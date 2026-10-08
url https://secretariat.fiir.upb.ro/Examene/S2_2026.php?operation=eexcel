--- v2 (2026-08-23)
+++ v3 (2026-10-08)
@@ -188,77 +188,77 @@
   <si>
     <t>Geanina Mihaela Mateescu</t>
   </si>
   <si>
     <t>Antropologia comunicării</t>
   </si>
   <si>
     <t>TUDOR Ciprian</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>DUMITRU Adelin</t>
   </si>
   <si>
     <t>CB022</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
+    <t>CB</t>
+  </si>
+  <si>
     <t>Toleranţe şi control dimensional</t>
   </si>
   <si>
     <t>BC</t>
   </si>
   <si>
     <t>Florin TEODORESCU</t>
   </si>
   <si>
     <t>Electronică digitală</t>
   </si>
   <si>
     <t>FRUNZETE Madalin Corneliu</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t xml:space="preserve">Alin Șerban	</t>
   </si>
   <si>
     <t>AN026</t>
   </si>
   <si>
-    <t>CB</t>
-[...1 lines deleted...]
-  <si>
     <t>BB</t>
   </si>
   <si>
     <t>Modelare, identificare si simulare 1</t>
   </si>
   <si>
     <t>BLAJINĂ Ovidiu Aurelian</t>
   </si>
   <si>
     <t>BĂILĂ Diana</t>
   </si>
   <si>
     <t>CB015</t>
   </si>
   <si>
     <t>Toleranțe și control dimensional 1</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>FLORIN TEODORESCU</t>
   </si>
   <si>
     <t>Procese şi sisteme de prelucrare 2</t>
@@ -296,56 +296,56 @@
   <si>
     <t>Electronică digitală / Digital electronics</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>01 Jun 2026</t>
   </si>
   <si>
     <t>Planificarea asistată de calculator a proceselor industriale</t>
   </si>
   <si>
     <t>CATANĂ Mădalin</t>
   </si>
   <si>
     <t>TARBĂ Ioan-Cristian</t>
   </si>
   <si>
     <t>Fizică</t>
   </si>
   <si>
     <t>TOMA Cristian Ghiocel</t>
   </si>
   <si>
+    <t>Stefan Pusca</t>
+  </si>
+  <si>
     <t>Ștefan Pușcă</t>
   </si>
   <si>
-    <t>Stefan Pusca</t>
-[...1 lines deleted...]
-  <si>
     <t>Fabricație digitală</t>
   </si>
   <si>
     <t>BIBIS Adrian</t>
   </si>
   <si>
     <t>Oana Roxana Chivu</t>
   </si>
   <si>
     <t>CK111</t>
   </si>
   <si>
     <t>Chivu Oana Roxana</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>Stabilitatea structurilor mecanice</t>
   </si>
   <si>
     <t>ANGHEL Viorel</t>
   </si>
   <si>
     <t>SIS</t>
@@ -1199,107 +1199,107 @@
   <si>
     <t>Radu Constantin</t>
   </si>
   <si>
     <t>Prelucrări mecanice</t>
   </si>
   <si>
     <t>DUMITRAS Marius</t>
   </si>
   <si>
     <t xml:space="preserve">DUMITRACHE-RUJINSKI Alexandru </t>
   </si>
   <si>
     <t>CB021</t>
   </si>
   <si>
     <t>Managementul lanțurilor de furnizori / Supply Chain Management</t>
   </si>
   <si>
     <t>SZUDER Andrei</t>
   </si>
   <si>
     <t>Paulina SPÂNU</t>
   </si>
   <si>
+    <t>Proiectarea asistată a circuitelor electronice</t>
+  </si>
+  <si>
+    <t>CODREANU Norocel</t>
+  </si>
+  <si>
+    <t>BACÎȘ Irina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B302/B304	</t>
+  </si>
+  <si>
     <t>Tehnologii de fabricație aditivă</t>
   </si>
   <si>
-    <t>Proiectarea asistată a circuitelor electronice</t>
-[...10 lines deleted...]
-  <si>
     <t>Sisteme de control</t>
   </si>
   <si>
     <t>GRĂMESCU Bogdan</t>
   </si>
   <si>
     <t>Stanescu Vlad Andrei</t>
   </si>
   <si>
     <t>Organe de mașini</t>
   </si>
   <si>
     <t>Irina Radulescu</t>
   </si>
   <si>
     <t xml:space="preserve">Radu Constantin </t>
   </si>
   <si>
     <t>CB212</t>
   </si>
   <si>
     <t>MOISE Madalin</t>
   </si>
   <si>
+    <t>Metode numerice / Numerical Methods</t>
+  </si>
+  <si>
+    <t>Ana-Maria Ifrim</t>
+  </si>
+  <si>
     <t>Componente mecanice tipizate</t>
   </si>
   <si>
     <t>DUDICI Cristina Luciana</t>
   </si>
   <si>
     <t>sl. Dr. Ing. Popescu Emilia</t>
   </si>
   <si>
     <t>CO006</t>
   </si>
   <si>
-    <t>Metode numerice / Numerical Methods</t>
-[...4 lines deleted...]
-  <si>
     <t>Sisteme de acționare 1 / Driving Systems 1</t>
   </si>
   <si>
     <t>NICOLESCU Florin Adrian</t>
   </si>
   <si>
     <t xml:space="preserve">SERBAN Alin </t>
   </si>
   <si>
     <t>Cristoiu Cozmin</t>
   </si>
   <si>
     <t>Dumitru IORDOC</t>
   </si>
   <si>
     <t>Dezvoltarea Arhitecturilor de Fabricare Inteligente</t>
   </si>
   <si>
     <t>ABAZA Bogdan Felician</t>
   </si>
   <si>
     <t>s.l. Bogdan JUGRAVU</t>
   </si>
   <si>
     <t>Ideologii Politice</t>
@@ -1376,140 +1376,140 @@
   <si>
     <t>Bobei Andreea / Dinescu Emanuel</t>
   </si>
   <si>
     <t>Andreea Bobei</t>
   </si>
   <si>
     <t>Sl.dr.ing.Popescu Emilia</t>
   </si>
   <si>
     <t>Concepţia şi exploatarea roboţilor industriali 2</t>
   </si>
   <si>
     <t>Verdete Bogdan</t>
   </si>
   <si>
     <t>Analiză matematică</t>
   </si>
   <si>
     <t>SEBE Gabriela Ileana</t>
   </si>
   <si>
     <t xml:space="preserve">Angela Păsărescu </t>
   </si>
   <si>
+    <t>Rezistenţa materialelor 1 / Strength of Materials 1</t>
+  </si>
+  <si>
+    <t>Emil Nuțu</t>
+  </si>
+  <si>
     <t>Angela Păsărescu</t>
   </si>
   <si>
-    <t>Rezistenţa materialelor 1 / Strength of Materials 1</t>
-[...4 lines deleted...]
-  <si>
     <t>PETRICEANU Constantin</t>
   </si>
   <si>
     <t>GIOLU Cristian</t>
   </si>
   <si>
     <t xml:space="preserve">CB213	</t>
   </si>
   <si>
     <t>Cristian Giolu</t>
   </si>
   <si>
     <t>09 Jun 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Baila Diana	</t>
   </si>
   <si>
     <t>Controlul proceselor cu automate programabile</t>
   </si>
   <si>
     <t>POPESCU Constantin - Adrian</t>
   </si>
   <si>
     <t>Popescu Emilia</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 2</t>
   </si>
   <si>
     <t>MANOLACHE Daniel-Silviu</t>
   </si>
   <si>
     <t>LAZAR Marius</t>
   </si>
   <si>
     <t>CO001</t>
   </si>
   <si>
+    <t>Angela PĂSĂRESCU</t>
+  </si>
+  <si>
     <t>Garleanu Delia</t>
   </si>
   <si>
-    <t>Angela PĂSĂRESCU</t>
-[...1 lines deleted...]
-  <si>
     <t>Alexandru Dumitrache-Rujinski</t>
   </si>
   <si>
     <t>Teoria reglării automate</t>
   </si>
   <si>
     <t>PANDURU Valentin-Marius</t>
   </si>
   <si>
     <t>Cristin Bigan</t>
   </si>
   <si>
     <t>Tehnologia materialelor</t>
   </si>
   <si>
     <t>Cornelia Luchian</t>
   </si>
   <si>
     <t xml:space="preserve">Cornelia Luchian </t>
   </si>
   <si>
+    <t>Procese industriale 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DUMITRACHE-RUJINSKI Alexandru</t>
+  </si>
+  <si>
     <t>Tehnologia materialelor / Materials Technology</t>
   </si>
   <si>
     <t>TOADER Maria-Cristina</t>
   </si>
   <si>
     <t>Marius Dumitraș</t>
   </si>
   <si>
-    <t>Procese industriale 2</t>
-[...4 lines deleted...]
-  <si>
     <t>Automate si microprogramare</t>
   </si>
   <si>
     <t>STAMATESCU Iulia-Vasilica</t>
   </si>
   <si>
     <t>ED112</t>
   </si>
   <si>
     <t>Tehnologia constructiilor de masini</t>
   </si>
   <si>
     <t xml:space="preserve">Marius Lazar	</t>
   </si>
   <si>
     <t xml:space="preserve">	CB017</t>
   </si>
   <si>
     <t>Analiza emisiei acustice</t>
   </si>
   <si>
     <t>GÂRLEANU Gabriel</t>
   </si>
   <si>
     <t>Conf. Delia Garleanu</t>
@@ -1532,56 +1532,56 @@
   <si>
     <t>Întreprinderea virtuală integrată</t>
   </si>
   <si>
     <t>PARPALĂ Radu-Constantin</t>
   </si>
   <si>
     <t xml:space="preserve"> PARPALA Lidia</t>
   </si>
   <si>
     <t>CK008b</t>
   </si>
   <si>
     <t>19:00</t>
   </si>
   <si>
     <t>Metode de proiectare a designului</t>
   </si>
   <si>
     <t>DUMITRESCU Andrei</t>
   </si>
   <si>
     <t>BAILA Diana</t>
   </si>
   <si>
+    <t>Gheorghita Vlad</t>
+  </si>
+  <si>
     <t>Rezistența materialelor 3</t>
   </si>
   <si>
-    <t>Gheorghita Vlad</t>
-[...1 lines deleted...]
-  <si>
     <t>Baila Diana</t>
   </si>
   <si>
     <t>Marius Lazar</t>
   </si>
   <si>
     <t>10 Jun 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Emilia Popescu </t>
   </si>
   <si>
     <t>PASARESCU Angela</t>
   </si>
   <si>
     <t>Examen de absolvire: nivelul I</t>
   </si>
   <si>
     <t>GHEORGHE Maria</t>
   </si>
   <si>
     <t>Mecanica ruperii</t>
   </si>
   <si>
     <t>PASTRAMĂ Stefan Dan</t>
@@ -1754,56 +1754,56 @@
   <si>
     <t>GHEORGHITA Vlad</t>
   </si>
   <si>
     <t>FAGARASAN Ioana</t>
   </si>
   <si>
     <t>SCHULER Ana</t>
   </si>
   <si>
     <t>ED113</t>
   </si>
   <si>
     <t>Calofir Vasile</t>
   </si>
   <si>
     <t>Dr. Ing. Irina Radulescu</t>
   </si>
   <si>
     <t>CALOFIR Vasile</t>
   </si>
   <si>
     <t>Luminița VOICULESCU</t>
   </si>
   <si>
+    <t>Constantin Popa</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bobei Andreea </t>
   </si>
   <si>
-    <t>Constantin Popa</t>
-[...1 lines deleted...]
-  <si>
     <t>Giolu Cristian</t>
   </si>
   <si>
     <t>Emilia POPESCU</t>
   </si>
   <si>
     <t>Ingineria Asistata a Micro si Nanotehnologiilor</t>
   </si>
   <si>
     <t>GHICULESCU Liviu Daniel</t>
   </si>
   <si>
     <t>Ing. PIRNAU Claudiu</t>
   </si>
   <si>
     <t>Norme și valori europene</t>
   </si>
   <si>
     <t>Sisteme cu vedere artificială</t>
   </si>
   <si>
     <t>FLOREA Laura-Maria</t>
   </si>
   <si>
     <t>Andreea Nițu</t>
@@ -1853,72 +1853,72 @@
   <si>
     <t>PITEA Ariana</t>
   </si>
   <si>
     <t>Crina Neacsu</t>
   </si>
   <si>
     <t>15 Jun 2026</t>
   </si>
   <si>
     <t>TOMA Sebastian</t>
   </si>
   <si>
     <t>Ștefan PUȘCĂ</t>
   </si>
   <si>
     <t>Dumitrache Rujinski Alexandru</t>
   </si>
   <si>
     <t>Analiză matematică / Mathematical Analysis</t>
   </si>
   <si>
     <t>Crina Savescu</t>
   </si>
   <si>
+    <t>Optimizări în inginerie mecanică</t>
+  </si>
+  <si>
+    <t>TUDOSE Daniela-Ioana</t>
+  </si>
+  <si>
+    <t>Tudose Virgil</t>
+  </si>
+  <si>
+    <t>PUIU Roxana</t>
+  </si>
+  <si>
     <t>Legislaţia securității şi sănătății în muncă</t>
   </si>
   <si>
     <t>BABIS  Claudiu</t>
   </si>
   <si>
     <t>Robotică / Robotics</t>
   </si>
   <si>
     <t>Nicoleta CĂRUȚAȘU</t>
-  </si>
-[...10 lines deleted...]
-    <t>Tudose Virgil</t>
   </si>
   <si>
     <t>Maşini şi sisteme de producţie</t>
   </si>
   <si>
     <t>GHINEA Mihalache</t>
   </si>
   <si>
     <t>Adrian Costache</t>
   </si>
   <si>
     <t>PUȘCAS Ștefan</t>
   </si>
   <si>
     <t>Parpală Lidia</t>
   </si>
   <si>
     <t>Alin Șerban</t>
   </si>
   <si>
     <t>Tehnici de programare a mașinilor-unelte cu comandă numerică</t>
   </si>
   <si>
     <t xml:space="preserve">Conf. Ghinea Mihalache </t>
   </si>
@@ -2817,185 +2817,185 @@
       </c>
       <c r="E13">
         <v>3</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13">
         <v>634</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
       <c r="I13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E14">
         <v>2</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G14">
         <v>621</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="I14" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="E15">
         <v>2</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G15">
         <v>621</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G16">
         <v>621</v>
       </c>
       <c r="H16" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="I16" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E17">
         <v>2</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="G17">
         <v>622</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="I17" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="E18">
         <v>2</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="G18">
         <v>622</v>
       </c>
       <c r="H18" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="I18" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>57</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
       <c r="G19">
         <v>623</v>
       </c>
       <c r="H19" t="s">
@@ -3110,182 +3110,182 @@
       </c>
       <c r="F23" t="s">
         <v>67</v>
       </c>
       <c r="G23">
         <v>632</v>
       </c>
       <c r="H23" t="s">
         <v>83</v>
       </c>
       <c r="I23" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>57</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24" t="s">
         <v>87</v>
       </c>
       <c r="G24">
         <v>621</v>
       </c>
       <c r="H24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>57</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E25">
         <v>2</v>
       </c>
       <c r="F25" t="s">
         <v>87</v>
       </c>
       <c r="G25">
         <v>622</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>88</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26">
         <v>3</v>
       </c>
       <c r="F26" t="s">
         <v>73</v>
       </c>
       <c r="G26">
         <v>631</v>
       </c>
       <c r="H26" t="s">
         <v>91</v>
       </c>
       <c r="I26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>93</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="G27">
         <v>611</v>
       </c>
       <c r="H27" t="s">
         <v>94</v>
       </c>
       <c r="I27" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>92</v>
       </c>
       <c r="D28" t="s">
         <v>93</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="G28">
         <v>611</v>
       </c>
       <c r="H28" t="s">
         <v>95</v>
       </c>
       <c r="I28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>43</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" t="s">
         <v>90</v>
       </c>
       <c r="E29">
         <v>3</v>
       </c>
       <c r="F29" t="s">
         <v>73</v>
       </c>
       <c r="G29">
         <v>633</v>
       </c>
       <c r="H29"/>
@@ -3462,51 +3462,51 @@
       </c>
       <c r="H35" t="s">
         <v>116</v>
       </c>
       <c r="I35" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" t="s">
         <v>118</v>
       </c>
       <c r="D36" t="s">
         <v>119</v>
       </c>
       <c r="E36">
         <v>3</v>
       </c>
       <c r="F36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G36">
         <v>621</v>
       </c>
       <c r="H36" t="s">
         <v>120</v>
       </c>
       <c r="I36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>121</v>
       </c>
       <c r="D37" t="s">
         <v>122</v>
       </c>
       <c r="E37">
@@ -3549,51 +3549,51 @@
       </c>
       <c r="H38" t="s">
         <v>127</v>
       </c>
       <c r="I38" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>16</v>
       </c>
       <c r="C39" t="s">
         <v>128</v>
       </c>
       <c r="D39" t="s">
         <v>129</v>
       </c>
       <c r="E39">
         <v>3</v>
       </c>
       <c r="F39" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G39">
         <v>631</v>
       </c>
       <c r="H39" t="s">
         <v>130</v>
       </c>
       <c r="I39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>16</v>
       </c>
       <c r="C40" t="s">
         <v>131</v>
       </c>
       <c r="D40" t="s">
         <v>132</v>
       </c>
       <c r="E40">
@@ -3683,147 +3683,147 @@
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43" t="s">
         <v>73</v>
       </c>
       <c r="G43">
         <v>611</v>
       </c>
       <c r="H43" t="s">
         <v>144</v>
       </c>
       <c r="I43" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D44" t="s">
         <v>145</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44" t="s">
         <v>40</v>
       </c>
       <c r="G44">
         <v>614</v>
       </c>
       <c r="H44" t="s">
         <v>146</v>
       </c>
       <c r="I44" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>107</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45" t="s">
         <v>148</v>
       </c>
       <c r="D45" t="s">
         <v>149</v>
       </c>
       <c r="E45">
         <v>2</v>
       </c>
       <c r="F45" t="s">
         <v>40</v>
       </c>
       <c r="G45">
         <v>623</v>
       </c>
       <c r="H45" t="s">
         <v>150</v>
       </c>
       <c r="I45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>107</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46" t="s">
         <v>148</v>
       </c>
       <c r="D46" t="s">
         <v>149</v>
       </c>
       <c r="E46">
         <v>2</v>
       </c>
       <c r="F46" t="s">
         <v>40</v>
       </c>
       <c r="G46">
         <v>624</v>
       </c>
       <c r="H46" t="s">
         <v>151</v>
       </c>
       <c r="I46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>107</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
         <v>152</v>
       </c>
       <c r="D47" t="s">
         <v>153</v>
       </c>
       <c r="E47">
         <v>3</v>
       </c>
       <c r="F47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G47">
         <v>631</v>
       </c>
       <c r="H47" t="s">
         <v>154</v>
       </c>
       <c r="I47" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>107</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48" t="s">
         <v>82</v>
       </c>
       <c r="E48">
@@ -3837,113 +3837,113 @@
       </c>
       <c r="H48" t="s">
         <v>83</v>
       </c>
       <c r="I48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>107</v>
       </c>
       <c r="B49" t="s">
         <v>43</v>
       </c>
       <c r="C49" t="s">
         <v>156</v>
       </c>
       <c r="D49" t="s">
         <v>157</v>
       </c>
       <c r="E49">
         <v>2</v>
       </c>
       <c r="F49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G49">
         <v>621</v>
       </c>
       <c r="H49"/>
       <c r="I49" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" t="s">
         <v>43</v>
       </c>
       <c r="C50" t="s">
         <v>114</v>
       </c>
       <c r="D50" t="s">
         <v>115</v>
       </c>
       <c r="E50">
         <v>2</v>
       </c>
       <c r="F50" t="s">
         <v>73</v>
       </c>
       <c r="G50">
         <v>623</v>
       </c>
       <c r="H50" t="s">
         <v>116</v>
       </c>
       <c r="I50" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>107</v>
       </c>
       <c r="B51" t="s">
         <v>43</v>
       </c>
       <c r="C51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D51" t="s">
         <v>45</v>
       </c>
       <c r="E51">
         <v>2</v>
       </c>
       <c r="F51" t="s">
         <v>67</v>
       </c>
       <c r="G51">
         <v>624</v>
       </c>
       <c r="H51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I51" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>43</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52" t="s">
         <v>90</v>
       </c>
       <c r="E52">
         <v>3</v>
       </c>
       <c r="F52" t="s">
         <v>137</v>
       </c>
       <c r="G52">
@@ -4047,80 +4047,80 @@
       <c r="A56" t="s">
         <v>107</v>
       </c>
       <c r="B56" t="s">
         <v>48</v>
       </c>
       <c r="C56" t="s">
         <v>148</v>
       </c>
       <c r="D56" t="s">
         <v>149</v>
       </c>
       <c r="E56">
         <v>2</v>
       </c>
       <c r="F56" t="s">
         <v>40</v>
       </c>
       <c r="G56">
         <v>621</v>
       </c>
       <c r="H56" t="s">
         <v>165</v>
       </c>
       <c r="I56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>107</v>
       </c>
       <c r="B57" t="s">
         <v>48</v>
       </c>
       <c r="C57" t="s">
         <v>148</v>
       </c>
       <c r="D57" t="s">
         <v>149</v>
       </c>
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57" t="s">
         <v>40</v>
       </c>
       <c r="G57">
         <v>622</v>
       </c>
       <c r="H57" t="s">
         <v>165</v>
       </c>
       <c r="I57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>107</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58" t="s">
         <v>168</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58" t="s">
         <v>169</v>
       </c>
       <c r="G58" t="s">
         <v>169</v>
       </c>
       <c r="H58" t="s">
@@ -4406,185 +4406,185 @@
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68" t="s">
         <v>67</v>
       </c>
       <c r="G68">
         <v>613</v>
       </c>
       <c r="H68" t="s">
         <v>203</v>
       </c>
       <c r="I68" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>107</v>
       </c>
       <c r="B69" t="s">
         <v>57</v>
       </c>
       <c r="C69" t="s">
-        <v>114</v>
+        <v>204</v>
       </c>
       <c r="D69" t="s">
-        <v>115</v>
+        <v>33</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G69">
         <v>621</v>
       </c>
       <c r="H69" t="s">
-        <v>116</v>
+        <v>205</v>
       </c>
       <c r="I69" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>107</v>
       </c>
       <c r="B70" t="s">
         <v>57</v>
       </c>
       <c r="C70" t="s">
-        <v>204</v>
+        <v>62</v>
       </c>
       <c r="D70" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="E70">
         <v>2</v>
       </c>
       <c r="F70" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="G70">
         <v>621</v>
       </c>
       <c r="H70" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
       <c r="I70" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>107</v>
       </c>
       <c r="B71" t="s">
         <v>57</v>
       </c>
       <c r="C71" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="D71" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="E71">
         <v>2</v>
       </c>
       <c r="F71" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G71">
         <v>621</v>
       </c>
       <c r="H71" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="I71" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>107</v>
       </c>
       <c r="B72" t="s">
         <v>57</v>
       </c>
       <c r="C72" t="s">
         <v>204</v>
       </c>
       <c r="D72" t="s">
         <v>33</v>
       </c>
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72" t="s">
         <v>110</v>
       </c>
       <c r="G72">
         <v>622</v>
       </c>
       <c r="H72" t="s">
         <v>205</v>
       </c>
       <c r="I72" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>107</v>
       </c>
       <c r="B73" t="s">
         <v>57</v>
       </c>
       <c r="C73" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D73" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E73">
         <v>2</v>
       </c>
       <c r="F73" t="s">
         <v>67</v>
       </c>
       <c r="G73">
         <v>623</v>
       </c>
       <c r="H73" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I73" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>107</v>
       </c>
       <c r="B74" t="s">
         <v>57</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74" t="s">
         <v>132</v>
       </c>
       <c r="E74">
         <v>3</v>
       </c>
       <c r="F74" t="s">
         <v>110</v>
       </c>
       <c r="G74">
         <v>631</v>
       </c>
       <c r="H74" t="s">
@@ -4826,51 +4826,51 @@
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>212</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>221</v>
       </c>
       <c r="D83" t="s">
         <v>222</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83" t="s">
         <v>40</v>
       </c>
       <c r="G83">
         <v>632</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>212</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84" t="s">
         <v>114</v>
       </c>
       <c r="D84" t="s">
         <v>217</v>
       </c>
       <c r="E84">
         <v>2</v>
       </c>
       <c r="F84" t="s">
         <v>49</v>
       </c>
       <c r="G84">
         <v>621</v>
       </c>
       <c r="H84" t="s">
@@ -4911,480 +4911,480 @@
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>212</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86" t="s">
         <v>221</v>
       </c>
       <c r="D86" t="s">
         <v>222</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
         <v>40</v>
       </c>
       <c r="G86">
         <v>633</v>
       </c>
       <c r="H86"/>
       <c r="I86" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>212</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87" t="s">
         <v>221</v>
       </c>
       <c r="D87" t="s">
         <v>222</v>
       </c>
       <c r="E87">
         <v>3</v>
       </c>
       <c r="F87" t="s">
         <v>40</v>
       </c>
       <c r="G87">
         <v>634</v>
       </c>
       <c r="H87"/>
       <c r="I87" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>212</v>
       </c>
       <c r="B88" t="s">
         <v>43</v>
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
       <c r="D88" t="s">
         <v>157</v>
       </c>
       <c r="E88">
         <v>2</v>
       </c>
       <c r="F88" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G88">
         <v>621</v>
       </c>
       <c r="H88" t="s">
         <v>225</v>
       </c>
       <c r="I88" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>212</v>
       </c>
       <c r="B89" t="s">
         <v>43</v>
       </c>
       <c r="C89" t="s">
         <v>226</v>
       </c>
       <c r="D89" t="s">
         <v>227</v>
       </c>
       <c r="E89">
         <v>3</v>
       </c>
       <c r="F89" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G89">
         <v>621</v>
       </c>
       <c r="H89"/>
       <c r="I89" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>212</v>
       </c>
       <c r="B90" t="s">
         <v>43</v>
       </c>
       <c r="C90" t="s">
         <v>226</v>
       </c>
       <c r="D90" t="s">
         <v>227</v>
       </c>
       <c r="E90">
         <v>3</v>
       </c>
       <c r="F90" t="s">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="G90">
         <v>631</v>
       </c>
       <c r="H90"/>
       <c r="I90" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>43</v>
       </c>
       <c r="C91" t="s">
         <v>226</v>
       </c>
       <c r="D91" t="s">
         <v>227</v>
       </c>
       <c r="E91">
         <v>3</v>
       </c>
       <c r="F91" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="G91">
         <v>631</v>
       </c>
       <c r="H91"/>
       <c r="I91" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>43</v>
       </c>
       <c r="C92" t="s">
         <v>226</v>
       </c>
       <c r="D92" t="s">
         <v>227</v>
       </c>
       <c r="E92">
         <v>3</v>
       </c>
       <c r="F92" t="s">
-        <v>73</v>
+        <v>137</v>
       </c>
       <c r="G92">
         <v>631</v>
       </c>
       <c r="H92"/>
       <c r="I92" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>43</v>
       </c>
       <c r="C93" t="s">
         <v>226</v>
       </c>
       <c r="D93" t="s">
         <v>227</v>
       </c>
       <c r="E93">
         <v>3</v>
       </c>
       <c r="F93" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="G93">
         <v>631</v>
       </c>
       <c r="H93"/>
       <c r="I93" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>43</v>
       </c>
       <c r="C94" t="s">
         <v>226</v>
       </c>
       <c r="D94" t="s">
         <v>227</v>
       </c>
       <c r="E94">
         <v>3</v>
       </c>
       <c r="F94" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="G94">
         <v>631</v>
       </c>
       <c r="H94"/>
       <c r="I94" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>212</v>
       </c>
       <c r="B95" t="s">
         <v>43</v>
       </c>
       <c r="C95" t="s">
         <v>226</v>
       </c>
       <c r="D95" t="s">
         <v>227</v>
       </c>
       <c r="E95">
         <v>3</v>
       </c>
       <c r="F95" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="G95">
         <v>631</v>
       </c>
       <c r="H95"/>
       <c r="I95" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>212</v>
       </c>
       <c r="B96" t="s">
         <v>43</v>
       </c>
       <c r="C96" t="s">
         <v>226</v>
       </c>
       <c r="D96" t="s">
         <v>227</v>
       </c>
       <c r="E96">
         <v>3</v>
       </c>
       <c r="F96" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="G96">
         <v>631</v>
       </c>
       <c r="H96"/>
       <c r="I96" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>212</v>
       </c>
       <c r="B97" t="s">
         <v>43</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>227</v>
       </c>
       <c r="E97">
         <v>3</v>
       </c>
       <c r="F97" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="G97">
         <v>631</v>
       </c>
       <c r="H97"/>
       <c r="I97" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>212</v>
       </c>
       <c r="B98" t="s">
         <v>43</v>
       </c>
       <c r="C98" t="s">
         <v>226</v>
       </c>
       <c r="D98" t="s">
         <v>227</v>
       </c>
       <c r="E98">
         <v>3</v>
       </c>
       <c r="F98" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="G98">
         <v>631</v>
       </c>
       <c r="H98"/>
       <c r="I98" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>212</v>
       </c>
       <c r="B99" t="s">
         <v>43</v>
       </c>
       <c r="C99" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D99" t="s">
-        <v>82</v>
+        <v>227</v>
       </c>
       <c r="E99">
         <v>3</v>
       </c>
       <c r="F99" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="G99">
         <v>631</v>
       </c>
-      <c r="H99" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99"/>
       <c r="I99" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>212</v>
       </c>
       <c r="B100" t="s">
         <v>43</v>
       </c>
       <c r="C100" t="s">
         <v>226</v>
       </c>
       <c r="D100" t="s">
         <v>227</v>
       </c>
       <c r="E100">
         <v>3</v>
       </c>
       <c r="F100" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G100">
         <v>631</v>
       </c>
       <c r="H100"/>
       <c r="I100" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>212</v>
       </c>
       <c r="B101" t="s">
         <v>43</v>
       </c>
       <c r="C101" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D101" t="s">
-        <v>227</v>
+        <v>82</v>
       </c>
       <c r="E101">
         <v>3</v>
       </c>
       <c r="F101" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G101">
         <v>631</v>
       </c>
-      <c r="H101"/>
+      <c r="H101" t="s">
+        <v>83</v>
+      </c>
       <c r="I101" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>212</v>
       </c>
       <c r="B102" t="s">
         <v>43</v>
       </c>
       <c r="C102" t="s">
         <v>226</v>
       </c>
       <c r="D102" t="s">
         <v>227</v>
       </c>
       <c r="E102">
         <v>3</v>
       </c>
       <c r="F102" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G102">
         <v>631</v>
       </c>
       <c r="H102"/>
       <c r="I102" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>212</v>
       </c>
       <c r="B103" t="s">
         <v>43</v>
       </c>
       <c r="C103" t="s">
         <v>226</v>
       </c>
       <c r="D103" t="s">
         <v>227</v>
       </c>
       <c r="E103">
         <v>3</v>
       </c>
@@ -5643,51 +5643,51 @@
       </c>
       <c r="H112" t="s">
         <v>192</v>
       </c>
       <c r="I112" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>212</v>
       </c>
       <c r="B113" t="s">
         <v>57</v>
       </c>
       <c r="C113" t="s">
         <v>238</v>
       </c>
       <c r="D113" t="s">
         <v>239</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
       <c r="F113" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G113">
         <v>611</v>
       </c>
       <c r="H113" t="s">
         <v>240</v>
       </c>
       <c r="I113" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>212</v>
       </c>
       <c r="B114" t="s">
         <v>57</v>
       </c>
       <c r="C114" t="s">
         <v>241</v>
       </c>
       <c r="D114" t="s">
         <v>119</v>
       </c>
       <c r="E114">
@@ -5708,51 +5708,51 @@
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>212</v>
       </c>
       <c r="B115" t="s">
         <v>80</v>
       </c>
       <c r="C115" t="s">
         <v>221</v>
       </c>
       <c r="D115" t="s">
         <v>222</v>
       </c>
       <c r="E115">
         <v>3</v>
       </c>
       <c r="F115" t="s">
         <v>40</v>
       </c>
       <c r="G115">
         <v>631</v>
       </c>
       <c r="H115"/>
       <c r="I115" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>212</v>
       </c>
       <c r="B116" t="s">
         <v>80</v>
       </c>
       <c r="C116" t="s">
         <v>228</v>
       </c>
       <c r="D116" t="s">
         <v>82</v>
       </c>
       <c r="E116">
         <v>3</v>
       </c>
       <c r="F116" t="s">
         <v>87</v>
       </c>
       <c r="G116">
         <v>632</v>
       </c>
       <c r="H116" t="s">
@@ -5853,80 +5853,80 @@
       <c r="A120" t="s">
         <v>243</v>
       </c>
       <c r="B120" t="s">
         <v>27</v>
       </c>
       <c r="C120" t="s">
         <v>248</v>
       </c>
       <c r="D120" t="s">
         <v>249</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120" t="s">
         <v>77</v>
       </c>
       <c r="G120">
         <v>611</v>
       </c>
       <c r="H120" t="s">
         <v>250</v>
       </c>
       <c r="I120" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>243</v>
       </c>
       <c r="B121" t="s">
         <v>27</v>
       </c>
       <c r="C121" t="s">
         <v>248</v>
       </c>
       <c r="D121" t="s">
         <v>249</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121" t="s">
         <v>77</v>
       </c>
       <c r="G121">
         <v>612</v>
       </c>
       <c r="H121" t="s">
         <v>251</v>
       </c>
       <c r="I121" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>243</v>
       </c>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122" t="s">
         <v>152</v>
       </c>
       <c r="D122" t="s">
         <v>153</v>
       </c>
       <c r="E122">
         <v>3</v>
       </c>
       <c r="F122" t="s">
         <v>67</v>
       </c>
       <c r="G122">
         <v>632</v>
       </c>
       <c r="H122" t="s">
@@ -6047,51 +6047,51 @@
       </c>
       <c r="H126" t="s">
         <v>266</v>
       </c>
       <c r="I126" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>243</v>
       </c>
       <c r="B127" t="s">
         <v>57</v>
       </c>
       <c r="C127" t="s">
         <v>142</v>
       </c>
       <c r="D127" t="s">
         <v>202</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G127">
         <v>611</v>
       </c>
       <c r="H127" t="s">
         <v>267</v>
       </c>
       <c r="I127" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>243</v>
       </c>
       <c r="B128" t="s">
         <v>57</v>
       </c>
       <c r="C128" t="s">
         <v>142</v>
       </c>
       <c r="D128" t="s">
         <v>202</v>
       </c>
       <c r="E128">
@@ -6161,60 +6161,60 @@
       <c r="G130">
         <v>622</v>
       </c>
       <c r="H130"/>
       <c r="I130" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>243</v>
       </c>
       <c r="B131" t="s">
         <v>80</v>
       </c>
       <c r="C131" t="s">
         <v>114</v>
       </c>
       <c r="D131" t="s">
         <v>217</v>
       </c>
       <c r="E131">
         <v>2</v>
       </c>
       <c r="F131" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G131">
         <v>621</v>
       </c>
       <c r="H131" t="s">
         <v>270</v>
       </c>
       <c r="I131" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>243</v>
       </c>
       <c r="B132" t="s">
         <v>80</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>91</v>
       </c>
       <c r="E132">
         <v>3</v>
       </c>
       <c r="F132" t="s">
         <v>73</v>
       </c>
       <c r="G132">
         <v>633</v>
       </c>
       <c r="H132" t="s">
@@ -6574,62 +6574,62 @@
       <c r="A145" t="s">
         <v>273</v>
       </c>
       <c r="B145" t="s">
         <v>27</v>
       </c>
       <c r="C145" t="s">
         <v>299</v>
       </c>
       <c r="D145" t="s">
         <v>300</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145" t="s">
         <v>87</v>
       </c>
       <c r="G145">
         <v>611</v>
       </c>
       <c r="H145" t="s">
         <v>301</v>
       </c>
       <c r="I145" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>273</v>
       </c>
       <c r="B146" t="s">
         <v>27</v>
       </c>
       <c r="C146" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D146" t="s">
         <v>145</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
       <c r="F146" t="s">
         <v>40</v>
       </c>
       <c r="G146">
         <v>612</v>
       </c>
       <c r="H146" t="s">
         <v>146</v>
       </c>
       <c r="I146" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>273</v>
       </c>
       <c r="B147" t="s">
@@ -6701,98 +6701,98 @@
       </c>
       <c r="E149">
         <v>2</v>
       </c>
       <c r="F149" t="s">
         <v>110</v>
       </c>
       <c r="G149">
         <v>622</v>
       </c>
       <c r="H149" t="s">
         <v>74</v>
       </c>
       <c r="I149" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>273</v>
       </c>
       <c r="B150" t="s">
         <v>27</v>
       </c>
       <c r="C150" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="D150" t="s">
-        <v>292</v>
+        <v>39</v>
       </c>
       <c r="E150">
         <v>2</v>
       </c>
       <c r="F150" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="G150">
         <v>623</v>
       </c>
       <c r="H150" t="s">
-        <v>293</v>
+        <v>41</v>
       </c>
       <c r="I150" t="s">
-        <v>294</v>
+        <v>42</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>273</v>
       </c>
       <c r="B151" t="s">
         <v>27</v>
       </c>
       <c r="C151" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="D151" t="s">
-        <v>39</v>
+        <v>292</v>
       </c>
       <c r="E151">
         <v>2</v>
       </c>
       <c r="F151" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="G151">
         <v>623</v>
       </c>
       <c r="H151" t="s">
-        <v>41</v>
+        <v>293</v>
       </c>
       <c r="I151" t="s">
-        <v>42</v>
+        <v>294</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>273</v>
       </c>
       <c r="B152" t="s">
         <v>27</v>
       </c>
       <c r="C152" t="s">
         <v>152</v>
       </c>
       <c r="D152" t="s">
         <v>153</v>
       </c>
       <c r="E152">
         <v>3</v>
       </c>
       <c r="F152" t="s">
         <v>67</v>
       </c>
       <c r="G152">
         <v>631</v>
       </c>
       <c r="H152" t="s">
@@ -6884,51 +6884,51 @@
       </c>
       <c r="H155" t="s">
         <v>306</v>
       </c>
       <c r="I155" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>273</v>
       </c>
       <c r="B156" t="s">
         <v>43</v>
       </c>
       <c r="C156" t="s">
         <v>269</v>
       </c>
       <c r="D156" t="s">
         <v>119</v>
       </c>
       <c r="E156">
         <v>2</v>
       </c>
       <c r="F156" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G156">
         <v>621</v>
       </c>
       <c r="H156"/>
       <c r="I156" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>273</v>
       </c>
       <c r="B157" t="s">
         <v>43</v>
       </c>
       <c r="C157" t="s">
         <v>291</v>
       </c>
       <c r="D157" t="s">
         <v>292</v>
       </c>
       <c r="E157">
         <v>2</v>
       </c>
@@ -7018,51 +7018,51 @@
       </c>
       <c r="E160">
         <v>3</v>
       </c>
       <c r="F160" t="s">
         <v>34</v>
       </c>
       <c r="G160">
         <v>631</v>
       </c>
       <c r="H160" t="s">
         <v>312</v>
       </c>
       <c r="I160" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>273</v>
       </c>
       <c r="B161" t="s">
         <v>164</v>
       </c>
       <c r="C161" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D161" t="s">
         <v>145</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
       <c r="F161" t="s">
         <v>40</v>
       </c>
       <c r="G161">
         <v>613</v>
       </c>
       <c r="H161" t="s">
         <v>314</v>
       </c>
       <c r="I161" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>273</v>
       </c>
       <c r="B162" t="s">
@@ -7076,51 +7076,51 @@
       </c>
       <c r="E162">
         <v>3</v>
       </c>
       <c r="F162" t="s">
         <v>67</v>
       </c>
       <c r="G162">
         <v>633</v>
       </c>
       <c r="H162" t="s">
         <v>252</v>
       </c>
       <c r="I162" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>273</v>
       </c>
       <c r="B163" t="s">
         <v>48</v>
       </c>
       <c r="C163" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D163" t="s">
         <v>45</v>
       </c>
       <c r="E163">
         <v>2</v>
       </c>
       <c r="F163" t="s">
         <v>67</v>
       </c>
       <c r="G163">
         <v>621</v>
       </c>
       <c r="H163" t="s">
         <v>315</v>
       </c>
       <c r="I163" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>273</v>
       </c>
       <c r="B164" t="s">
@@ -7400,51 +7400,51 @@
       <c r="G173" t="s">
         <v>187</v>
       </c>
       <c r="H173"/>
       <c r="I173" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>273</v>
       </c>
       <c r="B174">
         <v>8.0</v>
       </c>
       <c r="C174" t="s">
         <v>241</v>
       </c>
       <c r="D174" t="s">
         <v>119</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G174">
         <v>611</v>
       </c>
       <c r="H174" t="s">
         <v>342</v>
       </c>
       <c r="I174" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>273</v>
       </c>
       <c r="B175" t="s">
         <v>57</v>
       </c>
       <c r="C175" t="s">
         <v>92</v>
       </c>
       <c r="D175" t="s">
         <v>109</v>
       </c>
       <c r="E175">
@@ -7632,51 +7632,51 @@
       </c>
       <c r="H181" t="s">
         <v>281</v>
       </c>
       <c r="I181" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>345</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>350</v>
       </c>
       <c r="D182" t="s">
         <v>351</v>
       </c>
       <c r="E182">
         <v>3</v>
       </c>
       <c r="F182" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G182">
         <v>621</v>
       </c>
       <c r="H182" t="s">
         <v>352</v>
       </c>
       <c r="I182" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>345</v>
       </c>
       <c r="B183" t="s">
         <v>16</v>
       </c>
       <c r="C183" t="s">
         <v>354</v>
       </c>
       <c r="D183" t="s">
         <v>168</v>
       </c>
       <c r="E183">
@@ -7690,51 +7690,51 @@
       </c>
       <c r="H183" t="s">
         <v>355</v>
       </c>
       <c r="I183" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>345</v>
       </c>
       <c r="B184" t="s">
         <v>16</v>
       </c>
       <c r="C184" t="s">
         <v>354</v>
       </c>
       <c r="D184" t="s">
         <v>168</v>
       </c>
       <c r="E184">
         <v>1</v>
       </c>
       <c r="F184" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G184">
         <v>611</v>
       </c>
       <c r="H184" t="s">
         <v>356</v>
       </c>
       <c r="I184" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>345</v>
       </c>
       <c r="B185" t="s">
         <v>16</v>
       </c>
       <c r="C185" t="s">
         <v>357</v>
       </c>
       <c r="D185" t="s">
         <v>358</v>
       </c>
       <c r="E185">
@@ -7777,544 +7777,544 @@
       </c>
       <c r="H186" t="s">
         <v>217</v>
       </c>
       <c r="I186" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>345</v>
       </c>
       <c r="B187" t="s">
         <v>134</v>
       </c>
       <c r="C187" t="s">
         <v>350</v>
       </c>
       <c r="D187" t="s">
         <v>351</v>
       </c>
       <c r="E187">
         <v>3</v>
       </c>
       <c r="F187" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G187">
         <v>631</v>
       </c>
       <c r="H187" t="s">
         <v>363</v>
       </c>
       <c r="I187" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>345</v>
       </c>
       <c r="B188" t="s">
         <v>27</v>
       </c>
       <c r="C188" t="s">
         <v>364</v>
       </c>
       <c r="D188" t="s">
         <v>365</v>
       </c>
       <c r="E188">
         <v>1</v>
       </c>
       <c r="F188" t="s">
-        <v>110</v>
+        <v>37</v>
       </c>
       <c r="G188">
         <v>611</v>
       </c>
       <c r="H188" t="s">
         <v>366</v>
       </c>
       <c r="I188" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>345</v>
       </c>
       <c r="B189" t="s">
         <v>27</v>
       </c>
       <c r="C189" t="s">
         <v>364</v>
       </c>
       <c r="D189" t="s">
         <v>365</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
       <c r="F189" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G189">
         <v>611</v>
       </c>
       <c r="H189" t="s">
         <v>366</v>
       </c>
       <c r="I189" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>345</v>
       </c>
       <c r="B190" t="s">
         <v>27</v>
       </c>
       <c r="C190" t="s">
         <v>364</v>
       </c>
       <c r="D190" t="s">
         <v>365</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
       <c r="F190" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="G190">
         <v>611</v>
       </c>
       <c r="H190" t="s">
         <v>366</v>
       </c>
       <c r="I190" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>345</v>
       </c>
       <c r="B191" t="s">
         <v>27</v>
       </c>
       <c r="C191" t="s">
         <v>364</v>
       </c>
       <c r="D191" t="s">
         <v>365</v>
       </c>
       <c r="E191">
         <v>1</v>
       </c>
       <c r="F191" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G191">
         <v>611</v>
       </c>
       <c r="H191" t="s">
         <v>366</v>
       </c>
       <c r="I191" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>345</v>
       </c>
       <c r="B192" t="s">
         <v>27</v>
       </c>
       <c r="C192" t="s">
         <v>364</v>
       </c>
       <c r="D192" t="s">
         <v>365</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
       <c r="F192" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="G192">
         <v>611</v>
       </c>
       <c r="H192" t="s">
         <v>366</v>
       </c>
       <c r="I192" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>345</v>
       </c>
       <c r="B193" t="s">
         <v>27</v>
       </c>
       <c r="C193" t="s">
         <v>364</v>
       </c>
       <c r="D193" t="s">
         <v>365</v>
       </c>
       <c r="E193">
         <v>1</v>
       </c>
       <c r="F193" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="G193">
         <v>611</v>
       </c>
       <c r="H193" t="s">
         <v>366</v>
       </c>
       <c r="I193" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>345</v>
       </c>
       <c r="B194" t="s">
         <v>27</v>
       </c>
       <c r="C194" t="s">
         <v>364</v>
       </c>
       <c r="D194" t="s">
         <v>365</v>
       </c>
       <c r="E194">
         <v>1</v>
       </c>
       <c r="F194" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G194">
         <v>611</v>
       </c>
       <c r="H194" t="s">
         <v>366</v>
       </c>
       <c r="I194" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>345</v>
       </c>
       <c r="B195" t="s">
         <v>27</v>
       </c>
       <c r="C195" t="s">
         <v>364</v>
       </c>
       <c r="D195" t="s">
         <v>365</v>
       </c>
       <c r="E195">
         <v>1</v>
       </c>
       <c r="F195" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="G195">
         <v>611</v>
       </c>
       <c r="H195" t="s">
         <v>366</v>
       </c>
       <c r="I195" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>345</v>
       </c>
       <c r="B196" t="s">
         <v>27</v>
       </c>
       <c r="C196" t="s">
         <v>364</v>
       </c>
       <c r="D196" t="s">
         <v>365</v>
       </c>
       <c r="E196">
         <v>1</v>
       </c>
       <c r="F196" t="s">
-        <v>137</v>
+        <v>49</v>
       </c>
       <c r="G196">
         <v>611</v>
       </c>
       <c r="H196" t="s">
         <v>366</v>
       </c>
       <c r="I196" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>345</v>
       </c>
       <c r="B197" t="s">
         <v>27</v>
       </c>
       <c r="C197" t="s">
         <v>364</v>
       </c>
       <c r="D197" t="s">
         <v>365</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
       <c r="F197" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="G197">
         <v>611</v>
       </c>
       <c r="H197" t="s">
         <v>366</v>
       </c>
       <c r="I197" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>345</v>
       </c>
       <c r="B198" t="s">
         <v>27</v>
       </c>
       <c r="C198" t="s">
         <v>364</v>
       </c>
       <c r="D198" t="s">
         <v>365</v>
       </c>
       <c r="E198">
         <v>1</v>
       </c>
       <c r="F198" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="G198">
         <v>611</v>
       </c>
       <c r="H198" t="s">
         <v>366</v>
       </c>
       <c r="I198" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>345</v>
       </c>
       <c r="B199" t="s">
         <v>27</v>
       </c>
       <c r="C199" t="s">
         <v>364</v>
       </c>
       <c r="D199" t="s">
         <v>365</v>
       </c>
       <c r="E199">
         <v>1</v>
       </c>
       <c r="F199" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="G199">
         <v>611</v>
       </c>
       <c r="H199" t="s">
         <v>366</v>
       </c>
       <c r="I199" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>345</v>
       </c>
       <c r="B200" t="s">
         <v>27</v>
       </c>
       <c r="C200" t="s">
         <v>364</v>
       </c>
       <c r="D200" t="s">
         <v>365</v>
       </c>
       <c r="E200">
         <v>1</v>
       </c>
       <c r="F200" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="G200">
         <v>611</v>
       </c>
       <c r="H200" t="s">
         <v>366</v>
       </c>
       <c r="I200" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>345</v>
       </c>
       <c r="B201" t="s">
         <v>27</v>
       </c>
       <c r="C201" t="s">
         <v>364</v>
       </c>
       <c r="D201" t="s">
         <v>365</v>
       </c>
       <c r="E201">
         <v>1</v>
       </c>
       <c r="F201" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="G201">
         <v>612</v>
       </c>
       <c r="H201" t="s">
         <v>366</v>
       </c>
       <c r="I201" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>345</v>
       </c>
       <c r="B202" t="s">
         <v>27</v>
       </c>
       <c r="C202" t="s">
         <v>364</v>
       </c>
       <c r="D202" t="s">
         <v>365</v>
       </c>
       <c r="E202">
         <v>1</v>
       </c>
       <c r="F202" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="G202">
         <v>612</v>
       </c>
       <c r="H202" t="s">
         <v>366</v>
       </c>
       <c r="I202" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>345</v>
       </c>
       <c r="B203" t="s">
         <v>27</v>
       </c>
       <c r="C203" t="s">
         <v>364</v>
       </c>
       <c r="D203" t="s">
         <v>365</v>
       </c>
       <c r="E203">
         <v>1</v>
       </c>
       <c r="F203" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="G203">
         <v>612</v>
       </c>
       <c r="H203" t="s">
         <v>366</v>
       </c>
       <c r="I203" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>345</v>
       </c>
       <c r="B204" t="s">
         <v>27</v>
       </c>
       <c r="C204" t="s">
         <v>364</v>
       </c>
       <c r="D204" t="s">
         <v>365</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
       <c r="F204" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="G204">
         <v>612</v>
       </c>
       <c r="H204" t="s">
         <v>366</v>
       </c>
       <c r="I204" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>345</v>
       </c>
       <c r="B205" t="s">
         <v>27</v>
       </c>
       <c r="C205" t="s">
         <v>364</v>
       </c>
       <c r="D205" t="s">
         <v>365</v>
       </c>
       <c r="E205">
@@ -8535,51 +8535,51 @@
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>345</v>
       </c>
       <c r="B213" t="s">
         <v>57</v>
       </c>
       <c r="C213" t="s">
         <v>92</v>
       </c>
       <c r="D213" t="s">
         <v>93</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
       <c r="F213" t="s">
         <v>67</v>
       </c>
       <c r="G213">
         <v>612</v>
       </c>
       <c r="H213" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I213" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>345</v>
       </c>
       <c r="B214">
         <v>9.0</v>
       </c>
       <c r="C214" t="s">
         <v>370</v>
       </c>
       <c r="D214" t="s">
         <v>162</v>
       </c>
       <c r="E214">
         <v>3</v>
       </c>
       <c r="F214" t="s">
         <v>40</v>
       </c>
       <c r="G214">
@@ -8680,51 +8680,51 @@
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>379</v>
       </c>
       <c r="B218" t="s">
         <v>108</v>
       </c>
       <c r="C218" t="s">
         <v>308</v>
       </c>
       <c r="D218" t="s">
         <v>254</v>
       </c>
       <c r="E218">
         <v>2</v>
       </c>
       <c r="F218" t="s">
         <v>67</v>
       </c>
       <c r="G218">
         <v>621</v>
       </c>
       <c r="H218" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I218" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>379</v>
       </c>
       <c r="B219" t="s">
         <v>108</v>
       </c>
       <c r="C219" t="s">
         <v>380</v>
       </c>
       <c r="D219" t="s">
         <v>381</v>
       </c>
       <c r="E219">
         <v>3</v>
       </c>
       <c r="F219" t="s">
         <v>34</v>
       </c>
       <c r="G219">
@@ -8790,51 +8790,51 @@
       </c>
       <c r="H221" t="s">
         <v>387</v>
       </c>
       <c r="I221" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>379</v>
       </c>
       <c r="B222" t="s">
         <v>16</v>
       </c>
       <c r="C222" t="s">
         <v>388</v>
       </c>
       <c r="D222" t="s">
         <v>389</v>
       </c>
       <c r="E222">
         <v>2</v>
       </c>
       <c r="F222" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G222">
         <v>621</v>
       </c>
       <c r="H222" t="s">
         <v>390</v>
       </c>
       <c r="I222" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>379</v>
       </c>
       <c r="B223" t="s">
         <v>16</v>
       </c>
       <c r="C223" t="s">
         <v>392</v>
       </c>
       <c r="D223" t="s">
         <v>393</v>
       </c>
       <c r="E223">
@@ -8842,95 +8842,95 @@
       </c>
       <c r="F223" t="s">
         <v>137</v>
       </c>
       <c r="G223">
         <v>631</v>
       </c>
       <c r="H223" t="s">
         <v>394</v>
       </c>
       <c r="I223" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>379</v>
       </c>
       <c r="B224" t="s">
         <v>16</v>
       </c>
       <c r="C224" t="s">
         <v>395</v>
       </c>
       <c r="D224" t="s">
-        <v>39</v>
+        <v>396</v>
       </c>
       <c r="E224">
         <v>3</v>
       </c>
       <c r="F224" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="G224">
         <v>631</v>
       </c>
       <c r="H224" t="s">
-        <v>41</v>
+        <v>397</v>
       </c>
       <c r="I224" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>379</v>
       </c>
       <c r="B225" t="s">
         <v>16</v>
       </c>
       <c r="C225" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D225" t="s">
-        <v>397</v>
+        <v>39</v>
       </c>
       <c r="E225">
         <v>3</v>
       </c>
       <c r="F225" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G225">
         <v>631</v>
       </c>
       <c r="H225" t="s">
-        <v>398</v>
+        <v>41</v>
       </c>
       <c r="I225" t="s">
-        <v>399</v>
+        <v>371</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>379</v>
       </c>
       <c r="B226">
         <v>11</v>
       </c>
       <c r="C226" t="s">
         <v>400</v>
       </c>
       <c r="D226" t="s">
         <v>401</v>
       </c>
       <c r="E226">
         <v>3</v>
       </c>
       <c r="F226" t="s">
         <v>49</v>
       </c>
       <c r="G226">
         <v>631</v>
       </c>
       <c r="H226" t="s">
@@ -8993,147 +8993,147 @@
       </c>
       <c r="H228" t="s">
         <v>404</v>
       </c>
       <c r="I228" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>379</v>
       </c>
       <c r="B229" t="s">
         <v>27</v>
       </c>
       <c r="C229" t="s">
         <v>386</v>
       </c>
       <c r="D229" t="s">
         <v>317</v>
       </c>
       <c r="E229">
         <v>3</v>
       </c>
       <c r="F229" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G229">
         <v>631</v>
       </c>
       <c r="H229" t="s">
         <v>405</v>
       </c>
       <c r="I229" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>379</v>
       </c>
       <c r="B230" t="s">
         <v>27</v>
       </c>
       <c r="C230" t="s">
+        <v>395</v>
+      </c>
+      <c r="D230" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E230">
         <v>3</v>
       </c>
       <c r="F230" t="s">
         <v>73</v>
       </c>
       <c r="G230">
         <v>632</v>
       </c>
       <c r="H230" t="s">
         <v>407</v>
       </c>
       <c r="I230" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>379</v>
       </c>
       <c r="B231" t="s">
         <v>43</v>
       </c>
       <c r="C231" t="s">
         <v>408</v>
       </c>
       <c r="D231" t="s">
-        <v>409</v>
+        <v>119</v>
       </c>
       <c r="E231">
         <v>2</v>
       </c>
       <c r="F231" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="G231">
         <v>621</v>
       </c>
       <c r="H231" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="I231" t="s">
-        <v>411</v>
+        <v>71</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>379</v>
       </c>
       <c r="B232" t="s">
         <v>43</v>
       </c>
       <c r="C232" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D232" t="s">
-        <v>119</v>
+        <v>411</v>
       </c>
       <c r="E232">
         <v>2</v>
       </c>
       <c r="F232" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="G232">
         <v>621</v>
       </c>
       <c r="H232" t="s">
+        <v>412</v>
+      </c>
+      <c r="I232" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>379</v>
       </c>
       <c r="B233" t="s">
         <v>43</v>
       </c>
       <c r="C233" t="s">
         <v>72</v>
       </c>
       <c r="D233" t="s">
         <v>45</v>
       </c>
       <c r="E233">
         <v>2</v>
       </c>
       <c r="F233" t="s">
         <v>73</v>
       </c>
       <c r="G233">
         <v>622</v>
       </c>
       <c r="H233" t="s">
@@ -9187,51 +9187,51 @@
       </c>
       <c r="E235">
         <v>2</v>
       </c>
       <c r="F235" t="s">
         <v>67</v>
       </c>
       <c r="G235">
         <v>622</v>
       </c>
       <c r="H235" t="s">
         <v>417</v>
       </c>
       <c r="I235" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>379</v>
       </c>
       <c r="B236" t="s">
         <v>43</v>
       </c>
       <c r="C236" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D236" t="s">
         <v>45</v>
       </c>
       <c r="E236">
         <v>2</v>
       </c>
       <c r="F236" t="s">
         <v>67</v>
       </c>
       <c r="G236">
         <v>623</v>
       </c>
       <c r="H236" t="s">
         <v>74</v>
       </c>
       <c r="I236" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>379</v>
       </c>
       <c r="B237" t="s">
@@ -9245,69 +9245,69 @@
       </c>
       <c r="E237">
         <v>2</v>
       </c>
       <c r="F237" t="s">
         <v>67</v>
       </c>
       <c r="G237">
         <v>624</v>
       </c>
       <c r="H237" t="s">
         <v>418</v>
       </c>
       <c r="I237" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>379</v>
       </c>
       <c r="B238" t="s">
         <v>164</v>
       </c>
       <c r="C238" t="s">
+        <v>395</v>
+      </c>
+      <c r="D238" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E238">
         <v>3</v>
       </c>
       <c r="F238" t="s">
         <v>73</v>
       </c>
       <c r="G238">
         <v>633</v>
       </c>
       <c r="H238" t="s">
         <v>407</v>
       </c>
       <c r="I238" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>379</v>
       </c>
       <c r="B239" t="s">
         <v>101</v>
       </c>
       <c r="C239" t="s">
         <v>419</v>
       </c>
       <c r="D239" t="s">
         <v>420</v>
       </c>
       <c r="E239">
         <v>1</v>
       </c>
       <c r="F239" t="s">
         <v>172</v>
       </c>
       <c r="G239" t="s">
         <v>172</v>
       </c>
       <c r="H239" t="s">
@@ -9495,51 +9495,51 @@
       <c r="A246" t="s">
         <v>379</v>
       </c>
       <c r="B246" t="s">
         <v>56</v>
       </c>
       <c r="C246" t="s">
         <v>438</v>
       </c>
       <c r="D246" t="s">
         <v>439</v>
       </c>
       <c r="E246">
         <v>1</v>
       </c>
       <c r="F246" t="s">
         <v>337</v>
       </c>
       <c r="G246" t="s">
         <v>337</v>
       </c>
       <c r="H246" t="s">
         <v>440</v>
       </c>
       <c r="I246" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>379</v>
       </c>
       <c r="B247" t="s">
         <v>56</v>
       </c>
       <c r="C247" t="s">
         <v>441</v>
       </c>
       <c r="D247" t="s">
         <v>442</v>
       </c>
       <c r="E247">
         <v>2</v>
       </c>
       <c r="F247" t="s">
         <v>182</v>
       </c>
       <c r="G247" t="s">
         <v>182</v>
       </c>
       <c r="H247" t="s">
@@ -9680,69 +9680,69 @@
       </c>
       <c r="E252">
         <v>2</v>
       </c>
       <c r="F252" t="s">
         <v>110</v>
       </c>
       <c r="G252">
         <v>621</v>
       </c>
       <c r="H252" t="s">
         <v>116</v>
       </c>
       <c r="I252" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>379</v>
       </c>
       <c r="B253" t="s">
         <v>57</v>
       </c>
       <c r="C253" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D253" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E253">
         <v>2</v>
       </c>
       <c r="F253" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G253">
         <v>621</v>
       </c>
       <c r="H253" t="s">
         <v>448</v>
       </c>
       <c r="I253" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>379</v>
       </c>
       <c r="B254" t="s">
         <v>57</v>
       </c>
       <c r="C254" t="s">
         <v>114</v>
       </c>
       <c r="D254" t="s">
         <v>115</v>
       </c>
       <c r="E254">
         <v>2</v>
       </c>
       <c r="F254" t="s">
         <v>110</v>
       </c>
       <c r="G254">
         <v>622</v>
       </c>
       <c r="H254" t="s">
@@ -9805,118 +9805,118 @@
       </c>
       <c r="H256" t="s">
         <v>208</v>
       </c>
       <c r="I256" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>379</v>
       </c>
       <c r="B257">
         <v>9.0</v>
       </c>
       <c r="C257" t="s">
         <v>451</v>
       </c>
       <c r="D257" t="s">
         <v>452</v>
       </c>
       <c r="E257">
         <v>1</v>
       </c>
       <c r="F257" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G257">
         <v>611</v>
       </c>
       <c r="H257" t="s">
         <v>453</v>
       </c>
       <c r="I257" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>379</v>
       </c>
       <c r="B258" t="s">
         <v>80</v>
       </c>
       <c r="C258" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D258" t="s">
-        <v>452</v>
+        <v>119</v>
       </c>
       <c r="E258">
         <v>1</v>
       </c>
       <c r="F258" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G258">
         <v>611</v>
       </c>
       <c r="H258" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="I258" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>379</v>
       </c>
       <c r="B259" t="s">
         <v>80</v>
       </c>
       <c r="C259" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="D259" t="s">
-        <v>119</v>
+        <v>452</v>
       </c>
       <c r="E259">
         <v>1</v>
       </c>
       <c r="F259" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="G259">
         <v>611</v>
       </c>
       <c r="H259" t="s">
         <v>456</v>
       </c>
       <c r="I259" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>379</v>
       </c>
       <c r="B260" t="s">
         <v>80</v>
       </c>
       <c r="C260" t="s">
         <v>269</v>
       </c>
       <c r="D260" t="s">
         <v>457</v>
       </c>
       <c r="E260">
         <v>2</v>
       </c>
       <c r="F260" t="s">
         <v>49</v>
       </c>
       <c r="G260">
         <v>621</v>
       </c>
       <c r="H260" t="s">
@@ -9979,202 +9979,202 @@
       </c>
       <c r="H262" t="s">
         <v>462</v>
       </c>
       <c r="I262" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>461</v>
       </c>
       <c r="B263" t="s">
         <v>108</v>
       </c>
       <c r="C263" t="s">
         <v>463</v>
       </c>
       <c r="D263" t="s">
         <v>464</v>
       </c>
       <c r="E263">
         <v>3</v>
       </c>
       <c r="F263" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G263">
         <v>621</v>
       </c>
       <c r="H263" t="s">
         <v>465</v>
       </c>
       <c r="I263" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>461</v>
       </c>
       <c r="B264" t="s">
         <v>108</v>
       </c>
       <c r="C264" t="s">
         <v>466</v>
       </c>
       <c r="D264" t="s">
         <v>467</v>
       </c>
       <c r="E264">
         <v>3</v>
       </c>
       <c r="F264" t="s">
         <v>77</v>
       </c>
       <c r="G264">
         <v>632</v>
       </c>
       <c r="H264" t="s">
         <v>468</v>
       </c>
       <c r="I264" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>461</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
-        <v>142</v>
+        <v>451</v>
       </c>
       <c r="D265" t="s">
-        <v>143</v>
+        <v>452</v>
       </c>
       <c r="E265">
         <v>1</v>
       </c>
       <c r="F265" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="G265">
         <v>611</v>
       </c>
       <c r="H265" t="s">
         <v>470</v>
       </c>
       <c r="I265" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>461</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
-        <v>451</v>
+        <v>62</v>
       </c>
       <c r="D266" t="s">
-        <v>452</v>
+        <v>145</v>
       </c>
       <c r="E266">
         <v>1</v>
       </c>
       <c r="F266" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="G266">
         <v>611</v>
       </c>
       <c r="H266" t="s">
-        <v>471</v>
+        <v>146</v>
       </c>
       <c r="I266" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>461</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
-        <v>61</v>
+        <v>142</v>
       </c>
       <c r="D267" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E267">
         <v>1</v>
       </c>
       <c r="F267" t="s">
-        <v>40</v>
+        <v>110</v>
       </c>
       <c r="G267">
         <v>611</v>
       </c>
       <c r="H267" t="s">
-        <v>146</v>
+        <v>471</v>
       </c>
       <c r="I267" t="s">
-        <v>147</v>
+        <v>117</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>461</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>142</v>
       </c>
       <c r="D268" t="s">
         <v>143</v>
       </c>
       <c r="E268">
         <v>1</v>
       </c>
       <c r="F268" t="s">
         <v>113</v>
       </c>
       <c r="G268">
         <v>612</v>
       </c>
       <c r="H268" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="I268" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>461</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>114</v>
       </c>
       <c r="D269" t="s">
         <v>217</v>
       </c>
       <c r="E269">
         <v>2</v>
       </c>
       <c r="F269" t="s">
         <v>77</v>
       </c>
       <c r="G269">
@@ -10231,98 +10231,98 @@
       </c>
       <c r="E271">
         <v>3</v>
       </c>
       <c r="F271" t="s">
         <v>40</v>
       </c>
       <c r="G271">
         <v>633</v>
       </c>
       <c r="H271" t="s">
         <v>475</v>
       </c>
       <c r="I271" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>461</v>
       </c>
       <c r="B272" t="s">
         <v>134</v>
       </c>
       <c r="C272" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D272" t="s">
         <v>145</v>
       </c>
       <c r="E272">
         <v>1</v>
       </c>
       <c r="F272" t="s">
         <v>218</v>
       </c>
       <c r="G272">
         <v>611</v>
       </c>
       <c r="H272" t="s">
         <v>146</v>
       </c>
       <c r="I272" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>461</v>
       </c>
       <c r="B273" t="s">
         <v>27</v>
       </c>
       <c r="C273" t="s">
         <v>92</v>
       </c>
       <c r="D273" t="s">
         <v>93</v>
       </c>
       <c r="E273">
         <v>1</v>
       </c>
       <c r="F273" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G273">
         <v>611</v>
       </c>
       <c r="H273" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I273" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>461</v>
       </c>
       <c r="B274" t="s">
         <v>27</v>
       </c>
       <c r="C274" t="s">
         <v>476</v>
       </c>
       <c r="D274" t="s">
         <v>246</v>
       </c>
       <c r="E274">
         <v>1</v>
       </c>
       <c r="F274" t="s">
         <v>77</v>
       </c>
       <c r="G274">
         <v>611</v>
       </c>
       <c r="H274" t="s">
@@ -10350,95 +10350,95 @@
       </c>
       <c r="F275" t="s">
         <v>77</v>
       </c>
       <c r="G275">
         <v>612</v>
       </c>
       <c r="H275" t="s">
         <v>478</v>
       </c>
       <c r="I275" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>461</v>
       </c>
       <c r="B276" t="s">
         <v>27</v>
       </c>
       <c r="C276" t="s">
         <v>479</v>
       </c>
       <c r="D276" t="s">
-        <v>480</v>
+        <v>143</v>
       </c>
       <c r="E276">
         <v>2</v>
       </c>
       <c r="F276" t="s">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="G276">
         <v>621</v>
       </c>
       <c r="H276" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="I276" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>461</v>
       </c>
       <c r="B277" t="s">
         <v>27</v>
       </c>
       <c r="C277" t="s">
+        <v>481</v>
+      </c>
+      <c r="D277" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E277">
         <v>2</v>
       </c>
       <c r="F277" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="G277">
         <v>621</v>
       </c>
       <c r="H277" t="s">
         <v>483</v>
       </c>
       <c r="I277" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>461</v>
       </c>
       <c r="B278" t="s">
         <v>43</v>
       </c>
       <c r="C278" t="s">
         <v>484</v>
       </c>
       <c r="D278" t="s">
         <v>485</v>
       </c>
       <c r="E278">
         <v>3</v>
       </c>
       <c r="F278" t="s">
         <v>40</v>
       </c>
       <c r="G278">
         <v>632</v>
       </c>
       <c r="H278"/>
@@ -10651,136 +10651,136 @@
       <c r="A286" t="s">
         <v>461</v>
       </c>
       <c r="B286" t="s">
         <v>57</v>
       </c>
       <c r="C286" t="s">
         <v>296</v>
       </c>
       <c r="D286" t="s">
         <v>249</v>
       </c>
       <c r="E286">
         <v>1</v>
       </c>
       <c r="F286" t="s">
         <v>73</v>
       </c>
       <c r="G286">
         <v>611</v>
       </c>
       <c r="H286" t="s">
         <v>251</v>
       </c>
       <c r="I286" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>461</v>
       </c>
       <c r="B287" t="s">
         <v>57</v>
       </c>
       <c r="C287" t="s">
         <v>296</v>
       </c>
       <c r="D287" t="s">
         <v>249</v>
       </c>
       <c r="E287">
         <v>1</v>
       </c>
       <c r="F287" t="s">
         <v>73</v>
       </c>
       <c r="G287">
         <v>612</v>
       </c>
       <c r="H287" t="s">
         <v>251</v>
       </c>
       <c r="I287" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>461</v>
       </c>
       <c r="B288" t="s">
         <v>57</v>
       </c>
       <c r="C288" t="s">
-        <v>506</v>
+        <v>72</v>
       </c>
       <c r="D288" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
       <c r="E288">
         <v>2</v>
       </c>
       <c r="F288" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="G288">
         <v>621</v>
       </c>
-      <c r="H288"/>
+      <c r="H288" t="s">
+        <v>506</v>
+      </c>
       <c r="I288" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>461</v>
       </c>
       <c r="B289" t="s">
         <v>57</v>
       </c>
       <c r="C289" t="s">
-        <v>72</v>
+        <v>507</v>
       </c>
       <c r="D289" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="E289">
         <v>2</v>
       </c>
       <c r="F289" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="G289">
         <v>621</v>
       </c>
-      <c r="H289" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289"/>
       <c r="I289" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>461</v>
       </c>
       <c r="B290" t="s">
         <v>57</v>
       </c>
       <c r="C290" t="s">
         <v>68</v>
       </c>
       <c r="D290" t="s">
         <v>69</v>
       </c>
       <c r="E290">
         <v>2</v>
       </c>
       <c r="F290" t="s">
         <v>40</v>
       </c>
       <c r="G290">
         <v>624</v>
       </c>
       <c r="H290" t="s">
@@ -10791,51 +10791,51 @@
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>461</v>
       </c>
       <c r="B291" t="s">
         <v>80</v>
       </c>
       <c r="C291" t="s">
         <v>451</v>
       </c>
       <c r="D291" t="s">
         <v>452</v>
       </c>
       <c r="E291">
         <v>1</v>
       </c>
       <c r="F291" t="s">
         <v>67</v>
       </c>
       <c r="G291">
         <v>612</v>
       </c>
       <c r="H291" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="I291" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>461</v>
       </c>
       <c r="B292" t="s">
         <v>80</v>
       </c>
       <c r="C292" t="s">
         <v>487</v>
       </c>
       <c r="D292" t="s">
         <v>210</v>
       </c>
       <c r="E292">
         <v>3</v>
       </c>
       <c r="F292" t="s">
         <v>110</v>
       </c>
       <c r="G292">
@@ -10843,51 +10843,51 @@
       </c>
       <c r="H292" t="s">
         <v>509</v>
       </c>
       <c r="I292" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>510</v>
       </c>
       <c r="B293" t="s">
         <v>108</v>
       </c>
       <c r="C293" t="s">
         <v>463</v>
       </c>
       <c r="D293" t="s">
         <v>464</v>
       </c>
       <c r="E293">
         <v>3</v>
       </c>
       <c r="F293" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G293">
         <v>631</v>
       </c>
       <c r="H293" t="s">
         <v>511</v>
       </c>
       <c r="I293" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>510</v>
       </c>
       <c r="B294" t="s">
         <v>134</v>
       </c>
       <c r="C294" t="s">
         <v>451</v>
       </c>
       <c r="D294" t="s">
         <v>452</v>
       </c>
       <c r="E294">
@@ -10930,571 +10930,571 @@
       </c>
       <c r="H295" t="s">
         <v>450</v>
       </c>
       <c r="I295" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>510</v>
       </c>
       <c r="B296" t="s">
         <v>166</v>
       </c>
       <c r="C296" t="s">
         <v>513</v>
       </c>
       <c r="D296" t="s">
         <v>514</v>
       </c>
       <c r="E296">
         <v>3</v>
       </c>
       <c r="F296" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G296">
         <v>621</v>
       </c>
       <c r="H296"/>
       <c r="I296" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>510</v>
       </c>
       <c r="B297" t="s">
         <v>166</v>
       </c>
       <c r="C297" t="s">
         <v>513</v>
       </c>
       <c r="D297" t="s">
         <v>514</v>
       </c>
       <c r="E297">
         <v>3</v>
       </c>
       <c r="F297" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="G297">
         <v>631</v>
       </c>
       <c r="H297"/>
       <c r="I297" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>510</v>
       </c>
       <c r="B298" t="s">
         <v>166</v>
       </c>
       <c r="C298" t="s">
         <v>513</v>
       </c>
       <c r="D298" t="s">
         <v>514</v>
       </c>
       <c r="E298">
         <v>3</v>
       </c>
       <c r="F298" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="G298">
         <v>631</v>
       </c>
       <c r="H298"/>
       <c r="I298" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>510</v>
       </c>
       <c r="B299" t="s">
         <v>166</v>
       </c>
       <c r="C299" t="s">
         <v>513</v>
       </c>
       <c r="D299" t="s">
         <v>514</v>
       </c>
       <c r="E299">
         <v>3</v>
       </c>
       <c r="F299" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="G299">
         <v>631</v>
       </c>
       <c r="H299"/>
       <c r="I299" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>510</v>
       </c>
       <c r="B300" t="s">
         <v>166</v>
       </c>
       <c r="C300" t="s">
         <v>513</v>
       </c>
       <c r="D300" t="s">
         <v>514</v>
       </c>
       <c r="E300">
         <v>3</v>
       </c>
       <c r="F300" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="G300">
         <v>631</v>
       </c>
       <c r="H300"/>
       <c r="I300" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>510</v>
       </c>
       <c r="B301" t="s">
         <v>166</v>
       </c>
       <c r="C301" t="s">
         <v>513</v>
       </c>
       <c r="D301" t="s">
         <v>514</v>
       </c>
       <c r="E301">
         <v>3</v>
       </c>
       <c r="F301" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="G301">
         <v>631</v>
       </c>
       <c r="H301"/>
       <c r="I301" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>510</v>
       </c>
       <c r="B302" t="s">
         <v>166</v>
       </c>
       <c r="C302" t="s">
         <v>513</v>
       </c>
       <c r="D302" t="s">
         <v>514</v>
       </c>
       <c r="E302">
         <v>3</v>
       </c>
       <c r="F302" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="G302">
         <v>631</v>
       </c>
       <c r="H302"/>
       <c r="I302" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>510</v>
       </c>
       <c r="B303" t="s">
         <v>166</v>
       </c>
       <c r="C303" t="s">
         <v>513</v>
       </c>
       <c r="D303" t="s">
         <v>514</v>
       </c>
       <c r="E303">
         <v>3</v>
       </c>
       <c r="F303" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G303">
         <v>631</v>
       </c>
       <c r="H303"/>
       <c r="I303" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>510</v>
       </c>
       <c r="B304" t="s">
         <v>166</v>
       </c>
       <c r="C304" t="s">
         <v>513</v>
       </c>
       <c r="D304" t="s">
         <v>514</v>
       </c>
       <c r="E304">
         <v>3</v>
       </c>
       <c r="F304" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G304">
         <v>631</v>
       </c>
       <c r="H304"/>
       <c r="I304" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>510</v>
       </c>
       <c r="B305" t="s">
         <v>166</v>
       </c>
       <c r="C305" t="s">
         <v>513</v>
       </c>
       <c r="D305" t="s">
         <v>514</v>
       </c>
       <c r="E305">
         <v>3</v>
       </c>
       <c r="F305" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G305">
         <v>631</v>
       </c>
       <c r="H305"/>
       <c r="I305" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>510</v>
       </c>
       <c r="B306" t="s">
         <v>166</v>
       </c>
       <c r="C306" t="s">
         <v>513</v>
       </c>
       <c r="D306" t="s">
         <v>514</v>
       </c>
       <c r="E306">
         <v>3</v>
       </c>
       <c r="F306" t="s">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="G306">
         <v>631</v>
       </c>
       <c r="H306"/>
       <c r="I306" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>510</v>
       </c>
       <c r="B307" t="s">
         <v>166</v>
       </c>
       <c r="C307" t="s">
         <v>513</v>
       </c>
       <c r="D307" t="s">
         <v>514</v>
       </c>
       <c r="E307">
         <v>3</v>
       </c>
       <c r="F307" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="G307">
         <v>631</v>
       </c>
       <c r="H307"/>
       <c r="I307" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>510</v>
       </c>
       <c r="B308" t="s">
         <v>166</v>
       </c>
       <c r="C308" t="s">
         <v>513</v>
       </c>
       <c r="D308" t="s">
         <v>514</v>
       </c>
       <c r="E308">
         <v>3</v>
       </c>
       <c r="F308" t="s">
-        <v>73</v>
+        <v>137</v>
       </c>
       <c r="G308">
         <v>631</v>
       </c>
       <c r="H308"/>
       <c r="I308" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>510</v>
       </c>
       <c r="B309" t="s">
         <v>166</v>
       </c>
       <c r="C309" t="s">
         <v>513</v>
       </c>
       <c r="D309" t="s">
         <v>514</v>
       </c>
       <c r="E309">
         <v>3</v>
       </c>
       <c r="F309" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="G309">
         <v>632</v>
       </c>
       <c r="H309"/>
       <c r="I309" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>510</v>
       </c>
       <c r="B310" t="s">
         <v>166</v>
       </c>
       <c r="C310" t="s">
         <v>513</v>
       </c>
       <c r="D310" t="s">
         <v>514</v>
       </c>
       <c r="E310">
         <v>3</v>
       </c>
       <c r="F310" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G310">
         <v>632</v>
       </c>
       <c r="H310"/>
       <c r="I310" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>510</v>
       </c>
       <c r="B311" t="s">
         <v>166</v>
       </c>
       <c r="C311" t="s">
         <v>513</v>
       </c>
       <c r="D311" t="s">
         <v>514</v>
       </c>
       <c r="E311">
         <v>3</v>
       </c>
       <c r="F311" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="G311">
         <v>632</v>
       </c>
       <c r="H311"/>
       <c r="I311" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>510</v>
       </c>
       <c r="B312" t="s">
         <v>166</v>
       </c>
       <c r="C312" t="s">
         <v>513</v>
       </c>
       <c r="D312" t="s">
         <v>514</v>
       </c>
       <c r="E312">
         <v>3</v>
       </c>
       <c r="F312" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G312">
         <v>632</v>
       </c>
       <c r="H312"/>
       <c r="I312" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>510</v>
       </c>
       <c r="B313" t="s">
         <v>166</v>
       </c>
       <c r="C313" t="s">
         <v>513</v>
       </c>
       <c r="D313" t="s">
         <v>514</v>
       </c>
       <c r="E313">
         <v>3</v>
       </c>
       <c r="F313" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="G313">
         <v>632</v>
       </c>
       <c r="H313"/>
       <c r="I313" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>510</v>
       </c>
       <c r="B314" t="s">
         <v>166</v>
       </c>
       <c r="C314" t="s">
         <v>513</v>
       </c>
       <c r="D314" t="s">
         <v>514</v>
       </c>
       <c r="E314">
         <v>3</v>
       </c>
       <c r="F314" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="G314">
         <v>632</v>
       </c>
       <c r="H314"/>
       <c r="I314" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>510</v>
       </c>
       <c r="B315" t="s">
         <v>166</v>
       </c>
       <c r="C315" t="s">
         <v>513</v>
       </c>
       <c r="D315" t="s">
         <v>514</v>
       </c>
       <c r="E315">
         <v>3</v>
       </c>
       <c r="F315" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="G315">
         <v>632</v>
       </c>
       <c r="H315"/>
       <c r="I315" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>510</v>
       </c>
       <c r="B316" t="s">
         <v>101</v>
       </c>
       <c r="C316" t="s">
         <v>515</v>
       </c>
       <c r="D316" t="s">
         <v>516</v>
       </c>
       <c r="E316">
         <v>1</v>
       </c>
       <c r="F316" t="s">
         <v>104</v>
       </c>
       <c r="G316" t="s">
         <v>104</v>
       </c>
       <c r="H316" t="s">
@@ -11508,51 +11508,51 @@
       <c r="A317" t="s">
         <v>510</v>
       </c>
       <c r="B317" t="s">
         <v>57</v>
       </c>
       <c r="C317" t="s">
         <v>238</v>
       </c>
       <c r="D317" t="s">
         <v>239</v>
       </c>
       <c r="E317">
         <v>1</v>
       </c>
       <c r="F317" t="s">
         <v>49</v>
       </c>
       <c r="G317">
         <v>611</v>
       </c>
       <c r="H317" t="s">
         <v>240</v>
       </c>
       <c r="I317" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>510</v>
       </c>
       <c r="B318" t="s">
         <v>57</v>
       </c>
       <c r="C318" t="s">
         <v>518</v>
       </c>
       <c r="D318" t="s">
         <v>519</v>
       </c>
       <c r="E318">
         <v>3</v>
       </c>
       <c r="F318" t="s">
         <v>87</v>
       </c>
       <c r="G318">
         <v>631</v>
       </c>
       <c r="H318" t="s">
@@ -11624,51 +11624,51 @@
       <c r="A321" t="s">
         <v>523</v>
       </c>
       <c r="B321" t="s">
         <v>108</v>
       </c>
       <c r="C321" t="s">
         <v>238</v>
       </c>
       <c r="D321" t="s">
         <v>239</v>
       </c>
       <c r="E321">
         <v>1</v>
       </c>
       <c r="F321" t="s">
         <v>34</v>
       </c>
       <c r="G321">
         <v>611</v>
       </c>
       <c r="H321" t="s">
         <v>524</v>
       </c>
       <c r="I321" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>523</v>
       </c>
       <c r="B322" t="s">
         <v>108</v>
       </c>
       <c r="C322" t="s">
         <v>118</v>
       </c>
       <c r="D322" t="s">
         <v>200</v>
       </c>
       <c r="E322">
         <v>3</v>
       </c>
       <c r="F322" t="s">
         <v>34</v>
       </c>
       <c r="G322">
         <v>631</v>
       </c>
       <c r="H322" t="s">
@@ -11758,51 +11758,51 @@
       </c>
       <c r="H325" t="s">
         <v>531</v>
       </c>
       <c r="I325" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>523</v>
       </c>
       <c r="B326" t="s">
         <v>16</v>
       </c>
       <c r="C326" t="s">
         <v>532</v>
       </c>
       <c r="D326" t="s">
         <v>268</v>
       </c>
       <c r="E326">
         <v>3</v>
       </c>
       <c r="F326" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G326">
         <v>631</v>
       </c>
       <c r="H326" t="s">
         <v>130</v>
       </c>
       <c r="I326" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>523</v>
       </c>
       <c r="B327">
         <v>11.0</v>
       </c>
       <c r="C327" t="s">
         <v>403</v>
       </c>
       <c r="D327" t="s">
         <v>136</v>
       </c>
       <c r="E327">
@@ -11854,185 +11854,185 @@
       <c r="A329" t="s">
         <v>523</v>
       </c>
       <c r="B329" t="s">
         <v>27</v>
       </c>
       <c r="C329" t="s">
         <v>536</v>
       </c>
       <c r="D329" t="s">
         <v>537</v>
       </c>
       <c r="E329">
         <v>1</v>
       </c>
       <c r="F329" t="s">
         <v>87</v>
       </c>
       <c r="G329">
         <v>611</v>
       </c>
       <c r="H329" t="s">
         <v>538</v>
       </c>
       <c r="I329" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>523</v>
       </c>
       <c r="B330" t="s">
         <v>27</v>
       </c>
       <c r="C330" t="s">
         <v>296</v>
       </c>
       <c r="D330" t="s">
         <v>302</v>
       </c>
       <c r="E330">
         <v>1</v>
       </c>
       <c r="F330" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G330">
         <v>611</v>
       </c>
       <c r="H330" t="s">
         <v>539</v>
       </c>
       <c r="I330" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>523</v>
       </c>
       <c r="B331" t="s">
         <v>27</v>
       </c>
       <c r="C331" t="s">
         <v>269</v>
       </c>
       <c r="D331" t="s">
         <v>119</v>
       </c>
       <c r="E331">
         <v>2</v>
       </c>
       <c r="F331" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G331">
         <v>621</v>
       </c>
       <c r="H331"/>
       <c r="I331" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>523</v>
       </c>
       <c r="B332" t="s">
         <v>27</v>
       </c>
       <c r="C332" t="s">
         <v>540</v>
       </c>
       <c r="D332" t="s">
         <v>202</v>
       </c>
       <c r="E332">
         <v>3</v>
       </c>
       <c r="F332" t="s">
         <v>37</v>
       </c>
       <c r="G332">
         <v>631</v>
       </c>
       <c r="H332" t="s">
         <v>541</v>
       </c>
       <c r="I332" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>523</v>
       </c>
       <c r="B333" t="s">
         <v>43</v>
       </c>
       <c r="C333" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D333" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E333">
         <v>2</v>
       </c>
       <c r="F333" t="s">
         <v>67</v>
       </c>
       <c r="G333">
         <v>621</v>
       </c>
       <c r="H333" t="s">
         <v>542</v>
       </c>
       <c r="I333" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>523</v>
       </c>
       <c r="B334" t="s">
         <v>43</v>
       </c>
       <c r="C334" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D334" t="s">
         <v>45</v>
       </c>
       <c r="E334">
         <v>2</v>
       </c>
       <c r="F334" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G334">
         <v>621</v>
       </c>
       <c r="H334" t="s">
         <v>74</v>
       </c>
       <c r="I334" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>523</v>
       </c>
       <c r="B335" t="s">
         <v>43</v>
       </c>
       <c r="C335" t="s">
         <v>543</v>
       </c>
       <c r="D335" t="s">
         <v>45</v>
       </c>
       <c r="E335">
@@ -12052,83 +12052,83 @@
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>523</v>
       </c>
       <c r="B336" t="s">
         <v>43</v>
       </c>
       <c r="C336" t="s">
         <v>545</v>
       </c>
       <c r="D336" t="s">
         <v>415</v>
       </c>
       <c r="E336">
         <v>2</v>
       </c>
       <c r="F336" t="s">
         <v>67</v>
       </c>
       <c r="G336">
         <v>623</v>
       </c>
       <c r="H336" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I336" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>523</v>
       </c>
       <c r="B337" t="s">
         <v>101</v>
       </c>
       <c r="C337" t="s">
         <v>546</v>
       </c>
       <c r="D337" t="s">
         <v>547</v>
       </c>
       <c r="E337">
         <v>1</v>
       </c>
       <c r="F337" t="s">
         <v>258</v>
       </c>
       <c r="G337" t="s">
         <v>258</v>
       </c>
       <c r="H337" t="s">
         <v>548</v>
       </c>
       <c r="I337" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>523</v>
       </c>
       <c r="B338" t="s">
         <v>101</v>
       </c>
       <c r="C338" t="s">
         <v>549</v>
       </c>
       <c r="D338" t="s">
         <v>550</v>
       </c>
       <c r="E338">
         <v>1</v>
       </c>
       <c r="F338" t="s">
         <v>262</v>
       </c>
       <c r="G338" t="s">
         <v>262</v>
       </c>
       <c r="H338" t="s">
@@ -12256,138 +12256,138 @@
       <c r="A343" t="s">
         <v>523</v>
       </c>
       <c r="B343" t="s">
         <v>56</v>
       </c>
       <c r="C343" t="s">
         <v>561</v>
       </c>
       <c r="D343" t="s">
         <v>562</v>
       </c>
       <c r="E343">
         <v>1</v>
       </c>
       <c r="F343" t="s">
         <v>337</v>
       </c>
       <c r="G343" t="s">
         <v>337</v>
       </c>
       <c r="H343" t="s">
         <v>563</v>
       </c>
       <c r="I343" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>523</v>
       </c>
       <c r="B344" t="s">
         <v>56</v>
       </c>
       <c r="C344" t="s">
         <v>564</v>
       </c>
       <c r="D344" t="s">
         <v>265</v>
       </c>
       <c r="E344">
         <v>2</v>
       </c>
       <c r="F344" t="s">
         <v>182</v>
       </c>
       <c r="G344" t="s">
         <v>182</v>
       </c>
       <c r="H344" t="s">
         <v>183</v>
       </c>
       <c r="I344" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>523</v>
       </c>
       <c r="B345">
         <v>8.0</v>
       </c>
       <c r="C345" t="s">
         <v>142</v>
       </c>
       <c r="D345" t="s">
         <v>202</v>
       </c>
       <c r="E345">
         <v>1</v>
       </c>
       <c r="F345" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G345">
         <v>611</v>
       </c>
       <c r="H345" t="s">
         <v>565</v>
       </c>
       <c r="I345" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>523</v>
       </c>
       <c r="B346" t="s">
         <v>57</v>
       </c>
       <c r="C346" t="s">
         <v>238</v>
       </c>
       <c r="D346" t="s">
         <v>239</v>
       </c>
       <c r="E346">
         <v>1</v>
       </c>
       <c r="F346" t="s">
         <v>37</v>
       </c>
       <c r="G346">
         <v>611</v>
       </c>
       <c r="H346" t="s">
         <v>566</v>
       </c>
       <c r="I346" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>523</v>
       </c>
       <c r="B347" t="s">
         <v>57</v>
       </c>
       <c r="C347" t="s">
         <v>534</v>
       </c>
       <c r="D347" t="s">
         <v>383</v>
       </c>
       <c r="E347">
         <v>2</v>
       </c>
       <c r="F347" t="s">
         <v>110</v>
       </c>
       <c r="G347">
         <v>621</v>
       </c>
       <c r="H347" t="s">
@@ -12903,98 +12903,98 @@
       </c>
       <c r="E365">
         <v>1</v>
       </c>
       <c r="F365" t="s">
         <v>67</v>
       </c>
       <c r="G365">
         <v>611</v>
       </c>
       <c r="H365" t="s">
         <v>579</v>
       </c>
       <c r="I365" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" t="s">
         <v>571</v>
       </c>
       <c r="B366" t="s">
         <v>27</v>
       </c>
       <c r="C366" t="s">
-        <v>92</v>
+        <v>296</v>
       </c>
       <c r="D366" t="s">
-        <v>445</v>
+        <v>297</v>
       </c>
       <c r="E366">
         <v>1</v>
       </c>
       <c r="F366" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G366">
         <v>611</v>
       </c>
       <c r="H366" t="s">
         <v>580</v>
       </c>
       <c r="I366" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" t="s">
         <v>571</v>
       </c>
       <c r="B367" t="s">
         <v>27</v>
       </c>
       <c r="C367" t="s">
-        <v>296</v>
+        <v>92</v>
       </c>
       <c r="D367" t="s">
-        <v>297</v>
+        <v>445</v>
       </c>
       <c r="E367">
         <v>1</v>
       </c>
       <c r="F367" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="G367">
         <v>611</v>
       </c>
       <c r="H367" t="s">
         <v>581</v>
       </c>
       <c r="I367" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" t="s">
         <v>571</v>
       </c>
       <c r="B368" t="s">
         <v>27</v>
       </c>
       <c r="C368" t="s">
         <v>349</v>
       </c>
       <c r="D368" t="s">
         <v>280</v>
       </c>
       <c r="E368">
         <v>2</v>
       </c>
       <c r="F368" t="s">
         <v>49</v>
       </c>
       <c r="G368">
         <v>622</v>
       </c>
       <c r="H368" t="s">
@@ -13034,68 +13034,68 @@
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" t="s">
         <v>571</v>
       </c>
       <c r="B370" t="s">
         <v>43</v>
       </c>
       <c r="C370" t="s">
         <v>414</v>
       </c>
       <c r="D370" t="s">
         <v>415</v>
       </c>
       <c r="E370">
         <v>2</v>
       </c>
       <c r="F370" t="s">
         <v>87</v>
       </c>
       <c r="G370">
         <v>621</v>
       </c>
       <c r="H370" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I370" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" t="s">
         <v>571</v>
       </c>
       <c r="B371" t="s">
         <v>43</v>
       </c>
       <c r="C371" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D371" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E371">
         <v>2</v>
       </c>
       <c r="F371" t="s">
         <v>67</v>
       </c>
       <c r="G371">
         <v>622</v>
       </c>
       <c r="H371" t="s">
         <v>583</v>
       </c>
       <c r="I371" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" t="s">
         <v>571</v>
       </c>
       <c r="B372" t="s">
         <v>43</v>
       </c>
       <c r="C372" t="s">
@@ -13236,51 +13236,51 @@
       <c r="A377" t="s">
         <v>571</v>
       </c>
       <c r="B377" t="s">
         <v>57</v>
       </c>
       <c r="C377" t="s">
         <v>92</v>
       </c>
       <c r="D377" t="s">
         <v>445</v>
       </c>
       <c r="E377">
         <v>1</v>
       </c>
       <c r="F377" t="s">
         <v>77</v>
       </c>
       <c r="G377">
         <v>611</v>
       </c>
       <c r="H377" t="s">
         <v>447</v>
       </c>
       <c r="I377" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" t="s">
         <v>571</v>
       </c>
       <c r="B378" t="s">
         <v>57</v>
       </c>
       <c r="C378" t="s">
         <v>142</v>
       </c>
       <c r="D378" t="s">
         <v>202</v>
       </c>
       <c r="E378">
         <v>1</v>
       </c>
       <c r="F378" t="s">
         <v>67</v>
       </c>
       <c r="G378">
         <v>612</v>
       </c>
       <c r="H378" t="s">
@@ -13294,106 +13294,106 @@
       <c r="A379" t="s">
         <v>571</v>
       </c>
       <c r="B379" t="s">
         <v>57</v>
       </c>
       <c r="C379" t="s">
         <v>92</v>
       </c>
       <c r="D379" t="s">
         <v>445</v>
       </c>
       <c r="E379">
         <v>1</v>
       </c>
       <c r="F379" t="s">
         <v>40</v>
       </c>
       <c r="G379">
         <v>613</v>
       </c>
       <c r="H379" t="s">
         <v>593</v>
       </c>
       <c r="I379" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" t="s">
         <v>571</v>
       </c>
       <c r="B380" t="s">
         <v>57</v>
       </c>
       <c r="C380" t="s">
         <v>349</v>
       </c>
       <c r="D380" t="s">
         <v>280</v>
       </c>
       <c r="E380">
         <v>2</v>
       </c>
       <c r="F380" t="s">
         <v>49</v>
       </c>
       <c r="G380">
         <v>621</v>
       </c>
       <c r="H380" t="s">
         <v>472</v>
       </c>
       <c r="I380" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" t="s">
         <v>571</v>
       </c>
       <c r="B381" t="s">
         <v>57</v>
       </c>
       <c r="C381" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D381" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E381">
         <v>2</v>
       </c>
       <c r="F381" t="s">
         <v>67</v>
       </c>
       <c r="G381">
         <v>624</v>
       </c>
       <c r="H381" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I381" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" t="s">
         <v>571</v>
       </c>
       <c r="B382" t="s">
         <v>57</v>
       </c>
       <c r="C382" t="s">
         <v>594</v>
       </c>
       <c r="D382" t="s">
         <v>499</v>
       </c>
       <c r="E382">
         <v>3</v>
       </c>
       <c r="F382" t="s">
         <v>110</v>
       </c>
       <c r="G382">
@@ -13479,98 +13479,98 @@
       </c>
       <c r="E385">
         <v>1</v>
       </c>
       <c r="F385" t="s">
         <v>40</v>
       </c>
       <c r="G385">
         <v>614</v>
       </c>
       <c r="H385" t="s">
         <v>208</v>
       </c>
       <c r="I385" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" t="s">
         <v>571</v>
       </c>
       <c r="B386" t="s">
         <v>80</v>
       </c>
       <c r="C386" t="s">
-        <v>349</v>
+        <v>526</v>
       </c>
       <c r="D386" t="s">
-        <v>280</v>
+        <v>527</v>
       </c>
       <c r="E386">
         <v>2</v>
       </c>
       <c r="F386" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G386">
         <v>621</v>
       </c>
       <c r="H386" t="s">
-        <v>390</v>
+        <v>528</v>
       </c>
       <c r="I386" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" t="s">
         <v>571</v>
       </c>
       <c r="B387" t="s">
         <v>80</v>
       </c>
       <c r="C387" t="s">
-        <v>526</v>
+        <v>349</v>
       </c>
       <c r="D387" t="s">
-        <v>527</v>
+        <v>280</v>
       </c>
       <c r="E387">
         <v>2</v>
       </c>
       <c r="F387" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="G387">
         <v>621</v>
       </c>
       <c r="H387" t="s">
-        <v>528</v>
+        <v>390</v>
       </c>
       <c r="I387" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
         <v>571</v>
       </c>
       <c r="B388" t="s">
         <v>80</v>
       </c>
       <c r="C388" t="s">
         <v>568</v>
       </c>
       <c r="D388" t="s">
         <v>569</v>
       </c>
       <c r="E388">
         <v>3</v>
       </c>
       <c r="F388" t="s">
         <v>73</v>
       </c>
       <c r="G388">
         <v>633</v>
       </c>
       <c r="H388" t="s">
@@ -13584,51 +13584,51 @@
       <c r="A389" t="s">
         <v>596</v>
       </c>
       <c r="B389" t="s">
         <v>108</v>
       </c>
       <c r="C389" t="s">
         <v>597</v>
       </c>
       <c r="D389" t="s">
         <v>562</v>
       </c>
       <c r="E389">
         <v>1</v>
       </c>
       <c r="F389" t="s">
         <v>13</v>
       </c>
       <c r="G389" t="s">
         <v>13</v>
       </c>
       <c r="H389" t="s">
         <v>563</v>
       </c>
       <c r="I389" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" t="s">
         <v>596</v>
       </c>
       <c r="B390" t="s">
         <v>108</v>
       </c>
       <c r="C390" t="s">
         <v>543</v>
       </c>
       <c r="D390" t="s">
         <v>45</v>
       </c>
       <c r="E390">
         <v>2</v>
       </c>
       <c r="F390" t="s">
         <v>137</v>
       </c>
       <c r="G390">
         <v>621</v>
       </c>
       <c r="H390" t="s">
@@ -13729,51 +13729,51 @@
       <c r="A394" t="s">
         <v>596</v>
       </c>
       <c r="B394" t="s">
         <v>80</v>
       </c>
       <c r="C394" t="s">
         <v>296</v>
       </c>
       <c r="D394" t="s">
         <v>302</v>
       </c>
       <c r="E394">
         <v>1</v>
       </c>
       <c r="F394" t="s">
         <v>67</v>
       </c>
       <c r="G394">
         <v>614</v>
       </c>
       <c r="H394" t="s">
         <v>603</v>
       </c>
       <c r="I394" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" t="s">
         <v>596</v>
       </c>
       <c r="B395" t="s">
         <v>80</v>
       </c>
       <c r="C395" t="s">
         <v>601</v>
       </c>
       <c r="D395" t="s">
         <v>602</v>
       </c>
       <c r="E395">
         <v>3</v>
       </c>
       <c r="F395" t="s">
         <v>87</v>
       </c>
       <c r="G395">
         <v>632</v>
       </c>
       <c r="H395" t="s">
@@ -13874,91 +13874,91 @@
       <c r="A399" t="s">
         <v>607</v>
       </c>
       <c r="B399" t="s">
         <v>108</v>
       </c>
       <c r="C399" t="s">
         <v>92</v>
       </c>
       <c r="D399" t="s">
         <v>93</v>
       </c>
       <c r="E399">
         <v>1</v>
       </c>
       <c r="F399" t="s">
         <v>67</v>
       </c>
       <c r="G399">
         <v>611</v>
       </c>
       <c r="H399" t="s">
         <v>609</v>
       </c>
       <c r="I399" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" t="s">
         <v>607</v>
       </c>
       <c r="B400" t="s">
         <v>10</v>
       </c>
       <c r="C400" t="s">
         <v>75</v>
       </c>
       <c r="D400" t="s">
         <v>76</v>
       </c>
       <c r="E400">
         <v>2</v>
       </c>
       <c r="F400" t="s">
         <v>77</v>
       </c>
       <c r="G400">
         <v>621</v>
       </c>
       <c r="H400" t="s">
         <v>78</v>
       </c>
       <c r="I400" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" t="s">
         <v>607</v>
       </c>
       <c r="B401" t="s">
         <v>10</v>
       </c>
       <c r="C401" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D401" t="s">
         <v>143</v>
       </c>
       <c r="E401">
         <v>2</v>
       </c>
       <c r="F401" t="s">
         <v>40</v>
       </c>
       <c r="G401">
         <v>622</v>
       </c>
       <c r="H401" t="s">
         <v>281</v>
       </c>
       <c r="I401" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" t="s">
         <v>607</v>
       </c>
       <c r="B402" t="s">
@@ -13981,51 +13981,51 @@
       </c>
       <c r="H402" t="s">
         <v>528</v>
       </c>
       <c r="I402" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
         <v>607</v>
       </c>
       <c r="B403" t="s">
         <v>10</v>
       </c>
       <c r="C403" t="s">
         <v>279</v>
       </c>
       <c r="D403" t="s">
         <v>280</v>
       </c>
       <c r="E403">
         <v>3</v>
       </c>
       <c r="F403" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G403">
         <v>631</v>
       </c>
       <c r="H403" t="s">
         <v>610</v>
       </c>
       <c r="I403" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
         <v>607</v>
       </c>
       <c r="B404" t="s">
         <v>16</v>
       </c>
       <c r="C404" t="s">
         <v>611</v>
       </c>
       <c r="D404" t="s">
         <v>605</v>
       </c>
       <c r="E404">
@@ -14039,147 +14039,147 @@
       </c>
       <c r="H404" t="s">
         <v>612</v>
       </c>
       <c r="I404" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
         <v>607</v>
       </c>
       <c r="B405" t="s">
         <v>16</v>
       </c>
       <c r="C405" t="s">
         <v>613</v>
       </c>
       <c r="D405" t="s">
         <v>614</v>
       </c>
       <c r="E405">
         <v>3</v>
       </c>
       <c r="F405" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G405">
         <v>631</v>
       </c>
       <c r="H405" t="s">
-        <v>130</v>
+        <v>615</v>
       </c>
       <c r="I405" t="s">
-        <v>391</v>
+        <v>55</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" t="s">
         <v>607</v>
       </c>
       <c r="B406" t="s">
         <v>16</v>
       </c>
       <c r="C406" t="s">
-        <v>615</v>
+        <v>161</v>
       </c>
       <c r="D406" t="s">
-        <v>257</v>
+        <v>162</v>
       </c>
       <c r="E406">
         <v>3</v>
       </c>
       <c r="F406" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="G406">
         <v>631</v>
       </c>
       <c r="H406" t="s">
         <v>616</v>
       </c>
       <c r="I406" t="s">
-        <v>260</v>
+        <v>117</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" t="s">
         <v>607</v>
       </c>
       <c r="B407" t="s">
         <v>16</v>
       </c>
       <c r="C407" t="s">
-        <v>161</v>
+        <v>617</v>
       </c>
       <c r="D407" t="s">
-        <v>162</v>
+        <v>618</v>
       </c>
       <c r="E407">
         <v>3</v>
       </c>
       <c r="F407" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="G407">
         <v>631</v>
       </c>
       <c r="H407" t="s">
-        <v>617</v>
+        <v>130</v>
       </c>
       <c r="I407" t="s">
-        <v>117</v>
+        <v>391</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" t="s">
         <v>607</v>
       </c>
       <c r="B408" t="s">
         <v>16</v>
       </c>
       <c r="C408" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D408" t="s">
-        <v>619</v>
+        <v>257</v>
       </c>
       <c r="E408">
         <v>3</v>
       </c>
       <c r="F408" t="s">
-        <v>34</v>
+        <v>137</v>
       </c>
       <c r="G408">
         <v>631</v>
       </c>
       <c r="H408" t="s">
         <v>620</v>
       </c>
       <c r="I408" t="s">
-        <v>55</v>
+        <v>260</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" t="s">
         <v>607</v>
       </c>
       <c r="B409" t="s">
         <v>16</v>
       </c>
       <c r="C409" t="s">
         <v>473</v>
       </c>
       <c r="D409" t="s">
         <v>474</v>
       </c>
       <c r="E409">
         <v>3</v>
       </c>
       <c r="F409" t="s">
         <v>40</v>
       </c>
       <c r="G409">
         <v>634</v>
       </c>
       <c r="H409" t="s">
@@ -14267,89 +14267,89 @@
       <c r="G412">
         <v>633</v>
       </c>
       <c r="H412"/>
       <c r="I412" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
         <v>607</v>
       </c>
       <c r="B413">
         <v>12.0</v>
       </c>
       <c r="C413" t="s">
         <v>296</v>
       </c>
       <c r="D413" t="s">
         <v>302</v>
       </c>
       <c r="E413">
         <v>1</v>
       </c>
       <c r="F413" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G413">
         <v>611</v>
       </c>
       <c r="H413" t="s">
         <v>623</v>
       </c>
       <c r="I413" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
         <v>607</v>
       </c>
       <c r="B414" t="s">
         <v>27</v>
       </c>
       <c r="C414" t="s">
         <v>92</v>
       </c>
       <c r="D414" t="s">
         <v>93</v>
       </c>
       <c r="E414">
         <v>1</v>
       </c>
       <c r="F414" t="s">
         <v>34</v>
       </c>
       <c r="G414">
         <v>611</v>
       </c>
       <c r="H414" t="s">
         <v>624</v>
       </c>
       <c r="I414" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" t="s">
         <v>607</v>
       </c>
       <c r="B415" t="s">
         <v>27</v>
       </c>
       <c r="C415" t="s">
         <v>296</v>
       </c>
       <c r="D415" t="s">
         <v>302</v>
       </c>
       <c r="E415">
         <v>1</v>
       </c>
       <c r="F415" t="s">
         <v>67</v>
       </c>
       <c r="G415">
         <v>612</v>
       </c>
       <c r="H415" t="s">
@@ -14383,203 +14383,203 @@
       </c>
       <c r="H416" t="s">
         <v>74</v>
       </c>
       <c r="I416" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" t="s">
         <v>607</v>
       </c>
       <c r="B417" t="s">
         <v>27</v>
       </c>
       <c r="C417" t="s">
         <v>152</v>
       </c>
       <c r="D417" t="s">
         <v>153</v>
       </c>
       <c r="E417">
         <v>3</v>
       </c>
       <c r="F417" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G417">
         <v>621</v>
       </c>
       <c r="H417" t="s">
         <v>625</v>
       </c>
       <c r="I417" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
         <v>607</v>
       </c>
       <c r="B418" t="s">
         <v>43</v>
       </c>
       <c r="C418" t="s">
-        <v>269</v>
+        <v>545</v>
       </c>
       <c r="D418" t="s">
-        <v>383</v>
+        <v>415</v>
       </c>
       <c r="E418">
         <v>2</v>
       </c>
       <c r="F418" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="G418">
         <v>621</v>
       </c>
       <c r="H418" t="s">
-        <v>384</v>
+        <v>626</v>
       </c>
       <c r="I418" t="s">
-        <v>385</v>
+        <v>353</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" t="s">
         <v>607</v>
       </c>
       <c r="B419" t="s">
         <v>43</v>
       </c>
       <c r="C419" t="s">
-        <v>545</v>
+        <v>269</v>
       </c>
       <c r="D419" t="s">
-        <v>415</v>
+        <v>383</v>
       </c>
       <c r="E419">
         <v>2</v>
       </c>
       <c r="F419" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="G419">
         <v>621</v>
       </c>
       <c r="H419" t="s">
-        <v>626</v>
+        <v>384</v>
       </c>
       <c r="I419" t="s">
-        <v>353</v>
+        <v>385</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" t="s">
         <v>607</v>
       </c>
       <c r="B420" t="s">
         <v>43</v>
       </c>
       <c r="C420" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D420" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E420">
         <v>2</v>
       </c>
       <c r="F420" t="s">
         <v>67</v>
       </c>
       <c r="G420">
         <v>623</v>
       </c>
       <c r="H420" t="s">
         <v>583</v>
       </c>
       <c r="I420" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" t="s">
         <v>607</v>
       </c>
       <c r="B421" t="s">
         <v>43</v>
       </c>
       <c r="C421" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="D421" t="s">
-        <v>373</v>
+        <v>622</v>
       </c>
       <c r="E421">
         <v>3</v>
       </c>
       <c r="F421" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G421">
         <v>631</v>
       </c>
-      <c r="H421" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H421"/>
       <c r="I421" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" t="s">
         <v>607</v>
       </c>
       <c r="B422" t="s">
         <v>43</v>
       </c>
       <c r="C422" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="D422" t="s">
-        <v>622</v>
+        <v>373</v>
       </c>
       <c r="E422">
         <v>3</v>
       </c>
       <c r="F422" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="G422">
         <v>631</v>
       </c>
-      <c r="H422"/>
+      <c r="H422" t="s">
+        <v>628</v>
+      </c>
       <c r="I422" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" t="s">
         <v>607</v>
       </c>
       <c r="B423" t="s">
         <v>48</v>
       </c>
       <c r="C423" t="s">
         <v>269</v>
       </c>
       <c r="D423" t="s">
         <v>383</v>
       </c>
       <c r="E423">
         <v>2</v>
       </c>
       <c r="F423" t="s">
         <v>110</v>
       </c>
       <c r="G423">
         <v>622</v>
       </c>
       <c r="H423" t="s">
@@ -14636,84 +14636,84 @@
       </c>
       <c r="F425" t="s">
         <v>436</v>
       </c>
       <c r="G425" t="s">
         <v>436</v>
       </c>
       <c r="H425" t="s">
         <v>437</v>
       </c>
       <c r="I425" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" t="s">
         <v>607</v>
       </c>
       <c r="B426" t="s">
         <v>56</v>
       </c>
       <c r="C426" t="s">
         <v>634</v>
       </c>
       <c r="D426" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="E426">
         <v>1</v>
       </c>
       <c r="F426" t="s">
         <v>104</v>
       </c>
       <c r="G426" t="s">
         <v>104</v>
       </c>
       <c r="H426"/>
       <c r="I426" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" t="s">
         <v>607</v>
       </c>
       <c r="B427" t="s">
         <v>57</v>
       </c>
       <c r="C427" t="s">
         <v>241</v>
       </c>
       <c r="D427" t="s">
         <v>119</v>
       </c>
       <c r="E427">
         <v>1</v>
       </c>
       <c r="F427" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G427">
         <v>611</v>
       </c>
       <c r="H427" t="s">
         <v>636</v>
       </c>
       <c r="I427" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" t="s">
         <v>607</v>
       </c>
       <c r="B428" t="s">
         <v>57</v>
       </c>
       <c r="C428" t="s">
         <v>611</v>
       </c>
       <c r="D428" t="s">
         <v>605</v>
       </c>
       <c r="E428">
@@ -14779,135 +14779,135 @@
       </c>
       <c r="F430" t="s">
         <v>40</v>
       </c>
       <c r="G430">
         <v>621</v>
       </c>
       <c r="H430" t="s">
         <v>462</v>
       </c>
       <c r="I430" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" t="s">
         <v>607</v>
       </c>
       <c r="B431" t="s">
         <v>57</v>
       </c>
       <c r="C431" t="s">
         <v>638</v>
       </c>
       <c r="D431" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E431">
         <v>2</v>
       </c>
       <c r="F431" t="s">
         <v>87</v>
       </c>
       <c r="G431">
         <v>622</v>
       </c>
       <c r="H431" t="s">
         <v>639</v>
       </c>
       <c r="I431" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" t="s">
         <v>607</v>
       </c>
       <c r="B432" t="s">
         <v>80</v>
       </c>
       <c r="C432" t="s">
         <v>269</v>
       </c>
       <c r="D432" t="s">
-        <v>383</v>
+        <v>457</v>
       </c>
       <c r="E432">
         <v>2</v>
       </c>
       <c r="F432" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="G432">
         <v>621</v>
       </c>
       <c r="H432" t="s">
-        <v>640</v>
+        <v>458</v>
       </c>
       <c r="I432" t="s">
-        <v>310</v>
+        <v>282</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" t="s">
         <v>607</v>
       </c>
       <c r="B433" t="s">
         <v>80</v>
       </c>
       <c r="C433" t="s">
         <v>269</v>
       </c>
       <c r="D433" t="s">
-        <v>457</v>
+        <v>383</v>
       </c>
       <c r="E433">
         <v>2</v>
       </c>
       <c r="F433" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G433">
         <v>621</v>
       </c>
       <c r="H433" t="s">
-        <v>458</v>
+        <v>640</v>
       </c>
       <c r="I433" t="s">
-        <v>282</v>
+        <v>310</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" t="s">
         <v>607</v>
       </c>
       <c r="B434" t="s">
         <v>80</v>
       </c>
       <c r="C434" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D434" t="s">
         <v>143</v>
       </c>
       <c r="E434">
         <v>2</v>
       </c>
       <c r="F434" t="s">
         <v>40</v>
       </c>
       <c r="G434">
         <v>623</v>
       </c>
       <c r="H434" t="s">
         <v>390</v>
       </c>
       <c r="I434" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" t="s">
         <v>607</v>
       </c>
       <c r="B435" t="s">
@@ -14968,80 +14968,80 @@
       <c r="A437" t="s">
         <v>641</v>
       </c>
       <c r="B437" t="s">
         <v>108</v>
       </c>
       <c r="C437" t="s">
         <v>238</v>
       </c>
       <c r="D437" t="s">
         <v>605</v>
       </c>
       <c r="E437">
         <v>1</v>
       </c>
       <c r="F437" t="s">
         <v>110</v>
       </c>
       <c r="G437">
         <v>611</v>
       </c>
       <c r="H437" t="s">
         <v>637</v>
       </c>
       <c r="I437" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" t="s">
         <v>641</v>
       </c>
       <c r="B438" t="s">
         <v>108</v>
       </c>
       <c r="C438" t="s">
         <v>238</v>
       </c>
       <c r="D438" t="s">
         <v>605</v>
       </c>
       <c r="E438">
         <v>1</v>
       </c>
       <c r="F438" t="s">
         <v>113</v>
       </c>
       <c r="G438">
         <v>612</v>
       </c>
       <c r="H438" t="s">
         <v>612</v>
       </c>
       <c r="I438" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" t="s">
         <v>641</v>
       </c>
       <c r="B439" t="s">
         <v>10</v>
       </c>
       <c r="C439" t="s">
         <v>207</v>
       </c>
       <c r="D439" t="s">
         <v>76</v>
       </c>
       <c r="E439">
         <v>1</v>
       </c>
       <c r="F439" t="s">
         <v>77</v>
       </c>
       <c r="G439">
         <v>611</v>
       </c>
       <c r="H439" t="s">
@@ -15064,51 +15064,51 @@
       <c r="D440" t="s">
         <v>217</v>
       </c>
       <c r="E440">
         <v>2</v>
       </c>
       <c r="F440" t="s">
         <v>77</v>
       </c>
       <c r="G440">
         <v>622</v>
       </c>
       <c r="H440"/>
       <c r="I440" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" t="s">
         <v>641</v>
       </c>
       <c r="B441">
         <v>10</v>
       </c>
       <c r="C441" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D441" t="s">
         <v>143</v>
       </c>
       <c r="E441">
         <v>2</v>
       </c>
       <c r="F441" t="s">
         <v>40</v>
       </c>
       <c r="G441">
         <v>624</v>
       </c>
       <c r="H441" t="s">
         <v>610</v>
       </c>
       <c r="I441" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" t="s">
         <v>641</v>
       </c>
       <c r="B442" t="s">
@@ -15151,51 +15151,51 @@
       </c>
       <c r="E443">
         <v>2</v>
       </c>
       <c r="F443" t="s">
         <v>49</v>
       </c>
       <c r="G443">
         <v>622</v>
       </c>
       <c r="H443" t="s">
         <v>643</v>
       </c>
       <c r="I443" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" t="s">
         <v>641</v>
       </c>
       <c r="B444" t="s">
         <v>16</v>
       </c>
       <c r="C444" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D444" t="s">
         <v>39</v>
       </c>
       <c r="E444">
         <v>3</v>
       </c>
       <c r="F444" t="s">
         <v>77</v>
       </c>
       <c r="G444">
         <v>632</v>
       </c>
       <c r="H444" t="s">
         <v>644</v>
       </c>
       <c r="I444" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" t="s">
         <v>641</v>
       </c>
       <c r="B445" t="s">
@@ -15280,51 +15280,51 @@
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" t="s">
         <v>641</v>
       </c>
       <c r="B448" t="s">
         <v>43</v>
       </c>
       <c r="C448" t="s">
         <v>545</v>
       </c>
       <c r="D448" t="s">
         <v>415</v>
       </c>
       <c r="E448">
         <v>2</v>
       </c>
       <c r="F448" t="s">
         <v>67</v>
       </c>
       <c r="G448">
         <v>622</v>
       </c>
       <c r="H448" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I448" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" t="s">
         <v>641</v>
       </c>
       <c r="B449" t="s">
         <v>101</v>
       </c>
       <c r="C449" t="s">
         <v>648</v>
       </c>
       <c r="D449" t="s">
         <v>585</v>
       </c>
       <c r="E449">
         <v>1</v>
       </c>
       <c r="F449" t="s">
         <v>178</v>
       </c>
       <c r="G449" t="s">
@@ -15361,51 +15361,51 @@
       </c>
       <c r="H450" t="s">
         <v>651</v>
       </c>
       <c r="I450" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" t="s">
         <v>641</v>
       </c>
       <c r="B451" t="s">
         <v>57</v>
       </c>
       <c r="C451" t="s">
         <v>213</v>
       </c>
       <c r="D451" t="s">
         <v>214</v>
       </c>
       <c r="E451">
         <v>1</v>
       </c>
       <c r="F451" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G451">
         <v>611</v>
       </c>
       <c r="H451" t="s">
         <v>652</v>
       </c>
       <c r="I451" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" t="s">
         <v>641</v>
       </c>
       <c r="B452" t="s">
         <v>57</v>
       </c>
       <c r="C452" t="s">
         <v>241</v>
       </c>
       <c r="D452" t="s">
         <v>214</v>
       </c>
       <c r="E452">
@@ -15613,66 +15613,66 @@
       </c>
       <c r="E459">
         <v>1</v>
       </c>
       <c r="F459" t="s">
         <v>67</v>
       </c>
       <c r="G459">
         <v>614</v>
       </c>
       <c r="H459" t="s">
         <v>201</v>
       </c>
       <c r="I459" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" t="s">
         <v>660</v>
       </c>
       <c r="B460" t="s">
         <v>57</v>
       </c>
       <c r="C460" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D460" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E460">
         <v>2</v>
       </c>
       <c r="F460" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G460">
         <v>621</v>
       </c>
       <c r="H460" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I460" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" t="s">
         <v>660</v>
       </c>
       <c r="B461" t="s">
         <v>57</v>
       </c>
       <c r="C461" t="s">
         <v>661</v>
       </c>
       <c r="D461" t="s">
         <v>415</v>
       </c>
       <c r="E461">
         <v>3</v>
       </c>
       <c r="F461" t="s">
         <v>87</v>
       </c>
       <c r="G461">
@@ -15787,98 +15787,98 @@
       </c>
       <c r="E465">
         <v>1</v>
       </c>
       <c r="F465" t="s">
         <v>34</v>
       </c>
       <c r="G465">
         <v>611</v>
       </c>
       <c r="H465" t="s">
         <v>665</v>
       </c>
       <c r="I465" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" t="s">
         <v>662</v>
       </c>
       <c r="B466" t="s">
         <v>10</v>
       </c>
       <c r="C466" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="D466" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="E466">
         <v>3</v>
       </c>
       <c r="F466" t="s">
-        <v>137</v>
+        <v>73</v>
       </c>
       <c r="G466">
         <v>631</v>
       </c>
       <c r="H466" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="I466" t="s">
-        <v>310</v>
+        <v>155</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" t="s">
         <v>662</v>
       </c>
       <c r="B467" t="s">
         <v>10</v>
       </c>
       <c r="C467" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="D467" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="E467">
         <v>3</v>
       </c>
       <c r="F467" t="s">
-        <v>73</v>
+        <v>137</v>
       </c>
       <c r="G467">
         <v>631</v>
       </c>
       <c r="H467" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="I467" t="s">
-        <v>155</v>
+        <v>310</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" t="s">
         <v>662</v>
       </c>
       <c r="B468" t="s">
         <v>16</v>
       </c>
       <c r="C468" t="s">
         <v>473</v>
       </c>
       <c r="D468" t="s">
         <v>474</v>
       </c>
       <c r="E468">
         <v>3</v>
       </c>
       <c r="F468" t="s">
         <v>40</v>
       </c>
       <c r="G468">
         <v>631</v>
       </c>
       <c r="H468" t="s">
@@ -15962,153 +15962,153 @@
       </c>
       <c r="F471" t="s">
         <v>67</v>
       </c>
       <c r="G471">
         <v>633</v>
       </c>
       <c r="H471" t="s">
         <v>521</v>
       </c>
       <c r="I471" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" t="s">
         <v>662</v>
       </c>
       <c r="B472" t="s">
         <v>43</v>
       </c>
       <c r="C472" t="s">
         <v>638</v>
       </c>
       <c r="D472" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E472">
         <v>2</v>
       </c>
       <c r="F472" t="s">
         <v>87</v>
       </c>
       <c r="G472">
         <v>621</v>
       </c>
       <c r="H472" t="s">
         <v>583</v>
       </c>
       <c r="I472" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" t="s">
         <v>662</v>
       </c>
       <c r="B473" t="s">
         <v>43</v>
       </c>
       <c r="C473" t="s">
         <v>670</v>
       </c>
       <c r="D473" t="s">
         <v>550</v>
       </c>
       <c r="E473">
         <v>3</v>
       </c>
       <c r="F473" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G473">
         <v>631</v>
       </c>
       <c r="H473" t="s">
         <v>671</v>
       </c>
       <c r="I473" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" t="s">
         <v>662</v>
       </c>
       <c r="B474">
         <v>8.0</v>
       </c>
       <c r="C474" t="s">
         <v>92</v>
       </c>
       <c r="D474" t="s">
         <v>93</v>
       </c>
       <c r="E474">
         <v>1</v>
       </c>
       <c r="F474" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G474">
         <v>611</v>
       </c>
       <c r="H474" t="s">
         <v>672</v>
       </c>
       <c r="I474" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" t="s">
         <v>662</v>
       </c>
       <c r="B475" t="s">
         <v>57</v>
       </c>
       <c r="C475" t="s">
         <v>299</v>
       </c>
       <c r="D475" t="s">
         <v>300</v>
       </c>
       <c r="E475">
         <v>1</v>
       </c>
       <c r="F475" t="s">
         <v>137</v>
       </c>
       <c r="G475">
         <v>611</v>
       </c>
       <c r="H475" t="s">
         <v>301</v>
       </c>
       <c r="I475" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" t="s">
         <v>662</v>
       </c>
       <c r="B476" t="s">
         <v>57</v>
       </c>
       <c r="C476" t="s">
         <v>669</v>
       </c>
       <c r="D476" t="s">
         <v>519</v>
       </c>
       <c r="E476">
         <v>3</v>
       </c>
       <c r="F476" t="s">
         <v>67</v>
       </c>
       <c r="G476">
         <v>631</v>
       </c>
       <c r="H476" t="s">
@@ -16281,63 +16281,63 @@
       </c>
       <c r="F482" t="s">
         <v>77</v>
       </c>
       <c r="G482">
         <v>612</v>
       </c>
       <c r="H482" t="s">
         <v>679</v>
       </c>
       <c r="I482" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" t="s">
         <v>674</v>
       </c>
       <c r="B483" t="s">
         <v>27</v>
       </c>
       <c r="C483" t="s">
         <v>680</v>
       </c>
       <c r="D483" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E483">
         <v>1</v>
       </c>
       <c r="F483" t="s">
         <v>87</v>
       </c>
       <c r="G483">
         <v>611</v>
       </c>
       <c r="H483" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="I483" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" t="s">
         <v>674</v>
       </c>
       <c r="B484" t="s">
         <v>27</v>
       </c>
       <c r="C484" t="s">
         <v>675</v>
       </c>
       <c r="D484" t="s">
         <v>676</v>
       </c>
       <c r="E484">
         <v>1</v>
       </c>
       <c r="F484" t="s">
         <v>40</v>
       </c>
       <c r="G484">
@@ -16380,65 +16380,65 @@
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" t="s">
         <v>674</v>
       </c>
       <c r="B486" t="s">
         <v>27</v>
       </c>
       <c r="C486" t="s">
         <v>92</v>
       </c>
       <c r="D486" t="s">
         <v>93</v>
       </c>
       <c r="E486">
         <v>1</v>
       </c>
       <c r="F486" t="s">
         <v>67</v>
       </c>
       <c r="G486">
         <v>613</v>
       </c>
       <c r="H486" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I486" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" t="s">
         <v>674</v>
       </c>
       <c r="B487" t="s">
         <v>43</v>
       </c>
       <c r="C487" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D487" t="s">
         <v>45</v>
       </c>
       <c r="E487">
         <v>2</v>
       </c>
       <c r="F487" t="s">
         <v>67</v>
       </c>
       <c r="G487">
         <v>622</v>
       </c>
       <c r="H487" t="s">
         <v>488</v>
       </c>
       <c r="I487" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" t="s">
         <v>674</v>
       </c>
       <c r="B488" t="s">
@@ -16470,51 +16470,51 @@
       <c r="A489" t="s">
         <v>674</v>
       </c>
       <c r="B489" t="s">
         <v>57</v>
       </c>
       <c r="C489" t="s">
         <v>92</v>
       </c>
       <c r="D489" t="s">
         <v>93</v>
       </c>
       <c r="E489">
         <v>1</v>
       </c>
       <c r="F489" t="s">
         <v>37</v>
       </c>
       <c r="G489">
         <v>611</v>
       </c>
       <c r="H489" t="s">
         <v>683</v>
       </c>
       <c r="I489" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" t="s">
         <v>674</v>
       </c>
       <c r="B490" t="s">
         <v>57</v>
       </c>
       <c r="C490" t="s">
         <v>238</v>
       </c>
       <c r="D490" t="s">
         <v>605</v>
       </c>
       <c r="E490">
         <v>1</v>
       </c>
       <c r="F490" t="s">
         <v>73</v>
       </c>
       <c r="G490">
         <v>612</v>
       </c>
       <c r="H490" t="s">
@@ -16539,83 +16539,83 @@
       </c>
       <c r="E491">
         <v>1</v>
       </c>
       <c r="F491" t="s">
         <v>40</v>
       </c>
       <c r="G491">
         <v>614</v>
       </c>
       <c r="H491" t="s">
         <v>679</v>
       </c>
       <c r="I491" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" t="s">
         <v>674</v>
       </c>
       <c r="B492" t="s">
         <v>57</v>
       </c>
       <c r="C492" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="D492" t="s">
         <v>119</v>
       </c>
       <c r="E492">
         <v>2</v>
       </c>
       <c r="F492" t="s">
         <v>87</v>
       </c>
       <c r="G492">
         <v>622</v>
       </c>
       <c r="H492" t="s">
         <v>684</v>
       </c>
       <c r="I492" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" t="s">
         <v>674</v>
       </c>
       <c r="B493" t="s">
         <v>57</v>
       </c>
       <c r="C493" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D493" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E493">
         <v>2</v>
       </c>
       <c r="F493" t="s">
         <v>67</v>
       </c>
       <c r="G493">
         <v>624</v>
       </c>
       <c r="H493" t="s">
         <v>583</v>
       </c>
       <c r="I493" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>