--- v1 (2026-03-04)
+++ v2 (2026-04-20)
@@ -392,83 +392,83 @@
   <si>
     <t>SPANU Paulina</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t xml:space="preserve">Bogdan Jugravu	</t>
   </si>
   <si>
     <t>CB203</t>
   </si>
   <si>
     <t>Pedagogie II</t>
   </si>
   <si>
     <t>DOGARU Mariana</t>
   </si>
   <si>
     <t>Janina Vascu</t>
   </si>
   <si>
     <t>AN028</t>
   </si>
   <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
     <t>Elemente de medicina muncii</t>
   </si>
   <si>
     <t>CHIVU Oana-Roxana</t>
   </si>
   <si>
     <t>GHEORGHE MARILENA</t>
   </si>
   <si>
     <t>CK009d</t>
   </si>
   <si>
     <t>Proiectarea produselor</t>
   </si>
   <si>
     <t>GHEORGHITA Vlad</t>
   </si>
   <si>
     <t>S.L. Dr. Ing. Bogdan Jugravu</t>
   </si>
   <si>
     <t>CB005</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
-    <t>BD</t>
-[...4 lines deleted...]
-  <si>
     <t>Tehnici de proiectare asistată de calculator 1</t>
   </si>
   <si>
     <t>ULMEANU Mihaela-Elena</t>
   </si>
   <si>
     <t>Vlad Enache</t>
   </si>
   <si>
     <t>CO003a</t>
   </si>
   <si>
     <t>Inteligență artificială și sisteme expert</t>
   </si>
   <si>
     <t>BIGAN Cristin-Iulian</t>
   </si>
   <si>
     <t>PĂDURARU Valentin</t>
   </si>
   <si>
     <t xml:space="preserve">CB113	</t>
   </si>
   <si>
     <t xml:space="preserve">CO011 </t>
@@ -1058,65 +1058,65 @@
   <si>
     <t>DOBRESCU Tiberiu Gabriel</t>
   </si>
   <si>
     <t>Mario Ivan</t>
   </si>
   <si>
     <t>Conf TASCA Gabriel</t>
   </si>
   <si>
     <t>Organe de mașini / Machine Elements</t>
   </si>
   <si>
     <t>RADULESCU Alexandru-Valentin</t>
   </si>
   <si>
     <t>Irina Rădulescu</t>
   </si>
   <si>
     <t>Catalin GHEORGHITA</t>
   </si>
   <si>
     <t>Cristian Giolu</t>
   </si>
   <si>
+    <t>NEACSU- PAVEL Angela- Miruna</t>
+  </si>
+  <si>
+    <t>Rezistența materialelor 2</t>
+  </si>
+  <si>
+    <t>STOCHIOIU Constantin</t>
+  </si>
+  <si>
+    <t>Ana Maria Talanga</t>
+  </si>
+  <si>
     <t>Cristina Giolu</t>
   </si>
   <si>
-    <t>NEACSU- PAVEL Angela- Miruna</t>
-[...10 lines deleted...]
-  <si>
     <t>Silvestru Cătălin</t>
   </si>
   <si>
     <t>Tehnologii de fabricaţie 2</t>
   </si>
   <si>
     <t>28 Jan 2026</t>
   </si>
   <si>
     <t>Rezistenţa materialelor 2</t>
   </si>
   <si>
     <t>JIGA Gheorghe Gabriel</t>
   </si>
   <si>
     <t>S.I. Nicoleta Crișan</t>
   </si>
   <si>
     <t>Integrarea tehnologiilor inteligente în industrie</t>
   </si>
   <si>
     <t>Logistică</t>
   </si>
   <si>
     <t>Roxana Puiu</t>
@@ -1178,59 +1178,59 @@
   <si>
     <t>CA006</t>
   </si>
   <si>
     <t>Doru Dumitrescu</t>
   </si>
   <si>
     <t>29 Jan 2026</t>
   </si>
   <si>
     <t>TUDOSE Virgil</t>
   </si>
   <si>
     <t xml:space="preserve">Petcu Claudia	</t>
   </si>
   <si>
     <t>Identificare în logistică</t>
   </si>
   <si>
     <t>Popescu Emilia</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
+    <t>Tehnologia Materialelor 2</t>
+  </si>
+  <si>
     <t>MARINESCU Marinela-Nicoleta</t>
   </si>
   <si>
     <t>BUȚU Larisa</t>
   </si>
   <si>
-    <t>Tehnologia Materialelor 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Istoria tehnicii</t>
   </si>
   <si>
     <t>Valentin Panduru</t>
   </si>
   <si>
     <t>CB113</t>
   </si>
   <si>
     <t>Securitate şi sănătate în muncă în sectoarele primare</t>
   </si>
   <si>
     <t>BULBOACA Eugenia</t>
   </si>
   <si>
     <t>Sisteme informatice și IIoT / Industrial Internet of Things</t>
   </si>
   <si>
     <t>Bogdan Jugravu</t>
   </si>
   <si>
     <t>Tehnologii WEB</t>
   </si>
   <si>
     <t>TUNSOIU Nicolae</t>
@@ -1343,98 +1343,98 @@
   <si>
     <t>Conf.Dr.Ing Vlasceanu Daniel</t>
   </si>
   <si>
     <t>Managementul cercetării dezvoltării și inovării</t>
   </si>
   <si>
     <t>POPA Cicerone-Laurenţiu</t>
   </si>
   <si>
     <t>Ingineria sistemelor de producţie</t>
   </si>
   <si>
     <t>GHEORGHE Marian</t>
   </si>
   <si>
     <t>DIJMĂRESCU Manuela-Roxana</t>
   </si>
   <si>
     <t>CK104</t>
   </si>
   <si>
     <t>30 Jan 2026</t>
   </si>
   <si>
+    <t>BUȚU LARISA</t>
+  </si>
+  <si>
     <t>Costin Andrei Bratan</t>
   </si>
   <si>
-    <t>BUȚU LARISA</t>
-[...1 lines deleted...]
-  <si>
     <t>Puiu Roxana</t>
   </si>
   <si>
     <t>Angela-Miruna NEACSU-PAVEL</t>
   </si>
   <si>
     <t>Achiziția și prelucrarea datelor</t>
   </si>
   <si>
     <t>CA012</t>
   </si>
   <si>
     <t>Realitate virtuală în industrie</t>
   </si>
   <si>
     <t xml:space="preserve">Draghici Ana Maria </t>
   </si>
   <si>
     <t>Tehnologia produselor injectate în matriță</t>
   </si>
   <si>
     <t>OPRAN Constantin Gheorghe</t>
   </si>
   <si>
     <t>Nicolescu Alexandru</t>
   </si>
   <si>
     <t>Sisteme de inteligență artificială</t>
   </si>
   <si>
     <t>PANDURU Valentin-Marius</t>
   </si>
   <si>
+    <t>BRATAN Costin- Andrei</t>
+  </si>
+  <si>
     <t>Teoria probabilităților și statistică matematică / Probability and Statistics</t>
   </si>
   <si>
     <t>Crina-Daniela Savescu-Neacsu</t>
   </si>
   <si>
-    <t>BRATAN Costin- Andrei</t>
-[...1 lines deleted...]
-  <si>
     <t>Managementul securității şi sănătății în muncă</t>
   </si>
   <si>
     <t>Iacob Andrei</t>
   </si>
   <si>
     <t>Geanina Mateescu</t>
   </si>
   <si>
     <t>Bazele securității informatice</t>
   </si>
   <si>
     <t>RĂCUCIU Ciprian</t>
   </si>
   <si>
     <t xml:space="preserve">	CO003b</t>
   </si>
   <si>
     <t>Mașini și acționări electrice</t>
   </si>
   <si>
     <t>PARPALĂ Radu-Constantin</t>
   </si>
   <si>
     <t xml:space="preserve">Emilia Popescu </t>
@@ -1721,104 +1721,104 @@
   <si>
     <t>DOREL ANANIA</t>
   </si>
   <si>
     <t>Procese industriale adaptive și inovative</t>
   </si>
   <si>
     <t>Cristina Carmen Cazacu</t>
   </si>
   <si>
     <t>Inspecția și evaluarea calității produselor și serviciilor 1</t>
   </si>
   <si>
     <t>DUMITRASCU Constantin</t>
   </si>
   <si>
     <t>Sl. dr. ing. Radu Constantin</t>
   </si>
   <si>
     <t>Procese şi sisteme de prelucrare 1</t>
   </si>
   <si>
     <t>Luciana DUDICI</t>
   </si>
   <si>
+    <t>Procedee de fabricație în sisteme de producție digitale</t>
+  </si>
+  <si>
+    <t>BISU Claudiu</t>
+  </si>
+  <si>
+    <t>Dorel Anania</t>
+  </si>
+  <si>
     <t xml:space="preserve">ENCIU Cornel </t>
   </si>
   <si>
-    <t>Procedee de fabricație în sisteme de producție digitale</t>
-[...7 lines deleted...]
-  <si>
     <t>Senzori și Internetul Obiectelor Industriale</t>
   </si>
   <si>
     <t>Cula Stefan</t>
   </si>
   <si>
     <t xml:space="preserve">	CO006</t>
   </si>
   <si>
     <t>Jugravu Bogdan</t>
   </si>
   <si>
     <t>Mecanică 1 / Technical Mechanics 1</t>
   </si>
   <si>
     <t>VASILE Ovidiu</t>
   </si>
   <si>
     <t>Stefan Dumitru</t>
   </si>
   <si>
     <t>Alexandru Cazacu</t>
   </si>
   <si>
     <t>Ștefan Dumitru</t>
   </si>
   <si>
     <t>Vilcu Gabriel</t>
   </si>
   <si>
     <t>Larisa Buțu</t>
   </si>
   <si>
+    <t>Teoria probabilităților și statistică matematică / Probability Theory and Mathematical Statistics</t>
+  </si>
+  <si>
+    <t>Iorduc George</t>
+  </si>
+  <si>
     <t xml:space="preserve">Alina-Maria STOICA </t>
   </si>
   <si>
-    <t>Teoria probabilităților și statistică matematică / Probability Theory and Mathematical Statistics</t>
-[...4 lines deleted...]
-  <si>
     <t>Teoria elasticității</t>
   </si>
   <si>
     <t>Mașini unelte</t>
   </si>
   <si>
     <t>GRIGUȚĂ Andreea Denisa</t>
   </si>
   <si>
     <t>Adrian Costache</t>
   </si>
   <si>
     <t>Modelare, identificare și simulare 2</t>
   </si>
   <si>
     <t>VLASCEANU Daniel</t>
   </si>
   <si>
     <t>Mihai Costea</t>
   </si>
   <si>
     <t>CA009</t>
   </si>
   <si>
     <t>Oana Roxana Chivu</t>
@@ -2093,92 +2093,92 @@
   <si>
     <t>Logistica și distribuția mărfurilor</t>
   </si>
   <si>
     <t>Sisteme integrate inteligente</t>
   </si>
   <si>
     <t>Optimizarea structurilor</t>
   </si>
   <si>
     <t>TUDOSE Daniela-Ioana</t>
   </si>
   <si>
     <t>PETCU Claudia</t>
   </si>
   <si>
     <t>Procese industriale 3</t>
   </si>
   <si>
     <t>Marius Lazar</t>
   </si>
   <si>
     <t>05 Feb 2026</t>
   </si>
   <si>
+    <t>Sisteme de operare</t>
+  </si>
+  <si>
+    <t>Iliuță Miruna-Elena</t>
+  </si>
+  <si>
+    <t>ED020</t>
+  </si>
+  <si>
     <t>Florina Chiscop</t>
   </si>
   <si>
-    <t>Sisteme de operare</t>
-[...7 lines deleted...]
-  <si>
     <t>Chimie / Chemistry</t>
   </si>
   <si>
     <t>POPESCU Simona Andreia</t>
   </si>
   <si>
     <t>Cristina Dumitriu</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 2</t>
   </si>
   <si>
     <t>Cristiana Cazacu</t>
   </si>
   <si>
     <t>Analiza fiabilitatii sistemelor industriale</t>
   </si>
   <si>
     <t>Tosu Tiberiu</t>
   </si>
   <si>
+    <t>ANANIA Dorel</t>
+  </si>
+  <si>
     <t>Proiectare asistată de calculator 1</t>
   </si>
   <si>
     <t>CONSTANTIN Paul</t>
   </si>
   <si>
-    <t>ANANIA Dorel</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bogatu Ana-Maria </t>
   </si>
   <si>
     <t>Programarea mașinilor-unelte</t>
   </si>
   <si>
     <t>PENA Andra Elena</t>
   </si>
   <si>
     <t>Limba modernă 1 - Franceză / Foreign Languages 1 - French</t>
   </si>
   <si>
     <t>SĂLVAN Mirela-Sanda</t>
   </si>
   <si>
     <t>Corina Pascal</t>
   </si>
   <si>
     <t>BN029</t>
   </si>
   <si>
     <t>Miruna-Elena Iliuță</t>
   </si>
   <si>
     <t>Miruna Elena Iliuta</t>
@@ -2522,56 +2522,56 @@
   <si>
     <t>Silvestru Ionuț Cătălin</t>
   </si>
   <si>
     <t>Matematici Speciale</t>
   </si>
   <si>
     <t>TOMA Antonela</t>
   </si>
   <si>
     <t>Laurance Fakih</t>
   </si>
   <si>
     <t>Sisteme mecatronice</t>
   </si>
   <si>
     <t>COMEAGA Constantin-Daniel</t>
   </si>
   <si>
     <t>COPORAN Teodor</t>
   </si>
   <si>
     <t>Securitate şi sănătate în muncă în domeniul transporturilor</t>
   </si>
   <si>
+    <t>Operaționalitatea și managementul centrelor de distribuție</t>
+  </si>
+  <si>
     <t>Securitate şi sănătate în muncă în domeniul serviciilor</t>
   </si>
   <si>
-    <t>Operaționalitatea și managementul centrelor de distribuție</t>
-[...1 lines deleted...]
-  <si>
     <t>CODREANU Irina</t>
   </si>
   <si>
     <t>09:30</t>
   </si>
   <si>
     <t>OANCEA Emilia</t>
   </si>
   <si>
     <t>Analiză de produs</t>
   </si>
   <si>
     <t xml:space="preserve">Popescu Larisa </t>
   </si>
   <si>
     <t xml:space="preserve">Radu Constantin </t>
   </si>
   <si>
     <t>Bazele tehnologiei informației</t>
   </si>
   <si>
     <t>prof. Doicin</t>
   </si>
   <si>
     <t>SILVESTRU Ionuț Cătălin</t>
@@ -2606,71 +2606,71 @@
   <si>
     <t>Punerea în funcţiune şi evaluarea performanţelor roboţilor industriali</t>
   </si>
   <si>
     <t>Andrei Mario Ivan</t>
   </si>
   <si>
     <t>S.I. Cristina Dumitru</t>
   </si>
   <si>
     <t>Robotică 1 / Robotics 1</t>
   </si>
   <si>
     <t>Marius Drăgoi</t>
   </si>
   <si>
     <t>Petcu Claudia</t>
   </si>
   <si>
     <t>Automatizarea sistemelor de fabricație</t>
   </si>
   <si>
     <t>ALEXANDRU Tudor George</t>
   </si>
   <si>
+    <t>Laurance FAKIH</t>
+  </si>
+  <si>
     <t>Grafică asistată de calculator 2</t>
   </si>
   <si>
-    <t>Laurance FAKIH</t>
-[...1 lines deleted...]
-  <si>
     <t>Dinamica roboţilor</t>
   </si>
   <si>
     <t>OLARU Adrian</t>
   </si>
   <si>
     <t>10 Feb 2026</t>
   </si>
   <si>
+    <t>GÂRLEANU Delia</t>
+  </si>
+  <si>
     <t>PĂSĂRESCU Angela</t>
   </si>
   <si>
-    <t>GÂRLEANU Delia</t>
-[...1 lines deleted...]
-  <si>
     <t>Vlad GHEORGHITA</t>
   </si>
   <si>
     <t>Programarea mașinilor - unelte cu comandă numerică</t>
   </si>
   <si>
     <t>LAZĂR Marius-Vali</t>
   </si>
   <si>
     <t>S.l. Bogdan Jugravu, S.l. Cornel Enciu</t>
   </si>
   <si>
     <t>Bogatu Ana-Maria</t>
   </si>
   <si>
     <t>BÎȘU Claudiu</t>
   </si>
   <si>
     <t>Păsărescu Angela</t>
   </si>
   <si>
     <t>Managementul resurselor umane  în mediul virtual</t>
   </si>
   <si>
     <t>Metode de programare avansată a proceselor industriale</t>
@@ -2681,69 +2681,69 @@
   <si>
     <t>Managementul calitatii</t>
   </si>
   <si>
     <t>11 Feb 2026</t>
   </si>
   <si>
     <t>Valentin - Marius Panduru</t>
   </si>
   <si>
     <t>Inteligență artificială / Artificial inteligence</t>
   </si>
   <si>
     <t>GAVRILA Daniela Emilia</t>
   </si>
   <si>
     <t>Sisteme cu microprocesorare</t>
   </si>
   <si>
     <t>DOBRICA Liliana</t>
   </si>
   <si>
     <t>12 Feb 2026</t>
   </si>
   <si>
+    <t>Oancea Emilia</t>
+  </si>
+  <si>
     <t>SAVESCU-NEACSU Crina</t>
   </si>
   <si>
-    <t>Oancea Emilia</t>
-[...1 lines deleted...]
-  <si>
     <t>BUTU Larisa</t>
   </si>
   <si>
     <t>Ingineria și managementul proceselor de producție 2</t>
   </si>
   <si>
     <t>Metode experimentale în ingineria mecanica</t>
   </si>
   <si>
+    <t>Sisteme de alimentare, transport, transfer</t>
+  </si>
+  <si>
     <t>Rujinski Alexandru</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sisteme de alimentare, transport, transfer</t>
   </si>
   <si>
     <t>Managementul inovării și transferul tehnologic</t>
   </si>
   <si>
     <t>Corneliu Rontescu</t>
   </si>
   <si>
     <t>GAVRILĂ Daniela-Emilia</t>
   </si>
   <si>
     <t>Gavrilă Daniela Emilia</t>
   </si>
   <si>
     <t>CULA Ștefan</t>
   </si>
   <si>
     <t>PASARESCU Angela</t>
   </si>
   <si>
     <t>Programarea calculatoarelor și limbaje de programare 1 / Computer Programming and Programming Languages 1</t>
   </si>
   <si>
     <t>Alexandru Firulescu</t>
   </si>
@@ -4073,843 +4073,843 @@
       </c>
       <c r="H32" t="s">
         <v>124</v>
       </c>
       <c r="I32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33">
         <v>3</v>
       </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G33">
         <v>631</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
       <c r="I33" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34">
         <v>3</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G34">
         <v>631</v>
       </c>
       <c r="H34" t="s">
         <v>124</v>
       </c>
       <c r="I34" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>88</v>
       </c>
       <c r="B35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E35">
         <v>3</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="G35">
         <v>631</v>
       </c>
       <c r="H35" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="I35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
         <v>122</v>
       </c>
       <c r="D36" t="s">
         <v>123</v>
       </c>
       <c r="E36">
         <v>3</v>
       </c>
       <c r="F36" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="G36">
         <v>631</v>
       </c>
       <c r="H36" t="s">
         <v>124</v>
       </c>
       <c r="I36" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>88</v>
       </c>
       <c r="B37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="E37">
         <v>3</v>
       </c>
       <c r="F37" t="s">
         <v>115</v>
       </c>
       <c r="G37">
         <v>631</v>
       </c>
       <c r="H37" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="I37" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>88</v>
       </c>
       <c r="B38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
         <v>123</v>
       </c>
       <c r="E38">
         <v>3</v>
       </c>
       <c r="F38" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="G38">
         <v>631</v>
       </c>
       <c r="H38" t="s">
         <v>124</v>
       </c>
       <c r="I38" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>122</v>
       </c>
       <c r="D39" t="s">
         <v>123</v>
       </c>
       <c r="E39">
         <v>3</v>
       </c>
       <c r="F39" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="G39">
         <v>631</v>
       </c>
       <c r="H39" t="s">
         <v>124</v>
       </c>
       <c r="I39" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>88</v>
       </c>
       <c r="B40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D40" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E40">
         <v>3</v>
       </c>
       <c r="F40" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="G40">
         <v>631</v>
       </c>
       <c r="H40" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="I40" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
         <v>122</v>
       </c>
       <c r="D41" t="s">
         <v>123</v>
       </c>
       <c r="E41">
         <v>3</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G41">
         <v>631</v>
       </c>
       <c r="H41" t="s">
         <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="D42" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
       <c r="F42" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="G42">
         <v>631</v>
       </c>
       <c r="H42" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="I42" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
         <v>122</v>
       </c>
       <c r="D43" t="s">
         <v>123</v>
       </c>
       <c r="E43">
         <v>3</v>
       </c>
       <c r="F43" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="G43">
         <v>631</v>
       </c>
       <c r="H43" t="s">
         <v>124</v>
       </c>
       <c r="I43" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
       <c r="E44">
         <v>3</v>
       </c>
       <c r="F44" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G44">
         <v>631</v>
       </c>
       <c r="H44" t="s">
         <v>124</v>
       </c>
       <c r="I44" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>88</v>
       </c>
       <c r="B45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
         <v>122</v>
       </c>
       <c r="D45" t="s">
         <v>123</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
       <c r="F45" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="G45">
         <v>631</v>
       </c>
       <c r="H45" t="s">
         <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>88</v>
       </c>
       <c r="B46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
         <v>122</v>
       </c>
       <c r="D46" t="s">
         <v>123</v>
       </c>
       <c r="E46">
         <v>3</v>
       </c>
       <c r="F46" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="G46">
         <v>631</v>
       </c>
       <c r="H46" t="s">
         <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>88</v>
       </c>
       <c r="B47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="E47">
         <v>3</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
       <c r="G47">
         <v>632</v>
       </c>
       <c r="H47" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="I47" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48" t="s">
         <v>33</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="D48" t="s">
         <v>123</v>
       </c>
       <c r="E48">
         <v>3</v>
       </c>
       <c r="F48" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="G48">
         <v>632</v>
       </c>
       <c r="H48" t="s">
         <v>124</v>
       </c>
       <c r="I48" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>88</v>
       </c>
       <c r="B49" t="s">
         <v>33</v>
       </c>
       <c r="C49" t="s">
         <v>122</v>
       </c>
       <c r="D49" t="s">
         <v>123</v>
       </c>
       <c r="E49">
         <v>3</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G49">
         <v>632</v>
       </c>
       <c r="H49" t="s">
         <v>124</v>
       </c>
       <c r="I49" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>88</v>
       </c>
       <c r="B50" t="s">
         <v>33</v>
       </c>
       <c r="C50" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="D50" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="E50">
         <v>3</v>
       </c>
       <c r="F50" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G50">
         <v>632</v>
       </c>
       <c r="H50" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="I50" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>88</v>
       </c>
       <c r="B51" t="s">
         <v>33</v>
       </c>
       <c r="C51" t="s">
         <v>122</v>
       </c>
       <c r="D51" t="s">
         <v>123</v>
       </c>
       <c r="E51">
         <v>3</v>
       </c>
       <c r="F51" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="G51">
         <v>632</v>
       </c>
       <c r="H51" t="s">
         <v>124</v>
       </c>
       <c r="I51" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>88</v>
       </c>
       <c r="B52" t="s">
         <v>33</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="D52" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="E52">
         <v>3</v>
       </c>
       <c r="F52" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G52">
         <v>632</v>
       </c>
       <c r="H52" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="I52" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>88</v>
       </c>
       <c r="B53" t="s">
         <v>33</v>
       </c>
       <c r="C53" t="s">
         <v>122</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="E53">
         <v>3</v>
       </c>
       <c r="F53" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G53">
         <v>632</v>
       </c>
       <c r="H53" t="s">
         <v>124</v>
       </c>
       <c r="I53" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>88</v>
       </c>
       <c r="B54" t="s">
         <v>33</v>
       </c>
       <c r="C54" t="s">
         <v>122</v>
       </c>
       <c r="D54" t="s">
         <v>123</v>
       </c>
       <c r="E54">
         <v>3</v>
       </c>
       <c r="F54" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="G54">
         <v>632</v>
       </c>
       <c r="H54" t="s">
         <v>124</v>
       </c>
       <c r="I54" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>88</v>
       </c>
       <c r="B55" t="s">
         <v>33</v>
       </c>
       <c r="C55" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E55">
         <v>3</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="G55">
         <v>632</v>
       </c>
       <c r="H55" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="I55" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56" t="s">
         <v>33</v>
       </c>
       <c r="C56" t="s">
         <v>122</v>
       </c>
       <c r="D56" t="s">
         <v>123</v>
       </c>
       <c r="E56">
         <v>3</v>
       </c>
       <c r="F56" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="G56">
         <v>633</v>
       </c>
       <c r="H56" t="s">
         <v>124</v>
       </c>
       <c r="I56" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57" t="s">
         <v>33</v>
       </c>
       <c r="C57" t="s">
         <v>122</v>
       </c>
       <c r="D57" t="s">
         <v>123</v>
       </c>
       <c r="E57">
         <v>3</v>
       </c>
       <c r="F57" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G57">
         <v>633</v>
       </c>
       <c r="H57" t="s">
         <v>124</v>
       </c>
       <c r="I57" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58" t="s">
         <v>33</v>
       </c>
       <c r="C58" t="s">
         <v>122</v>
       </c>
       <c r="D58" t="s">
         <v>123</v>
       </c>
       <c r="E58">
         <v>3</v>
       </c>
       <c r="F58" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G58">
         <v>633</v>
       </c>
       <c r="H58" t="s">
         <v>124</v>
       </c>
       <c r="I58" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59" t="s">
         <v>33</v>
       </c>
       <c r="C59" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="D59" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="E59">
         <v>3</v>
       </c>
       <c r="F59" t="s">
         <v>94</v>
       </c>
       <c r="G59">
         <v>634</v>
       </c>
       <c r="H59" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="I59" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60" t="s">
         <v>33</v>
       </c>
       <c r="C60" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="D60" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="E60">
         <v>3</v>
       </c>
       <c r="F60" t="s">
         <v>94</v>
       </c>
       <c r="G60">
         <v>634</v>
       </c>
       <c r="H60" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="I60" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61" t="s">
         <v>33</v>
       </c>
       <c r="C61" t="s">
         <v>146</v>
       </c>
       <c r="D61" t="s">
         <v>147</v>
       </c>
       <c r="E61">
         <v>4</v>
       </c>
       <c r="F61" t="s">
         <v>39</v>
       </c>
       <c r="G61">
         <v>641</v>
       </c>
       <c r="H61"/>
@@ -5053,51 +5053,51 @@
       <c r="G66">
         <v>621</v>
       </c>
       <c r="H66"/>
       <c r="I66" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>88</v>
       </c>
       <c r="B67" t="s">
         <v>62</v>
       </c>
       <c r="C67" t="s">
         <v>100</v>
       </c>
       <c r="D67" t="s">
         <v>101</v>
       </c>
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G67">
         <v>621</v>
       </c>
       <c r="H67" t="s">
         <v>158</v>
       </c>
       <c r="I67" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>88</v>
       </c>
       <c r="B68" t="s">
         <v>62</v>
       </c>
       <c r="C68" t="s">
         <v>155</v>
       </c>
       <c r="D68" t="s">
         <v>156</v>
       </c>
       <c r="E68">
@@ -5158,203 +5158,203 @@
       </c>
       <c r="E70">
         <v>3</v>
       </c>
       <c r="F70" t="s">
         <v>102</v>
       </c>
       <c r="G70">
         <v>621</v>
       </c>
       <c r="H70" t="s">
         <v>165</v>
       </c>
       <c r="I70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>88</v>
       </c>
       <c r="B71" t="s">
         <v>62</v>
       </c>
       <c r="C71" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="D71" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="E71">
         <v>3</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G71">
         <v>631</v>
       </c>
       <c r="H71" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="I71" t="s">
-        <v>144</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>88</v>
       </c>
       <c r="B72" t="s">
         <v>62</v>
       </c>
       <c r="C72" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="D72" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="E72">
         <v>3</v>
       </c>
       <c r="F72" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G72">
         <v>631</v>
       </c>
       <c r="H72" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I72" t="s">
-        <v>15</v>
+        <v>144</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>88</v>
       </c>
       <c r="B73" t="s">
         <v>62</v>
       </c>
       <c r="C73" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D73" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E73">
         <v>3</v>
       </c>
       <c r="F73" t="s">
         <v>115</v>
       </c>
       <c r="G73">
         <v>632</v>
       </c>
       <c r="H73"/>
       <c r="I73" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>88</v>
       </c>
       <c r="B74">
         <v>13.0</v>
       </c>
       <c r="C74" t="s">
         <v>34</v>
       </c>
       <c r="D74" t="s">
         <v>167</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74" t="s">
         <v>102</v>
       </c>
       <c r="G74">
         <v>611</v>
       </c>
       <c r="H74" t="s">
         <v>168</v>
       </c>
       <c r="I74" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>88</v>
       </c>
       <c r="B75" t="s">
         <v>170</v>
       </c>
       <c r="C75" t="s">
         <v>34</v>
       </c>
       <c r="D75" t="s">
         <v>167</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G75">
         <v>611</v>
       </c>
       <c r="H75" t="s">
         <v>171</v>
       </c>
       <c r="I75" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>88</v>
       </c>
       <c r="B76" t="s">
         <v>170</v>
       </c>
       <c r="C76" t="s">
         <v>172</v>
       </c>
       <c r="D76" t="s">
         <v>173</v>
       </c>
       <c r="E76">
         <v>2</v>
       </c>
       <c r="F76" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G76">
         <v>621</v>
       </c>
       <c r="H76" t="s">
         <v>174</v>
       </c>
       <c r="I76" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>88</v>
       </c>
       <c r="B77" t="s">
         <v>170</v>
       </c>
       <c r="C77" t="s">
         <v>176</v>
       </c>
       <c r="D77" t="s">
         <v>177</v>
       </c>
       <c r="E77">
@@ -5368,660 +5368,660 @@
       </c>
       <c r="H77" t="s">
         <v>178</v>
       </c>
       <c r="I77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>88</v>
       </c>
       <c r="B78" t="s">
         <v>170</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78" t="s">
         <v>177</v>
       </c>
       <c r="E78">
         <v>3</v>
       </c>
       <c r="F78" t="s">
-        <v>136</v>
+        <v>36</v>
       </c>
       <c r="G78">
         <v>631</v>
       </c>
       <c r="H78" t="s">
         <v>178</v>
       </c>
       <c r="I78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>88</v>
       </c>
       <c r="B79" t="s">
         <v>170</v>
       </c>
       <c r="C79" t="s">
         <v>176</v>
       </c>
       <c r="D79" t="s">
         <v>177</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="G79">
         <v>631</v>
       </c>
       <c r="H79" t="s">
         <v>178</v>
       </c>
       <c r="I79" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>88</v>
       </c>
       <c r="B80" t="s">
         <v>170</v>
       </c>
       <c r="C80" t="s">
         <v>176</v>
       </c>
       <c r="D80" t="s">
         <v>177</v>
       </c>
       <c r="E80">
         <v>3</v>
       </c>
       <c r="F80" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="G80">
         <v>631</v>
       </c>
       <c r="H80" t="s">
         <v>178</v>
       </c>
       <c r="I80" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>88</v>
       </c>
       <c r="B81" t="s">
         <v>170</v>
       </c>
       <c r="C81" t="s">
         <v>176</v>
       </c>
       <c r="D81" t="s">
         <v>177</v>
       </c>
       <c r="E81">
         <v>3</v>
       </c>
       <c r="F81" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="G81">
         <v>631</v>
       </c>
       <c r="H81" t="s">
         <v>178</v>
       </c>
       <c r="I81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>88</v>
       </c>
       <c r="B82" t="s">
         <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>176</v>
       </c>
       <c r="D82" t="s">
         <v>177</v>
       </c>
       <c r="E82">
         <v>3</v>
       </c>
       <c r="F82" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="G82">
         <v>631</v>
       </c>
       <c r="H82" t="s">
         <v>178</v>
       </c>
       <c r="I82" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>88</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83" t="s">
         <v>176</v>
       </c>
       <c r="D83" t="s">
         <v>177</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G83">
         <v>631</v>
       </c>
       <c r="H83" t="s">
         <v>178</v>
       </c>
       <c r="I83" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84" t="s">
         <v>170</v>
       </c>
       <c r="C84" t="s">
         <v>176</v>
       </c>
       <c r="D84" t="s">
         <v>177</v>
       </c>
       <c r="E84">
         <v>3</v>
       </c>
       <c r="F84" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="G84">
         <v>631</v>
       </c>
       <c r="H84" t="s">
         <v>178</v>
       </c>
       <c r="I84" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85">
         <v>3</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G85">
         <v>631</v>
       </c>
       <c r="H85" t="s">
         <v>178</v>
       </c>
       <c r="I85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>88</v>
       </c>
       <c r="B86" t="s">
         <v>170</v>
       </c>
       <c r="C86" t="s">
         <v>176</v>
       </c>
       <c r="D86" t="s">
         <v>177</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="G86">
         <v>631</v>
       </c>
       <c r="H86" t="s">
         <v>178</v>
       </c>
       <c r="I86" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>88</v>
       </c>
       <c r="B87" t="s">
         <v>170</v>
       </c>
       <c r="C87" t="s">
         <v>176</v>
       </c>
       <c r="D87" t="s">
         <v>177</v>
       </c>
       <c r="E87">
         <v>3</v>
       </c>
       <c r="F87" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="G87">
         <v>631</v>
       </c>
       <c r="H87" t="s">
         <v>178</v>
       </c>
       <c r="I87" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" t="s">
         <v>170</v>
       </c>
       <c r="C88" t="s">
         <v>176</v>
       </c>
       <c r="D88" t="s">
         <v>177</v>
       </c>
       <c r="E88">
         <v>3</v>
       </c>
       <c r="F88" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="G88">
         <v>631</v>
       </c>
       <c r="H88" t="s">
         <v>178</v>
       </c>
       <c r="I88" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>170</v>
       </c>
       <c r="C89" t="s">
         <v>176</v>
       </c>
       <c r="D89" t="s">
         <v>177</v>
       </c>
       <c r="E89">
         <v>3</v>
       </c>
       <c r="F89" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G89">
         <v>631</v>
       </c>
       <c r="H89" t="s">
         <v>178</v>
       </c>
       <c r="I89" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>88</v>
       </c>
       <c r="B90" t="s">
         <v>170</v>
       </c>
       <c r="C90" t="s">
         <v>176</v>
       </c>
       <c r="D90" t="s">
         <v>177</v>
       </c>
       <c r="E90">
         <v>3</v>
       </c>
       <c r="F90" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G90">
         <v>632</v>
       </c>
       <c r="H90" t="s">
         <v>178</v>
       </c>
       <c r="I90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>88</v>
       </c>
       <c r="B91" t="s">
         <v>170</v>
       </c>
       <c r="C91" t="s">
         <v>176</v>
       </c>
       <c r="D91" t="s">
         <v>177</v>
       </c>
       <c r="E91">
         <v>3</v>
       </c>
       <c r="F91" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G91">
         <v>632</v>
       </c>
       <c r="H91" t="s">
         <v>178</v>
       </c>
       <c r="I91" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>88</v>
       </c>
       <c r="B92" t="s">
         <v>170</v>
       </c>
       <c r="C92" t="s">
         <v>176</v>
       </c>
       <c r="D92" t="s">
         <v>177</v>
       </c>
       <c r="E92">
         <v>3</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G92">
         <v>632</v>
       </c>
       <c r="H92" t="s">
         <v>178</v>
       </c>
       <c r="I92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>88</v>
       </c>
       <c r="B93" t="s">
         <v>170</v>
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93" t="s">
         <v>177</v>
       </c>
       <c r="E93">
         <v>3</v>
       </c>
       <c r="F93" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="G93">
         <v>632</v>
       </c>
       <c r="H93" t="s">
         <v>178</v>
       </c>
       <c r="I93" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>88</v>
       </c>
       <c r="B94" t="s">
         <v>170</v>
       </c>
       <c r="C94" t="s">
         <v>176</v>
       </c>
       <c r="D94" t="s">
         <v>177</v>
       </c>
       <c r="E94">
         <v>3</v>
       </c>
       <c r="F94" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="G94">
         <v>632</v>
       </c>
       <c r="H94" t="s">
         <v>178</v>
       </c>
       <c r="I94" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>88</v>
       </c>
       <c r="B95" t="s">
         <v>170</v>
       </c>
       <c r="C95" t="s">
         <v>176</v>
       </c>
       <c r="D95" t="s">
         <v>177</v>
       </c>
       <c r="E95">
         <v>3</v>
       </c>
       <c r="F95" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="G95">
         <v>632</v>
       </c>
       <c r="H95" t="s">
         <v>178</v>
       </c>
       <c r="I95" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>88</v>
       </c>
       <c r="B96" t="s">
         <v>170</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96" t="s">
         <v>177</v>
       </c>
       <c r="E96">
         <v>3</v>
       </c>
       <c r="F96" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G96">
         <v>632</v>
       </c>
       <c r="H96" t="s">
         <v>178</v>
       </c>
       <c r="I96" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>88</v>
       </c>
       <c r="B97" t="s">
         <v>170</v>
       </c>
       <c r="C97" t="s">
         <v>176</v>
       </c>
       <c r="D97" t="s">
         <v>177</v>
       </c>
       <c r="E97">
         <v>3</v>
       </c>
       <c r="F97" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G97">
         <v>633</v>
       </c>
       <c r="H97" t="s">
         <v>178</v>
       </c>
       <c r="I97" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>88</v>
       </c>
       <c r="B98" t="s">
         <v>170</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98" t="s">
         <v>177</v>
       </c>
       <c r="E98">
         <v>3</v>
       </c>
       <c r="F98" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="G98">
         <v>633</v>
       </c>
       <c r="H98" t="s">
         <v>178</v>
       </c>
       <c r="I98" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>88</v>
       </c>
       <c r="B99" t="s">
         <v>170</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99" t="s">
         <v>177</v>
       </c>
       <c r="E99">
         <v>3</v>
       </c>
       <c r="F99" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="G99">
         <v>633</v>
       </c>
       <c r="H99" t="s">
         <v>178</v>
       </c>
       <c r="I99" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>88</v>
       </c>
       <c r="B100" t="s">
         <v>170</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100" t="s">
         <v>177</v>
       </c>
       <c r="E100">
@@ -6131,51 +6131,51 @@
       <c r="A104" t="s">
         <v>88</v>
       </c>
       <c r="B104" t="s">
         <v>82</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104" t="s">
         <v>187</v>
       </c>
       <c r="E104">
         <v>3</v>
       </c>
       <c r="F104" t="s">
         <v>31</v>
       </c>
       <c r="G104">
         <v>632</v>
       </c>
       <c r="H104" t="s">
         <v>188</v>
       </c>
       <c r="I104" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>88</v>
       </c>
       <c r="B105" t="s">
         <v>82</v>
       </c>
       <c r="C105" t="s">
         <v>137</v>
       </c>
       <c r="D105" t="s">
         <v>138</v>
       </c>
       <c r="E105">
         <v>3</v>
       </c>
       <c r="F105" t="s">
         <v>94</v>
       </c>
       <c r="G105">
         <v>633</v>
       </c>
       <c r="H105" t="s">
@@ -6290,63 +6290,63 @@
       </c>
       <c r="F109" t="s">
         <v>198</v>
       </c>
       <c r="G109" t="s">
         <v>198</v>
       </c>
       <c r="H109" t="s">
         <v>86</v>
       </c>
       <c r="I109" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>88</v>
       </c>
       <c r="B110">
         <v>17.0</v>
       </c>
       <c r="C110" t="s">
         <v>200</v>
       </c>
       <c r="D110" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
       <c r="F110" t="s">
         <v>43</v>
       </c>
       <c r="G110" t="s">
         <v>201</v>
       </c>
       <c r="H110" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I110" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>88</v>
       </c>
       <c r="B111" t="s">
         <v>202</v>
       </c>
       <c r="C111" t="s">
         <v>203</v>
       </c>
       <c r="D111" t="s">
         <v>204</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111" t="s">
         <v>205</v>
       </c>
       <c r="G111" t="s">
@@ -6435,80 +6435,80 @@
       </c>
       <c r="F114" t="s">
         <v>75</v>
       </c>
       <c r="G114" t="s">
         <v>75</v>
       </c>
       <c r="H114" t="s">
         <v>217</v>
       </c>
       <c r="I114" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>88</v>
       </c>
       <c r="B115" t="s">
         <v>202</v>
       </c>
       <c r="C115" t="s">
         <v>200</v>
       </c>
       <c r="D115" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E115">
         <v>2</v>
       </c>
       <c r="F115" t="s">
         <v>43</v>
       </c>
       <c r="G115" t="s">
         <v>219</v>
       </c>
       <c r="H115" t="s">
         <v>220</v>
       </c>
       <c r="I115" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>88</v>
       </c>
       <c r="B116" t="s">
         <v>202</v>
       </c>
       <c r="C116" t="s">
         <v>200</v>
       </c>
       <c r="D116" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E116">
         <v>2</v>
       </c>
       <c r="F116" t="s">
         <v>43</v>
       </c>
       <c r="G116" t="s">
         <v>221</v>
       </c>
       <c r="H116" t="s">
         <v>147</v>
       </c>
       <c r="I116" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>88</v>
       </c>
       <c r="B117" t="s">
         <v>202</v>
       </c>
       <c r="C117" t="s">
@@ -6816,51 +6816,51 @@
       </c>
       <c r="H127" t="s">
         <v>174</v>
       </c>
       <c r="I127" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>88</v>
       </c>
       <c r="B128" t="s">
         <v>261</v>
       </c>
       <c r="C128" t="s">
         <v>262</v>
       </c>
       <c r="D128" t="s">
         <v>263</v>
       </c>
       <c r="E128">
         <v>4</v>
       </c>
       <c r="F128" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G128">
         <v>641</v>
       </c>
       <c r="H128" t="s">
         <v>264</v>
       </c>
       <c r="I128" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>88</v>
       </c>
       <c r="B129" t="s">
         <v>265</v>
       </c>
       <c r="C129" t="s">
         <v>266</v>
       </c>
       <c r="D129" t="s">
         <v>267</v>
       </c>
       <c r="E129">
@@ -6903,51 +6903,51 @@
       </c>
       <c r="H130" t="s">
         <v>120</v>
       </c>
       <c r="I130" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>88</v>
       </c>
       <c r="B131" t="s">
         <v>265</v>
       </c>
       <c r="C131" t="s">
         <v>273</v>
       </c>
       <c r="D131" t="s">
         <v>173</v>
       </c>
       <c r="E131">
         <v>4</v>
       </c>
       <c r="F131" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G131">
         <v>641</v>
       </c>
       <c r="H131" t="s">
         <v>274</v>
       </c>
       <c r="I131" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>88</v>
       </c>
       <c r="B132" t="s">
         <v>265</v>
       </c>
       <c r="C132" t="s">
         <v>182</v>
       </c>
       <c r="D132" t="s">
         <v>183</v>
       </c>
       <c r="E132">
@@ -7144,51 +7144,51 @@
       <c r="A139" t="s">
         <v>275</v>
       </c>
       <c r="B139" t="s">
         <v>16</v>
       </c>
       <c r="C139" t="s">
         <v>293</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139">
         <v>2</v>
       </c>
       <c r="F139" t="s">
         <v>19</v>
       </c>
       <c r="G139" t="s">
         <v>19</v>
       </c>
       <c r="H139" t="s">
         <v>294</v>
       </c>
       <c r="I139" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>275</v>
       </c>
       <c r="B140" t="s">
         <v>16</v>
       </c>
       <c r="C140" t="s">
         <v>295</v>
       </c>
       <c r="D140" t="s">
         <v>296</v>
       </c>
       <c r="E140">
         <v>4</v>
       </c>
       <c r="F140" t="s">
         <v>115</v>
       </c>
       <c r="G140">
         <v>641</v>
       </c>
       <c r="H140" t="s">
@@ -7336,51 +7336,51 @@
       <c r="G145">
         <v>643</v>
       </c>
       <c r="H145"/>
       <c r="I145" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>275</v>
       </c>
       <c r="B146">
         <v>13</v>
       </c>
       <c r="C146" t="s">
         <v>305</v>
       </c>
       <c r="D146" t="s">
         <v>306</v>
       </c>
       <c r="E146">
         <v>3</v>
       </c>
       <c r="F146" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G146">
         <v>631</v>
       </c>
       <c r="H146"/>
       <c r="I146" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>275</v>
       </c>
       <c r="B147" t="s">
         <v>170</v>
       </c>
       <c r="C147" t="s">
         <v>266</v>
       </c>
       <c r="D147" t="s">
         <v>267</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
@@ -7769,116 +7769,116 @@
       </c>
       <c r="H160" t="s">
         <v>342</v>
       </c>
       <c r="I160" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>275</v>
       </c>
       <c r="B161" t="s">
         <v>261</v>
       </c>
       <c r="C161" t="s">
         <v>343</v>
       </c>
       <c r="D161" t="s">
         <v>344</v>
       </c>
       <c r="E161">
         <v>2</v>
       </c>
       <c r="F161" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G161">
         <v>621</v>
       </c>
       <c r="H161" t="s">
         <v>345</v>
       </c>
       <c r="I161" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>275</v>
       </c>
       <c r="B162" t="s">
         <v>261</v>
       </c>
       <c r="C162" t="s">
-        <v>285</v>
+        <v>305</v>
       </c>
       <c r="D162" t="s">
-        <v>286</v>
+        <v>306</v>
       </c>
       <c r="E162">
         <v>3</v>
       </c>
       <c r="F162" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="G162">
         <v>632</v>
       </c>
-      <c r="H162" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162"/>
       <c r="I162" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>275</v>
       </c>
       <c r="B163" t="s">
         <v>261</v>
       </c>
       <c r="C163" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
       <c r="D163" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="E163">
         <v>3</v>
       </c>
       <c r="F163" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="G163">
         <v>632</v>
       </c>
-      <c r="H163"/>
+      <c r="H163" t="s">
+        <v>346</v>
+      </c>
       <c r="I163" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>275</v>
       </c>
       <c r="B164" t="s">
         <v>261</v>
       </c>
       <c r="C164" t="s">
         <v>285</v>
       </c>
       <c r="D164" t="s">
         <v>286</v>
       </c>
       <c r="E164">
         <v>3</v>
       </c>
       <c r="F164" t="s">
         <v>119</v>
       </c>
       <c r="G164">
         <v>633</v>
       </c>
       <c r="H164" t="s">
@@ -7903,127 +7903,127 @@
       </c>
       <c r="E165">
         <v>2</v>
       </c>
       <c r="F165" t="s">
         <v>31</v>
       </c>
       <c r="G165">
         <v>622</v>
       </c>
       <c r="H165" t="s">
         <v>347</v>
       </c>
       <c r="I165" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>275</v>
       </c>
       <c r="B166" t="s">
         <v>265</v>
       </c>
       <c r="C166" t="s">
-        <v>100</v>
+        <v>301</v>
       </c>
       <c r="D166" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="E166">
         <v>2</v>
       </c>
       <c r="F166" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="G166">
         <v>621</v>
       </c>
       <c r="H166" t="s">
         <v>348</v>
       </c>
       <c r="I166" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>275</v>
       </c>
       <c r="B167" t="s">
         <v>265</v>
       </c>
       <c r="C167" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="D167" t="s">
-        <v>173</v>
+        <v>350</v>
       </c>
       <c r="E167">
         <v>2</v>
       </c>
       <c r="F167" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="G167">
         <v>621</v>
       </c>
       <c r="H167" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="I167" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>275</v>
       </c>
       <c r="B168" t="s">
         <v>265</v>
       </c>
       <c r="C168" t="s">
-        <v>350</v>
+        <v>100</v>
       </c>
       <c r="D168" t="s">
-        <v>351</v>
+        <v>96</v>
       </c>
       <c r="E168">
         <v>2</v>
       </c>
       <c r="F168" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="G168">
         <v>621</v>
       </c>
       <c r="H168" t="s">
         <v>352</v>
       </c>
       <c r="I168" t="s">
-        <v>169</v>
+        <v>99</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>275</v>
       </c>
       <c r="B169" t="s">
         <v>265</v>
       </c>
       <c r="C169" t="s">
         <v>100</v>
       </c>
       <c r="D169" t="s">
         <v>101</v>
       </c>
       <c r="E169">
         <v>2</v>
       </c>
       <c r="F169" t="s">
         <v>111</v>
       </c>
       <c r="G169">
         <v>622</v>
       </c>
       <c r="H169" t="s">
@@ -8169,51 +8169,51 @@
       </c>
       <c r="H174" t="s">
         <v>361</v>
       </c>
       <c r="I174" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>355</v>
       </c>
       <c r="B175">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>362</v>
       </c>
       <c r="D175" t="s">
         <v>363</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G175">
         <v>611</v>
       </c>
       <c r="H175" t="s">
         <v>364</v>
       </c>
       <c r="I175" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>355</v>
       </c>
       <c r="B176" t="s">
         <v>33</v>
       </c>
       <c r="C176" t="s">
         <v>90</v>
       </c>
       <c r="D176" t="s">
         <v>365</v>
       </c>
       <c r="E176">
@@ -8364,51 +8364,51 @@
       </c>
       <c r="F181" t="s">
         <v>52</v>
       </c>
       <c r="G181" t="s">
         <v>52</v>
       </c>
       <c r="H181" t="s">
         <v>49</v>
       </c>
       <c r="I181" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>355</v>
       </c>
       <c r="B182" t="s">
         <v>202</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
       <c r="F182" t="s">
         <v>85</v>
       </c>
       <c r="G182" t="s">
         <v>85</v>
       </c>
       <c r="H182" t="s">
         <v>372</v>
       </c>
       <c r="I182" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>355</v>
       </c>
       <c r="B183" t="s">
         <v>234</v>
       </c>
       <c r="C183" t="s">
@@ -8457,51 +8457,51 @@
       </c>
       <c r="H184" t="s">
         <v>379</v>
       </c>
       <c r="I184" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>355</v>
       </c>
       <c r="B185" t="s">
         <v>261</v>
       </c>
       <c r="C185" t="s">
         <v>362</v>
       </c>
       <c r="D185" t="s">
         <v>363</v>
       </c>
       <c r="E185">
         <v>1</v>
       </c>
       <c r="F185" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G185">
         <v>611</v>
       </c>
       <c r="H185" t="s">
         <v>381</v>
       </c>
       <c r="I185" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>355</v>
       </c>
       <c r="B186" t="s">
         <v>261</v>
       </c>
       <c r="C186" t="s">
         <v>368</v>
       </c>
       <c r="D186" t="s">
         <v>306</v>
       </c>
       <c r="E186">
@@ -8600,118 +8600,118 @@
       </c>
       <c r="H189" t="s">
         <v>386</v>
       </c>
       <c r="I189" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>382</v>
       </c>
       <c r="B190" t="s">
         <v>387</v>
       </c>
       <c r="C190" t="s">
         <v>266</v>
       </c>
       <c r="D190" t="s">
         <v>267</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
       <c r="F190" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G190">
         <v>611</v>
       </c>
       <c r="H190" t="s">
         <v>269</v>
       </c>
       <c r="I190" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>382</v>
       </c>
       <c r="B191" t="s">
         <v>16</v>
       </c>
       <c r="C191" t="s">
-        <v>113</v>
+        <v>388</v>
       </c>
       <c r="D191" t="s">
-        <v>388</v>
+        <v>129</v>
       </c>
       <c r="E191">
         <v>2</v>
       </c>
       <c r="F191" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G191">
         <v>621</v>
       </c>
       <c r="H191" t="s">
-        <v>389</v>
+        <v>130</v>
       </c>
       <c r="I191" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>382</v>
       </c>
       <c r="B192" t="s">
         <v>16</v>
       </c>
       <c r="C192" t="s">
-        <v>390</v>
+        <v>113</v>
       </c>
       <c r="D192" t="s">
-        <v>127</v>
+        <v>389</v>
       </c>
       <c r="E192">
         <v>2</v>
       </c>
       <c r="F192" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="G192">
         <v>621</v>
       </c>
       <c r="H192" t="s">
-        <v>128</v>
+        <v>390</v>
       </c>
       <c r="I192" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>382</v>
       </c>
       <c r="B193" t="s">
         <v>16</v>
       </c>
       <c r="C193" t="s">
         <v>391</v>
       </c>
       <c r="D193" t="s">
         <v>12</v>
       </c>
       <c r="E193">
         <v>3</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
       </c>
       <c r="G193">
         <v>632</v>
       </c>
       <c r="H193" t="s">
@@ -8752,71 +8752,71 @@
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>382</v>
       </c>
       <c r="B195" t="s">
         <v>33</v>
       </c>
       <c r="C195" t="s">
         <v>394</v>
       </c>
       <c r="D195" t="s">
         <v>395</v>
       </c>
       <c r="E195">
         <v>3</v>
       </c>
       <c r="F195" t="s">
         <v>39</v>
       </c>
       <c r="G195">
         <v>631</v>
       </c>
       <c r="H195"/>
       <c r="I195" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>382</v>
       </c>
       <c r="B196" t="s">
         <v>33</v>
       </c>
       <c r="C196" t="s">
         <v>396</v>
       </c>
       <c r="D196" t="s">
         <v>118</v>
       </c>
       <c r="E196">
         <v>3</v>
       </c>
       <c r="F196" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G196">
         <v>631</v>
       </c>
       <c r="H196" t="s">
         <v>397</v>
       </c>
       <c r="I196" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>382</v>
       </c>
       <c r="B197" t="s">
         <v>54</v>
       </c>
       <c r="C197" t="s">
         <v>398</v>
       </c>
       <c r="D197" t="s">
         <v>399</v>
       </c>
       <c r="E197">
@@ -8935,127 +8935,127 @@
       </c>
       <c r="E201">
         <v>1</v>
       </c>
       <c r="F201" t="s">
         <v>94</v>
       </c>
       <c r="G201">
         <v>613</v>
       </c>
       <c r="H201" t="s">
         <v>139</v>
       </c>
       <c r="I201" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>382</v>
       </c>
       <c r="B202" t="s">
         <v>62</v>
       </c>
       <c r="C202" t="s">
-        <v>350</v>
+        <v>407</v>
       </c>
       <c r="D202" t="s">
-        <v>351</v>
+        <v>408</v>
       </c>
       <c r="E202">
         <v>2</v>
       </c>
       <c r="F202" t="s">
-        <v>36</v>
+        <v>127</v>
       </c>
       <c r="G202">
         <v>621</v>
       </c>
       <c r="H202" t="s">
-        <v>352</v>
+        <v>409</v>
       </c>
       <c r="I202" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>382</v>
       </c>
       <c r="B203" t="s">
         <v>62</v>
       </c>
       <c r="C203" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D203" t="s">
-        <v>408</v>
+        <v>156</v>
       </c>
       <c r="E203">
         <v>2</v>
       </c>
       <c r="F203" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="G203">
         <v>621</v>
       </c>
       <c r="H203" t="s">
         <v>409</v>
       </c>
       <c r="I203" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>382</v>
       </c>
       <c r="B204" t="s">
         <v>62</v>
       </c>
       <c r="C204" t="s">
-        <v>410</v>
+        <v>349</v>
       </c>
       <c r="D204" t="s">
-        <v>156</v>
+        <v>350</v>
       </c>
       <c r="E204">
         <v>2</v>
       </c>
       <c r="F204" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="G204">
         <v>621</v>
       </c>
       <c r="H204" t="s">
-        <v>409</v>
+        <v>351</v>
       </c>
       <c r="I204" t="s">
-        <v>162</v>
+        <v>135</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>382</v>
       </c>
       <c r="B205" t="s">
         <v>170</v>
       </c>
       <c r="C205" t="s">
         <v>266</v>
       </c>
       <c r="D205" t="s">
         <v>267</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
       <c r="F205" t="s">
         <v>115</v>
       </c>
       <c r="G205">
         <v>611</v>
       </c>
       <c r="H205" t="s">
@@ -9601,86 +9601,86 @@
       </c>
       <c r="H224" t="s">
         <v>435</v>
       </c>
       <c r="I224" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>382</v>
       </c>
       <c r="B225" t="s">
         <v>261</v>
       </c>
       <c r="C225" t="s">
         <v>436</v>
       </c>
       <c r="D225" t="s">
         <v>437</v>
       </c>
       <c r="E225">
         <v>4</v>
       </c>
       <c r="F225" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G225">
         <v>641</v>
       </c>
       <c r="H225" t="s">
         <v>310</v>
       </c>
       <c r="I225" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>382</v>
       </c>
       <c r="B226" t="s">
         <v>265</v>
       </c>
       <c r="C226" t="s">
         <v>113</v>
       </c>
       <c r="D226" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E226">
         <v>2</v>
       </c>
       <c r="F226" t="s">
         <v>111</v>
       </c>
       <c r="G226">
         <v>623</v>
       </c>
       <c r="H226" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="I226" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>382</v>
       </c>
       <c r="B227" t="s">
         <v>265</v>
       </c>
       <c r="C227" t="s">
         <v>438</v>
       </c>
       <c r="D227" t="s">
         <v>439</v>
       </c>
       <c r="E227">
         <v>3</v>
       </c>
       <c r="F227" t="s">
         <v>13</v>
       </c>
       <c r="G227">
@@ -9706,125 +9706,125 @@
       <c r="D228" t="s">
         <v>399</v>
       </c>
       <c r="E228">
         <v>3</v>
       </c>
       <c r="F228" t="s">
         <v>94</v>
       </c>
       <c r="G228">
         <v>634</v>
       </c>
       <c r="H228"/>
       <c r="I228" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>442</v>
       </c>
       <c r="B229" t="s">
         <v>89</v>
       </c>
       <c r="C229" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="D229" t="s">
-        <v>160</v>
+        <v>389</v>
       </c>
       <c r="E229">
         <v>2</v>
       </c>
       <c r="F229" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G229">
         <v>622</v>
       </c>
       <c r="H229" t="s">
         <v>443</v>
       </c>
       <c r="I229" t="s">
-        <v>162</v>
+        <v>38</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>442</v>
       </c>
       <c r="B230" t="s">
         <v>89</v>
       </c>
       <c r="C230" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="D230" t="s">
-        <v>388</v>
+        <v>160</v>
       </c>
       <c r="E230">
         <v>2</v>
       </c>
       <c r="F230" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="G230">
         <v>622</v>
       </c>
       <c r="H230" t="s">
         <v>444</v>
       </c>
       <c r="I230" t="s">
-        <v>38</v>
+        <v>162</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>442</v>
       </c>
       <c r="B231" t="s">
         <v>89</v>
       </c>
       <c r="C231" t="s">
         <v>282</v>
       </c>
       <c r="D231" t="s">
         <v>283</v>
       </c>
       <c r="E231">
         <v>2</v>
       </c>
       <c r="F231" t="s">
         <v>13</v>
       </c>
       <c r="G231">
         <v>623</v>
       </c>
       <c r="H231"/>
       <c r="I231" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>442</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>360</v>
       </c>
       <c r="D232" t="s">
         <v>272</v>
       </c>
       <c r="E232">
         <v>4</v>
       </c>
       <c r="F232" t="s">
         <v>13</v>
       </c>
       <c r="G232">
         <v>641</v>
       </c>
       <c r="H232" t="s">
@@ -9852,63 +9852,63 @@
       </c>
       <c r="F233" t="s">
         <v>94</v>
       </c>
       <c r="G233">
         <v>623</v>
       </c>
       <c r="H233" t="s">
         <v>446</v>
       </c>
       <c r="I233" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>442</v>
       </c>
       <c r="B234" t="s">
         <v>16</v>
       </c>
       <c r="C234" t="s">
         <v>447</v>
       </c>
       <c r="D234" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="E234">
         <v>3</v>
       </c>
       <c r="F234" t="s">
         <v>36</v>
       </c>
       <c r="G234">
         <v>631</v>
       </c>
       <c r="H234" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="I234" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>442</v>
       </c>
       <c r="B235" t="s">
         <v>16</v>
       </c>
       <c r="C235" t="s">
         <v>449</v>
       </c>
       <c r="D235" t="s">
         <v>324</v>
       </c>
       <c r="E235">
         <v>3</v>
       </c>
       <c r="F235" t="s">
         <v>31</v>
       </c>
       <c r="G235">
@@ -9965,152 +9965,152 @@
       </c>
       <c r="E237">
         <v>4</v>
       </c>
       <c r="F237" t="s">
         <v>119</v>
       </c>
       <c r="G237">
         <v>642</v>
       </c>
       <c r="H237" t="s">
         <v>455</v>
       </c>
       <c r="I237" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>442</v>
       </c>
       <c r="B238" t="s">
         <v>33</v>
       </c>
       <c r="C238" t="s">
-        <v>456</v>
+        <v>159</v>
       </c>
       <c r="D238" t="s">
-        <v>365</v>
+        <v>160</v>
       </c>
       <c r="E238">
         <v>2</v>
       </c>
       <c r="F238" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="G238">
         <v>621</v>
       </c>
       <c r="H238" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="I238" t="s">
-        <v>125</v>
+        <v>162</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>442</v>
       </c>
       <c r="B239" t="s">
         <v>33</v>
       </c>
       <c r="C239" t="s">
-        <v>159</v>
+        <v>457</v>
       </c>
       <c r="D239" t="s">
-        <v>160</v>
+        <v>365</v>
       </c>
       <c r="E239">
         <v>2</v>
       </c>
       <c r="F239" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="G239">
         <v>621</v>
       </c>
       <c r="H239" t="s">
         <v>458</v>
       </c>
       <c r="I239" t="s">
-        <v>162</v>
+        <v>125</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>442</v>
       </c>
       <c r="B240" t="s">
         <v>33</v>
       </c>
       <c r="C240" t="s">
-        <v>146</v>
+        <v>459</v>
       </c>
       <c r="D240" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="E240">
         <v>4</v>
       </c>
       <c r="F240" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="G240">
         <v>641</v>
       </c>
-      <c r="H240"/>
+      <c r="H240" t="s">
+        <v>460</v>
+      </c>
       <c r="I240" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>442</v>
       </c>
       <c r="B241" t="s">
         <v>33</v>
       </c>
       <c r="C241" t="s">
-        <v>459</v>
+        <v>146</v>
       </c>
       <c r="D241" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="E241">
         <v>4</v>
       </c>
       <c r="F241" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="G241">
         <v>641</v>
       </c>
-      <c r="H241" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241"/>
       <c r="I241" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>442</v>
       </c>
       <c r="B242" t="s">
         <v>62</v>
       </c>
       <c r="C242" t="s">
         <v>155</v>
       </c>
       <c r="D242" t="s">
         <v>156</v>
       </c>
       <c r="E242">
         <v>2</v>
       </c>
       <c r="F242" t="s">
         <v>97</v>
       </c>
       <c r="G242">
         <v>621</v>
@@ -10144,51 +10144,51 @@
       <c r="G243">
         <v>621</v>
       </c>
       <c r="H243"/>
       <c r="I243" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>442</v>
       </c>
       <c r="B244" t="s">
         <v>62</v>
       </c>
       <c r="C244" t="s">
         <v>465</v>
       </c>
       <c r="D244" t="s">
         <v>466</v>
       </c>
       <c r="E244">
         <v>3</v>
       </c>
       <c r="F244" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G244">
         <v>631</v>
       </c>
       <c r="H244" t="s">
         <v>467</v>
       </c>
       <c r="I244" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>442</v>
       </c>
       <c r="B245" t="s">
         <v>62</v>
       </c>
       <c r="C245" t="s">
         <v>469</v>
       </c>
       <c r="D245" t="s">
         <v>470</v>
       </c>
       <c r="E245">
@@ -10231,51 +10231,51 @@
       </c>
       <c r="H246" t="s">
         <v>232</v>
       </c>
       <c r="I246" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>442</v>
       </c>
       <c r="B247">
         <v>13</v>
       </c>
       <c r="C247" t="s">
         <v>474</v>
       </c>
       <c r="D247" t="s">
         <v>289</v>
       </c>
       <c r="E247">
         <v>3</v>
       </c>
       <c r="F247" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G247">
         <v>631</v>
       </c>
       <c r="H247" t="s">
         <v>475</v>
       </c>
       <c r="I247" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>442</v>
       </c>
       <c r="B248" t="s">
         <v>170</v>
       </c>
       <c r="C248" t="s">
         <v>266</v>
       </c>
       <c r="D248" t="s">
         <v>476</v>
       </c>
       <c r="E248">
@@ -10782,196 +10782,196 @@
       </c>
       <c r="H265" t="s">
         <v>512</v>
       </c>
       <c r="I265" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>442</v>
       </c>
       <c r="B266" t="s">
         <v>261</v>
       </c>
       <c r="C266" t="s">
         <v>513</v>
       </c>
       <c r="D266" t="s">
         <v>357</v>
       </c>
       <c r="E266">
         <v>2</v>
       </c>
       <c r="F266" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G266">
         <v>621</v>
       </c>
       <c r="H266" t="s">
         <v>514</v>
       </c>
       <c r="I266" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>442</v>
       </c>
       <c r="B267" t="s">
         <v>261</v>
       </c>
       <c r="C267" t="s">
         <v>155</v>
       </c>
       <c r="D267" t="s">
         <v>156</v>
       </c>
       <c r="E267">
         <v>2</v>
       </c>
       <c r="F267" t="s">
         <v>31</v>
       </c>
       <c r="G267">
         <v>621</v>
       </c>
       <c r="H267" t="s">
         <v>461</v>
       </c>
       <c r="I267" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>442</v>
       </c>
       <c r="B268" t="s">
         <v>261</v>
       </c>
       <c r="C268" t="s">
-        <v>343</v>
+        <v>155</v>
       </c>
       <c r="D268" t="s">
-        <v>344</v>
+        <v>156</v>
       </c>
       <c r="E268">
         <v>2</v>
       </c>
       <c r="F268" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="G268">
         <v>622</v>
       </c>
       <c r="H268" t="s">
-        <v>515</v>
+        <v>461</v>
       </c>
       <c r="I268" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>442</v>
       </c>
       <c r="B269" t="s">
         <v>261</v>
       </c>
       <c r="C269" t="s">
-        <v>155</v>
+        <v>343</v>
       </c>
       <c r="D269" t="s">
-        <v>156</v>
+        <v>344</v>
       </c>
       <c r="E269">
         <v>2</v>
       </c>
       <c r="F269" t="s">
-        <v>31</v>
+        <v>126</v>
       </c>
       <c r="G269">
         <v>622</v>
       </c>
       <c r="H269" t="s">
-        <v>461</v>
+        <v>515</v>
       </c>
       <c r="I269" t="s">
-        <v>157</v>
+        <v>218</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>442</v>
       </c>
       <c r="B270" t="s">
         <v>261</v>
       </c>
       <c r="C270" t="s">
         <v>159</v>
       </c>
       <c r="D270" t="s">
         <v>160</v>
       </c>
       <c r="E270">
         <v>2</v>
       </c>
       <c r="F270" t="s">
         <v>94</v>
       </c>
       <c r="G270">
         <v>624</v>
       </c>
       <c r="H270" t="s">
         <v>516</v>
       </c>
       <c r="I270" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>442</v>
       </c>
       <c r="B271" t="s">
         <v>261</v>
       </c>
       <c r="C271" t="s">
         <v>517</v>
       </c>
       <c r="D271" t="s">
         <v>437</v>
       </c>
       <c r="E271">
         <v>4</v>
       </c>
       <c r="F271" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G271">
         <v>641</v>
       </c>
       <c r="H271" t="s">
         <v>310</v>
       </c>
       <c r="I271" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>442</v>
       </c>
       <c r="B272">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>449</v>
       </c>
       <c r="D272" t="s">
         <v>324</v>
       </c>
       <c r="E272">
@@ -11824,51 +11824,51 @@
       </c>
       <c r="H301" t="s">
         <v>116</v>
       </c>
       <c r="I301" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>549</v>
       </c>
       <c r="B302">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>279</v>
       </c>
       <c r="D302" t="s">
         <v>479</v>
       </c>
       <c r="E302">
         <v>1</v>
       </c>
       <c r="F302" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G302">
         <v>611</v>
       </c>
       <c r="H302" t="s">
         <v>563</v>
       </c>
       <c r="I302" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>549</v>
       </c>
       <c r="B303">
         <v>10.0</v>
       </c>
       <c r="C303" t="s">
         <v>564</v>
       </c>
       <c r="D303" t="s">
         <v>565</v>
       </c>
       <c r="E303">
@@ -11931,98 +11931,98 @@
       </c>
       <c r="E305">
         <v>3</v>
       </c>
       <c r="F305" t="s">
         <v>102</v>
       </c>
       <c r="G305">
         <v>621</v>
       </c>
       <c r="H305" t="s">
         <v>386</v>
       </c>
       <c r="I305" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>549</v>
       </c>
       <c r="B306" t="s">
         <v>33</v>
       </c>
       <c r="C306" t="s">
-        <v>469</v>
+        <v>569</v>
       </c>
       <c r="D306" t="s">
-        <v>470</v>
+        <v>570</v>
       </c>
       <c r="E306">
         <v>3</v>
       </c>
       <c r="F306" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="G306">
         <v>631</v>
       </c>
       <c r="H306" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="I306" t="s">
-        <v>121</v>
+        <v>144</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>549</v>
       </c>
       <c r="B307" t="s">
         <v>33</v>
       </c>
       <c r="C307" t="s">
-        <v>570</v>
+        <v>469</v>
       </c>
       <c r="D307" t="s">
-        <v>571</v>
+        <v>470</v>
       </c>
       <c r="E307">
         <v>3</v>
       </c>
       <c r="F307" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="G307">
         <v>631</v>
       </c>
       <c r="H307" t="s">
         <v>572</v>
       </c>
       <c r="I307" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>549</v>
       </c>
       <c r="B308" t="s">
         <v>33</v>
       </c>
       <c r="C308" t="s">
         <v>573</v>
       </c>
       <c r="D308" t="s">
         <v>118</v>
       </c>
       <c r="E308">
         <v>4</v>
       </c>
       <c r="F308" t="s">
         <v>31</v>
       </c>
       <c r="G308">
         <v>641</v>
       </c>
       <c r="H308" t="s">
@@ -12112,51 +12112,51 @@
       <c r="G311">
         <v>631</v>
       </c>
       <c r="H311"/>
       <c r="I311" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>549</v>
       </c>
       <c r="B312">
         <v>12</v>
       </c>
       <c r="C312" t="s">
         <v>577</v>
       </c>
       <c r="D312" t="s">
         <v>578</v>
       </c>
       <c r="E312">
         <v>1</v>
       </c>
       <c r="F312" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G312">
         <v>611</v>
       </c>
       <c r="H312" t="s">
         <v>579</v>
       </c>
       <c r="I312" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>549</v>
       </c>
       <c r="B313">
         <v>12.0</v>
       </c>
       <c r="C313" t="s">
         <v>279</v>
       </c>
       <c r="D313" t="s">
         <v>479</v>
       </c>
       <c r="E313">
@@ -12170,51 +12170,51 @@
       </c>
       <c r="H313" t="s">
         <v>580</v>
       </c>
       <c r="I313" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>549</v>
       </c>
       <c r="B314" t="s">
         <v>62</v>
       </c>
       <c r="C314" t="s">
         <v>577</v>
       </c>
       <c r="D314" t="s">
         <v>578</v>
       </c>
       <c r="E314">
         <v>1</v>
       </c>
       <c r="F314" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G314">
         <v>611</v>
       </c>
       <c r="H314" t="s">
         <v>581</v>
       </c>
       <c r="I314" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>549</v>
       </c>
       <c r="B315" t="s">
         <v>62</v>
       </c>
       <c r="C315" t="s">
         <v>550</v>
       </c>
       <c r="D315" t="s">
         <v>91</v>
       </c>
       <c r="E315">
@@ -12251,124 +12251,124 @@
       </c>
       <c r="F316" t="s">
         <v>94</v>
       </c>
       <c r="G316">
         <v>613</v>
       </c>
       <c r="H316" t="s">
         <v>551</v>
       </c>
       <c r="I316" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>549</v>
       </c>
       <c r="B317" t="s">
         <v>62</v>
       </c>
       <c r="C317" t="s">
         <v>113</v>
       </c>
       <c r="D317" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E317">
         <v>2</v>
       </c>
       <c r="F317" t="s">
         <v>111</v>
       </c>
       <c r="G317">
         <v>621</v>
       </c>
       <c r="H317" t="s">
         <v>583</v>
       </c>
       <c r="I317" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>549</v>
       </c>
       <c r="B318" t="s">
         <v>62</v>
       </c>
       <c r="C318" t="s">
-        <v>407</v>
+        <v>584</v>
       </c>
       <c r="D318" t="s">
-        <v>408</v>
+        <v>101</v>
       </c>
       <c r="E318">
         <v>2</v>
       </c>
       <c r="F318" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="G318">
         <v>622</v>
       </c>
       <c r="H318" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="I318" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>549</v>
       </c>
       <c r="B319" t="s">
         <v>62</v>
       </c>
       <c r="C319" t="s">
-        <v>585</v>
+        <v>407</v>
       </c>
       <c r="D319" t="s">
-        <v>101</v>
+        <v>408</v>
       </c>
       <c r="E319">
         <v>2</v>
       </c>
       <c r="F319" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="G319">
         <v>622</v>
       </c>
       <c r="H319" t="s">
         <v>586</v>
       </c>
       <c r="I319" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>549</v>
       </c>
       <c r="B320" t="s">
         <v>62</v>
       </c>
       <c r="C320" t="s">
         <v>587</v>
       </c>
       <c r="D320" t="s">
         <v>383</v>
       </c>
       <c r="E320">
         <v>3</v>
       </c>
       <c r="F320" t="s">
         <v>36</v>
       </c>
       <c r="G320">
         <v>631</v>
       </c>
       <c r="H320" t="s">
@@ -12396,51 +12396,51 @@
       </c>
       <c r="F321" t="s">
         <v>13</v>
       </c>
       <c r="G321">
         <v>631</v>
       </c>
       <c r="H321" t="s">
         <v>14</v>
       </c>
       <c r="I321" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>549</v>
       </c>
       <c r="B322" t="s">
         <v>62</v>
       </c>
       <c r="C322" t="s">
         <v>588</v>
       </c>
       <c r="D322" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="E322">
         <v>3</v>
       </c>
       <c r="F322" t="s">
         <v>119</v>
       </c>
       <c r="G322">
         <v>633</v>
       </c>
       <c r="H322" t="s">
         <v>561</v>
       </c>
       <c r="I322" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>549</v>
       </c>
       <c r="B323">
         <v>13</v>
       </c>
       <c r="C323" t="s">
@@ -12605,113 +12605,113 @@
       </c>
       <c r="H328" t="s">
         <v>595</v>
       </c>
       <c r="I328" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>549</v>
       </c>
       <c r="B329" t="s">
         <v>82</v>
       </c>
       <c r="C329" t="s">
         <v>596</v>
       </c>
       <c r="D329" t="s">
         <v>491</v>
       </c>
       <c r="E329">
         <v>3</v>
       </c>
       <c r="F329" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G329">
         <v>632</v>
       </c>
       <c r="H329"/>
       <c r="I329" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>549</v>
       </c>
       <c r="B330" t="s">
         <v>191</v>
       </c>
       <c r="C330" t="s">
         <v>550</v>
       </c>
       <c r="D330" t="s">
         <v>91</v>
       </c>
       <c r="E330">
         <v>1</v>
       </c>
       <c r="F330" t="s">
-        <v>94</v>
+        <v>192</v>
       </c>
       <c r="G330">
         <v>611</v>
       </c>
       <c r="H330" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="I330" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>549</v>
       </c>
       <c r="B331" t="s">
         <v>191</v>
       </c>
       <c r="C331" t="s">
         <v>550</v>
       </c>
       <c r="D331" t="s">
         <v>91</v>
       </c>
       <c r="E331">
         <v>1</v>
       </c>
       <c r="F331" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="G331">
         <v>611</v>
       </c>
       <c r="H331" t="s">
-        <v>597</v>
+        <v>551</v>
       </c>
       <c r="I331" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>549</v>
       </c>
       <c r="B332" t="s">
         <v>195</v>
       </c>
       <c r="C332" t="s">
         <v>598</v>
       </c>
       <c r="D332" t="s">
         <v>599</v>
       </c>
       <c r="E332">
         <v>2</v>
       </c>
       <c r="F332" t="s">
         <v>309</v>
       </c>
       <c r="G332" t="s">
@@ -12943,63 +12943,63 @@
       </c>
       <c r="F340" t="s">
         <v>43</v>
       </c>
       <c r="G340" t="s">
         <v>43</v>
       </c>
       <c r="H340" t="s">
         <v>147</v>
       </c>
       <c r="I340" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>549</v>
       </c>
       <c r="B341" t="s">
         <v>227</v>
       </c>
       <c r="C341" t="s">
         <v>613</v>
       </c>
       <c r="D341" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E341">
         <v>2</v>
       </c>
       <c r="F341" t="s">
         <v>85</v>
       </c>
       <c r="G341" t="s">
         <v>85</v>
       </c>
       <c r="H341" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="I341" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>549</v>
       </c>
       <c r="B342" t="s">
         <v>227</v>
       </c>
       <c r="C342" t="s">
         <v>614</v>
       </c>
       <c r="D342" t="s">
         <v>237</v>
       </c>
       <c r="E342">
         <v>2</v>
       </c>
       <c r="F342" t="s">
         <v>213</v>
       </c>
       <c r="G342" t="s">
@@ -13257,54 +13257,54 @@
       </c>
       <c r="E351">
         <v>1</v>
       </c>
       <c r="F351" t="s">
         <v>111</v>
       </c>
       <c r="G351">
         <v>614</v>
       </c>
       <c r="H351" t="s">
         <v>626</v>
       </c>
       <c r="I351" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>549</v>
       </c>
       <c r="B352">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D352" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E352">
         <v>2</v>
       </c>
       <c r="F352" t="s">
         <v>31</v>
       </c>
       <c r="G352">
         <v>622</v>
       </c>
       <c r="H352" t="s">
         <v>627</v>
       </c>
       <c r="I352" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>549</v>
       </c>
       <c r="B353" t="s">
         <v>265</v>
       </c>
       <c r="C353" t="s">
@@ -13315,98 +13315,98 @@
       </c>
       <c r="E353">
         <v>1</v>
       </c>
       <c r="F353" t="s">
         <v>119</v>
       </c>
       <c r="G353">
         <v>612</v>
       </c>
       <c r="H353" t="s">
         <v>628</v>
       </c>
       <c r="I353" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>549</v>
       </c>
       <c r="B354" t="s">
         <v>265</v>
       </c>
       <c r="C354" t="s">
-        <v>100</v>
+        <v>388</v>
       </c>
       <c r="D354" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="E354">
         <v>2</v>
       </c>
       <c r="F354" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="G354">
         <v>621</v>
       </c>
       <c r="H354" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="I354" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>549</v>
       </c>
       <c r="B355" t="s">
         <v>265</v>
       </c>
       <c r="C355" t="s">
-        <v>390</v>
+        <v>100</v>
       </c>
       <c r="D355" t="s">
-        <v>127</v>
+        <v>96</v>
       </c>
       <c r="E355">
         <v>2</v>
       </c>
       <c r="F355" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="G355">
         <v>621</v>
       </c>
       <c r="H355" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="I355" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>549</v>
       </c>
       <c r="B356" t="s">
         <v>265</v>
       </c>
       <c r="C356" t="s">
         <v>271</v>
       </c>
       <c r="D356" t="s">
         <v>272</v>
       </c>
       <c r="E356">
         <v>2</v>
       </c>
       <c r="F356" t="s">
         <v>13</v>
       </c>
       <c r="G356">
         <v>622</v>
       </c>
       <c r="H356" t="s">
@@ -13431,125 +13431,125 @@
       </c>
       <c r="E357">
         <v>3</v>
       </c>
       <c r="F357" t="s">
         <v>115</v>
       </c>
       <c r="G357">
         <v>631</v>
       </c>
       <c r="H357" t="s">
         <v>632</v>
       </c>
       <c r="I357" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>549</v>
       </c>
       <c r="B358" t="s">
         <v>265</v>
       </c>
       <c r="C358" t="s">
-        <v>303</v>
+        <v>354</v>
       </c>
       <c r="D358" t="s">
-        <v>304</v>
+        <v>84</v>
       </c>
       <c r="E358">
         <v>4</v>
       </c>
       <c r="F358" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="G358">
         <v>641</v>
       </c>
-      <c r="H358"/>
+      <c r="H358" t="s">
+        <v>86</v>
+      </c>
       <c r="I358" t="s">
-        <v>486</v>
+        <v>99</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>549</v>
       </c>
       <c r="B359" t="s">
         <v>265</v>
       </c>
       <c r="C359" t="s">
-        <v>633</v>
+        <v>303</v>
       </c>
       <c r="D359" t="s">
-        <v>18</v>
+        <v>304</v>
       </c>
       <c r="E359">
         <v>4</v>
       </c>
       <c r="F359" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="G359">
         <v>641</v>
       </c>
-      <c r="H359" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359"/>
       <c r="I359" t="s">
-        <v>260</v>
+        <v>486</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
         <v>549</v>
       </c>
       <c r="B360" t="s">
         <v>265</v>
       </c>
       <c r="C360" t="s">
-        <v>354</v>
+        <v>633</v>
       </c>
       <c r="D360" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="E360">
         <v>4</v>
       </c>
       <c r="F360" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="G360">
         <v>641</v>
       </c>
       <c r="H360" t="s">
-        <v>86</v>
+        <v>634</v>
       </c>
       <c r="I360" t="s">
-        <v>99</v>
+        <v>260</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" t="s">
         <v>635</v>
       </c>
       <c r="B361" t="s">
         <v>89</v>
       </c>
       <c r="C361" t="s">
         <v>301</v>
       </c>
       <c r="D361" t="s">
         <v>340</v>
       </c>
       <c r="E361">
         <v>1</v>
       </c>
       <c r="F361" t="s">
         <v>111</v>
       </c>
       <c r="G361">
         <v>611</v>
       </c>
       <c r="H361" t="s">
@@ -13563,71 +13563,71 @@
       <c r="A362" t="s">
         <v>635</v>
       </c>
       <c r="B362" t="s">
         <v>10</v>
       </c>
       <c r="C362" t="s">
         <v>636</v>
       </c>
       <c r="D362" t="s">
         <v>637</v>
       </c>
       <c r="E362">
         <v>4</v>
       </c>
       <c r="F362" t="s">
         <v>115</v>
       </c>
       <c r="G362">
         <v>641</v>
       </c>
       <c r="H362" t="s">
         <v>638</v>
       </c>
       <c r="I362" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" t="s">
         <v>635</v>
       </c>
       <c r="B363" t="s">
         <v>16</v>
       </c>
       <c r="C363" t="s">
         <v>639</v>
       </c>
       <c r="D363" t="s">
         <v>498</v>
       </c>
       <c r="E363">
         <v>3</v>
       </c>
       <c r="F363" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G363">
         <v>631</v>
       </c>
       <c r="H363" t="s">
         <v>640</v>
       </c>
       <c r="I363" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" t="s">
         <v>635</v>
       </c>
       <c r="B364" t="s">
         <v>16</v>
       </c>
       <c r="C364" t="s">
         <v>641</v>
       </c>
       <c r="D364" t="s">
         <v>642</v>
       </c>
       <c r="E364">
@@ -13639,103 +13639,103 @@
       <c r="G364">
         <v>642</v>
       </c>
       <c r="H364"/>
       <c r="I364" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
         <v>635</v>
       </c>
       <c r="B365" t="s">
         <v>33</v>
       </c>
       <c r="C365" t="s">
         <v>644</v>
       </c>
       <c r="D365" t="s">
         <v>197</v>
       </c>
       <c r="E365">
         <v>2</v>
       </c>
       <c r="F365" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G365">
         <v>621</v>
       </c>
       <c r="H365" t="s">
         <v>645</v>
       </c>
       <c r="I365" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" t="s">
         <v>635</v>
       </c>
       <c r="B366" t="s">
         <v>33</v>
       </c>
       <c r="C366" t="s">
         <v>646</v>
       </c>
       <c r="D366" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E366">
         <v>3</v>
       </c>
       <c r="F366" t="s">
         <v>39</v>
       </c>
       <c r="G366">
         <v>631</v>
       </c>
       <c r="H366" t="s">
         <v>647</v>
       </c>
       <c r="I366" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" t="s">
         <v>635</v>
       </c>
       <c r="B367" t="s">
         <v>33</v>
       </c>
       <c r="C367" t="s">
         <v>588</v>
       </c>
       <c r="D367" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="E367">
         <v>3</v>
       </c>
       <c r="F367" t="s">
         <v>119</v>
       </c>
       <c r="G367">
         <v>632</v>
       </c>
       <c r="H367" t="s">
         <v>648</v>
       </c>
       <c r="I367" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" t="s">
         <v>635</v>
       </c>
       <c r="B368" t="s">
         <v>33</v>
       </c>
       <c r="C368" t="s">
@@ -14298,142 +14298,142 @@
       <c r="G387">
         <v>632</v>
       </c>
       <c r="H387"/>
       <c r="I387" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
         <v>635</v>
       </c>
       <c r="B388" t="s">
         <v>265</v>
       </c>
       <c r="C388" t="s">
         <v>671</v>
       </c>
       <c r="D388" t="s">
         <v>672</v>
       </c>
       <c r="E388">
         <v>4</v>
       </c>
       <c r="F388" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G388">
         <v>641</v>
       </c>
       <c r="H388"/>
       <c r="I388" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" t="s">
         <v>673</v>
       </c>
       <c r="B389" t="s">
         <v>89</v>
       </c>
       <c r="C389" t="s">
         <v>674</v>
       </c>
       <c r="D389" t="s">
         <v>675</v>
       </c>
       <c r="E389">
         <v>2</v>
       </c>
       <c r="F389" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G389">
         <v>621</v>
       </c>
       <c r="H389" t="s">
         <v>676</v>
       </c>
       <c r="I389" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" t="s">
         <v>673</v>
       </c>
       <c r="B390" t="s">
         <v>89</v>
       </c>
       <c r="C390" t="s">
         <v>356</v>
       </c>
       <c r="D390" t="s">
         <v>357</v>
       </c>
       <c r="E390">
         <v>2</v>
       </c>
       <c r="F390" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G390">
         <v>621</v>
       </c>
       <c r="H390" t="s">
         <v>677</v>
       </c>
       <c r="I390" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" t="s">
         <v>673</v>
       </c>
       <c r="B391" t="s">
         <v>16</v>
       </c>
       <c r="C391" t="s">
+        <v>349</v>
+      </c>
+      <c r="D391" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="E391">
         <v>2</v>
       </c>
       <c r="F391" t="s">
         <v>39</v>
       </c>
       <c r="G391">
         <v>621</v>
       </c>
       <c r="H391" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="I391" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" t="s">
         <v>673</v>
       </c>
       <c r="B392" t="s">
         <v>16</v>
       </c>
       <c r="C392" t="s">
         <v>591</v>
       </c>
       <c r="D392" t="s">
         <v>592</v>
       </c>
       <c r="E392">
         <v>3</v>
       </c>
       <c r="F392" t="s">
         <v>94</v>
       </c>
       <c r="G392">
@@ -14722,141 +14722,141 @@
       </c>
       <c r="E402">
         <v>3</v>
       </c>
       <c r="F402" t="s">
         <v>94</v>
       </c>
       <c r="G402">
         <v>631</v>
       </c>
       <c r="H402" t="s">
         <v>691</v>
       </c>
       <c r="I402" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
         <v>692</v>
       </c>
       <c r="B403" t="s">
         <v>89</v>
       </c>
       <c r="C403" t="s">
-        <v>151</v>
+        <v>693</v>
       </c>
       <c r="D403" t="s">
-        <v>340</v>
+        <v>183</v>
       </c>
       <c r="E403">
         <v>1</v>
       </c>
       <c r="F403" t="s">
-        <v>136</v>
+        <v>94</v>
       </c>
       <c r="G403">
         <v>611</v>
       </c>
       <c r="H403" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="I403" t="s">
-        <v>162</v>
+        <v>695</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
         <v>692</v>
       </c>
       <c r="B404" t="s">
         <v>89</v>
       </c>
       <c r="C404" t="s">
-        <v>694</v>
+        <v>151</v>
       </c>
       <c r="D404" t="s">
-        <v>183</v>
+        <v>340</v>
       </c>
       <c r="E404">
         <v>1</v>
       </c>
       <c r="F404" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="G404">
         <v>611</v>
       </c>
       <c r="H404" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="I404" t="s">
-        <v>696</v>
+        <v>162</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
         <v>692</v>
       </c>
       <c r="B405" t="s">
         <v>16</v>
       </c>
       <c r="C405" t="s">
         <v>697</v>
       </c>
       <c r="D405" t="s">
         <v>698</v>
       </c>
       <c r="E405">
         <v>1</v>
       </c>
       <c r="F405" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G405">
         <v>611</v>
       </c>
       <c r="H405" t="s">
         <v>699</v>
       </c>
       <c r="I405" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" t="s">
         <v>692</v>
       </c>
       <c r="B406" t="s">
         <v>16</v>
       </c>
       <c r="C406" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D406" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E406">
         <v>2</v>
       </c>
       <c r="F406" t="s">
         <v>36</v>
       </c>
       <c r="G406">
         <v>621</v>
       </c>
       <c r="H406" t="s">
         <v>627</v>
       </c>
       <c r="I406" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" t="s">
         <v>692</v>
       </c>
       <c r="B407" t="s">
         <v>16</v>
       </c>
       <c r="C407" t="s">
@@ -14981,327 +14981,327 @@
       </c>
       <c r="E411">
         <v>2</v>
       </c>
       <c r="F411" t="s">
         <v>13</v>
       </c>
       <c r="G411">
         <v>622</v>
       </c>
       <c r="H411" t="s">
         <v>568</v>
       </c>
       <c r="I411" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" t="s">
         <v>692</v>
       </c>
       <c r="B412" t="s">
         <v>33</v>
       </c>
       <c r="C412" t="s">
-        <v>704</v>
+        <v>588</v>
       </c>
       <c r="D412" t="s">
-        <v>440</v>
+        <v>570</v>
       </c>
       <c r="E412">
         <v>3</v>
       </c>
       <c r="F412" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G412">
         <v>631</v>
       </c>
       <c r="H412" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I412" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
         <v>692</v>
       </c>
       <c r="B413" t="s">
         <v>33</v>
       </c>
       <c r="C413" t="s">
-        <v>588</v>
+        <v>705</v>
       </c>
       <c r="D413" t="s">
-        <v>571</v>
+        <v>440</v>
       </c>
       <c r="E413">
         <v>3</v>
       </c>
       <c r="F413" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G413">
         <v>631</v>
       </c>
       <c r="H413" t="s">
         <v>706</v>
       </c>
       <c r="I413" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
         <v>692</v>
       </c>
       <c r="B414" t="s">
         <v>33</v>
       </c>
       <c r="C414" t="s">
         <v>564</v>
       </c>
       <c r="D414" t="s">
         <v>565</v>
       </c>
       <c r="E414">
         <v>3</v>
       </c>
       <c r="F414" t="s">
         <v>31</v>
       </c>
       <c r="G414">
         <v>632</v>
       </c>
       <c r="H414" t="s">
         <v>707</v>
       </c>
       <c r="I414" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" t="s">
         <v>692</v>
       </c>
       <c r="B415" t="s">
         <v>33</v>
       </c>
       <c r="C415" t="s">
         <v>708</v>
       </c>
       <c r="D415" t="s">
         <v>491</v>
       </c>
       <c r="E415">
         <v>4</v>
       </c>
       <c r="F415" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G415">
         <v>641</v>
       </c>
       <c r="H415" t="s">
         <v>709</v>
       </c>
       <c r="I415" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" t="s">
         <v>692</v>
       </c>
       <c r="B416">
         <v>12</v>
       </c>
       <c r="C416" t="s">
         <v>710</v>
       </c>
       <c r="D416" t="s">
         <v>711</v>
       </c>
       <c r="E416">
         <v>1</v>
       </c>
       <c r="F416" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G416">
         <v>611</v>
       </c>
       <c r="H416" t="s">
         <v>712</v>
       </c>
       <c r="I416" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" t="s">
         <v>692</v>
       </c>
       <c r="B417" t="s">
         <v>62</v>
       </c>
       <c r="C417" t="s">
         <v>279</v>
       </c>
       <c r="D417" t="s">
         <v>142</v>
       </c>
       <c r="E417">
         <v>1</v>
       </c>
       <c r="F417" t="s">
         <v>13</v>
       </c>
       <c r="G417">
         <v>612</v>
       </c>
       <c r="H417" t="s">
         <v>139</v>
       </c>
       <c r="I417" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
         <v>692</v>
       </c>
       <c r="B418" t="s">
         <v>62</v>
       </c>
       <c r="C418" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D418" t="s">
         <v>183</v>
       </c>
       <c r="E418">
         <v>1</v>
       </c>
       <c r="F418" t="s">
         <v>94</v>
       </c>
       <c r="G418">
         <v>613</v>
       </c>
       <c r="H418" t="s">
         <v>714</v>
       </c>
       <c r="I418" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" t="s">
         <v>692</v>
       </c>
       <c r="B419" t="s">
         <v>62</v>
       </c>
       <c r="C419" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D419" t="s">
         <v>183</v>
       </c>
       <c r="E419">
         <v>1</v>
       </c>
       <c r="F419" t="s">
         <v>94</v>
       </c>
       <c r="G419">
         <v>614</v>
       </c>
       <c r="H419" t="s">
         <v>715</v>
       </c>
       <c r="I419" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" t="s">
         <v>692</v>
       </c>
       <c r="B420" t="s">
         <v>62</v>
       </c>
       <c r="C420" t="s">
         <v>716</v>
       </c>
       <c r="D420" t="s">
         <v>473</v>
       </c>
       <c r="E420">
         <v>4</v>
       </c>
       <c r="F420" t="s">
         <v>119</v>
       </c>
       <c r="G420">
         <v>642</v>
       </c>
       <c r="H420" t="s">
         <v>717</v>
       </c>
       <c r="I420" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" t="s">
         <v>692</v>
       </c>
       <c r="B421">
         <v>13</v>
       </c>
       <c r="C421" t="s">
         <v>718</v>
       </c>
       <c r="D421" t="s">
         <v>719</v>
       </c>
       <c r="E421">
         <v>3</v>
       </c>
       <c r="F421" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G421">
         <v>631</v>
       </c>
       <c r="H421" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="I421" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" t="s">
         <v>692</v>
       </c>
       <c r="B422">
         <v>13.0</v>
       </c>
       <c r="C422" t="s">
         <v>266</v>
       </c>
       <c r="D422" t="s">
         <v>267</v>
       </c>
       <c r="E422">
         <v>1</v>
       </c>
       <c r="F422" t="s">
         <v>102</v>
       </c>
       <c r="G422">
@@ -15358,66 +15358,66 @@
       </c>
       <c r="E424">
         <v>4</v>
       </c>
       <c r="F424" t="s">
         <v>102</v>
       </c>
       <c r="G424">
         <v>641</v>
       </c>
       <c r="H424" t="s">
         <v>386</v>
       </c>
       <c r="I424" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" t="s">
         <v>692</v>
       </c>
       <c r="B425" t="s">
         <v>82</v>
       </c>
       <c r="C425" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D425" t="s">
         <v>440</v>
       </c>
       <c r="E425">
         <v>3</v>
       </c>
       <c r="F425" t="s">
         <v>13</v>
       </c>
       <c r="G425">
         <v>632</v>
       </c>
       <c r="H425" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="I425" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" t="s">
         <v>692</v>
       </c>
       <c r="B426" t="s">
         <v>82</v>
       </c>
       <c r="C426" t="s">
         <v>716</v>
       </c>
       <c r="D426" t="s">
         <v>473</v>
       </c>
       <c r="E426">
         <v>4</v>
       </c>
       <c r="F426" t="s">
         <v>119</v>
       </c>
       <c r="G426">
@@ -15445,98 +15445,98 @@
       </c>
       <c r="E427">
         <v>1</v>
       </c>
       <c r="F427" t="s">
         <v>111</v>
       </c>
       <c r="G427">
         <v>613</v>
       </c>
       <c r="H427" t="s">
         <v>724</v>
       </c>
       <c r="I427" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" t="s">
         <v>692</v>
       </c>
       <c r="B428" t="s">
         <v>195</v>
       </c>
       <c r="C428" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D428" t="s">
         <v>183</v>
       </c>
       <c r="E428">
         <v>1</v>
       </c>
       <c r="F428" t="s">
         <v>192</v>
       </c>
       <c r="G428">
         <v>611</v>
       </c>
       <c r="H428" t="s">
         <v>725</v>
       </c>
       <c r="I428" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" t="s">
         <v>692</v>
       </c>
       <c r="B429" t="s">
         <v>726</v>
       </c>
       <c r="C429" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D429" t="s">
         <v>183</v>
       </c>
       <c r="E429">
         <v>1</v>
       </c>
       <c r="F429" t="s">
         <v>94</v>
       </c>
       <c r="G429">
         <v>612</v>
       </c>
       <c r="H429" t="s">
         <v>727</v>
       </c>
       <c r="I429" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" t="s">
         <v>692</v>
       </c>
       <c r="B430">
         <v>17</v>
       </c>
       <c r="C430" t="s">
         <v>279</v>
       </c>
       <c r="D430" t="s">
         <v>479</v>
       </c>
       <c r="E430">
         <v>1</v>
       </c>
       <c r="F430" t="s">
         <v>111</v>
       </c>
       <c r="G430">
         <v>614</v>
       </c>
       <c r="H430" t="s">
@@ -15709,63 +15709,63 @@
       </c>
       <c r="F436" t="s">
         <v>309</v>
       </c>
       <c r="G436" t="s">
         <v>309</v>
       </c>
       <c r="H436" t="s">
         <v>310</v>
       </c>
       <c r="I436" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" t="s">
         <v>692</v>
       </c>
       <c r="B437" t="s">
         <v>227</v>
       </c>
       <c r="C437" t="s">
         <v>735</v>
       </c>
       <c r="D437" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E437">
         <v>2</v>
       </c>
       <c r="F437" t="s">
         <v>85</v>
       </c>
       <c r="G437" t="s">
         <v>85</v>
       </c>
       <c r="H437" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I437" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" t="s">
         <v>692</v>
       </c>
       <c r="B438" t="s">
         <v>234</v>
       </c>
       <c r="C438" t="s">
         <v>736</v>
       </c>
       <c r="D438" t="s">
         <v>510</v>
       </c>
       <c r="E438">
         <v>1</v>
       </c>
       <c r="F438" t="s">
         <v>205</v>
       </c>
       <c r="G438" t="s">
@@ -15838,51 +15838,51 @@
       <c r="A441" t="s">
         <v>692</v>
       </c>
       <c r="B441" t="s">
         <v>234</v>
       </c>
       <c r="C441" t="s">
         <v>740</v>
       </c>
       <c r="D441" t="s">
         <v>741</v>
       </c>
       <c r="E441">
         <v>2</v>
       </c>
       <c r="F441" t="s">
         <v>213</v>
       </c>
       <c r="G441" t="s">
         <v>213</v>
       </c>
       <c r="H441" t="s">
         <v>742</v>
       </c>
       <c r="I441" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" t="s">
         <v>692</v>
       </c>
       <c r="B442" t="s">
         <v>234</v>
       </c>
       <c r="C442" t="s">
         <v>743</v>
       </c>
       <c r="D442" t="s">
         <v>744</v>
       </c>
       <c r="E442">
         <v>2</v>
       </c>
       <c r="F442" t="s">
         <v>233</v>
       </c>
       <c r="G442" t="s">
         <v>233</v>
       </c>
       <c r="H442" t="s">
@@ -15994,54 +15994,54 @@
       </c>
       <c r="E446">
         <v>1</v>
       </c>
       <c r="F446" t="s">
         <v>268</v>
       </c>
       <c r="G446">
         <v>612</v>
       </c>
       <c r="H446" t="s">
         <v>397</v>
       </c>
       <c r="I446" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" t="s">
         <v>692</v>
       </c>
       <c r="B447" t="s">
         <v>265</v>
       </c>
       <c r="C447" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D447" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E447">
         <v>2</v>
       </c>
       <c r="F447" t="s">
         <v>97</v>
       </c>
       <c r="G447">
         <v>621</v>
       </c>
       <c r="H447" t="s">
         <v>627</v>
       </c>
       <c r="I447" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" t="s">
         <v>751</v>
       </c>
       <c r="B448" t="s">
         <v>89</v>
       </c>
       <c r="C448" t="s">
@@ -16148,51 +16148,51 @@
       </c>
       <c r="H451" t="s">
         <v>386</v>
       </c>
       <c r="I451" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" t="s">
         <v>751</v>
       </c>
       <c r="B452" t="s">
         <v>89</v>
       </c>
       <c r="C452" t="s">
         <v>754</v>
       </c>
       <c r="D452" t="s">
         <v>755</v>
       </c>
       <c r="E452">
         <v>3</v>
       </c>
       <c r="F452" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G452">
         <v>631</v>
       </c>
       <c r="H452" t="s">
         <v>756</v>
       </c>
       <c r="I452" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" t="s">
         <v>751</v>
       </c>
       <c r="B453" t="s">
         <v>16</v>
       </c>
       <c r="C453" t="s">
         <v>271</v>
       </c>
       <c r="D453" t="s">
         <v>272</v>
       </c>
       <c r="E453">
@@ -16329,100 +16329,100 @@
       <c r="A458" t="s">
         <v>751</v>
       </c>
       <c r="B458" t="s">
         <v>33</v>
       </c>
       <c r="C458" t="s">
         <v>762</v>
       </c>
       <c r="D458" t="s">
         <v>286</v>
       </c>
       <c r="E458">
         <v>3</v>
       </c>
       <c r="F458" t="s">
         <v>115</v>
       </c>
       <c r="G458">
         <v>631</v>
       </c>
       <c r="H458" t="s">
         <v>287</v>
       </c>
       <c r="I458" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" t="s">
         <v>751</v>
       </c>
       <c r="B459" t="s">
         <v>33</v>
       </c>
       <c r="C459" t="s">
         <v>763</v>
       </c>
       <c r="D459" t="s">
         <v>404</v>
       </c>
       <c r="E459">
         <v>4</v>
       </c>
       <c r="F459" t="s">
         <v>31</v>
       </c>
       <c r="G459">
         <v>641</v>
       </c>
       <c r="H459" t="s">
         <v>764</v>
       </c>
       <c r="I459" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" t="s">
         <v>751</v>
       </c>
       <c r="B460" t="s">
         <v>33</v>
       </c>
       <c r="C460" t="s">
         <v>765</v>
       </c>
       <c r="D460" t="s">
         <v>491</v>
       </c>
       <c r="E460">
         <v>4</v>
       </c>
       <c r="F460" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G460">
         <v>641</v>
       </c>
       <c r="H460" t="s">
         <v>766</v>
       </c>
       <c r="I460" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" t="s">
         <v>751</v>
       </c>
       <c r="B461" t="s">
         <v>33</v>
       </c>
       <c r="C461" t="s">
         <v>763</v>
       </c>
       <c r="D461" t="s">
         <v>404</v>
       </c>
       <c r="E461">
@@ -16635,78 +16635,78 @@
       </c>
       <c r="H468" t="s">
         <v>773</v>
       </c>
       <c r="I468" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" t="s">
         <v>751</v>
       </c>
       <c r="B469" t="s">
         <v>170</v>
       </c>
       <c r="C469" t="s">
         <v>654</v>
       </c>
       <c r="D469" t="s">
         <v>306</v>
       </c>
       <c r="E469">
         <v>3</v>
       </c>
       <c r="F469" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G469">
         <v>631</v>
       </c>
       <c r="H469"/>
       <c r="I469" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" t="s">
         <v>751</v>
       </c>
       <c r="B470" t="s">
         <v>170</v>
       </c>
       <c r="C470" t="s">
         <v>474</v>
       </c>
       <c r="D470" t="s">
         <v>289</v>
       </c>
       <c r="E470">
         <v>3</v>
       </c>
       <c r="F470" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G470">
         <v>632</v>
       </c>
       <c r="H470" t="s">
         <v>264</v>
       </c>
       <c r="I470" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" t="s">
         <v>751</v>
       </c>
       <c r="B471" t="s">
         <v>170</v>
       </c>
       <c r="C471" t="s">
         <v>774</v>
       </c>
       <c r="D471" t="s">
         <v>180</v>
       </c>
       <c r="E471">
@@ -17010,159 +17010,159 @@
       </c>
       <c r="H481" t="s">
         <v>330</v>
       </c>
       <c r="I481" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" t="s">
         <v>751</v>
       </c>
       <c r="B482" t="s">
         <v>261</v>
       </c>
       <c r="C482" t="s">
         <v>513</v>
       </c>
       <c r="D482" t="s">
         <v>357</v>
       </c>
       <c r="E482">
         <v>2</v>
       </c>
       <c r="F482" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G482">
         <v>622</v>
       </c>
       <c r="H482" t="s">
         <v>787</v>
       </c>
       <c r="I482" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" t="s">
         <v>751</v>
       </c>
       <c r="B483" t="s">
         <v>261</v>
       </c>
       <c r="C483" t="s">
-        <v>788</v>
+        <v>762</v>
       </c>
       <c r="D483" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E483">
         <v>3</v>
       </c>
       <c r="F483" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G483">
         <v>632</v>
       </c>
       <c r="H483" t="s">
-        <v>789</v>
+        <v>287</v>
       </c>
       <c r="I483" t="s">
-        <v>291</v>
+        <v>135</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" t="s">
         <v>751</v>
       </c>
       <c r="B484" t="s">
         <v>261</v>
       </c>
       <c r="C484" t="s">
-        <v>762</v>
+        <v>788</v>
       </c>
       <c r="D484" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E484">
         <v>3</v>
       </c>
       <c r="F484" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G484">
         <v>632</v>
       </c>
       <c r="H484" t="s">
-        <v>287</v>
+        <v>789</v>
       </c>
       <c r="I484" t="s">
-        <v>133</v>
+        <v>291</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" t="s">
         <v>751</v>
       </c>
       <c r="B485" t="s">
         <v>261</v>
       </c>
       <c r="C485" t="s">
         <v>769</v>
       </c>
       <c r="D485" t="s">
         <v>430</v>
       </c>
       <c r="E485">
         <v>4</v>
       </c>
       <c r="F485" t="s">
         <v>111</v>
       </c>
       <c r="G485">
         <v>632</v>
       </c>
       <c r="H485"/>
       <c r="I485" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" t="s">
         <v>751</v>
       </c>
       <c r="B486">
         <v>9</v>
       </c>
       <c r="C486" t="s">
+        <v>349</v>
+      </c>
+      <c r="D486" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="E486">
         <v>2</v>
       </c>
       <c r="F486" t="s">
         <v>31</v>
       </c>
       <c r="G486">
         <v>622</v>
       </c>
       <c r="H486" t="s">
         <v>790</v>
       </c>
       <c r="I486" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" t="s">
         <v>751</v>
       </c>
       <c r="B487" t="s">
         <v>265</v>
       </c>
       <c r="C487" t="s">
@@ -17173,98 +17173,98 @@
       </c>
       <c r="E487">
         <v>1</v>
       </c>
       <c r="F487" t="s">
         <v>119</v>
       </c>
       <c r="G487">
         <v>612</v>
       </c>
       <c r="H487" t="s">
         <v>397</v>
       </c>
       <c r="I487" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" t="s">
         <v>751</v>
       </c>
       <c r="B488" t="s">
         <v>265</v>
       </c>
       <c r="C488" t="s">
-        <v>350</v>
+        <v>584</v>
       </c>
       <c r="D488" t="s">
-        <v>351</v>
+        <v>101</v>
       </c>
       <c r="E488">
         <v>2</v>
       </c>
       <c r="F488" t="s">
-        <v>31</v>
+        <v>126</v>
       </c>
       <c r="G488">
         <v>621</v>
       </c>
       <c r="H488" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="I488" t="s">
-        <v>157</v>
+        <v>21</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" t="s">
         <v>751</v>
       </c>
       <c r="B489" t="s">
         <v>265</v>
       </c>
       <c r="C489" t="s">
-        <v>585</v>
+        <v>349</v>
       </c>
       <c r="D489" t="s">
-        <v>101</v>
+        <v>350</v>
       </c>
       <c r="E489">
         <v>2</v>
       </c>
       <c r="F489" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="G489">
         <v>621</v>
       </c>
       <c r="H489" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="I489" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" t="s">
         <v>751</v>
       </c>
       <c r="B490" t="s">
         <v>265</v>
       </c>
       <c r="C490" t="s">
         <v>407</v>
       </c>
       <c r="D490" t="s">
         <v>408</v>
       </c>
       <c r="E490">
         <v>2</v>
       </c>
       <c r="F490" t="s">
         <v>111</v>
       </c>
       <c r="G490">
         <v>624</v>
       </c>
       <c r="H490" t="s">
@@ -17418,51 +17418,51 @@
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" t="s">
         <v>794</v>
       </c>
       <c r="B496" t="s">
         <v>33</v>
       </c>
       <c r="C496" t="s">
         <v>798</v>
       </c>
       <c r="D496" t="s">
         <v>560</v>
       </c>
       <c r="E496">
         <v>1</v>
       </c>
       <c r="F496" t="s">
         <v>19</v>
       </c>
       <c r="G496" t="s">
         <v>19</v>
       </c>
       <c r="H496" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="I496" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" t="s">
         <v>794</v>
       </c>
       <c r="B497" t="s">
         <v>33</v>
       </c>
       <c r="C497" t="s">
         <v>799</v>
       </c>
       <c r="D497" t="s">
         <v>800</v>
       </c>
       <c r="E497">
         <v>2</v>
       </c>
       <c r="F497" t="s">
         <v>19</v>
       </c>
       <c r="G497" t="s">
@@ -17818,78 +17818,78 @@
       </c>
       <c r="H509" t="s">
         <v>568</v>
       </c>
       <c r="I509" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" t="s">
         <v>820</v>
       </c>
       <c r="B510" t="s">
         <v>89</v>
       </c>
       <c r="C510" t="s">
         <v>823</v>
       </c>
       <c r="D510" t="s">
         <v>824</v>
       </c>
       <c r="E510">
         <v>3</v>
       </c>
       <c r="F510" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G510">
         <v>631</v>
       </c>
       <c r="H510"/>
       <c r="I510" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" t="s">
         <v>820</v>
       </c>
       <c r="B511" t="s">
         <v>387</v>
       </c>
       <c r="C511" t="s">
         <v>90</v>
       </c>
       <c r="D511" t="s">
         <v>826</v>
       </c>
       <c r="E511">
         <v>1</v>
       </c>
       <c r="F511" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G511">
         <v>611</v>
       </c>
       <c r="H511" t="s">
         <v>827</v>
       </c>
       <c r="I511" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" t="s">
         <v>820</v>
       </c>
       <c r="B512" t="s">
         <v>10</v>
       </c>
       <c r="C512" t="s">
         <v>641</v>
       </c>
       <c r="D512" t="s">
         <v>642</v>
       </c>
       <c r="E512">
@@ -17907,51 +17907,51 @@
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" t="s">
         <v>820</v>
       </c>
       <c r="B513" t="s">
         <v>16</v>
       </c>
       <c r="C513" t="s">
         <v>100</v>
       </c>
       <c r="D513" t="s">
         <v>96</v>
       </c>
       <c r="E513">
         <v>2</v>
       </c>
       <c r="F513" t="s">
         <v>36</v>
       </c>
       <c r="G513">
         <v>621</v>
       </c>
       <c r="H513" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="I513" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" t="s">
         <v>820</v>
       </c>
       <c r="B514" t="s">
         <v>16</v>
       </c>
       <c r="C514" t="s">
         <v>100</v>
       </c>
       <c r="D514" t="s">
         <v>101</v>
       </c>
       <c r="E514">
         <v>2</v>
       </c>
       <c r="F514" t="s">
         <v>111</v>
       </c>
       <c r="G514">
@@ -18011,51 +18011,51 @@
       </c>
       <c r="F516" t="s">
         <v>119</v>
       </c>
       <c r="G516">
         <v>631</v>
       </c>
       <c r="H516" t="s">
         <v>834</v>
       </c>
       <c r="I516" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" t="s">
         <v>820</v>
       </c>
       <c r="B517" t="s">
         <v>16</v>
       </c>
       <c r="C517" t="s">
         <v>835</v>
       </c>
       <c r="D517" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E517">
         <v>3</v>
       </c>
       <c r="F517" t="s">
         <v>39</v>
       </c>
       <c r="G517">
         <v>631</v>
       </c>
       <c r="H517"/>
       <c r="I517" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" t="s">
         <v>820</v>
       </c>
       <c r="B518" t="s">
         <v>16</v>
       </c>
       <c r="C518" t="s">
         <v>791</v>
       </c>
@@ -18067,95 +18067,95 @@
       </c>
       <c r="F518" t="s">
         <v>111</v>
       </c>
       <c r="G518">
         <v>632</v>
       </c>
       <c r="H518" t="s">
         <v>165</v>
       </c>
       <c r="I518" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" t="s">
         <v>820</v>
       </c>
       <c r="B519" t="s">
         <v>16</v>
       </c>
       <c r="C519" t="s">
         <v>836</v>
       </c>
       <c r="D519" t="s">
-        <v>114</v>
+        <v>722</v>
       </c>
       <c r="E519">
         <v>4</v>
       </c>
       <c r="F519" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="G519">
         <v>641</v>
       </c>
       <c r="H519" t="s">
-        <v>220</v>
+        <v>386</v>
       </c>
       <c r="I519" t="s">
-        <v>87</v>
+        <v>260</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" t="s">
         <v>820</v>
       </c>
       <c r="B520" t="s">
         <v>16</v>
       </c>
       <c r="C520" t="s">
         <v>837</v>
       </c>
       <c r="D520" t="s">
-        <v>722</v>
+        <v>114</v>
       </c>
       <c r="E520">
         <v>4</v>
       </c>
       <c r="F520" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G520">
         <v>641</v>
       </c>
       <c r="H520" t="s">
-        <v>386</v>
+        <v>220</v>
       </c>
       <c r="I520" t="s">
-        <v>260</v>
+        <v>87</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" t="s">
         <v>820</v>
       </c>
       <c r="B521" t="s">
         <v>16</v>
       </c>
       <c r="C521" t="s">
         <v>552</v>
       </c>
       <c r="D521" t="s">
         <v>553</v>
       </c>
       <c r="E521">
         <v>4</v>
       </c>
       <c r="F521" t="s">
         <v>13</v>
       </c>
       <c r="G521">
         <v>642</v>
       </c>
       <c r="H521" t="s">
@@ -18195,51 +18195,51 @@
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" t="s">
         <v>820</v>
       </c>
       <c r="B523" t="s">
         <v>33</v>
       </c>
       <c r="C523" t="s">
         <v>841</v>
       </c>
       <c r="D523" t="s">
         <v>440</v>
       </c>
       <c r="E523">
         <v>3</v>
       </c>
       <c r="F523" t="s">
         <v>13</v>
       </c>
       <c r="G523">
         <v>631</v>
       </c>
       <c r="H523" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="I523" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" t="s">
         <v>820</v>
       </c>
       <c r="B524" t="s">
         <v>33</v>
       </c>
       <c r="C524" t="s">
         <v>105</v>
       </c>
       <c r="D524" t="s">
         <v>106</v>
       </c>
       <c r="E524">
         <v>3</v>
       </c>
       <c r="F524" t="s">
         <v>31</v>
       </c>
       <c r="G524">
@@ -18354,96 +18354,96 @@
       </c>
       <c r="E528">
         <v>4</v>
       </c>
       <c r="F528" t="s">
         <v>94</v>
       </c>
       <c r="G528">
         <v>642</v>
       </c>
       <c r="H528" t="s">
         <v>817</v>
       </c>
       <c r="I528" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" t="s">
         <v>820</v>
       </c>
       <c r="B529" t="s">
         <v>62</v>
       </c>
       <c r="C529" t="s">
-        <v>462</v>
+        <v>644</v>
       </c>
       <c r="D529" t="s">
-        <v>463</v>
+        <v>197</v>
       </c>
       <c r="E529">
         <v>2</v>
       </c>
       <c r="F529" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G529">
         <v>622</v>
       </c>
-      <c r="H529"/>
+      <c r="H529" t="s">
+        <v>239</v>
+      </c>
       <c r="I529" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" t="s">
         <v>820</v>
       </c>
       <c r="B530" t="s">
         <v>62</v>
       </c>
       <c r="C530" t="s">
-        <v>644</v>
+        <v>462</v>
       </c>
       <c r="D530" t="s">
-        <v>197</v>
+        <v>463</v>
       </c>
       <c r="E530">
         <v>2</v>
       </c>
       <c r="F530" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G530">
         <v>622</v>
       </c>
-      <c r="H530" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H530"/>
       <c r="I530" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" t="s">
         <v>820</v>
       </c>
       <c r="B531" t="s">
         <v>62</v>
       </c>
       <c r="C531" t="s">
         <v>100</v>
       </c>
       <c r="D531" t="s">
         <v>101</v>
       </c>
       <c r="E531">
         <v>2</v>
       </c>
       <c r="F531" t="s">
         <v>111</v>
       </c>
       <c r="G531">
         <v>624</v>
       </c>
       <c r="H531" t="s">
@@ -18454,74 +18454,74 @@
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" t="s">
         <v>820</v>
       </c>
       <c r="B532" t="s">
         <v>62</v>
       </c>
       <c r="C532" t="s">
         <v>841</v>
       </c>
       <c r="D532" t="s">
         <v>440</v>
       </c>
       <c r="E532">
         <v>3</v>
       </c>
       <c r="F532" t="s">
         <v>13</v>
       </c>
       <c r="G532">
         <v>632</v>
       </c>
       <c r="H532" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="I532" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" t="s">
         <v>820</v>
       </c>
       <c r="B533">
         <v>13</v>
       </c>
       <c r="C533" t="s">
         <v>596</v>
       </c>
       <c r="D533" t="s">
         <v>491</v>
       </c>
       <c r="E533">
         <v>3</v>
       </c>
       <c r="F533" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G533">
         <v>631</v>
       </c>
       <c r="H533" t="s">
         <v>766</v>
       </c>
       <c r="I533" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" t="s">
         <v>820</v>
       </c>
       <c r="B534">
         <v>13.0</v>
       </c>
       <c r="C534" t="s">
         <v>90</v>
       </c>
       <c r="D534" t="s">
         <v>826</v>
       </c>
       <c r="E534">
@@ -18736,80 +18736,80 @@
       <c r="G541" t="s">
         <v>69</v>
       </c>
       <c r="H541"/>
       <c r="I541" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" t="s">
         <v>820</v>
       </c>
       <c r="B542">
         <v>8</v>
       </c>
       <c r="C542" t="s">
         <v>697</v>
       </c>
       <c r="D542" t="s">
         <v>698</v>
       </c>
       <c r="E542">
         <v>1</v>
       </c>
       <c r="F542" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G542">
         <v>611</v>
       </c>
       <c r="H542" t="s">
         <v>858</v>
       </c>
       <c r="I542" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" t="s">
         <v>820</v>
       </c>
       <c r="B543" t="s">
         <v>261</v>
       </c>
       <c r="C543" t="s">
         <v>859</v>
       </c>
       <c r="D543" t="s">
         <v>289</v>
       </c>
       <c r="E543">
         <v>1</v>
       </c>
       <c r="F543" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G543">
         <v>611</v>
       </c>
       <c r="H543" t="s">
         <v>860</v>
       </c>
       <c r="I543" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" t="s">
         <v>820</v>
       </c>
       <c r="B544" t="s">
         <v>261</v>
       </c>
       <c r="C544" t="s">
         <v>151</v>
       </c>
       <c r="D544" t="s">
         <v>152</v>
       </c>
       <c r="E544">
@@ -18832,51 +18832,51 @@
       <c r="A545" t="s">
         <v>820</v>
       </c>
       <c r="B545" t="s">
         <v>261</v>
       </c>
       <c r="C545" t="s">
         <v>301</v>
       </c>
       <c r="D545" t="s">
         <v>340</v>
       </c>
       <c r="E545">
         <v>1</v>
       </c>
       <c r="F545" t="s">
         <v>111</v>
       </c>
       <c r="G545">
         <v>613</v>
       </c>
       <c r="H545" t="s">
         <v>857</v>
       </c>
       <c r="I545" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" t="s">
         <v>820</v>
       </c>
       <c r="B546" t="s">
         <v>261</v>
       </c>
       <c r="C546" t="s">
         <v>356</v>
       </c>
       <c r="D546" t="s">
         <v>383</v>
       </c>
       <c r="E546">
         <v>2</v>
       </c>
       <c r="F546" t="s">
         <v>119</v>
       </c>
       <c r="G546">
         <v>621</v>
       </c>
       <c r="H546" t="s">
@@ -18939,51 +18939,51 @@
       </c>
       <c r="H548" t="s">
         <v>568</v>
       </c>
       <c r="I548" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" t="s">
         <v>820</v>
       </c>
       <c r="B549" t="s">
         <v>261</v>
       </c>
       <c r="C549" t="s">
         <v>862</v>
       </c>
       <c r="D549" t="s">
         <v>684</v>
       </c>
       <c r="E549">
         <v>4</v>
       </c>
       <c r="F549" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G549">
         <v>641</v>
       </c>
       <c r="H549" t="s">
         <v>863</v>
       </c>
       <c r="I549" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" t="s">
         <v>820</v>
       </c>
       <c r="B550">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>271</v>
       </c>
       <c r="D550" t="s">
         <v>272</v>
       </c>
       <c r="E550">
@@ -19017,152 +19017,152 @@
       </c>
       <c r="E551">
         <v>1</v>
       </c>
       <c r="F551" t="s">
         <v>111</v>
       </c>
       <c r="G551">
         <v>614</v>
       </c>
       <c r="H551" t="s">
         <v>771</v>
       </c>
       <c r="I551" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" t="s">
         <v>820</v>
       </c>
       <c r="B552" t="s">
         <v>265</v>
       </c>
       <c r="C552" t="s">
-        <v>864</v>
+        <v>829</v>
       </c>
       <c r="D552" t="s">
-        <v>399</v>
+        <v>830</v>
       </c>
       <c r="E552">
         <v>2</v>
       </c>
       <c r="F552" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G552">
         <v>623</v>
       </c>
-      <c r="H552"/>
+      <c r="H552" t="s">
+        <v>864</v>
+      </c>
       <c r="I552" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" t="s">
         <v>820</v>
       </c>
       <c r="B553" t="s">
         <v>265</v>
       </c>
       <c r="C553" t="s">
-        <v>829</v>
+        <v>865</v>
       </c>
       <c r="D553" t="s">
-        <v>830</v>
+        <v>399</v>
       </c>
       <c r="E553">
         <v>2</v>
       </c>
       <c r="F553" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G553">
         <v>623</v>
       </c>
-      <c r="H553" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H553"/>
       <c r="I553" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" t="s">
         <v>820</v>
       </c>
       <c r="B554" t="s">
         <v>265</v>
       </c>
       <c r="C554" t="s">
-        <v>718</v>
+        <v>832</v>
       </c>
       <c r="D554" t="s">
-        <v>719</v>
+        <v>833</v>
       </c>
       <c r="E554">
         <v>3</v>
       </c>
       <c r="F554" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="G554">
         <v>632</v>
       </c>
-      <c r="H554"/>
+      <c r="H554" t="s">
+        <v>834</v>
+      </c>
       <c r="I554" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" t="s">
         <v>820</v>
       </c>
       <c r="B555" t="s">
         <v>265</v>
       </c>
       <c r="C555" t="s">
-        <v>832</v>
+        <v>718</v>
       </c>
       <c r="D555" t="s">
-        <v>833</v>
+        <v>719</v>
       </c>
       <c r="E555">
         <v>3</v>
       </c>
       <c r="F555" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="G555">
         <v>632</v>
       </c>
-      <c r="H555" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H555"/>
       <c r="I555" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" t="s">
         <v>820</v>
       </c>
       <c r="B556" t="s">
         <v>265</v>
       </c>
       <c r="C556" t="s">
         <v>832</v>
       </c>
       <c r="D556" t="s">
         <v>833</v>
       </c>
       <c r="E556">
         <v>3</v>
       </c>
       <c r="F556" t="s">
         <v>119</v>
       </c>
       <c r="G556">
         <v>633</v>
       </c>
       <c r="H556" t="s">
@@ -19270,98 +19270,98 @@
       </c>
       <c r="E560">
         <v>2</v>
       </c>
       <c r="F560" t="s">
         <v>111</v>
       </c>
       <c r="G560">
         <v>623</v>
       </c>
       <c r="H560" t="s">
         <v>677</v>
       </c>
       <c r="I560" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" t="s">
         <v>868</v>
       </c>
       <c r="B561" t="s">
         <v>16</v>
       </c>
       <c r="C561" t="s">
-        <v>90</v>
+        <v>151</v>
       </c>
       <c r="D561" t="s">
-        <v>826</v>
+        <v>521</v>
       </c>
       <c r="E561">
         <v>1</v>
       </c>
       <c r="F561" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="G561">
         <v>611</v>
       </c>
       <c r="H561" t="s">
         <v>869</v>
       </c>
       <c r="I561" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" t="s">
         <v>868</v>
       </c>
       <c r="B562" t="s">
         <v>16</v>
       </c>
       <c r="C562" t="s">
-        <v>151</v>
+        <v>90</v>
       </c>
       <c r="D562" t="s">
-        <v>521</v>
+        <v>826</v>
       </c>
       <c r="E562">
         <v>1</v>
       </c>
       <c r="F562" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="G562">
         <v>611</v>
       </c>
       <c r="H562" t="s">
         <v>870</v>
       </c>
       <c r="I562" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" t="s">
         <v>868</v>
       </c>
       <c r="B563" t="s">
         <v>16</v>
       </c>
       <c r="C563" t="s">
         <v>271</v>
       </c>
       <c r="D563" t="s">
         <v>272</v>
       </c>
       <c r="E563">
         <v>2</v>
       </c>
       <c r="F563" t="s">
         <v>13</v>
       </c>
       <c r="G563">
         <v>621</v>
       </c>
       <c r="H563" t="s">
@@ -19662,51 +19662,51 @@
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" t="s">
         <v>868</v>
       </c>
       <c r="B574" t="s">
         <v>265</v>
       </c>
       <c r="C574" t="s">
         <v>881</v>
       </c>
       <c r="D574" t="s">
         <v>96</v>
       </c>
       <c r="E574">
         <v>4</v>
       </c>
       <c r="F574" t="s">
         <v>97</v>
       </c>
       <c r="G574">
         <v>641</v>
       </c>
       <c r="H574" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="I574" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" t="s">
         <v>882</v>
       </c>
       <c r="B575" t="s">
         <v>16</v>
       </c>
       <c r="C575" t="s">
         <v>847</v>
       </c>
       <c r="D575" t="s">
         <v>180</v>
       </c>
       <c r="E575">
         <v>1</v>
       </c>
       <c r="F575" t="s">
         <v>94</v>
       </c>
       <c r="G575">
@@ -19906,141 +19906,141 @@
       <c r="D582" t="s">
         <v>887</v>
       </c>
       <c r="E582">
         <v>4</v>
       </c>
       <c r="F582" t="s">
         <v>94</v>
       </c>
       <c r="G582">
         <v>641</v>
       </c>
       <c r="H582"/>
       <c r="I582" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" t="s">
         <v>888</v>
       </c>
       <c r="B583" t="s">
         <v>89</v>
       </c>
       <c r="C583" t="s">
-        <v>90</v>
+        <v>279</v>
       </c>
       <c r="D583" t="s">
-        <v>365</v>
+        <v>142</v>
       </c>
       <c r="E583">
         <v>1</v>
       </c>
       <c r="F583" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="G583">
         <v>611</v>
       </c>
       <c r="H583" t="s">
         <v>889</v>
       </c>
       <c r="I583" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" t="s">
         <v>888</v>
       </c>
       <c r="B584" t="s">
         <v>89</v>
       </c>
       <c r="C584" t="s">
-        <v>279</v>
+        <v>90</v>
       </c>
       <c r="D584" t="s">
-        <v>142</v>
+        <v>365</v>
       </c>
       <c r="E584">
         <v>1</v>
       </c>
       <c r="F584" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="G584">
         <v>611</v>
       </c>
       <c r="H584" t="s">
         <v>890</v>
       </c>
       <c r="I584" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" t="s">
         <v>888</v>
       </c>
       <c r="B585" t="s">
         <v>89</v>
       </c>
       <c r="C585" t="s">
         <v>113</v>
       </c>
       <c r="D585" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E585">
         <v>2</v>
       </c>
       <c r="F585" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G585">
         <v>621</v>
       </c>
       <c r="H585" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="I585" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" t="s">
         <v>888</v>
       </c>
       <c r="B586" t="s">
         <v>89</v>
       </c>
       <c r="C586" t="s">
         <v>113</v>
       </c>
       <c r="D586" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E586">
         <v>2</v>
       </c>
       <c r="F586" t="s">
         <v>111</v>
       </c>
       <c r="G586">
         <v>624</v>
       </c>
       <c r="H586" t="s">
         <v>891</v>
       </c>
       <c r="I586" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" t="s">
         <v>888</v>
       </c>
       <c r="B587" t="s">
         <v>89</v>
       </c>
       <c r="C587" t="s">
@@ -20054,124 +20054,124 @@
       </c>
       <c r="F587" t="s">
         <v>13</v>
       </c>
       <c r="G587">
         <v>642</v>
       </c>
       <c r="H587" t="s">
         <v>840</v>
       </c>
       <c r="I587" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" t="s">
         <v>888</v>
       </c>
       <c r="B588" t="s">
         <v>16</v>
       </c>
       <c r="C588" t="s">
         <v>893</v>
       </c>
       <c r="D588" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="E588">
         <v>3</v>
       </c>
       <c r="F588" t="s">
         <v>36</v>
       </c>
       <c r="G588">
         <v>631</v>
       </c>
       <c r="H588" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="I588" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" t="s">
         <v>888</v>
       </c>
       <c r="B589" t="s">
         <v>16</v>
       </c>
       <c r="C589" t="s">
-        <v>792</v>
+        <v>894</v>
       </c>
       <c r="D589" t="s">
-        <v>793</v>
+        <v>672</v>
       </c>
       <c r="E589">
         <v>4</v>
       </c>
       <c r="F589" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="G589">
         <v>641</v>
       </c>
       <c r="H589" t="s">
-        <v>894</v>
+        <v>269</v>
       </c>
       <c r="I589" t="s">
-        <v>99</v>
+        <v>135</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" t="s">
         <v>888</v>
       </c>
       <c r="B590" t="s">
         <v>16</v>
       </c>
       <c r="C590" t="s">
-        <v>895</v>
+        <v>792</v>
       </c>
       <c r="D590" t="s">
-        <v>672</v>
+        <v>793</v>
       </c>
       <c r="E590">
         <v>4</v>
       </c>
       <c r="F590" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G590">
         <v>641</v>
       </c>
       <c r="H590" t="s">
-        <v>269</v>
+        <v>895</v>
       </c>
       <c r="I590" t="s">
-        <v>133</v>
+        <v>99</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" t="s">
         <v>888</v>
       </c>
       <c r="B591" t="s">
         <v>16</v>
       </c>
       <c r="C591" t="s">
         <v>896</v>
       </c>
       <c r="D591" t="s">
         <v>25</v>
       </c>
       <c r="E591">
         <v>4</v>
       </c>
       <c r="F591" t="s">
         <v>31</v>
       </c>
       <c r="G591">
         <v>642</v>
       </c>
       <c r="H591" t="s">
@@ -20337,123 +20337,123 @@
       </c>
       <c r="E597">
         <v>1</v>
       </c>
       <c r="F597" t="s">
         <v>192</v>
       </c>
       <c r="G597">
         <v>611</v>
       </c>
       <c r="H597" t="s">
         <v>166</v>
       </c>
       <c r="I597" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" t="s">
         <v>888</v>
       </c>
       <c r="B598" t="s">
         <v>62</v>
       </c>
       <c r="C598" t="s">
-        <v>109</v>
+        <v>896</v>
       </c>
       <c r="D598" t="s">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="E598">
         <v>4</v>
       </c>
       <c r="F598" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="G598">
         <v>641</v>
       </c>
       <c r="H598"/>
       <c r="I598" t="s">
-        <v>260</v>
+        <v>28</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" t="s">
         <v>888</v>
       </c>
       <c r="B599" t="s">
         <v>62</v>
       </c>
       <c r="C599" t="s">
-        <v>896</v>
+        <v>109</v>
       </c>
       <c r="D599" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="E599">
         <v>4</v>
       </c>
       <c r="F599" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="G599">
         <v>641</v>
       </c>
-      <c r="H599"/>
+      <c r="H599" t="s">
+        <v>900</v>
+      </c>
       <c r="I599" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" t="s">
         <v>888</v>
       </c>
       <c r="B600" t="s">
         <v>62</v>
       </c>
       <c r="C600" t="s">
         <v>109</v>
       </c>
       <c r="D600" t="s">
         <v>110</v>
       </c>
       <c r="E600">
         <v>4</v>
       </c>
       <c r="F600" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="G600">
         <v>641</v>
       </c>
-      <c r="H600" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H600"/>
       <c r="I600" t="s">
-        <v>112</v>
+        <v>260</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" t="s">
         <v>888</v>
       </c>
       <c r="B601">
         <v>13</v>
       </c>
       <c r="C601" t="s">
         <v>90</v>
       </c>
       <c r="D601" t="s">
         <v>826</v>
       </c>
       <c r="E601">
         <v>1</v>
       </c>
       <c r="F601" t="s">
         <v>111</v>
       </c>
       <c r="G601">
         <v>614</v>
       </c>
       <c r="H601" t="s">
@@ -20464,74 +20464,74 @@
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" t="s">
         <v>888</v>
       </c>
       <c r="B602" t="s">
         <v>170</v>
       </c>
       <c r="C602" t="s">
         <v>892</v>
       </c>
       <c r="D602" t="s">
         <v>553</v>
       </c>
       <c r="E602">
         <v>4</v>
       </c>
       <c r="F602" t="s">
         <v>13</v>
       </c>
       <c r="G602">
         <v>641</v>
       </c>
       <c r="H602" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="I602" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" t="s">
         <v>888</v>
       </c>
       <c r="B603" t="s">
         <v>82</v>
       </c>
       <c r="C603" t="s">
         <v>902</v>
       </c>
       <c r="D603" t="s">
         <v>479</v>
       </c>
       <c r="E603">
         <v>1</v>
       </c>
       <c r="F603" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G603">
         <v>611</v>
       </c>
       <c r="H603" t="s">
         <v>903</v>
       </c>
       <c r="I603" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" t="s">
         <v>888</v>
       </c>
       <c r="B604" t="s">
         <v>261</v>
       </c>
       <c r="C604" t="s">
         <v>90</v>
       </c>
       <c r="D604" t="s">
         <v>365</v>
       </c>
       <c r="E604">
@@ -20710,136 +20710,136 @@
       </c>
       <c r="E610">
         <v>2</v>
       </c>
       <c r="F610" t="s">
         <v>119</v>
       </c>
       <c r="G610">
         <v>622</v>
       </c>
       <c r="H610" t="s">
         <v>909</v>
       </c>
       <c r="I610" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" t="s">
         <v>908</v>
       </c>
       <c r="B611" t="s">
         <v>16</v>
       </c>
       <c r="C611" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D611" t="s">
         <v>399</v>
       </c>
       <c r="E611">
         <v>2</v>
       </c>
       <c r="F611" t="s">
         <v>13</v>
       </c>
       <c r="G611">
         <v>621</v>
       </c>
       <c r="H611" t="s">
         <v>910</v>
       </c>
       <c r="I611" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" t="s">
         <v>908</v>
       </c>
       <c r="B612" t="s">
         <v>62</v>
       </c>
       <c r="C612" t="s">
         <v>911</v>
       </c>
       <c r="D612" t="s">
         <v>401</v>
       </c>
       <c r="E612">
         <v>1</v>
       </c>
       <c r="F612" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G612">
         <v>611</v>
       </c>
       <c r="H612" t="s">
         <v>912</v>
       </c>
       <c r="I612" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" t="s">
         <v>908</v>
       </c>
       <c r="B613" t="s">
         <v>62</v>
       </c>
       <c r="C613" t="s">
         <v>109</v>
       </c>
       <c r="D613" t="s">
         <v>110</v>
       </c>
       <c r="E613">
         <v>4</v>
       </c>
       <c r="F613" t="s">
         <v>111</v>
       </c>
       <c r="G613">
         <v>643</v>
       </c>
       <c r="H613"/>
       <c r="I613" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" t="s">
         <v>908</v>
       </c>
       <c r="B614" t="s">
         <v>170</v>
       </c>
       <c r="C614" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D614" t="s">
         <v>399</v>
       </c>
       <c r="E614">
         <v>2</v>
       </c>
       <c r="F614" t="s">
         <v>13</v>
       </c>
       <c r="G614">
         <v>622</v>
       </c>
       <c r="H614"/>
       <c r="I614" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" t="s">
         <v>908</v>
       </c>
       <c r="B615" t="s">
         <v>170</v>
       </c>