--- v2 (2026-04-20)
+++ v3 (2026-06-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="919">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t>Disciplina</t>
   </si>
   <si>
     <t>Titular Acoperire</t>
   </si>
   <si>
     <t>An2</t>
   </si>
   <si>
     <t>Serie</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Profesor Asistent</t>
   </si>
   <si>
@@ -392,83 +392,83 @@
   <si>
     <t>SPANU Paulina</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t xml:space="preserve">Bogdan Jugravu	</t>
   </si>
   <si>
     <t>CB203</t>
   </si>
   <si>
     <t>Pedagogie II</t>
   </si>
   <si>
     <t>DOGARU Mariana</t>
   </si>
   <si>
     <t>Janina Vascu</t>
   </si>
   <si>
     <t>AN028</t>
   </si>
   <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Proiectarea produselor</t>
+  </si>
+  <si>
+    <t>GHEORGHITA Vlad</t>
+  </si>
+  <si>
+    <t>S.L. Dr. Ing. Bogdan Jugravu</t>
+  </si>
+  <si>
+    <t>CB005</t>
+  </si>
+  <si>
+    <t>DA</t>
+  </si>
+  <si>
     <t>BD</t>
   </si>
   <si>
-    <t>BA</t>
-[...1 lines deleted...]
-  <si>
     <t>Elemente de medicina muncii</t>
   </si>
   <si>
     <t>CHIVU Oana-Roxana</t>
   </si>
   <si>
     <t>GHEORGHE MARILENA</t>
   </si>
   <si>
     <t>CK009d</t>
   </si>
   <si>
-    <t>Proiectarea produselor</t>
-[...13 lines deleted...]
-  <si>
     <t>Tehnici de proiectare asistată de calculator 1</t>
   </si>
   <si>
     <t>ULMEANU Mihaela-Elena</t>
   </si>
   <si>
     <t>Vlad Enache</t>
   </si>
   <si>
     <t>CO003a</t>
   </si>
   <si>
     <t>Inteligență artificială și sisteme expert</t>
   </si>
   <si>
     <t>BIGAN Cristin-Iulian</t>
   </si>
   <si>
     <t>PĂDURARU Valentin</t>
   </si>
   <si>
     <t xml:space="preserve">CB113	</t>
   </si>
   <si>
     <t xml:space="preserve">CO011 </t>
@@ -479,62 +479,62 @@
   <si>
     <t>GHEORGHE Marilena</t>
   </si>
   <si>
     <t>Mașini unelte și prelucrări prin așchiere</t>
   </si>
   <si>
     <t>GHINEA Mihalache</t>
   </si>
   <si>
     <t>CB007</t>
   </si>
   <si>
     <t>Bazele ingineriei industriale 1</t>
   </si>
   <si>
     <t>VILCEA Elena-Janina</t>
   </si>
   <si>
     <t xml:space="preserve">CODREANU Irina-Maria </t>
   </si>
   <si>
     <t>CB112</t>
   </si>
   <si>
+    <t>Catalin Ionut Silvestru</t>
+  </si>
+  <si>
     <t>Organe de mașini 1</t>
   </si>
   <si>
     <t>STOICA Alina - Maria</t>
   </si>
   <si>
     <t>CE301</t>
   </si>
   <si>
-    <t>Catalin Ionut Silvestru</t>
-[...1 lines deleted...]
-  <si>
     <t>Electronică digitală</t>
   </si>
   <si>
     <t>DASCĂLU Monica</t>
   </si>
   <si>
     <t>Costin-Andrei BRATAN</t>
   </si>
   <si>
     <t>CD008</t>
   </si>
   <si>
     <t>Acționări hidraulice și pneumatice</t>
   </si>
   <si>
     <t>BUCURESTEANU Anca Monica</t>
   </si>
   <si>
     <t>Cula Ștefan</t>
   </si>
   <si>
     <t>PANDURU Valentin</t>
   </si>
   <si>
     <t>POPA Constantin</t>
@@ -908,56 +908,56 @@
   <si>
     <t>Dudici Luciana</t>
   </si>
   <si>
     <t>CB209</t>
   </si>
   <si>
     <t>STOIAN Bogdan</t>
   </si>
   <si>
     <t>Certificarea produselor</t>
   </si>
   <si>
     <t>Dna prof.Tilina</t>
   </si>
   <si>
     <t>Tehnologia fabricării produselor 3</t>
   </si>
   <si>
     <t>TONOIU Sergiu</t>
   </si>
   <si>
     <t xml:space="preserve">Baila Diana </t>
   </si>
   <si>
+    <t>TAȘCĂ Gabriel</t>
+  </si>
+  <si>
     <t>Conf. TAȘCĂ Gabriel-Dan</t>
   </si>
   <si>
-    <t>TAȘCĂ Gabriel</t>
-[...1 lines deleted...]
-  <si>
     <t>Gabriel Sima</t>
   </si>
   <si>
     <t>Robotică 1</t>
   </si>
   <si>
     <t xml:space="preserve">Angela Miruna Neacșu	</t>
   </si>
   <si>
     <t>Tehnologia fabricării componentelor roboţilor industriali</t>
   </si>
   <si>
     <t>GHEORGHITA Catalin</t>
   </si>
   <si>
     <t>Senzori și sisteme senzoriale / Sensors and Sensorial Systems</t>
   </si>
   <si>
     <t>POPESCU Constantin - Adrian</t>
   </si>
   <si>
     <t>Angela Miruna Neacșu</t>
   </si>
   <si>
     <t>Optimizarea fluxurilor materiale cu valori discrete</t>
@@ -1058,62 +1058,62 @@
   <si>
     <t>DOBRESCU Tiberiu Gabriel</t>
   </si>
   <si>
     <t>Mario Ivan</t>
   </si>
   <si>
     <t>Conf TASCA Gabriel</t>
   </si>
   <si>
     <t>Organe de mașini / Machine Elements</t>
   </si>
   <si>
     <t>RADULESCU Alexandru-Valentin</t>
   </si>
   <si>
     <t>Irina Rădulescu</t>
   </si>
   <si>
     <t>Catalin GHEORGHITA</t>
   </si>
   <si>
     <t>Cristian Giolu</t>
   </si>
   <si>
+    <t>Rezistența materialelor 2</t>
+  </si>
+  <si>
+    <t>STOCHIOIU Constantin</t>
+  </si>
+  <si>
+    <t>Ana Maria Talanga</t>
+  </si>
+  <si>
     <t>NEACSU- PAVEL Angela- Miruna</t>
   </si>
   <si>
-    <t>Rezistența materialelor 2</t>
-[...7 lines deleted...]
-  <si>
     <t>Cristina Giolu</t>
   </si>
   <si>
     <t>Silvestru Cătălin</t>
   </si>
   <si>
     <t>Tehnologii de fabricaţie 2</t>
   </si>
   <si>
     <t>28 Jan 2026</t>
   </si>
   <si>
     <t>Rezistenţa materialelor 2</t>
   </si>
   <si>
     <t>JIGA Gheorghe Gabriel</t>
   </si>
   <si>
     <t>S.I. Nicoleta Crișan</t>
   </si>
   <si>
     <t>Integrarea tehnologiilor inteligente în industrie</t>
   </si>
   <si>
     <t>Logistică</t>
@@ -1196,62 +1196,62 @@
   <si>
     <t>Popescu Emilia</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Tehnologia Materialelor 2</t>
   </si>
   <si>
     <t>MARINESCU Marinela-Nicoleta</t>
   </si>
   <si>
     <t>BUȚU Larisa</t>
   </si>
   <si>
     <t>Istoria tehnicii</t>
   </si>
   <si>
     <t>Valentin Panduru</t>
   </si>
   <si>
     <t>CB113</t>
   </si>
   <si>
+    <t>Sisteme informatice și IIoT / Industrial Internet of Things</t>
+  </si>
+  <si>
+    <t>Bogdan Jugravu</t>
+  </si>
+  <si>
     <t>Securitate şi sănătate în muncă în sectoarele primare</t>
   </si>
   <si>
     <t>BULBOACA Eugenia</t>
   </si>
   <si>
-    <t>Sisteme informatice și IIoT / Industrial Internet of Things</t>
-[...4 lines deleted...]
-  <si>
     <t>Tehnologii WEB</t>
   </si>
   <si>
     <t>TUNSOIU Nicolae</t>
   </si>
   <si>
     <t>Știința și ingineria materialelor</t>
   </si>
   <si>
     <t>MICULESCU Marian</t>
   </si>
   <si>
     <t>Aura Mocanu</t>
   </si>
   <si>
     <t>Asigurarea calităţii produselor şi serviciilor 1</t>
   </si>
   <si>
     <t>DUMITRU Bogdan</t>
   </si>
   <si>
     <t>S.I Gabriel Tasca</t>
   </si>
   <si>
     <t>Alexandru Streza</t>
@@ -1403,51 +1403,51 @@
   <si>
     <t>PANDURU Valentin-Marius</t>
   </si>
   <si>
     <t>BRATAN Costin- Andrei</t>
   </si>
   <si>
     <t>Teoria probabilităților și statistică matematică / Probability and Statistics</t>
   </si>
   <si>
     <t>Crina-Daniela Savescu-Neacsu</t>
   </si>
   <si>
     <t>Managementul securității şi sănătății în muncă</t>
   </si>
   <si>
     <t>Iacob Andrei</t>
   </si>
   <si>
     <t>Geanina Mateescu</t>
   </si>
   <si>
     <t>Bazele securității informatice</t>
   </si>
   <si>
-    <t>RĂCUCIU Ciprian</t>
+    <t>RACUCIU Ciprian Iulian Constantin</t>
   </si>
   <si>
     <t xml:space="preserve">	CO003b</t>
   </si>
   <si>
     <t>Mașini și acționări electrice</t>
   </si>
   <si>
     <t>PARPALĂ Radu-Constantin</t>
   </si>
   <si>
     <t xml:space="preserve">Emilia Popescu </t>
   </si>
   <si>
     <t xml:space="preserve">CK008	</t>
   </si>
   <si>
     <t>Senzori și traductoare</t>
   </si>
   <si>
     <t>JUGRAVU Bogdan - Alexandru</t>
   </si>
   <si>
     <t>ENCIU Cornel</t>
   </si>
@@ -1694,51 +1694,51 @@
   <si>
     <t>Ingineria proceselor de asamblare</t>
   </si>
   <si>
     <t>CATANĂ Mădalin</t>
   </si>
   <si>
     <t>Codreanu Irina</t>
   </si>
   <si>
     <t>CB202</t>
   </si>
   <si>
     <t>Andreea Teleaşă</t>
   </si>
   <si>
     <t>TURTOI Petrică</t>
   </si>
   <si>
     <t>Ionut-Razvan Nechita</t>
   </si>
   <si>
     <t>Proiectarea asistată de calculator 1</t>
   </si>
   <si>
-    <t>PENA  ANDRA-ELENA</t>
+    <t>PENA ANDRA-ELENA</t>
   </si>
   <si>
     <t>DOREL ANANIA</t>
   </si>
   <si>
     <t>Procese industriale adaptive și inovative</t>
   </si>
   <si>
     <t>Cristina Carmen Cazacu</t>
   </si>
   <si>
     <t>Inspecția și evaluarea calității produselor și serviciilor 1</t>
   </si>
   <si>
     <t>DUMITRASCU Constantin</t>
   </si>
   <si>
     <t>Sl. dr. ing. Radu Constantin</t>
   </si>
   <si>
     <t>Procese şi sisteme de prelucrare 1</t>
   </si>
   <si>
     <t>Luciana DUDICI</t>
   </si>
@@ -1766,59 +1766,59 @@
   <si>
     <t>Jugravu Bogdan</t>
   </si>
   <si>
     <t>Mecanică 1 / Technical Mechanics 1</t>
   </si>
   <si>
     <t>VASILE Ovidiu</t>
   </si>
   <si>
     <t>Stefan Dumitru</t>
   </si>
   <si>
     <t>Alexandru Cazacu</t>
   </si>
   <si>
     <t>Ștefan Dumitru</t>
   </si>
   <si>
     <t>Vilcu Gabriel</t>
   </si>
   <si>
     <t>Larisa Buțu</t>
   </si>
   <si>
+    <t xml:space="preserve">Alina-Maria STOICA </t>
+  </si>
+  <si>
     <t>Teoria probabilităților și statistică matematică / Probability Theory and Mathematical Statistics</t>
   </si>
   <si>
     <t>Iorduc George</t>
   </si>
   <si>
-    <t xml:space="preserve">Alina-Maria STOICA </t>
-[...1 lines deleted...]
-  <si>
     <t>Teoria elasticității</t>
   </si>
   <si>
     <t>Mașini unelte</t>
   </si>
   <si>
     <t>GRIGUȚĂ Andreea Denisa</t>
   </si>
   <si>
     <t>Adrian Costache</t>
   </si>
   <si>
     <t>Modelare, identificare și simulare 2</t>
   </si>
   <si>
     <t>VLASCEANU Daniel</t>
   </si>
   <si>
     <t>Mihai Costea</t>
   </si>
   <si>
     <t>CA009</t>
   </si>
   <si>
     <t>Oana Roxana Chivu</t>
@@ -2036,188 +2036,185 @@
   <si>
     <t>PUIU Roxana-Adriana</t>
   </si>
   <si>
     <t>Sl. dr. ing. Luciana DUDICI</t>
   </si>
   <si>
     <t>CRIȘAN Nicoleta</t>
   </si>
   <si>
     <t>NEACSU-PAVEL Angela-Miruna</t>
   </si>
   <si>
     <t>Razvan Nechita</t>
   </si>
   <si>
     <t>Industrial Logistics</t>
   </si>
   <si>
     <t>POPESCU Emilia - Maria</t>
   </si>
   <si>
     <t>04 Feb 2026</t>
   </si>
   <si>
+    <t>Nicoleta Crisan</t>
+  </si>
+  <si>
     <t>Rezistența materialelor 2 / Mechanics of Materials 2</t>
   </si>
   <si>
     <t>PASTRAMĂ Stefan Dan</t>
   </si>
   <si>
     <t>Tălângă Ana-Maria</t>
   </si>
   <si>
-    <t>Nicoleta Crisan</t>
-[...1 lines deleted...]
-  <si>
     <t>Retele neuronale</t>
   </si>
   <si>
     <t>Mihai Sima</t>
   </si>
   <si>
     <t>Conf TIHAN Gratiela</t>
   </si>
   <si>
     <t>Concepția și adaptarea locuinței pentru persoanele cu dizabilități</t>
   </si>
   <si>
     <t>Adrian Popescu</t>
   </si>
   <si>
     <t>E-business în inginerie industrială / E-business in industrial engineering</t>
   </si>
   <si>
     <t>PARPALĂ Lidia Florentina</t>
   </si>
   <si>
     <t>Logistica și distribuția mărfurilor</t>
   </si>
   <si>
     <t>Sisteme integrate inteligente</t>
   </si>
   <si>
     <t>Optimizarea structurilor</t>
   </si>
   <si>
     <t>TUDOSE Daniela-Ioana</t>
   </si>
   <si>
     <t>PETCU Claudia</t>
   </si>
   <si>
     <t>Procese industriale 3</t>
   </si>
   <si>
     <t>Marius Lazar</t>
   </si>
   <si>
     <t>05 Feb 2026</t>
   </si>
   <si>
+    <t>Florina Chiscop</t>
+  </si>
+  <si>
     <t>Sisteme de operare</t>
   </si>
   <si>
     <t>Iliuță Miruna-Elena</t>
   </si>
   <si>
     <t>ED020</t>
   </si>
   <si>
-    <t>Florina Chiscop</t>
-[...1 lines deleted...]
-  <si>
     <t>Chimie / Chemistry</t>
   </si>
   <si>
     <t>POPESCU Simona Andreia</t>
   </si>
   <si>
     <t>Cristina Dumitriu</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 2</t>
   </si>
   <si>
     <t>Cristiana Cazacu</t>
   </si>
   <si>
     <t>Analiza fiabilitatii sistemelor industriale</t>
   </si>
   <si>
     <t>Tosu Tiberiu</t>
   </si>
   <si>
+    <t>Proiectare asistată de calculator 1</t>
+  </si>
+  <si>
+    <t>CONSTANTIN Paul</t>
+  </si>
+  <si>
     <t>ANANIA Dorel</t>
   </si>
   <si>
-    <t>Proiectare asistată de calculator 1</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Bogatu Ana-Maria </t>
   </si>
   <si>
     <t>Programarea mașinilor-unelte</t>
   </si>
   <si>
     <t>PENA Andra Elena</t>
   </si>
   <si>
     <t>Limba modernă 1 - Franceză / Foreign Languages 1 - French</t>
   </si>
   <si>
     <t>SĂLVAN Mirela-Sanda</t>
   </si>
   <si>
     <t>Corina Pascal</t>
   </si>
   <si>
     <t>BN029</t>
   </si>
   <si>
     <t>Miruna-Elena Iliuță</t>
   </si>
   <si>
     <t>Miruna Elena Iliuta</t>
   </si>
   <si>
     <t>Sisteme de realitate virtuală</t>
   </si>
   <si>
     <t>CAZACU Carmen-Cristiana</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 1 / Computer Aided Design 1</t>
   </si>
   <si>
-    <t>PENA Andra-Elena</t>
-[...1 lines deleted...]
-  <si>
     <t>Conf. TIHAN Grațiela</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator pentru sisteme de intralogistică</t>
   </si>
   <si>
     <t>DUDICI Cristina Luciana</t>
   </si>
   <si>
     <t>CAZACU Cristiana</t>
   </si>
   <si>
     <t>Alexandru Cristian Firulescu</t>
   </si>
   <si>
     <t>ILIUȚĂ Miruna-Elena</t>
   </si>
   <si>
     <t>16:15</t>
   </si>
   <si>
     <t>Miruna-Elena Iliuta</t>
   </si>
   <si>
     <t>Managementul activităţii de prevenire şi protecţiei a situaţiilor de urgenţă</t>
@@ -2228,140 +2225,137 @@
   <si>
     <t>TASCA Gabriel-Dan</t>
   </si>
   <si>
     <t>Sisteme avansate de fabricare</t>
   </si>
   <si>
     <t>Sisteme inteligente</t>
   </si>
   <si>
     <t>IACOB Robert Eugen</t>
   </si>
   <si>
     <t>CK110c</t>
   </si>
   <si>
     <t>Radiografiere digitala</t>
   </si>
   <si>
     <t>Aplicații ale Inteligenței Artificiale în Inginerie Industrială</t>
   </si>
   <si>
     <t>Securitate cibernetică industrială și rețele IoT</t>
   </si>
   <si>
-    <t>RACUCIU Ciprian Iulian Constantin</t>
-[...1 lines deleted...]
-  <si>
     <t>Managementul negocierilor in afaceri</t>
   </si>
   <si>
     <t>Eco-nanotehnologii și fabricarea produselor nanostructurate</t>
   </si>
   <si>
     <t>BANU Alexandra</t>
   </si>
   <si>
     <t>DOBRI Gabriel</t>
   </si>
   <si>
     <t>Microcontrolere pentru aplicaţii în robotică</t>
   </si>
   <si>
     <t>FRUNZETE Madalin Corneliu</t>
   </si>
   <si>
     <t>SERBAN Alin</t>
   </si>
   <si>
     <t>B121</t>
   </si>
   <si>
     <t>Relaţii internaţionale</t>
   </si>
   <si>
     <t>TARA Sergiu</t>
   </si>
   <si>
     <t>Prof Cotoara Maricica-Daniela</t>
   </si>
   <si>
     <t xml:space="preserve"> Nicoleta CRISAN</t>
   </si>
   <si>
     <t>06 Feb 2026</t>
   </si>
   <si>
+    <t>DUMITRU Ștefan</t>
+  </si>
+  <si>
     <t>GAVRILĂ Daniela Emilia</t>
   </si>
   <si>
-    <t>DUMITRU Ștefan</t>
-[...1 lines deleted...]
-  <si>
     <t>Proiectarea sistemelor mecanice / Mechanical Systems Design</t>
   </si>
   <si>
     <t>ROTARU Alexandra</t>
   </si>
   <si>
     <t>As. dr. ing. Valentina-Daniela BĂJENARU</t>
   </si>
   <si>
     <t xml:space="preserve"> Vlad Gheorghita</t>
   </si>
   <si>
     <t>Calitatea fabricației</t>
   </si>
   <si>
     <t xml:space="preserve">Pîrnău Claudiu </t>
   </si>
   <si>
+    <t>Procese de deformare plastică la rece</t>
+  </si>
+  <si>
     <t>Securitate şi sănătate în muncă în domeniul mecanic</t>
   </si>
   <si>
     <t xml:space="preserve">CE301Bis	</t>
   </si>
   <si>
-    <t>Procese de deformare plastică la rece</t>
+    <t>Computer Aided Manufacturing</t>
+  </si>
+  <si>
+    <t>PENA Andra</t>
+  </si>
+  <si>
+    <t>CO002</t>
   </si>
   <si>
     <t>Managementul comunicării</t>
   </si>
   <si>
     <t>Tașca Gabriel</t>
   </si>
   <si>
-    <t>Computer Aided Manufacturing</t>
-[...7 lines deleted...]
-  <si>
     <t>Gabriel Tasca</t>
   </si>
   <si>
     <t>Programarea textuală a robotilor industriali</t>
   </si>
   <si>
     <t>Dumitru Ştefan</t>
   </si>
   <si>
     <t>PETRE Roxana-Alexandra</t>
   </si>
   <si>
     <t>Geanina Andronache</t>
   </si>
   <si>
     <t>Cornel ENCIU</t>
   </si>
   <si>
     <t>Managementul investițiilor</t>
   </si>
   <si>
     <t>Baze fizice ale metodelor nedistructive</t>
   </si>
   <si>
     <t>Marinela Gheorghe</t>
@@ -2480,98 +2474,98 @@
   <si>
     <t>DUMITRU Adelin Costin</t>
   </si>
   <si>
     <t>Sisteme numerice de conducere</t>
   </si>
   <si>
     <t>DIMON Cătălin</t>
   </si>
   <si>
     <t>As.drd.ing. Lucian Mihai</t>
   </si>
   <si>
     <t>Conf. GARLEANU Delia</t>
   </si>
   <si>
     <t>08 Feb 2026</t>
   </si>
   <si>
     <t>09 Feb 2026</t>
   </si>
   <si>
     <t>Nicolae Capatana</t>
   </si>
   <si>
+    <t>Procese de fabricație 1 / Manufacturing Processes 1</t>
+  </si>
+  <si>
+    <t>MANOLACHE Daniel-Silviu</t>
+  </si>
+  <si>
+    <t>CK104b</t>
+  </si>
+  <si>
     <t>Bazele generării suprafețelor și prelucrări prin așchiere</t>
   </si>
   <si>
-    <t>Procese de fabricație 1 / Manufacturing Processes 1</t>
-[...7 lines deleted...]
-  <si>
     <t>SEBE Gabriela Ileana</t>
   </si>
   <si>
     <t>Angela Păsărescu</t>
   </si>
   <si>
     <t>Silvestru Ionuț Cătălin</t>
   </si>
   <si>
     <t>Matematici Speciale</t>
   </si>
   <si>
     <t>TOMA Antonela</t>
   </si>
   <si>
     <t>Laurance Fakih</t>
   </si>
   <si>
+    <t>Securitate şi sănătate în muncă în domeniul transporturilor</t>
+  </si>
+  <si>
     <t>Sisteme mecatronice</t>
   </si>
   <si>
     <t>COMEAGA Constantin-Daniel</t>
   </si>
   <si>
     <t>COPORAN Teodor</t>
   </si>
   <si>
-    <t>Securitate şi sănătate în muncă în domeniul transporturilor</t>
+    <t>Securitate şi sănătate în muncă în domeniul serviciilor</t>
   </si>
   <si>
     <t>Operaționalitatea și managementul centrelor de distribuție</t>
   </si>
   <si>
-    <t>Securitate şi sănătate în muncă în domeniul serviciilor</t>
-[...1 lines deleted...]
-  <si>
     <t>CODREANU Irina</t>
   </si>
   <si>
     <t>09:30</t>
   </si>
   <si>
     <t>OANCEA Emilia</t>
   </si>
   <si>
     <t>Analiză de produs</t>
   </si>
   <si>
     <t xml:space="preserve">Popescu Larisa </t>
   </si>
   <si>
     <t xml:space="preserve">Radu Constantin </t>
   </si>
   <si>
     <t>Bazele tehnologiei informației</t>
   </si>
   <si>
     <t>prof. Doicin</t>
   </si>
   <si>
     <t>SILVESTRU Ionuț Cătălin</t>
@@ -2681,54 +2675,54 @@
   <si>
     <t>Managementul calitatii</t>
   </si>
   <si>
     <t>11 Feb 2026</t>
   </si>
   <si>
     <t>Valentin - Marius Panduru</t>
   </si>
   <si>
     <t>Inteligență artificială / Artificial inteligence</t>
   </si>
   <si>
     <t>GAVRILA Daniela Emilia</t>
   </si>
   <si>
     <t>Sisteme cu microprocesorare</t>
   </si>
   <si>
     <t>DOBRICA Liliana</t>
   </si>
   <si>
     <t>12 Feb 2026</t>
   </si>
   <si>
+    <t>SAVESCU-NEACSU Crina</t>
+  </si>
+  <si>
     <t>Oancea Emilia</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAVESCU-NEACSU Crina</t>
   </si>
   <si>
     <t>BUTU Larisa</t>
   </si>
   <si>
     <t>Ingineria și managementul proceselor de producție 2</t>
   </si>
   <si>
     <t>Metode experimentale în ingineria mecanica</t>
   </si>
   <si>
     <t>Sisteme de alimentare, transport, transfer</t>
   </si>
   <si>
     <t>Rujinski Alexandru</t>
   </si>
   <si>
     <t>Managementul inovării și transferul tehnologic</t>
   </si>
   <si>
     <t>Corneliu Rontescu</t>
   </si>
   <si>
     <t>GAVRILĂ Daniela-Emilia</t>
   </si>
@@ -4073,428 +4067,428 @@
       </c>
       <c r="H32" t="s">
         <v>124</v>
       </c>
       <c r="I32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33">
         <v>3</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G33">
         <v>631</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
       <c r="I33" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34">
         <v>3</v>
       </c>
       <c r="F34" t="s">
-        <v>31</v>
+        <v>126</v>
       </c>
       <c r="G34">
         <v>631</v>
       </c>
       <c r="H34" t="s">
         <v>124</v>
       </c>
       <c r="I34" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>88</v>
       </c>
       <c r="B35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35">
         <v>3</v>
       </c>
       <c r="F35" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="G35">
         <v>631</v>
       </c>
       <c r="H35" t="s">
         <v>124</v>
       </c>
       <c r="I35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E36">
         <v>3</v>
       </c>
       <c r="F36" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G36">
         <v>631</v>
       </c>
       <c r="H36" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I36" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>88</v>
       </c>
       <c r="B37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
         <v>122</v>
       </c>
       <c r="D37" t="s">
         <v>123</v>
       </c>
       <c r="E37">
         <v>3</v>
       </c>
       <c r="F37" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="G37">
         <v>631</v>
       </c>
       <c r="H37" t="s">
         <v>124</v>
       </c>
       <c r="I37" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>88</v>
       </c>
       <c r="B38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
         <v>123</v>
       </c>
       <c r="E38">
         <v>3</v>
       </c>
       <c r="F38" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="G38">
         <v>631</v>
       </c>
       <c r="H38" t="s">
         <v>124</v>
       </c>
       <c r="I38" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>122</v>
       </c>
       <c r="D39" t="s">
         <v>123</v>
       </c>
       <c r="E39">
         <v>3</v>
       </c>
       <c r="F39" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="G39">
         <v>631</v>
       </c>
       <c r="H39" t="s">
         <v>124</v>
       </c>
       <c r="I39" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>88</v>
       </c>
       <c r="B40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D40" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E40">
         <v>3</v>
       </c>
       <c r="F40" t="s">
-        <v>39</v>
+        <v>132</v>
       </c>
       <c r="G40">
         <v>631</v>
       </c>
       <c r="H40" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="I40" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
         <v>122</v>
       </c>
       <c r="D41" t="s">
         <v>123</v>
       </c>
       <c r="E41">
         <v>3</v>
       </c>
       <c r="F41" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G41">
         <v>631</v>
       </c>
       <c r="H41" t="s">
         <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
       <c r="F42" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="G42">
         <v>631</v>
       </c>
       <c r="H42" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I42" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
         <v>122</v>
       </c>
       <c r="D43" t="s">
         <v>123</v>
       </c>
       <c r="E43">
         <v>3</v>
       </c>
       <c r="F43" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G43">
         <v>631</v>
       </c>
       <c r="H43" t="s">
         <v>124</v>
       </c>
       <c r="I43" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
       <c r="E44">
         <v>3</v>
       </c>
       <c r="F44" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G44">
         <v>631</v>
       </c>
       <c r="H44" t="s">
         <v>124</v>
       </c>
       <c r="I44" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>88</v>
       </c>
       <c r="B45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
         <v>122</v>
       </c>
       <c r="D45" t="s">
         <v>123</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
       <c r="F45" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="G45">
         <v>631</v>
       </c>
       <c r="H45" t="s">
         <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>88</v>
       </c>
       <c r="B46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
         <v>122</v>
       </c>
       <c r="D46" t="s">
         <v>123</v>
       </c>
       <c r="E46">
         <v>3</v>
       </c>
       <c r="F46" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="G46">
         <v>631</v>
       </c>
       <c r="H46" t="s">
         <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>88</v>
       </c>
       <c r="B47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
       <c r="D47" t="s">
         <v>138</v>
       </c>
       <c r="E47">
@@ -4508,196 +4502,196 @@
       </c>
       <c r="H47" t="s">
         <v>139</v>
       </c>
       <c r="I47" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48" t="s">
         <v>33</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="D48" t="s">
         <v>123</v>
       </c>
       <c r="E48">
         <v>3</v>
       </c>
       <c r="F48" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G48">
         <v>632</v>
       </c>
       <c r="H48" t="s">
         <v>124</v>
       </c>
       <c r="I48" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>88</v>
       </c>
       <c r="B49" t="s">
         <v>33</v>
       </c>
       <c r="C49" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="E49">
         <v>3</v>
       </c>
       <c r="F49" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G49">
         <v>632</v>
       </c>
       <c r="H49" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="I49" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>88</v>
       </c>
       <c r="B50" t="s">
         <v>33</v>
       </c>
       <c r="C50" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="D50" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E50">
         <v>3</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G50">
         <v>632</v>
       </c>
       <c r="H50" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="I50" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>88</v>
       </c>
       <c r="B51" t="s">
         <v>33</v>
       </c>
       <c r="C51" t="s">
         <v>122</v>
       </c>
       <c r="D51" t="s">
         <v>123</v>
       </c>
       <c r="E51">
         <v>3</v>
       </c>
       <c r="F51" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G51">
         <v>632</v>
       </c>
       <c r="H51" t="s">
         <v>124</v>
       </c>
       <c r="I51" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>88</v>
       </c>
       <c r="B52" t="s">
         <v>33</v>
       </c>
       <c r="C52" t="s">
         <v>122</v>
       </c>
       <c r="D52" t="s">
         <v>123</v>
       </c>
       <c r="E52">
         <v>3</v>
       </c>
       <c r="F52" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G52">
         <v>632</v>
       </c>
       <c r="H52" t="s">
         <v>124</v>
       </c>
       <c r="I52" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>88</v>
       </c>
       <c r="B53" t="s">
         <v>33</v>
       </c>
       <c r="C53" t="s">
         <v>122</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="E53">
         <v>3</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G53">
         <v>632</v>
       </c>
       <c r="H53" t="s">
         <v>124</v>
       </c>
       <c r="I53" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>88</v>
       </c>
       <c r="B54" t="s">
         <v>33</v>
       </c>
       <c r="C54" t="s">
         <v>122</v>
       </c>
       <c r="D54" t="s">
         <v>123</v>
       </c>
       <c r="E54">
@@ -4711,51 +4705,51 @@
       </c>
       <c r="H54" t="s">
         <v>124</v>
       </c>
       <c r="I54" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>88</v>
       </c>
       <c r="B55" t="s">
         <v>33</v>
       </c>
       <c r="C55" t="s">
         <v>122</v>
       </c>
       <c r="D55" t="s">
         <v>123</v>
       </c>
       <c r="E55">
         <v>3</v>
       </c>
       <c r="F55" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="G55">
         <v>632</v>
       </c>
       <c r="H55" t="s">
         <v>124</v>
       </c>
       <c r="I55" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56" t="s">
         <v>33</v>
       </c>
       <c r="C56" t="s">
         <v>122</v>
       </c>
       <c r="D56" t="s">
         <v>123</v>
       </c>
       <c r="E56">
@@ -4818,98 +4812,98 @@
       </c>
       <c r="E58">
         <v>3</v>
       </c>
       <c r="F58" t="s">
         <v>111</v>
       </c>
       <c r="G58">
         <v>633</v>
       </c>
       <c r="H58" t="s">
         <v>124</v>
       </c>
       <c r="I58" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59" t="s">
         <v>33</v>
       </c>
       <c r="C59" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="D59" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="E59">
         <v>3</v>
       </c>
       <c r="F59" t="s">
         <v>94</v>
       </c>
       <c r="G59">
         <v>634</v>
       </c>
       <c r="H59" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="I59" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60" t="s">
         <v>33</v>
       </c>
       <c r="C60" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="D60" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="E60">
         <v>3</v>
       </c>
       <c r="F60" t="s">
         <v>94</v>
       </c>
       <c r="G60">
         <v>634</v>
       </c>
       <c r="H60" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="I60" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61" t="s">
         <v>33</v>
       </c>
       <c r="C61" t="s">
         <v>146</v>
       </c>
       <c r="D61" t="s">
         <v>147</v>
       </c>
       <c r="E61">
         <v>4</v>
       </c>
       <c r="F61" t="s">
         <v>39</v>
       </c>
       <c r="G61">
         <v>641</v>
       </c>
       <c r="H61"/>
@@ -5017,123 +5011,123 @@
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65" t="s">
         <v>94</v>
       </c>
       <c r="G65">
         <v>613</v>
       </c>
       <c r="H65" t="s">
         <v>92</v>
       </c>
       <c r="I65" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>88</v>
       </c>
       <c r="B66" t="s">
         <v>62</v>
       </c>
       <c r="C66" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="D66" t="s">
-        <v>156</v>
+        <v>101</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66" t="s">
-        <v>36</v>
+        <v>126</v>
       </c>
       <c r="G66">
         <v>621</v>
       </c>
-      <c r="H66"/>
+      <c r="H66" t="s">
+        <v>155</v>
+      </c>
       <c r="I66" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>88</v>
       </c>
       <c r="B67" t="s">
         <v>62</v>
       </c>
       <c r="C67" t="s">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="D67" t="s">
-        <v>101</v>
+        <v>157</v>
       </c>
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="G67">
         <v>621</v>
       </c>
-      <c r="H67" t="s">
+      <c r="H67"/>
+      <c r="I67" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>88</v>
       </c>
       <c r="B68" t="s">
         <v>62</v>
       </c>
       <c r="C68" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D68" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G68">
         <v>621</v>
       </c>
       <c r="H68"/>
       <c r="I68" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>88</v>
       </c>
       <c r="B69" t="s">
         <v>62</v>
       </c>
       <c r="C69" t="s">
         <v>159</v>
       </c>
       <c r="D69" t="s">
         <v>160</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69" t="s">
         <v>94</v>
       </c>
       <c r="G69">
         <v>623</v>
       </c>
       <c r="H69" t="s">
@@ -5167,194 +5161,194 @@
       </c>
       <c r="H70" t="s">
         <v>165</v>
       </c>
       <c r="I70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>88</v>
       </c>
       <c r="B71" t="s">
         <v>62</v>
       </c>
       <c r="C71" t="s">
         <v>163</v>
       </c>
       <c r="D71" t="s">
         <v>164</v>
       </c>
       <c r="E71">
         <v>3</v>
       </c>
       <c r="F71" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G71">
         <v>631</v>
       </c>
       <c r="H71" t="s">
         <v>165</v>
       </c>
       <c r="I71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>88</v>
       </c>
       <c r="B72" t="s">
         <v>62</v>
       </c>
       <c r="C72" t="s">
         <v>141</v>
       </c>
       <c r="D72" t="s">
         <v>142</v>
       </c>
       <c r="E72">
         <v>3</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72">
         <v>631</v>
       </c>
       <c r="H72" t="s">
         <v>166</v>
       </c>
       <c r="I72" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>88</v>
       </c>
       <c r="B73" t="s">
         <v>62</v>
       </c>
       <c r="C73" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D73" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E73">
         <v>3</v>
       </c>
       <c r="F73" t="s">
         <v>115</v>
       </c>
       <c r="G73">
         <v>632</v>
       </c>
       <c r="H73"/>
       <c r="I73" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>88</v>
       </c>
       <c r="B74">
         <v>13.0</v>
       </c>
       <c r="C74" t="s">
         <v>34</v>
       </c>
       <c r="D74" t="s">
         <v>167</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74" t="s">
         <v>102</v>
       </c>
       <c r="G74">
         <v>611</v>
       </c>
       <c r="H74" t="s">
         <v>168</v>
       </c>
       <c r="I74" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>88</v>
       </c>
       <c r="B75" t="s">
         <v>170</v>
       </c>
       <c r="C75" t="s">
         <v>34</v>
       </c>
       <c r="D75" t="s">
         <v>167</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G75">
         <v>611</v>
       </c>
       <c r="H75" t="s">
         <v>171</v>
       </c>
       <c r="I75" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>88</v>
       </c>
       <c r="B76" t="s">
         <v>170</v>
       </c>
       <c r="C76" t="s">
         <v>172</v>
       </c>
       <c r="D76" t="s">
         <v>173</v>
       </c>
       <c r="E76">
         <v>2</v>
       </c>
       <c r="F76" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G76">
         <v>621</v>
       </c>
       <c r="H76" t="s">
         <v>174</v>
       </c>
       <c r="I76" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>88</v>
       </c>
       <c r="B77" t="s">
         <v>170</v>
       </c>
       <c r="C77" t="s">
         <v>176</v>
       </c>
       <c r="D77" t="s">
         <v>177</v>
       </c>
       <c r="E77">
@@ -5368,283 +5362,283 @@
       </c>
       <c r="H77" t="s">
         <v>178</v>
       </c>
       <c r="I77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>88</v>
       </c>
       <c r="B78" t="s">
         <v>170</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78" t="s">
         <v>177</v>
       </c>
       <c r="E78">
         <v>3</v>
       </c>
       <c r="F78" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G78">
         <v>631</v>
       </c>
       <c r="H78" t="s">
         <v>178</v>
       </c>
       <c r="I78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>88</v>
       </c>
       <c r="B79" t="s">
         <v>170</v>
       </c>
       <c r="C79" t="s">
         <v>176</v>
       </c>
       <c r="D79" t="s">
         <v>177</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G79">
         <v>631</v>
       </c>
       <c r="H79" t="s">
         <v>178</v>
       </c>
       <c r="I79" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>88</v>
       </c>
       <c r="B80" t="s">
         <v>170</v>
       </c>
       <c r="C80" t="s">
         <v>176</v>
       </c>
       <c r="D80" t="s">
         <v>177</v>
       </c>
       <c r="E80">
         <v>3</v>
       </c>
       <c r="F80" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G80">
         <v>631</v>
       </c>
       <c r="H80" t="s">
         <v>178</v>
       </c>
       <c r="I80" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>88</v>
       </c>
       <c r="B81" t="s">
         <v>170</v>
       </c>
       <c r="C81" t="s">
         <v>176</v>
       </c>
       <c r="D81" t="s">
         <v>177</v>
       </c>
       <c r="E81">
         <v>3</v>
       </c>
       <c r="F81" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="G81">
         <v>631</v>
       </c>
       <c r="H81" t="s">
         <v>178</v>
       </c>
       <c r="I81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>88</v>
       </c>
       <c r="B82" t="s">
         <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>176</v>
       </c>
       <c r="D82" t="s">
         <v>177</v>
       </c>
       <c r="E82">
         <v>3</v>
       </c>
       <c r="F82" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="G82">
         <v>631</v>
       </c>
       <c r="H82" t="s">
         <v>178</v>
       </c>
       <c r="I82" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>88</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83" t="s">
         <v>176</v>
       </c>
       <c r="D83" t="s">
         <v>177</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G83">
         <v>631</v>
       </c>
       <c r="H83" t="s">
         <v>178</v>
       </c>
       <c r="I83" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84" t="s">
         <v>170</v>
       </c>
       <c r="C84" t="s">
         <v>176</v>
       </c>
       <c r="D84" t="s">
         <v>177</v>
       </c>
       <c r="E84">
         <v>3</v>
       </c>
       <c r="F84" t="s">
-        <v>31</v>
+        <v>126</v>
       </c>
       <c r="G84">
         <v>631</v>
       </c>
       <c r="H84" t="s">
         <v>178</v>
       </c>
       <c r="I84" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85">
         <v>3</v>
       </c>
       <c r="F85" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="G85">
         <v>631</v>
       </c>
       <c r="H85" t="s">
         <v>178</v>
       </c>
       <c r="I85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>88</v>
       </c>
       <c r="B86" t="s">
         <v>170</v>
       </c>
       <c r="C86" t="s">
         <v>176</v>
       </c>
       <c r="D86" t="s">
         <v>177</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="G86">
         <v>631</v>
       </c>
       <c r="H86" t="s">
         <v>178</v>
       </c>
       <c r="I86" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>88</v>
       </c>
       <c r="B87" t="s">
         <v>170</v>
       </c>
       <c r="C87" t="s">
         <v>176</v>
       </c>
       <c r="D87" t="s">
         <v>177</v>
       </c>
       <c r="E87">
@@ -5658,138 +5652,138 @@
       </c>
       <c r="H87" t="s">
         <v>178</v>
       </c>
       <c r="I87" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" t="s">
         <v>170</v>
       </c>
       <c r="C88" t="s">
         <v>176</v>
       </c>
       <c r="D88" t="s">
         <v>177</v>
       </c>
       <c r="E88">
         <v>3</v>
       </c>
       <c r="F88" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="G88">
         <v>631</v>
       </c>
       <c r="H88" t="s">
         <v>178</v>
       </c>
       <c r="I88" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>170</v>
       </c>
       <c r="C89" t="s">
         <v>176</v>
       </c>
       <c r="D89" t="s">
         <v>177</v>
       </c>
       <c r="E89">
         <v>3</v>
       </c>
       <c r="F89" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="G89">
         <v>631</v>
       </c>
       <c r="H89" t="s">
         <v>178</v>
       </c>
       <c r="I89" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>88</v>
       </c>
       <c r="B90" t="s">
         <v>170</v>
       </c>
       <c r="C90" t="s">
         <v>176</v>
       </c>
       <c r="D90" t="s">
         <v>177</v>
       </c>
       <c r="E90">
         <v>3</v>
       </c>
       <c r="F90" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G90">
         <v>632</v>
       </c>
       <c r="H90" t="s">
         <v>178</v>
       </c>
       <c r="I90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>88</v>
       </c>
       <c r="B91" t="s">
         <v>170</v>
       </c>
       <c r="C91" t="s">
         <v>176</v>
       </c>
       <c r="D91" t="s">
         <v>177</v>
       </c>
       <c r="E91">
         <v>3</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G91">
         <v>632</v>
       </c>
       <c r="H91" t="s">
         <v>178</v>
       </c>
       <c r="I91" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>88</v>
       </c>
       <c r="B92" t="s">
         <v>170</v>
       </c>
       <c r="C92" t="s">
         <v>176</v>
       </c>
       <c r="D92" t="s">
         <v>177</v>
       </c>
       <c r="E92">
@@ -5803,138 +5797,138 @@
       </c>
       <c r="H92" t="s">
         <v>178</v>
       </c>
       <c r="I92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>88</v>
       </c>
       <c r="B93" t="s">
         <v>170</v>
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93" t="s">
         <v>177</v>
       </c>
       <c r="E93">
         <v>3</v>
       </c>
       <c r="F93" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="G93">
         <v>632</v>
       </c>
       <c r="H93" t="s">
         <v>178</v>
       </c>
       <c r="I93" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>88</v>
       </c>
       <c r="B94" t="s">
         <v>170</v>
       </c>
       <c r="C94" t="s">
         <v>176</v>
       </c>
       <c r="D94" t="s">
         <v>177</v>
       </c>
       <c r="E94">
         <v>3</v>
       </c>
       <c r="F94" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G94">
         <v>632</v>
       </c>
       <c r="H94" t="s">
         <v>178</v>
       </c>
       <c r="I94" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>88</v>
       </c>
       <c r="B95" t="s">
         <v>170</v>
       </c>
       <c r="C95" t="s">
         <v>176</v>
       </c>
       <c r="D95" t="s">
         <v>177</v>
       </c>
       <c r="E95">
         <v>3</v>
       </c>
       <c r="F95" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G95">
         <v>632</v>
       </c>
       <c r="H95" t="s">
         <v>178</v>
       </c>
       <c r="I95" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>88</v>
       </c>
       <c r="B96" t="s">
         <v>170</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96" t="s">
         <v>177</v>
       </c>
       <c r="E96">
         <v>3</v>
       </c>
       <c r="F96" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G96">
         <v>632</v>
       </c>
       <c r="H96" t="s">
         <v>178</v>
       </c>
       <c r="I96" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>88</v>
       </c>
       <c r="B97" t="s">
         <v>170</v>
       </c>
       <c r="C97" t="s">
         <v>176</v>
       </c>
       <c r="D97" t="s">
         <v>177</v>
       </c>
       <c r="E97">
@@ -6131,51 +6125,51 @@
       <c r="A104" t="s">
         <v>88</v>
       </c>
       <c r="B104" t="s">
         <v>82</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104" t="s">
         <v>187</v>
       </c>
       <c r="E104">
         <v>3</v>
       </c>
       <c r="F104" t="s">
         <v>31</v>
       </c>
       <c r="G104">
         <v>632</v>
       </c>
       <c r="H104" t="s">
         <v>188</v>
       </c>
       <c r="I104" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>88</v>
       </c>
       <c r="B105" t="s">
         <v>82</v>
       </c>
       <c r="C105" t="s">
         <v>137</v>
       </c>
       <c r="D105" t="s">
         <v>138</v>
       </c>
       <c r="E105">
         <v>3</v>
       </c>
       <c r="F105" t="s">
         <v>94</v>
       </c>
       <c r="G105">
         <v>633</v>
       </c>
       <c r="H105" t="s">
@@ -6290,63 +6284,63 @@
       </c>
       <c r="F109" t="s">
         <v>198</v>
       </c>
       <c r="G109" t="s">
         <v>198</v>
       </c>
       <c r="H109" t="s">
         <v>86</v>
       </c>
       <c r="I109" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>88</v>
       </c>
       <c r="B110">
         <v>17.0</v>
       </c>
       <c r="C110" t="s">
         <v>200</v>
       </c>
       <c r="D110" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
       <c r="F110" t="s">
         <v>43</v>
       </c>
       <c r="G110" t="s">
         <v>201</v>
       </c>
       <c r="H110" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="I110" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>88</v>
       </c>
       <c r="B111" t="s">
         <v>202</v>
       </c>
       <c r="C111" t="s">
         <v>203</v>
       </c>
       <c r="D111" t="s">
         <v>204</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111" t="s">
         <v>205</v>
       </c>
       <c r="G111" t="s">
@@ -6435,80 +6429,80 @@
       </c>
       <c r="F114" t="s">
         <v>75</v>
       </c>
       <c r="G114" t="s">
         <v>75</v>
       </c>
       <c r="H114" t="s">
         <v>217</v>
       </c>
       <c r="I114" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>88</v>
       </c>
       <c r="B115" t="s">
         <v>202</v>
       </c>
       <c r="C115" t="s">
         <v>200</v>
       </c>
       <c r="D115" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E115">
         <v>2</v>
       </c>
       <c r="F115" t="s">
         <v>43</v>
       </c>
       <c r="G115" t="s">
         <v>219</v>
       </c>
       <c r="H115" t="s">
         <v>220</v>
       </c>
       <c r="I115" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>88</v>
       </c>
       <c r="B116" t="s">
         <v>202</v>
       </c>
       <c r="C116" t="s">
         <v>200</v>
       </c>
       <c r="D116" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E116">
         <v>2</v>
       </c>
       <c r="F116" t="s">
         <v>43</v>
       </c>
       <c r="G116" t="s">
         <v>221</v>
       </c>
       <c r="H116" t="s">
         <v>147</v>
       </c>
       <c r="I116" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>88</v>
       </c>
       <c r="B117" t="s">
         <v>202</v>
       </c>
       <c r="C117" t="s">
@@ -6816,51 +6810,51 @@
       </c>
       <c r="H127" t="s">
         <v>174</v>
       </c>
       <c r="I127" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>88</v>
       </c>
       <c r="B128" t="s">
         <v>261</v>
       </c>
       <c r="C128" t="s">
         <v>262</v>
       </c>
       <c r="D128" t="s">
         <v>263</v>
       </c>
       <c r="E128">
         <v>4</v>
       </c>
       <c r="F128" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G128">
         <v>641</v>
       </c>
       <c r="H128" t="s">
         <v>264</v>
       </c>
       <c r="I128" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>88</v>
       </c>
       <c r="B129" t="s">
         <v>265</v>
       </c>
       <c r="C129" t="s">
         <v>266</v>
       </c>
       <c r="D129" t="s">
         <v>267</v>
       </c>
       <c r="E129">
@@ -6903,51 +6897,51 @@
       </c>
       <c r="H130" t="s">
         <v>120</v>
       </c>
       <c r="I130" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>88</v>
       </c>
       <c r="B131" t="s">
         <v>265</v>
       </c>
       <c r="C131" t="s">
         <v>273</v>
       </c>
       <c r="D131" t="s">
         <v>173</v>
       </c>
       <c r="E131">
         <v>4</v>
       </c>
       <c r="F131" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G131">
         <v>641</v>
       </c>
       <c r="H131" t="s">
         <v>274</v>
       </c>
       <c r="I131" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>88</v>
       </c>
       <c r="B132" t="s">
         <v>265</v>
       </c>
       <c r="C132" t="s">
         <v>182</v>
       </c>
       <c r="D132" t="s">
         <v>183</v>
       </c>
       <c r="E132">
@@ -6970,51 +6964,51 @@
       <c r="A133" t="s">
         <v>275</v>
       </c>
       <c r="B133" t="s">
         <v>276</v>
       </c>
       <c r="C133" t="s">
         <v>277</v>
       </c>
       <c r="D133" t="s">
         <v>237</v>
       </c>
       <c r="E133">
         <v>4</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
       <c r="G133">
         <v>641</v>
       </c>
       <c r="H133" t="s">
         <v>278</v>
       </c>
       <c r="I133" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>275</v>
       </c>
       <c r="B134" t="s">
         <v>89</v>
       </c>
       <c r="C134" t="s">
         <v>279</v>
       </c>
       <c r="D134" t="s">
         <v>280</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134" t="s">
         <v>39</v>
       </c>
       <c r="G134">
         <v>611</v>
       </c>
       <c r="H134" t="s">
@@ -7144,129 +7138,129 @@
       <c r="A139" t="s">
         <v>275</v>
       </c>
       <c r="B139" t="s">
         <v>16</v>
       </c>
       <c r="C139" t="s">
         <v>293</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139">
         <v>2</v>
       </c>
       <c r="F139" t="s">
         <v>19</v>
       </c>
       <c r="G139" t="s">
         <v>19</v>
       </c>
       <c r="H139" t="s">
         <v>294</v>
       </c>
       <c r="I139" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>275</v>
       </c>
       <c r="B140" t="s">
         <v>16</v>
       </c>
       <c r="C140" t="s">
         <v>295</v>
       </c>
       <c r="D140" t="s">
         <v>296</v>
       </c>
       <c r="E140">
         <v>4</v>
       </c>
       <c r="F140" t="s">
         <v>115</v>
       </c>
       <c r="G140">
         <v>641</v>
       </c>
       <c r="H140" t="s">
         <v>297</v>
       </c>
       <c r="I140" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>275</v>
       </c>
       <c r="B141" t="s">
         <v>33</v>
       </c>
       <c r="C141" t="s">
         <v>279</v>
       </c>
       <c r="D141" t="s">
         <v>280</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
       <c r="F141" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G141">
         <v>611</v>
       </c>
       <c r="H141" t="s">
         <v>298</v>
       </c>
       <c r="I141" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>275</v>
       </c>
       <c r="B142" t="s">
         <v>33</v>
       </c>
       <c r="C142" t="s">
         <v>279</v>
       </c>
       <c r="D142" t="s">
         <v>280</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G142">
         <v>611</v>
       </c>
       <c r="H142" t="s">
         <v>299</v>
       </c>
       <c r="I142" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>275</v>
       </c>
       <c r="B143" t="s">
         <v>33</v>
       </c>
       <c r="C143" t="s">
         <v>117</v>
       </c>
       <c r="D143" t="s">
         <v>118</v>
       </c>
       <c r="E143">
@@ -7336,51 +7330,51 @@
       <c r="G145">
         <v>643</v>
       </c>
       <c r="H145"/>
       <c r="I145" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>275</v>
       </c>
       <c r="B146">
         <v>13</v>
       </c>
       <c r="C146" t="s">
         <v>305</v>
       </c>
       <c r="D146" t="s">
         <v>306</v>
       </c>
       <c r="E146">
         <v>3</v>
       </c>
       <c r="F146" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G146">
         <v>631</v>
       </c>
       <c r="H146"/>
       <c r="I146" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>275</v>
       </c>
       <c r="B147" t="s">
         <v>170</v>
       </c>
       <c r="C147" t="s">
         <v>266</v>
       </c>
       <c r="D147" t="s">
         <v>267</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
@@ -7769,116 +7763,116 @@
       </c>
       <c r="H160" t="s">
         <v>342</v>
       </c>
       <c r="I160" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>275</v>
       </c>
       <c r="B161" t="s">
         <v>261</v>
       </c>
       <c r="C161" t="s">
         <v>343</v>
       </c>
       <c r="D161" t="s">
         <v>344</v>
       </c>
       <c r="E161">
         <v>2</v>
       </c>
       <c r="F161" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G161">
         <v>621</v>
       </c>
       <c r="H161" t="s">
         <v>345</v>
       </c>
       <c r="I161" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>275</v>
       </c>
       <c r="B162" t="s">
         <v>261</v>
       </c>
       <c r="C162" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
       <c r="D162" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="E162">
         <v>3</v>
       </c>
       <c r="F162" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="G162">
         <v>632</v>
       </c>
-      <c r="H162"/>
+      <c r="H162" t="s">
+        <v>346</v>
+      </c>
       <c r="I162" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>275</v>
       </c>
       <c r="B163" t="s">
         <v>261</v>
       </c>
       <c r="C163" t="s">
-        <v>285</v>
+        <v>305</v>
       </c>
       <c r="D163" t="s">
-        <v>286</v>
+        <v>306</v>
       </c>
       <c r="E163">
         <v>3</v>
       </c>
       <c r="F163" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="G163">
         <v>632</v>
       </c>
-      <c r="H163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163"/>
       <c r="I163" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>275</v>
       </c>
       <c r="B164" t="s">
         <v>261</v>
       </c>
       <c r="C164" t="s">
         <v>285</v>
       </c>
       <c r="D164" t="s">
         <v>286</v>
       </c>
       <c r="E164">
         <v>3</v>
       </c>
       <c r="F164" t="s">
         <v>119</v>
       </c>
       <c r="G164">
         <v>633</v>
       </c>
       <c r="H164" t="s">
@@ -7903,98 +7897,98 @@
       </c>
       <c r="E165">
         <v>2</v>
       </c>
       <c r="F165" t="s">
         <v>31</v>
       </c>
       <c r="G165">
         <v>622</v>
       </c>
       <c r="H165" t="s">
         <v>347</v>
       </c>
       <c r="I165" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>275</v>
       </c>
       <c r="B166" t="s">
         <v>265</v>
       </c>
       <c r="C166" t="s">
-        <v>301</v>
+        <v>348</v>
       </c>
       <c r="D166" t="s">
-        <v>173</v>
+        <v>349</v>
       </c>
       <c r="E166">
         <v>2</v>
       </c>
       <c r="F166" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="G166">
         <v>621</v>
       </c>
       <c r="H166" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="I166" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>275</v>
       </c>
       <c r="B167" t="s">
         <v>265</v>
       </c>
       <c r="C167" t="s">
-        <v>349</v>
+        <v>301</v>
       </c>
       <c r="D167" t="s">
-        <v>350</v>
+        <v>173</v>
       </c>
       <c r="E167">
         <v>2</v>
       </c>
       <c r="F167" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G167">
         <v>621</v>
       </c>
       <c r="H167" t="s">
         <v>351</v>
       </c>
       <c r="I167" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>275</v>
       </c>
       <c r="B168" t="s">
         <v>265</v>
       </c>
       <c r="C168" t="s">
         <v>100</v>
       </c>
       <c r="D168" t="s">
         <v>96</v>
       </c>
       <c r="E168">
         <v>2</v>
       </c>
       <c r="F168" t="s">
         <v>31</v>
       </c>
       <c r="G168">
         <v>621</v>
       </c>
       <c r="H168" t="s">
@@ -8169,51 +8163,51 @@
       </c>
       <c r="H174" t="s">
         <v>361</v>
       </c>
       <c r="I174" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>355</v>
       </c>
       <c r="B175">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>362</v>
       </c>
       <c r="D175" t="s">
         <v>363</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G175">
         <v>611</v>
       </c>
       <c r="H175" t="s">
         <v>364</v>
       </c>
       <c r="I175" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>355</v>
       </c>
       <c r="B176" t="s">
         <v>33</v>
       </c>
       <c r="C176" t="s">
         <v>90</v>
       </c>
       <c r="D176" t="s">
         <v>365</v>
       </c>
       <c r="E176">
@@ -8364,51 +8358,51 @@
       </c>
       <c r="F181" t="s">
         <v>52</v>
       </c>
       <c r="G181" t="s">
         <v>52</v>
       </c>
       <c r="H181" t="s">
         <v>49</v>
       </c>
       <c r="I181" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>355</v>
       </c>
       <c r="B182" t="s">
         <v>202</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
       <c r="F182" t="s">
         <v>85</v>
       </c>
       <c r="G182" t="s">
         <v>85</v>
       </c>
       <c r="H182" t="s">
         <v>372</v>
       </c>
       <c r="I182" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>355</v>
       </c>
       <c r="B183" t="s">
         <v>234</v>
       </c>
       <c r="C183" t="s">
@@ -8457,87 +8451,87 @@
       </c>
       <c r="H184" t="s">
         <v>379</v>
       </c>
       <c r="I184" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>355</v>
       </c>
       <c r="B185" t="s">
         <v>261</v>
       </c>
       <c r="C185" t="s">
         <v>362</v>
       </c>
       <c r="D185" t="s">
         <v>363</v>
       </c>
       <c r="E185">
         <v>1</v>
       </c>
       <c r="F185" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G185">
         <v>611</v>
       </c>
       <c r="H185" t="s">
         <v>381</v>
       </c>
       <c r="I185" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>355</v>
       </c>
       <c r="B186" t="s">
         <v>261</v>
       </c>
       <c r="C186" t="s">
         <v>368</v>
       </c>
       <c r="D186" t="s">
         <v>306</v>
       </c>
       <c r="E186">
         <v>3</v>
       </c>
       <c r="F186" t="s">
         <v>111</v>
       </c>
       <c r="G186">
         <v>631</v>
       </c>
       <c r="H186"/>
       <c r="I186" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>355</v>
       </c>
       <c r="B187" t="s">
         <v>265</v>
       </c>
       <c r="C187" t="s">
         <v>266</v>
       </c>
       <c r="D187" t="s">
         <v>267</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
       <c r="F187" t="s">
         <v>111</v>
       </c>
       <c r="G187">
         <v>613</v>
       </c>
       <c r="H187" t="s">
@@ -8600,86 +8594,86 @@
       </c>
       <c r="H189" t="s">
         <v>386</v>
       </c>
       <c r="I189" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>382</v>
       </c>
       <c r="B190" t="s">
         <v>387</v>
       </c>
       <c r="C190" t="s">
         <v>266</v>
       </c>
       <c r="D190" t="s">
         <v>267</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
       <c r="F190" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G190">
         <v>611</v>
       </c>
       <c r="H190" t="s">
         <v>269</v>
       </c>
       <c r="I190" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>382</v>
       </c>
       <c r="B191" t="s">
         <v>16</v>
       </c>
       <c r="C191" t="s">
         <v>388</v>
       </c>
       <c r="D191" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E191">
         <v>2</v>
       </c>
       <c r="F191" t="s">
         <v>39</v>
       </c>
       <c r="G191">
         <v>621</v>
       </c>
       <c r="H191" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="I191" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>382</v>
       </c>
       <c r="B192" t="s">
         <v>16</v>
       </c>
       <c r="C192" t="s">
         <v>113</v>
       </c>
       <c r="D192" t="s">
         <v>389</v>
       </c>
       <c r="E192">
         <v>2</v>
       </c>
       <c r="F192" t="s">
         <v>102</v>
       </c>
       <c r="G192">
@@ -8739,93 +8733,93 @@
       </c>
       <c r="F194" t="s">
         <v>94</v>
       </c>
       <c r="G194">
         <v>612</v>
       </c>
       <c r="H194" t="s">
         <v>392</v>
       </c>
       <c r="I194" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>382</v>
       </c>
       <c r="B195" t="s">
         <v>33</v>
       </c>
       <c r="C195" t="s">
         <v>394</v>
       </c>
       <c r="D195" t="s">
-        <v>395</v>
+        <v>118</v>
       </c>
       <c r="E195">
         <v>3</v>
       </c>
       <c r="F195" t="s">
-        <v>39</v>
+        <v>131</v>
       </c>
       <c r="G195">
         <v>631</v>
       </c>
-      <c r="H195"/>
+      <c r="H195" t="s">
+        <v>395</v>
+      </c>
       <c r="I195" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>382</v>
       </c>
       <c r="B196" t="s">
         <v>33</v>
       </c>
       <c r="C196" t="s">
         <v>396</v>
       </c>
       <c r="D196" t="s">
-        <v>118</v>
+        <v>397</v>
       </c>
       <c r="E196">
         <v>3</v>
       </c>
       <c r="F196" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="G196">
         <v>631</v>
       </c>
-      <c r="H196" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196"/>
       <c r="I196" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>382</v>
       </c>
       <c r="B197" t="s">
         <v>54</v>
       </c>
       <c r="C197" t="s">
         <v>398</v>
       </c>
       <c r="D197" t="s">
         <v>399</v>
       </c>
       <c r="E197">
         <v>3</v>
       </c>
       <c r="F197" t="s">
         <v>94</v>
       </c>
       <c r="G197">
         <v>632</v>
       </c>
       <c r="H197"/>
@@ -8944,118 +8938,118 @@
       </c>
       <c r="H201" t="s">
         <v>139</v>
       </c>
       <c r="I201" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>382</v>
       </c>
       <c r="B202" t="s">
         <v>62</v>
       </c>
       <c r="C202" t="s">
         <v>407</v>
       </c>
       <c r="D202" t="s">
         <v>408</v>
       </c>
       <c r="E202">
         <v>2</v>
       </c>
       <c r="F202" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G202">
         <v>621</v>
       </c>
       <c r="H202" t="s">
         <v>409</v>
       </c>
       <c r="I202" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>382</v>
       </c>
       <c r="B203" t="s">
         <v>62</v>
       </c>
       <c r="C203" t="s">
-        <v>410</v>
+        <v>348</v>
       </c>
       <c r="D203" t="s">
-        <v>156</v>
+        <v>349</v>
       </c>
       <c r="E203">
         <v>2</v>
       </c>
       <c r="F203" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="G203">
         <v>621</v>
       </c>
       <c r="H203" t="s">
-        <v>409</v>
+        <v>350</v>
       </c>
       <c r="I203" t="s">
-        <v>162</v>
+        <v>130</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>382</v>
       </c>
       <c r="B204" t="s">
         <v>62</v>
       </c>
       <c r="C204" t="s">
-        <v>349</v>
+        <v>410</v>
       </c>
       <c r="D204" t="s">
-        <v>350</v>
+        <v>157</v>
       </c>
       <c r="E204">
         <v>2</v>
       </c>
       <c r="F204" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="G204">
         <v>621</v>
       </c>
       <c r="H204" t="s">
-        <v>351</v>
+        <v>409</v>
       </c>
       <c r="I204" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>382</v>
       </c>
       <c r="B205" t="s">
         <v>170</v>
       </c>
       <c r="C205" t="s">
         <v>266</v>
       </c>
       <c r="D205" t="s">
         <v>267</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
       <c r="F205" t="s">
         <v>115</v>
       </c>
       <c r="G205">
         <v>611</v>
       </c>
       <c r="H205" t="s">
@@ -9601,51 +9595,51 @@
       </c>
       <c r="H224" t="s">
         <v>435</v>
       </c>
       <c r="I224" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>382</v>
       </c>
       <c r="B225" t="s">
         <v>261</v>
       </c>
       <c r="C225" t="s">
         <v>436</v>
       </c>
       <c r="D225" t="s">
         <v>437</v>
       </c>
       <c r="E225">
         <v>4</v>
       </c>
       <c r="F225" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G225">
         <v>641</v>
       </c>
       <c r="H225" t="s">
         <v>310</v>
       </c>
       <c r="I225" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>382</v>
       </c>
       <c r="B226" t="s">
         <v>265</v>
       </c>
       <c r="C226" t="s">
         <v>113</v>
       </c>
       <c r="D226" t="s">
         <v>389</v>
       </c>
       <c r="E226">
@@ -9780,51 +9774,51 @@
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>442</v>
       </c>
       <c r="B231" t="s">
         <v>89</v>
       </c>
       <c r="C231" t="s">
         <v>282</v>
       </c>
       <c r="D231" t="s">
         <v>283</v>
       </c>
       <c r="E231">
         <v>2</v>
       </c>
       <c r="F231" t="s">
         <v>13</v>
       </c>
       <c r="G231">
         <v>623</v>
       </c>
       <c r="H231"/>
       <c r="I231" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>442</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>360</v>
       </c>
       <c r="D232" t="s">
         <v>272</v>
       </c>
       <c r="E232">
         <v>4</v>
       </c>
       <c r="F232" t="s">
         <v>13</v>
       </c>
       <c r="G232">
         <v>641</v>
       </c>
       <c r="H232" t="s">
@@ -9852,63 +9846,63 @@
       </c>
       <c r="F233" t="s">
         <v>94</v>
       </c>
       <c r="G233">
         <v>623</v>
       </c>
       <c r="H233" t="s">
         <v>446</v>
       </c>
       <c r="I233" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>442</v>
       </c>
       <c r="B234" t="s">
         <v>16</v>
       </c>
       <c r="C234" t="s">
         <v>447</v>
       </c>
       <c r="D234" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="E234">
         <v>3</v>
       </c>
       <c r="F234" t="s">
         <v>36</v>
       </c>
       <c r="G234">
         <v>631</v>
       </c>
       <c r="H234" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="I234" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>442</v>
       </c>
       <c r="B235" t="s">
         <v>16</v>
       </c>
       <c r="C235" t="s">
         <v>449</v>
       </c>
       <c r="D235" t="s">
         <v>324</v>
       </c>
       <c r="E235">
         <v>3</v>
       </c>
       <c r="F235" t="s">
         <v>31</v>
       </c>
       <c r="G235">
@@ -10003,192 +9997,192 @@
       </c>
       <c r="H238" t="s">
         <v>456</v>
       </c>
       <c r="I238" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>442</v>
       </c>
       <c r="B239" t="s">
         <v>33</v>
       </c>
       <c r="C239" t="s">
         <v>457</v>
       </c>
       <c r="D239" t="s">
         <v>365</v>
       </c>
       <c r="E239">
         <v>2</v>
       </c>
       <c r="F239" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G239">
         <v>621</v>
       </c>
       <c r="H239" t="s">
         <v>458</v>
       </c>
       <c r="I239" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>442</v>
       </c>
       <c r="B240" t="s">
         <v>33</v>
       </c>
       <c r="C240" t="s">
-        <v>459</v>
+        <v>146</v>
       </c>
       <c r="D240" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="E240">
         <v>4</v>
       </c>
       <c r="F240" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="G240">
         <v>641</v>
       </c>
-      <c r="H240" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240"/>
       <c r="I240" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>442</v>
       </c>
       <c r="B241" t="s">
         <v>33</v>
       </c>
       <c r="C241" t="s">
-        <v>146</v>
+        <v>459</v>
       </c>
       <c r="D241" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="E241">
         <v>4</v>
       </c>
       <c r="F241" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="G241">
         <v>641</v>
       </c>
-      <c r="H241"/>
+      <c r="H241" t="s">
+        <v>460</v>
+      </c>
       <c r="I241" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>442</v>
       </c>
       <c r="B242" t="s">
         <v>62</v>
       </c>
       <c r="C242" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D242" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E242">
         <v>2</v>
       </c>
       <c r="F242" t="s">
         <v>97</v>
       </c>
       <c r="G242">
         <v>621</v>
       </c>
       <c r="H242" t="s">
         <v>461</v>
       </c>
       <c r="I242" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>442</v>
       </c>
       <c r="B243" t="s">
         <v>62</v>
       </c>
       <c r="C243" t="s">
         <v>462</v>
       </c>
       <c r="D243" t="s">
         <v>463</v>
       </c>
       <c r="E243">
         <v>2</v>
       </c>
       <c r="F243" t="s">
         <v>13</v>
       </c>
       <c r="G243">
         <v>621</v>
       </c>
       <c r="H243"/>
       <c r="I243" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>442</v>
       </c>
       <c r="B244" t="s">
         <v>62</v>
       </c>
       <c r="C244" t="s">
         <v>465</v>
       </c>
       <c r="D244" t="s">
         <v>466</v>
       </c>
       <c r="E244">
         <v>3</v>
       </c>
       <c r="F244" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G244">
         <v>631</v>
       </c>
       <c r="H244" t="s">
         <v>467</v>
       </c>
       <c r="I244" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>442</v>
       </c>
       <c r="B245" t="s">
         <v>62</v>
       </c>
       <c r="C245" t="s">
         <v>469</v>
       </c>
       <c r="D245" t="s">
         <v>470</v>
       </c>
       <c r="E245">
@@ -10231,51 +10225,51 @@
       </c>
       <c r="H246" t="s">
         <v>232</v>
       </c>
       <c r="I246" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>442</v>
       </c>
       <c r="B247">
         <v>13</v>
       </c>
       <c r="C247" t="s">
         <v>474</v>
       </c>
       <c r="D247" t="s">
         <v>289</v>
       </c>
       <c r="E247">
         <v>3</v>
       </c>
       <c r="F247" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G247">
         <v>631</v>
       </c>
       <c r="H247" t="s">
         <v>475</v>
       </c>
       <c r="I247" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>442</v>
       </c>
       <c r="B248" t="s">
         <v>170</v>
       </c>
       <c r="C248" t="s">
         <v>266</v>
       </c>
       <c r="D248" t="s">
         <v>476</v>
       </c>
       <c r="E248">
@@ -10782,138 +10776,138 @@
       </c>
       <c r="H265" t="s">
         <v>512</v>
       </c>
       <c r="I265" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>442</v>
       </c>
       <c r="B266" t="s">
         <v>261</v>
       </c>
       <c r="C266" t="s">
         <v>513</v>
       </c>
       <c r="D266" t="s">
         <v>357</v>
       </c>
       <c r="E266">
         <v>2</v>
       </c>
       <c r="F266" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G266">
         <v>621</v>
       </c>
       <c r="H266" t="s">
         <v>514</v>
       </c>
       <c r="I266" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>442</v>
       </c>
       <c r="B267" t="s">
         <v>261</v>
       </c>
       <c r="C267" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D267" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E267">
         <v>2</v>
       </c>
       <c r="F267" t="s">
         <v>31</v>
       </c>
       <c r="G267">
         <v>621</v>
       </c>
       <c r="H267" t="s">
         <v>461</v>
       </c>
       <c r="I267" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>442</v>
       </c>
       <c r="B268" t="s">
         <v>261</v>
       </c>
       <c r="C268" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D268" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E268">
         <v>2</v>
       </c>
       <c r="F268" t="s">
         <v>31</v>
       </c>
       <c r="G268">
         <v>622</v>
       </c>
       <c r="H268" t="s">
         <v>461</v>
       </c>
       <c r="I268" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>442</v>
       </c>
       <c r="B269" t="s">
         <v>261</v>
       </c>
       <c r="C269" t="s">
         <v>343</v>
       </c>
       <c r="D269" t="s">
         <v>344</v>
       </c>
       <c r="E269">
         <v>2</v>
       </c>
       <c r="F269" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G269">
         <v>622</v>
       </c>
       <c r="H269" t="s">
         <v>515</v>
       </c>
       <c r="I269" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>442</v>
       </c>
       <c r="B270" t="s">
         <v>261</v>
       </c>
       <c r="C270" t="s">
         <v>159</v>
       </c>
       <c r="D270" t="s">
         <v>160</v>
       </c>
       <c r="E270">
@@ -10927,51 +10921,51 @@
       </c>
       <c r="H270" t="s">
         <v>516</v>
       </c>
       <c r="I270" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>442</v>
       </c>
       <c r="B271" t="s">
         <v>261</v>
       </c>
       <c r="C271" t="s">
         <v>517</v>
       </c>
       <c r="D271" t="s">
         <v>437</v>
       </c>
       <c r="E271">
         <v>4</v>
       </c>
       <c r="F271" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G271">
         <v>641</v>
       </c>
       <c r="H271" t="s">
         <v>310</v>
       </c>
       <c r="I271" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>442</v>
       </c>
       <c r="B272">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>449</v>
       </c>
       <c r="D272" t="s">
         <v>324</v>
       </c>
       <c r="E272">
@@ -11659,51 +11653,51 @@
       <c r="A296" t="s">
         <v>549</v>
       </c>
       <c r="B296" t="s">
         <v>16</v>
       </c>
       <c r="C296" t="s">
         <v>407</v>
       </c>
       <c r="D296" t="s">
         <v>408</v>
       </c>
       <c r="E296">
         <v>2</v>
       </c>
       <c r="F296" t="s">
         <v>102</v>
       </c>
       <c r="G296">
         <v>621</v>
       </c>
       <c r="H296" t="s">
         <v>556</v>
       </c>
       <c r="I296" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>549</v>
       </c>
       <c r="B297" t="s">
         <v>16</v>
       </c>
       <c r="C297" t="s">
         <v>407</v>
       </c>
       <c r="D297" t="s">
         <v>557</v>
       </c>
       <c r="E297">
         <v>2</v>
       </c>
       <c r="F297" t="s">
         <v>119</v>
       </c>
       <c r="G297">
         <v>622</v>
       </c>
       <c r="H297" t="s">
@@ -11728,147 +11722,147 @@
       </c>
       <c r="E298">
         <v>2</v>
       </c>
       <c r="F298" t="s">
         <v>119</v>
       </c>
       <c r="G298">
         <v>623</v>
       </c>
       <c r="H298" t="s">
         <v>116</v>
       </c>
       <c r="I298" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>549</v>
       </c>
       <c r="B299" t="s">
         <v>16</v>
       </c>
       <c r="C299" t="s">
-        <v>438</v>
+        <v>559</v>
       </c>
       <c r="D299" t="s">
-        <v>439</v>
+        <v>560</v>
       </c>
       <c r="E299">
         <v>3</v>
       </c>
       <c r="F299" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G299">
         <v>632</v>
       </c>
       <c r="H299" t="s">
-        <v>440</v>
+        <v>561</v>
       </c>
       <c r="I299" t="s">
-        <v>441</v>
+        <v>112</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>549</v>
       </c>
       <c r="B300" t="s">
         <v>16</v>
       </c>
       <c r="C300" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="D300" t="s">
-        <v>560</v>
+        <v>521</v>
       </c>
       <c r="E300">
         <v>3</v>
       </c>
       <c r="F300" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="G300">
         <v>632</v>
       </c>
       <c r="H300" t="s">
-        <v>561</v>
+        <v>116</v>
       </c>
       <c r="I300" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>549</v>
       </c>
       <c r="B301" t="s">
         <v>16</v>
       </c>
       <c r="C301" t="s">
-        <v>562</v>
+        <v>438</v>
       </c>
       <c r="D301" t="s">
-        <v>521</v>
+        <v>439</v>
       </c>
       <c r="E301">
         <v>3</v>
       </c>
       <c r="F301" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G301">
         <v>632</v>
       </c>
       <c r="H301" t="s">
-        <v>116</v>
+        <v>440</v>
       </c>
       <c r="I301" t="s">
-        <v>87</v>
+        <v>441</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>549</v>
       </c>
       <c r="B302">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>279</v>
       </c>
       <c r="D302" t="s">
         <v>479</v>
       </c>
       <c r="E302">
         <v>1</v>
       </c>
       <c r="F302" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G302">
         <v>611</v>
       </c>
       <c r="H302" t="s">
         <v>563</v>
       </c>
       <c r="I302" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>549</v>
       </c>
       <c r="B303">
         <v>10.0</v>
       </c>
       <c r="C303" t="s">
         <v>564</v>
       </c>
       <c r="D303" t="s">
         <v>565</v>
       </c>
       <c r="E303">
@@ -11940,51 +11934,51 @@
       </c>
       <c r="H305" t="s">
         <v>386</v>
       </c>
       <c r="I305" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>549</v>
       </c>
       <c r="B306" t="s">
         <v>33</v>
       </c>
       <c r="C306" t="s">
         <v>569</v>
       </c>
       <c r="D306" t="s">
         <v>570</v>
       </c>
       <c r="E306">
         <v>3</v>
       </c>
       <c r="F306" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G306">
         <v>631</v>
       </c>
       <c r="H306" t="s">
         <v>571</v>
       </c>
       <c r="I306" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>549</v>
       </c>
       <c r="B307" t="s">
         <v>33</v>
       </c>
       <c r="C307" t="s">
         <v>469</v>
       </c>
       <c r="D307" t="s">
         <v>470</v>
       </c>
       <c r="E307">
@@ -12112,51 +12106,51 @@
       <c r="G311">
         <v>631</v>
       </c>
       <c r="H311"/>
       <c r="I311" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>549</v>
       </c>
       <c r="B312">
         <v>12</v>
       </c>
       <c r="C312" t="s">
         <v>577</v>
       </c>
       <c r="D312" t="s">
         <v>578</v>
       </c>
       <c r="E312">
         <v>1</v>
       </c>
       <c r="F312" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G312">
         <v>611</v>
       </c>
       <c r="H312" t="s">
         <v>579</v>
       </c>
       <c r="I312" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>549</v>
       </c>
       <c r="B313">
         <v>12.0</v>
       </c>
       <c r="C313" t="s">
         <v>279</v>
       </c>
       <c r="D313" t="s">
         <v>479</v>
       </c>
       <c r="E313">
@@ -12170,51 +12164,51 @@
       </c>
       <c r="H313" t="s">
         <v>580</v>
       </c>
       <c r="I313" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>549</v>
       </c>
       <c r="B314" t="s">
         <v>62</v>
       </c>
       <c r="C314" t="s">
         <v>577</v>
       </c>
       <c r="D314" t="s">
         <v>578</v>
       </c>
       <c r="E314">
         <v>1</v>
       </c>
       <c r="F314" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G314">
         <v>611</v>
       </c>
       <c r="H314" t="s">
         <v>581</v>
       </c>
       <c r="I314" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>549</v>
       </c>
       <c r="B315" t="s">
         <v>62</v>
       </c>
       <c r="C315" t="s">
         <v>550</v>
       </c>
       <c r="D315" t="s">
         <v>91</v>
       </c>
       <c r="E315">
@@ -12277,156 +12271,156 @@
       </c>
       <c r="E317">
         <v>2</v>
       </c>
       <c r="F317" t="s">
         <v>111</v>
       </c>
       <c r="G317">
         <v>621</v>
       </c>
       <c r="H317" t="s">
         <v>583</v>
       </c>
       <c r="I317" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>549</v>
       </c>
       <c r="B318" t="s">
         <v>62</v>
       </c>
       <c r="C318" t="s">
-        <v>584</v>
+        <v>407</v>
       </c>
       <c r="D318" t="s">
-        <v>101</v>
+        <v>408</v>
       </c>
       <c r="E318">
         <v>2</v>
       </c>
       <c r="F318" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="G318">
         <v>622</v>
       </c>
       <c r="H318" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="I318" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>549</v>
       </c>
       <c r="B319" t="s">
         <v>62</v>
       </c>
       <c r="C319" t="s">
-        <v>407</v>
+        <v>585</v>
       </c>
       <c r="D319" t="s">
-        <v>408</v>
+        <v>101</v>
       </c>
       <c r="E319">
         <v>2</v>
       </c>
       <c r="F319" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="G319">
         <v>622</v>
       </c>
       <c r="H319" t="s">
         <v>586</v>
       </c>
       <c r="I319" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>549</v>
       </c>
       <c r="B320" t="s">
         <v>62</v>
       </c>
       <c r="C320" t="s">
-        <v>587</v>
+        <v>391</v>
       </c>
       <c r="D320" t="s">
-        <v>383</v>
+        <v>12</v>
       </c>
       <c r="E320">
         <v>3</v>
       </c>
       <c r="F320" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G320">
         <v>631</v>
       </c>
       <c r="H320" t="s">
-        <v>384</v>
+        <v>14</v>
       </c>
       <c r="I320" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>549</v>
       </c>
       <c r="B321" t="s">
         <v>62</v>
       </c>
       <c r="C321" t="s">
-        <v>391</v>
+        <v>587</v>
       </c>
       <c r="D321" t="s">
-        <v>12</v>
+        <v>383</v>
       </c>
       <c r="E321">
         <v>3</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G321">
         <v>631</v>
       </c>
       <c r="H321" t="s">
-        <v>14</v>
+        <v>384</v>
       </c>
       <c r="I321" t="s">
-        <v>157</v>
+        <v>218</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>549</v>
       </c>
       <c r="B322" t="s">
         <v>62</v>
       </c>
       <c r="C322" t="s">
         <v>588</v>
       </c>
       <c r="D322" t="s">
         <v>570</v>
       </c>
       <c r="E322">
         <v>3</v>
       </c>
       <c r="F322" t="s">
         <v>119</v>
       </c>
       <c r="G322">
         <v>633</v>
       </c>
       <c r="H322" t="s">
@@ -12605,113 +12599,113 @@
       </c>
       <c r="H328" t="s">
         <v>595</v>
       </c>
       <c r="I328" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>549</v>
       </c>
       <c r="B329" t="s">
         <v>82</v>
       </c>
       <c r="C329" t="s">
         <v>596</v>
       </c>
       <c r="D329" t="s">
         <v>491</v>
       </c>
       <c r="E329">
         <v>3</v>
       </c>
       <c r="F329" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G329">
         <v>632</v>
       </c>
       <c r="H329"/>
       <c r="I329" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>549</v>
       </c>
       <c r="B330" t="s">
         <v>191</v>
       </c>
       <c r="C330" t="s">
         <v>550</v>
       </c>
       <c r="D330" t="s">
         <v>91</v>
       </c>
       <c r="E330">
         <v>1</v>
       </c>
       <c r="F330" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="G330">
         <v>611</v>
       </c>
       <c r="H330" t="s">
-        <v>597</v>
+        <v>551</v>
       </c>
       <c r="I330" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>549</v>
       </c>
       <c r="B331" t="s">
         <v>191</v>
       </c>
       <c r="C331" t="s">
         <v>550</v>
       </c>
       <c r="D331" t="s">
         <v>91</v>
       </c>
       <c r="E331">
         <v>1</v>
       </c>
       <c r="F331" t="s">
-        <v>94</v>
+        <v>192</v>
       </c>
       <c r="G331">
         <v>611</v>
       </c>
       <c r="H331" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="I331" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>549</v>
       </c>
       <c r="B332" t="s">
         <v>195</v>
       </c>
       <c r="C332" t="s">
         <v>598</v>
       </c>
       <c r="D332" t="s">
         <v>599</v>
       </c>
       <c r="E332">
         <v>2</v>
       </c>
       <c r="F332" t="s">
         <v>309</v>
       </c>
       <c r="G332" t="s">
@@ -13260,51 +13254,51 @@
       </c>
       <c r="F351" t="s">
         <v>111</v>
       </c>
       <c r="G351">
         <v>614</v>
       </c>
       <c r="H351" t="s">
         <v>626</v>
       </c>
       <c r="I351" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>549</v>
       </c>
       <c r="B352">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>388</v>
       </c>
       <c r="D352" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E352">
         <v>2</v>
       </c>
       <c r="F352" t="s">
         <v>31</v>
       </c>
       <c r="G352">
         <v>622</v>
       </c>
       <c r="H352" t="s">
         <v>627</v>
       </c>
       <c r="I352" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>549</v>
       </c>
       <c r="B353" t="s">
         <v>265</v>
       </c>
       <c r="C353" t="s">
@@ -13318,51 +13312,51 @@
       </c>
       <c r="F353" t="s">
         <v>119</v>
       </c>
       <c r="G353">
         <v>612</v>
       </c>
       <c r="H353" t="s">
         <v>628</v>
       </c>
       <c r="I353" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>549</v>
       </c>
       <c r="B354" t="s">
         <v>265</v>
       </c>
       <c r="C354" t="s">
         <v>388</v>
       </c>
       <c r="D354" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E354">
         <v>2</v>
       </c>
       <c r="F354" t="s">
         <v>31</v>
       </c>
       <c r="G354">
         <v>621</v>
       </c>
       <c r="H354" t="s">
         <v>627</v>
       </c>
       <c r="I354" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>549</v>
       </c>
       <c r="B355" t="s">
         <v>265</v>
       </c>
       <c r="C355" t="s">
@@ -13431,125 +13425,125 @@
       </c>
       <c r="E357">
         <v>3</v>
       </c>
       <c r="F357" t="s">
         <v>115</v>
       </c>
       <c r="G357">
         <v>631</v>
       </c>
       <c r="H357" t="s">
         <v>632</v>
       </c>
       <c r="I357" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>549</v>
       </c>
       <c r="B358" t="s">
         <v>265</v>
       </c>
       <c r="C358" t="s">
-        <v>354</v>
+        <v>633</v>
       </c>
       <c r="D358" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="E358">
         <v>4</v>
       </c>
       <c r="F358" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="G358">
         <v>641</v>
       </c>
       <c r="H358" t="s">
-        <v>86</v>
+        <v>634</v>
       </c>
       <c r="I358" t="s">
-        <v>99</v>
+        <v>260</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>549</v>
       </c>
       <c r="B359" t="s">
         <v>265</v>
       </c>
       <c r="C359" t="s">
         <v>303</v>
       </c>
       <c r="D359" t="s">
         <v>304</v>
       </c>
       <c r="E359">
         <v>4</v>
       </c>
       <c r="F359" t="s">
         <v>111</v>
       </c>
       <c r="G359">
         <v>641</v>
       </c>
       <c r="H359"/>
       <c r="I359" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
         <v>549</v>
       </c>
       <c r="B360" t="s">
         <v>265</v>
       </c>
       <c r="C360" t="s">
-        <v>633</v>
+        <v>354</v>
       </c>
       <c r="D360" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
       <c r="E360">
         <v>4</v>
       </c>
       <c r="F360" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="G360">
         <v>641</v>
       </c>
       <c r="H360" t="s">
-        <v>634</v>
+        <v>86</v>
       </c>
       <c r="I360" t="s">
-        <v>260</v>
+        <v>99</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" t="s">
         <v>635</v>
       </c>
       <c r="B361" t="s">
         <v>89</v>
       </c>
       <c r="C361" t="s">
         <v>301</v>
       </c>
       <c r="D361" t="s">
         <v>340</v>
       </c>
       <c r="E361">
         <v>1</v>
       </c>
       <c r="F361" t="s">
         <v>111</v>
       </c>
       <c r="G361">
         <v>611</v>
       </c>
       <c r="H361" t="s">
@@ -13563,71 +13557,71 @@
       <c r="A362" t="s">
         <v>635</v>
       </c>
       <c r="B362" t="s">
         <v>10</v>
       </c>
       <c r="C362" t="s">
         <v>636</v>
       </c>
       <c r="D362" t="s">
         <v>637</v>
       </c>
       <c r="E362">
         <v>4</v>
       </c>
       <c r="F362" t="s">
         <v>115</v>
       </c>
       <c r="G362">
         <v>641</v>
       </c>
       <c r="H362" t="s">
         <v>638</v>
       </c>
       <c r="I362" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" t="s">
         <v>635</v>
       </c>
       <c r="B363" t="s">
         <v>16</v>
       </c>
       <c r="C363" t="s">
         <v>639</v>
       </c>
       <c r="D363" t="s">
         <v>498</v>
       </c>
       <c r="E363">
         <v>3</v>
       </c>
       <c r="F363" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G363">
         <v>631</v>
       </c>
       <c r="H363" t="s">
         <v>640</v>
       </c>
       <c r="I363" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" t="s">
         <v>635</v>
       </c>
       <c r="B364" t="s">
         <v>16</v>
       </c>
       <c r="C364" t="s">
         <v>641</v>
       </c>
       <c r="D364" t="s">
         <v>642</v>
       </c>
       <c r="E364">
@@ -13639,74 +13633,74 @@
       <c r="G364">
         <v>642</v>
       </c>
       <c r="H364"/>
       <c r="I364" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
         <v>635</v>
       </c>
       <c r="B365" t="s">
         <v>33</v>
       </c>
       <c r="C365" t="s">
         <v>644</v>
       </c>
       <c r="D365" t="s">
         <v>197</v>
       </c>
       <c r="E365">
         <v>2</v>
       </c>
       <c r="F365" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G365">
         <v>621</v>
       </c>
       <c r="H365" t="s">
         <v>645</v>
       </c>
       <c r="I365" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" t="s">
         <v>635</v>
       </c>
       <c r="B366" t="s">
         <v>33</v>
       </c>
       <c r="C366" t="s">
         <v>646</v>
       </c>
       <c r="D366" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E366">
         <v>3</v>
       </c>
       <c r="F366" t="s">
         <v>39</v>
       </c>
       <c r="G366">
         <v>631</v>
       </c>
       <c r="H366" t="s">
         <v>647</v>
       </c>
       <c r="I366" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" t="s">
         <v>635</v>
       </c>
       <c r="B367" t="s">
         <v>33</v>
       </c>
       <c r="C367" t="s">
@@ -13820,51 +13814,51 @@
       <c r="A371" t="s">
         <v>635</v>
       </c>
       <c r="B371" t="s">
         <v>62</v>
       </c>
       <c r="C371" t="s">
         <v>407</v>
       </c>
       <c r="D371" t="s">
         <v>408</v>
       </c>
       <c r="E371">
         <v>2</v>
       </c>
       <c r="F371" t="s">
         <v>111</v>
       </c>
       <c r="G371">
         <v>623</v>
       </c>
       <c r="H371" t="s">
         <v>653</v>
       </c>
       <c r="I371" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" t="s">
         <v>635</v>
       </c>
       <c r="B372" t="s">
         <v>62</v>
       </c>
       <c r="C372" t="s">
         <v>462</v>
       </c>
       <c r="D372" t="s">
         <v>463</v>
       </c>
       <c r="E372">
         <v>2</v>
       </c>
       <c r="F372" t="s">
         <v>13</v>
       </c>
       <c r="G372">
         <v>623</v>
       </c>
       <c r="H372"/>
@@ -14278,162 +14272,162 @@
     </row>
     <row r="387" spans="1:9">
       <c r="A387" t="s">
         <v>635</v>
       </c>
       <c r="B387" t="s">
         <v>265</v>
       </c>
       <c r="C387" t="s">
         <v>631</v>
       </c>
       <c r="D387" t="s">
         <v>237</v>
       </c>
       <c r="E387">
         <v>3</v>
       </c>
       <c r="F387" t="s">
         <v>115</v>
       </c>
       <c r="G387">
         <v>632</v>
       </c>
       <c r="H387"/>
       <c r="I387" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
         <v>635</v>
       </c>
       <c r="B388" t="s">
         <v>265</v>
       </c>
       <c r="C388" t="s">
         <v>671</v>
       </c>
       <c r="D388" t="s">
         <v>672</v>
       </c>
       <c r="E388">
         <v>4</v>
       </c>
       <c r="F388" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G388">
         <v>641</v>
       </c>
       <c r="H388"/>
       <c r="I388" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" t="s">
         <v>673</v>
       </c>
       <c r="B389" t="s">
         <v>89</v>
       </c>
       <c r="C389" t="s">
-        <v>674</v>
+        <v>356</v>
       </c>
       <c r="D389" t="s">
-        <v>675</v>
+        <v>357</v>
       </c>
       <c r="E389">
         <v>2</v>
       </c>
       <c r="F389" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="G389">
         <v>621</v>
       </c>
       <c r="H389" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="I389" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" t="s">
         <v>673</v>
       </c>
       <c r="B390" t="s">
         <v>89</v>
       </c>
       <c r="C390" t="s">
-        <v>356</v>
+        <v>675</v>
       </c>
       <c r="D390" t="s">
-        <v>357</v>
+        <v>676</v>
       </c>
       <c r="E390">
         <v>2</v>
       </c>
       <c r="F390" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G390">
         <v>621</v>
       </c>
       <c r="H390" t="s">
         <v>677</v>
       </c>
       <c r="I390" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" t="s">
         <v>673</v>
       </c>
       <c r="B391" t="s">
         <v>16</v>
       </c>
       <c r="C391" t="s">
+        <v>348</v>
+      </c>
+      <c r="D391" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E391">
         <v>2</v>
       </c>
       <c r="F391" t="s">
         <v>39</v>
       </c>
       <c r="G391">
         <v>621</v>
       </c>
       <c r="H391" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="I391" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" t="s">
         <v>673</v>
       </c>
       <c r="B392" t="s">
         <v>16</v>
       </c>
       <c r="C392" t="s">
         <v>591</v>
       </c>
       <c r="D392" t="s">
         <v>592</v>
       </c>
       <c r="E392">
         <v>3</v>
       </c>
       <c r="F392" t="s">
         <v>94</v>
       </c>
       <c r="G392">
@@ -14592,51 +14586,51 @@
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" t="s">
         <v>673</v>
       </c>
       <c r="B398" t="s">
         <v>234</v>
       </c>
       <c r="C398" t="s">
         <v>686</v>
       </c>
       <c r="D398" t="s">
         <v>204</v>
       </c>
       <c r="E398">
         <v>2</v>
       </c>
       <c r="F398" t="s">
         <v>205</v>
       </c>
       <c r="G398" t="s">
         <v>205</v>
       </c>
       <c r="H398" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="I398" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" t="s">
         <v>673</v>
       </c>
       <c r="B399" t="s">
         <v>234</v>
       </c>
       <c r="C399" t="s">
         <v>687</v>
       </c>
       <c r="D399" t="s">
         <v>688</v>
       </c>
       <c r="E399">
         <v>2</v>
       </c>
       <c r="F399" t="s">
         <v>69</v>
       </c>
       <c r="G399" t="s">
@@ -14722,141 +14716,141 @@
       </c>
       <c r="E402">
         <v>3</v>
       </c>
       <c r="F402" t="s">
         <v>94</v>
       </c>
       <c r="G402">
         <v>631</v>
       </c>
       <c r="H402" t="s">
         <v>691</v>
       </c>
       <c r="I402" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
         <v>692</v>
       </c>
       <c r="B403" t="s">
         <v>89</v>
       </c>
       <c r="C403" t="s">
-        <v>693</v>
+        <v>151</v>
       </c>
       <c r="D403" t="s">
-        <v>183</v>
+        <v>340</v>
       </c>
       <c r="E403">
         <v>1</v>
       </c>
       <c r="F403" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="G403">
         <v>611</v>
       </c>
       <c r="H403" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="I403" t="s">
-        <v>695</v>
+        <v>162</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
         <v>692</v>
       </c>
       <c r="B404" t="s">
         <v>89</v>
       </c>
       <c r="C404" t="s">
-        <v>151</v>
+        <v>694</v>
       </c>
       <c r="D404" t="s">
-        <v>340</v>
+        <v>183</v>
       </c>
       <c r="E404">
         <v>1</v>
       </c>
       <c r="F404" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="G404">
         <v>611</v>
       </c>
       <c r="H404" t="s">
+        <v>695</v>
+      </c>
+      <c r="I404" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
         <v>692</v>
       </c>
       <c r="B405" t="s">
         <v>16</v>
       </c>
       <c r="C405" t="s">
         <v>697</v>
       </c>
       <c r="D405" t="s">
         <v>698</v>
       </c>
       <c r="E405">
         <v>1</v>
       </c>
       <c r="F405" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G405">
         <v>611</v>
       </c>
       <c r="H405" t="s">
         <v>699</v>
       </c>
       <c r="I405" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" t="s">
         <v>692</v>
       </c>
       <c r="B406" t="s">
         <v>16</v>
       </c>
       <c r="C406" t="s">
         <v>388</v>
       </c>
       <c r="D406" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E406">
         <v>2</v>
       </c>
       <c r="F406" t="s">
         <v>36</v>
       </c>
       <c r="G406">
         <v>621</v>
       </c>
       <c r="H406" t="s">
         <v>627</v>
       </c>
       <c r="I406" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" t="s">
         <v>692</v>
       </c>
       <c r="B407" t="s">
         <v>16</v>
       </c>
       <c r="C407" t="s">
@@ -14981,327 +14975,327 @@
       </c>
       <c r="E411">
         <v>2</v>
       </c>
       <c r="F411" t="s">
         <v>13</v>
       </c>
       <c r="G411">
         <v>622</v>
       </c>
       <c r="H411" t="s">
         <v>568</v>
       </c>
       <c r="I411" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" t="s">
         <v>692</v>
       </c>
       <c r="B412" t="s">
         <v>33</v>
       </c>
       <c r="C412" t="s">
-        <v>588</v>
+        <v>704</v>
       </c>
       <c r="D412" t="s">
-        <v>570</v>
+        <v>440</v>
       </c>
       <c r="E412">
         <v>3</v>
       </c>
       <c r="F412" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G412">
         <v>631</v>
       </c>
       <c r="H412" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="I412" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
         <v>692</v>
       </c>
       <c r="B413" t="s">
         <v>33</v>
       </c>
       <c r="C413" t="s">
-        <v>705</v>
+        <v>588</v>
       </c>
       <c r="D413" t="s">
-        <v>440</v>
+        <v>570</v>
       </c>
       <c r="E413">
         <v>3</v>
       </c>
       <c r="F413" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G413">
         <v>631</v>
       </c>
       <c r="H413" t="s">
         <v>706</v>
       </c>
       <c r="I413" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
         <v>692</v>
       </c>
       <c r="B414" t="s">
         <v>33</v>
       </c>
       <c r="C414" t="s">
         <v>564</v>
       </c>
       <c r="D414" t="s">
         <v>565</v>
       </c>
       <c r="E414">
         <v>3</v>
       </c>
       <c r="F414" t="s">
         <v>31</v>
       </c>
       <c r="G414">
         <v>632</v>
       </c>
       <c r="H414" t="s">
         <v>707</v>
       </c>
       <c r="I414" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" t="s">
         <v>692</v>
       </c>
       <c r="B415" t="s">
         <v>33</v>
       </c>
       <c r="C415" t="s">
         <v>708</v>
       </c>
       <c r="D415" t="s">
         <v>491</v>
       </c>
       <c r="E415">
         <v>4</v>
       </c>
       <c r="F415" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G415">
         <v>641</v>
       </c>
       <c r="H415" t="s">
         <v>709</v>
       </c>
       <c r="I415" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" t="s">
         <v>692</v>
       </c>
       <c r="B416">
         <v>12</v>
       </c>
       <c r="C416" t="s">
         <v>710</v>
       </c>
       <c r="D416" t="s">
         <v>711</v>
       </c>
       <c r="E416">
         <v>1</v>
       </c>
       <c r="F416" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G416">
         <v>611</v>
       </c>
       <c r="H416" t="s">
         <v>712</v>
       </c>
       <c r="I416" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" t="s">
         <v>692</v>
       </c>
       <c r="B417" t="s">
         <v>62</v>
       </c>
       <c r="C417" t="s">
         <v>279</v>
       </c>
       <c r="D417" t="s">
         <v>142</v>
       </c>
       <c r="E417">
         <v>1</v>
       </c>
       <c r="F417" t="s">
         <v>13</v>
       </c>
       <c r="G417">
         <v>612</v>
       </c>
       <c r="H417" t="s">
         <v>139</v>
       </c>
       <c r="I417" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
         <v>692</v>
       </c>
       <c r="B418" t="s">
         <v>62</v>
       </c>
       <c r="C418" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D418" t="s">
         <v>183</v>
       </c>
       <c r="E418">
         <v>1</v>
       </c>
       <c r="F418" t="s">
         <v>94</v>
       </c>
       <c r="G418">
         <v>613</v>
       </c>
       <c r="H418" t="s">
         <v>714</v>
       </c>
       <c r="I418" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" t="s">
         <v>692</v>
       </c>
       <c r="B419" t="s">
         <v>62</v>
       </c>
       <c r="C419" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D419" t="s">
         <v>183</v>
       </c>
       <c r="E419">
         <v>1</v>
       </c>
       <c r="F419" t="s">
         <v>94</v>
       </c>
       <c r="G419">
         <v>614</v>
       </c>
       <c r="H419" t="s">
         <v>715</v>
       </c>
       <c r="I419" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" t="s">
         <v>692</v>
       </c>
       <c r="B420" t="s">
         <v>62</v>
       </c>
       <c r="C420" t="s">
         <v>716</v>
       </c>
       <c r="D420" t="s">
         <v>473</v>
       </c>
       <c r="E420">
         <v>4</v>
       </c>
       <c r="F420" t="s">
         <v>119</v>
       </c>
       <c r="G420">
         <v>642</v>
       </c>
       <c r="H420" t="s">
         <v>717</v>
       </c>
       <c r="I420" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" t="s">
         <v>692</v>
       </c>
       <c r="B421">
         <v>13</v>
       </c>
       <c r="C421" t="s">
         <v>718</v>
       </c>
       <c r="D421" t="s">
-        <v>719</v>
+        <v>560</v>
       </c>
       <c r="E421">
         <v>3</v>
       </c>
       <c r="F421" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G421">
         <v>631</v>
       </c>
       <c r="H421" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="I421" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" t="s">
         <v>692</v>
       </c>
       <c r="B422">
         <v>13.0</v>
       </c>
       <c r="C422" t="s">
         <v>266</v>
       </c>
       <c r="D422" t="s">
         <v>267</v>
       </c>
       <c r="E422">
         <v>1</v>
       </c>
       <c r="F422" t="s">
         <v>102</v>
       </c>
       <c r="G422">
@@ -15315,658 +15309,658 @@
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" t="s">
         <v>692</v>
       </c>
       <c r="B423" t="s">
         <v>170</v>
       </c>
       <c r="C423" t="s">
         <v>266</v>
       </c>
       <c r="D423" t="s">
         <v>476</v>
       </c>
       <c r="E423">
         <v>1</v>
       </c>
       <c r="F423" t="s">
         <v>36</v>
       </c>
       <c r="G423">
         <v>611</v>
       </c>
       <c r="H423" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="I423" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" t="s">
         <v>692</v>
       </c>
       <c r="B424" t="s">
         <v>170</v>
       </c>
       <c r="C424" t="s">
+        <v>720</v>
+      </c>
+      <c r="D424" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="E424">
         <v>4</v>
       </c>
       <c r="F424" t="s">
         <v>102</v>
       </c>
       <c r="G424">
         <v>641</v>
       </c>
       <c r="H424" t="s">
         <v>386</v>
       </c>
       <c r="I424" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" t="s">
         <v>692</v>
       </c>
       <c r="B425" t="s">
         <v>82</v>
       </c>
       <c r="C425" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="D425" t="s">
         <v>440</v>
       </c>
       <c r="E425">
         <v>3</v>
       </c>
       <c r="F425" t="s">
         <v>13</v>
       </c>
       <c r="G425">
         <v>632</v>
       </c>
       <c r="H425" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="I425" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" t="s">
         <v>692</v>
       </c>
       <c r="B426" t="s">
         <v>82</v>
       </c>
       <c r="C426" t="s">
         <v>716</v>
       </c>
       <c r="D426" t="s">
         <v>473</v>
       </c>
       <c r="E426">
         <v>4</v>
       </c>
       <c r="F426" t="s">
         <v>119</v>
       </c>
       <c r="G426">
         <v>641</v>
       </c>
       <c r="H426" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="I426" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" t="s">
         <v>692</v>
       </c>
       <c r="B427" t="s">
         <v>189</v>
       </c>
       <c r="C427" t="s">
         <v>279</v>
       </c>
       <c r="D427" t="s">
         <v>479</v>
       </c>
       <c r="E427">
         <v>1</v>
       </c>
       <c r="F427" t="s">
         <v>111</v>
       </c>
       <c r="G427">
         <v>613</v>
       </c>
       <c r="H427" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="I427" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" t="s">
         <v>692</v>
       </c>
       <c r="B428" t="s">
         <v>195</v>
       </c>
       <c r="C428" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D428" t="s">
         <v>183</v>
       </c>
       <c r="E428">
         <v>1</v>
       </c>
       <c r="F428" t="s">
         <v>192</v>
       </c>
       <c r="G428">
         <v>611</v>
       </c>
       <c r="H428" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="I428" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" t="s">
         <v>692</v>
       </c>
       <c r="B429" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="C429" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D429" t="s">
         <v>183</v>
       </c>
       <c r="E429">
         <v>1</v>
       </c>
       <c r="F429" t="s">
         <v>94</v>
       </c>
       <c r="G429">
         <v>612</v>
       </c>
       <c r="H429" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="I429" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" t="s">
         <v>692</v>
       </c>
       <c r="B430">
         <v>17</v>
       </c>
       <c r="C430" t="s">
         <v>279</v>
       </c>
       <c r="D430" t="s">
         <v>479</v>
       </c>
       <c r="E430">
         <v>1</v>
       </c>
       <c r="F430" t="s">
         <v>111</v>
       </c>
       <c r="G430">
         <v>614</v>
       </c>
       <c r="H430" t="s">
         <v>480</v>
       </c>
       <c r="I430" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" t="s">
         <v>692</v>
       </c>
       <c r="B431">
         <v>17.0</v>
       </c>
       <c r="C431" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="D431" t="s">
         <v>114</v>
       </c>
       <c r="E431">
         <v>2</v>
       </c>
       <c r="F431" t="s">
         <v>43</v>
       </c>
       <c r="G431" t="s">
         <v>201</v>
       </c>
       <c r="H431" t="s">
         <v>421</v>
       </c>
       <c r="I431" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" t="s">
         <v>692</v>
       </c>
       <c r="B432" t="s">
         <v>202</v>
       </c>
       <c r="C432" t="s">
+        <v>728</v>
+      </c>
+      <c r="D432" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
       <c r="E432">
         <v>1</v>
       </c>
       <c r="F432" t="s">
         <v>198</v>
       </c>
       <c r="G432" t="s">
         <v>198</v>
       </c>
       <c r="H432" t="s">
         <v>606</v>
       </c>
       <c r="I432" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" t="s">
         <v>692</v>
       </c>
       <c r="B433" t="s">
         <v>202</v>
       </c>
       <c r="C433" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D433" t="s">
         <v>272</v>
       </c>
       <c r="E433">
         <v>2</v>
       </c>
       <c r="F433" t="s">
         <v>253</v>
       </c>
       <c r="G433" t="s">
         <v>253</v>
       </c>
       <c r="H433" t="s">
         <v>206</v>
       </c>
       <c r="I433" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" t="s">
         <v>692</v>
       </c>
       <c r="B434" t="s">
         <v>202</v>
       </c>
       <c r="C434" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="D434" t="s">
         <v>114</v>
       </c>
       <c r="E434">
         <v>2</v>
       </c>
       <c r="F434" t="s">
         <v>43</v>
       </c>
       <c r="G434" t="s">
         <v>219</v>
       </c>
       <c r="H434" t="s">
         <v>425</v>
       </c>
       <c r="I434" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" t="s">
         <v>692</v>
       </c>
       <c r="B435" t="s">
         <v>202</v>
       </c>
       <c r="C435" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="D435" t="s">
         <v>114</v>
       </c>
       <c r="E435">
         <v>2</v>
       </c>
       <c r="F435" t="s">
         <v>43</v>
       </c>
       <c r="G435" t="s">
         <v>221</v>
       </c>
       <c r="H435" t="s">
         <v>147</v>
       </c>
       <c r="I435" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" t="s">
         <v>692</v>
       </c>
       <c r="B436" t="s">
         <v>202</v>
       </c>
       <c r="C436" t="s">
+        <v>731</v>
+      </c>
+      <c r="D436" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="E436">
         <v>2</v>
       </c>
       <c r="F436" t="s">
         <v>309</v>
       </c>
       <c r="G436" t="s">
         <v>309</v>
       </c>
       <c r="H436" t="s">
         <v>310</v>
       </c>
       <c r="I436" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" t="s">
         <v>692</v>
       </c>
       <c r="B437" t="s">
         <v>227</v>
       </c>
       <c r="C437" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="D437" t="s">
         <v>390</v>
       </c>
       <c r="E437">
         <v>2</v>
       </c>
       <c r="F437" t="s">
         <v>85</v>
       </c>
       <c r="G437" t="s">
         <v>85</v>
       </c>
       <c r="H437" t="s">
         <v>389</v>
       </c>
       <c r="I437" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" t="s">
         <v>692</v>
       </c>
       <c r="B438" t="s">
         <v>234</v>
       </c>
       <c r="C438" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="D438" t="s">
         <v>510</v>
       </c>
       <c r="E438">
         <v>1</v>
       </c>
       <c r="F438" t="s">
         <v>205</v>
       </c>
       <c r="G438" t="s">
         <v>205</v>
       </c>
       <c r="H438" t="s">
         <v>618</v>
       </c>
       <c r="I438" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" t="s">
         <v>692</v>
       </c>
       <c r="B439" t="s">
         <v>234</v>
       </c>
       <c r="C439" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="D439" t="s">
-        <v>738</v>
+        <v>463</v>
       </c>
       <c r="E439">
         <v>1</v>
       </c>
       <c r="F439" t="s">
         <v>247</v>
       </c>
       <c r="G439" t="s">
         <v>247</v>
       </c>
       <c r="H439"/>
       <c r="I439" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" t="s">
         <v>692</v>
       </c>
       <c r="B440" t="s">
         <v>234</v>
       </c>
       <c r="C440" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D440" t="s">
         <v>242</v>
       </c>
       <c r="E440">
         <v>2</v>
       </c>
       <c r="F440" t="s">
         <v>243</v>
       </c>
       <c r="G440" t="s">
         <v>243</v>
       </c>
       <c r="H440" t="s">
         <v>434</v>
       </c>
       <c r="I440" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" t="s">
         <v>692</v>
       </c>
       <c r="B441" t="s">
         <v>234</v>
       </c>
       <c r="C441" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="D441" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E441">
         <v>2</v>
       </c>
       <c r="F441" t="s">
         <v>213</v>
       </c>
       <c r="G441" t="s">
         <v>213</v>
       </c>
       <c r="H441" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="I441" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" t="s">
         <v>692</v>
       </c>
       <c r="B442" t="s">
         <v>234</v>
       </c>
       <c r="C442" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="D442" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E442">
         <v>2</v>
       </c>
       <c r="F442" t="s">
         <v>233</v>
       </c>
       <c r="G442" t="s">
         <v>233</v>
       </c>
       <c r="H442" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="I442" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" t="s">
         <v>692</v>
       </c>
       <c r="B443" t="s">
         <v>234</v>
       </c>
       <c r="C443" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="D443" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="E443">
         <v>2</v>
       </c>
       <c r="F443" t="s">
         <v>75</v>
       </c>
       <c r="G443" t="s">
         <v>75</v>
       </c>
       <c r="H443" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="I443" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" t="s">
         <v>692</v>
       </c>
       <c r="B444" t="s">
         <v>261</v>
       </c>
       <c r="C444" t="s">
         <v>356</v>
       </c>
       <c r="D444" t="s">
         <v>357</v>
       </c>
       <c r="E444">
         <v>2</v>
       </c>
       <c r="F444" t="s">
         <v>111</v>
       </c>
       <c r="G444">
         <v>622</v>
       </c>
       <c r="H444" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="I444" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" t="s">
         <v>692</v>
       </c>
       <c r="B445">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>562</v>
       </c>
       <c r="D445" t="s">
         <v>521</v>
       </c>
       <c r="E445">
         <v>3</v>
       </c>
       <c r="F445" t="s">
         <v>31</v>
       </c>
       <c r="G445">
@@ -15980,5053 +15974,5053 @@
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" t="s">
         <v>692</v>
       </c>
       <c r="B446" t="s">
         <v>265</v>
       </c>
       <c r="C446" t="s">
         <v>279</v>
       </c>
       <c r="D446" t="s">
         <v>204</v>
       </c>
       <c r="E446">
         <v>1</v>
       </c>
       <c r="F446" t="s">
         <v>268</v>
       </c>
       <c r="G446">
         <v>612</v>
       </c>
       <c r="H446" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="I446" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" t="s">
         <v>692</v>
       </c>
       <c r="B447" t="s">
         <v>265</v>
       </c>
       <c r="C447" t="s">
         <v>388</v>
       </c>
       <c r="D447" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E447">
         <v>2</v>
       </c>
       <c r="F447" t="s">
         <v>97</v>
       </c>
       <c r="G447">
         <v>621</v>
       </c>
       <c r="H447" t="s">
         <v>627</v>
       </c>
       <c r="I447" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B448" t="s">
         <v>89</v>
       </c>
       <c r="C448" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="D448" t="s">
-        <v>363</v>
+        <v>625</v>
       </c>
       <c r="E448">
         <v>1</v>
       </c>
       <c r="F448" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="G448">
         <v>611</v>
       </c>
       <c r="H448" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="I448" t="s">
-        <v>260</v>
+        <v>169</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B449" t="s">
         <v>89</v>
       </c>
       <c r="C449" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="D449" t="s">
-        <v>625</v>
+        <v>363</v>
       </c>
       <c r="E449">
         <v>1</v>
       </c>
       <c r="F449" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="G449">
         <v>611</v>
       </c>
       <c r="H449" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="I449" t="s">
-        <v>169</v>
+        <v>260</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B450" t="s">
         <v>89</v>
       </c>
       <c r="C450" t="s">
         <v>567</v>
       </c>
       <c r="D450" t="s">
         <v>263</v>
       </c>
       <c r="E450">
         <v>2</v>
       </c>
       <c r="F450" t="s">
         <v>13</v>
       </c>
       <c r="G450">
         <v>623</v>
       </c>
       <c r="H450" t="s">
         <v>568</v>
       </c>
       <c r="I450" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B451" t="s">
         <v>89</v>
       </c>
       <c r="C451" t="s">
         <v>654</v>
       </c>
       <c r="D451" t="s">
         <v>306</v>
       </c>
       <c r="E451">
         <v>3</v>
       </c>
       <c r="F451" t="s">
         <v>102</v>
       </c>
       <c r="G451">
         <v>621</v>
       </c>
       <c r="H451" t="s">
         <v>386</v>
       </c>
       <c r="I451" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B452" t="s">
         <v>89</v>
       </c>
       <c r="C452" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="D452" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="E452">
         <v>3</v>
       </c>
       <c r="F452" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G452">
         <v>631</v>
       </c>
       <c r="H452" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="I452" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B453" t="s">
         <v>16</v>
       </c>
       <c r="C453" t="s">
         <v>271</v>
       </c>
       <c r="D453" t="s">
         <v>272</v>
       </c>
       <c r="E453">
         <v>2</v>
       </c>
       <c r="F453" t="s">
         <v>94</v>
       </c>
       <c r="G453">
         <v>622</v>
       </c>
       <c r="H453" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="I453" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B454" t="s">
         <v>16</v>
       </c>
       <c r="C454" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="D454" t="s">
         <v>237</v>
       </c>
       <c r="E454">
         <v>4</v>
       </c>
       <c r="F454" t="s">
         <v>115</v>
       </c>
       <c r="G454">
         <v>641</v>
       </c>
       <c r="H454" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="I454" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B455" t="s">
         <v>33</v>
       </c>
       <c r="C455" t="s">
         <v>113</v>
       </c>
       <c r="D455" t="s">
         <v>114</v>
       </c>
       <c r="E455">
         <v>2</v>
       </c>
       <c r="F455" t="s">
         <v>119</v>
       </c>
       <c r="G455">
         <v>621</v>
       </c>
       <c r="H455" t="s">
         <v>544</v>
       </c>
       <c r="I455" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B456" t="s">
         <v>33</v>
       </c>
       <c r="C456" t="s">
         <v>113</v>
       </c>
       <c r="D456" t="s">
         <v>114</v>
       </c>
       <c r="E456">
         <v>2</v>
       </c>
       <c r="F456" t="s">
         <v>119</v>
       </c>
       <c r="G456">
         <v>622</v>
       </c>
       <c r="H456" t="s">
         <v>116</v>
       </c>
       <c r="I456" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B457" t="s">
         <v>33</v>
       </c>
       <c r="C457" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="D457" t="s">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="E457">
         <v>3</v>
       </c>
       <c r="F457" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="G457">
         <v>631</v>
       </c>
-      <c r="H457"/>
+      <c r="H457" t="s">
+        <v>287</v>
+      </c>
       <c r="I457" t="s">
-        <v>761</v>
+        <v>130</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B458" t="s">
         <v>33</v>
       </c>
       <c r="C458" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="D458" t="s">
-        <v>286</v>
+        <v>427</v>
       </c>
       <c r="E458">
         <v>3</v>
       </c>
       <c r="F458" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="G458">
         <v>631</v>
       </c>
-      <c r="H458" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H458"/>
       <c r="I458" t="s">
-        <v>135</v>
+        <v>760</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B459" t="s">
         <v>33</v>
       </c>
       <c r="C459" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="D459" t="s">
-        <v>404</v>
+        <v>491</v>
       </c>
       <c r="E459">
         <v>4</v>
       </c>
       <c r="F459" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="G459">
         <v>641</v>
       </c>
       <c r="H459" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="I459" t="s">
-        <v>45</v>
+        <v>763</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B460" t="s">
         <v>33</v>
       </c>
       <c r="C460" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="D460" t="s">
-        <v>491</v>
+        <v>404</v>
       </c>
       <c r="E460">
         <v>4</v>
       </c>
       <c r="F460" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="G460">
         <v>641</v>
       </c>
       <c r="H460" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="I460" t="s">
-        <v>767</v>
+        <v>45</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B461" t="s">
         <v>33</v>
       </c>
       <c r="C461" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D461" t="s">
         <v>404</v>
       </c>
       <c r="E461">
         <v>4</v>
       </c>
       <c r="F461" t="s">
         <v>31</v>
       </c>
       <c r="G461">
         <v>642</v>
       </c>
       <c r="H461" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="I461" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B462" t="s">
         <v>54</v>
       </c>
       <c r="C462" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="D462" t="s">
         <v>430</v>
       </c>
       <c r="E462">
         <v>4</v>
       </c>
       <c r="F462" t="s">
         <v>111</v>
       </c>
       <c r="G462">
         <v>641</v>
       </c>
       <c r="H462"/>
       <c r="I462" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B463" t="s">
         <v>54</v>
       </c>
       <c r="C463" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="D463" t="s">
         <v>430</v>
       </c>
       <c r="E463">
         <v>4</v>
       </c>
       <c r="F463" t="s">
         <v>111</v>
       </c>
       <c r="G463">
         <v>643</v>
       </c>
       <c r="H463"/>
       <c r="I463" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B464" t="s">
         <v>62</v>
       </c>
       <c r="C464" t="s">
         <v>34</v>
       </c>
       <c r="D464" t="s">
         <v>625</v>
       </c>
       <c r="E464">
         <v>1</v>
       </c>
       <c r="F464" t="s">
         <v>119</v>
       </c>
       <c r="G464">
         <v>611</v>
       </c>
       <c r="H464" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="I464" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B465" t="s">
         <v>62</v>
       </c>
       <c r="C465" t="s">
         <v>34</v>
       </c>
       <c r="D465" t="s">
         <v>167</v>
       </c>
       <c r="E465">
         <v>1</v>
       </c>
       <c r="F465" t="s">
         <v>111</v>
       </c>
       <c r="G465">
         <v>611</v>
       </c>
       <c r="H465" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="I465" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B466" t="s">
         <v>62</v>
       </c>
       <c r="C466" t="s">
         <v>407</v>
       </c>
       <c r="D466" t="s">
         <v>408</v>
       </c>
       <c r="E466">
         <v>2</v>
       </c>
       <c r="F466" t="s">
         <v>111</v>
       </c>
       <c r="G466">
         <v>621</v>
       </c>
       <c r="H466" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="I466" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B467" t="s">
         <v>62</v>
       </c>
       <c r="C467" t="s">
         <v>100</v>
       </c>
       <c r="D467" t="s">
         <v>101</v>
       </c>
       <c r="E467">
         <v>2</v>
       </c>
       <c r="F467" t="s">
         <v>111</v>
       </c>
       <c r="G467">
         <v>623</v>
       </c>
       <c r="H467" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I467" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B468" t="s">
         <v>62</v>
       </c>
       <c r="C468" t="s">
         <v>469</v>
       </c>
       <c r="D468" t="s">
         <v>470</v>
       </c>
       <c r="E468">
         <v>3</v>
       </c>
       <c r="F468" t="s">
         <v>119</v>
       </c>
       <c r="G468">
         <v>632</v>
       </c>
       <c r="H468" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="I468" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B469" t="s">
         <v>170</v>
       </c>
       <c r="C469" t="s">
         <v>654</v>
       </c>
       <c r="D469" t="s">
         <v>306</v>
       </c>
       <c r="E469">
         <v>3</v>
       </c>
       <c r="F469" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G469">
         <v>631</v>
       </c>
       <c r="H469"/>
       <c r="I469" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B470" t="s">
         <v>170</v>
       </c>
       <c r="C470" t="s">
         <v>474</v>
       </c>
       <c r="D470" t="s">
         <v>289</v>
       </c>
       <c r="E470">
         <v>3</v>
       </c>
       <c r="F470" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G470">
         <v>632</v>
       </c>
       <c r="H470" t="s">
         <v>264</v>
       </c>
       <c r="I470" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B471" t="s">
         <v>170</v>
       </c>
       <c r="C471" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="D471" t="s">
         <v>180</v>
       </c>
       <c r="E471">
         <v>4</v>
       </c>
       <c r="F471" t="s">
         <v>13</v>
       </c>
       <c r="G471">
         <v>641</v>
       </c>
       <c r="H471" t="s">
         <v>640</v>
       </c>
       <c r="I471" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B472" t="s">
         <v>170</v>
       </c>
       <c r="C472" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="D472" t="s">
         <v>180</v>
       </c>
       <c r="E472">
         <v>4</v>
       </c>
       <c r="F472" t="s">
         <v>13</v>
       </c>
       <c r="G472">
         <v>642</v>
       </c>
       <c r="H472" t="s">
         <v>640</v>
       </c>
       <c r="I472" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B473" t="s">
         <v>195</v>
       </c>
       <c r="C473" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="D473" t="s">
         <v>114</v>
       </c>
       <c r="E473">
         <v>1</v>
       </c>
       <c r="F473" t="s">
         <v>85</v>
       </c>
       <c r="G473" t="s">
         <v>85</v>
       </c>
       <c r="H473" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="I473" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B474" t="s">
         <v>195</v>
       </c>
       <c r="C474" t="s">
         <v>212</v>
       </c>
       <c r="D474" t="s">
         <v>180</v>
       </c>
       <c r="E474">
         <v>1</v>
       </c>
       <c r="F474" t="s">
         <v>258</v>
       </c>
       <c r="G474" t="s">
         <v>258</v>
       </c>
       <c r="H474" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="I474" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B475" t="s">
         <v>195</v>
       </c>
       <c r="C475" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="D475" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E475">
         <v>2</v>
       </c>
       <c r="F475" t="s">
         <v>198</v>
       </c>
       <c r="G475" t="s">
         <v>198</v>
       </c>
       <c r="H475" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="I475" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B476" t="s">
         <v>202</v>
       </c>
       <c r="C476" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="D476" t="s">
         <v>237</v>
       </c>
       <c r="E476">
         <v>1</v>
       </c>
       <c r="F476" t="s">
         <v>213</v>
       </c>
       <c r="G476" t="s">
         <v>213</v>
       </c>
       <c r="H476" t="s">
         <v>523</v>
       </c>
       <c r="I476" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B477" t="s">
         <v>202</v>
       </c>
       <c r="C477" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="D477" t="s">
         <v>147</v>
       </c>
       <c r="E477">
         <v>1</v>
       </c>
       <c r="F477" t="s">
         <v>43</v>
       </c>
       <c r="G477" t="s">
         <v>43</v>
       </c>
       <c r="H477" t="s">
         <v>114</v>
       </c>
       <c r="I477" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B478" t="s">
         <v>234</v>
       </c>
       <c r="C478" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="D478" t="s">
         <v>473</v>
       </c>
       <c r="E478">
         <v>1</v>
       </c>
       <c r="F478" t="s">
         <v>309</v>
       </c>
       <c r="G478" t="s">
         <v>309</v>
       </c>
       <c r="H478" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="I478" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B479" t="s">
         <v>66</v>
       </c>
       <c r="C479" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="D479" t="s">
         <v>250</v>
       </c>
       <c r="E479">
         <v>1</v>
       </c>
       <c r="F479" t="s">
         <v>236</v>
       </c>
       <c r="G479" t="s">
         <v>236</v>
       </c>
       <c r="H479" t="s">
         <v>399</v>
       </c>
       <c r="I479" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B480" t="s">
         <v>261</v>
       </c>
       <c r="C480" t="s">
         <v>301</v>
       </c>
       <c r="D480" t="s">
         <v>340</v>
       </c>
       <c r="E480">
         <v>1</v>
       </c>
       <c r="F480" t="s">
         <v>111</v>
       </c>
       <c r="G480">
         <v>612</v>
       </c>
       <c r="H480" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="I480" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B481" t="s">
         <v>261</v>
       </c>
       <c r="C481" t="s">
         <v>654</v>
       </c>
       <c r="D481" t="s">
         <v>306</v>
       </c>
       <c r="E481">
         <v>2</v>
       </c>
       <c r="F481" t="s">
         <v>94</v>
       </c>
       <c r="G481">
         <v>621</v>
       </c>
       <c r="H481" t="s">
         <v>330</v>
       </c>
       <c r="I481" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B482" t="s">
         <v>261</v>
       </c>
       <c r="C482" t="s">
         <v>513</v>
       </c>
       <c r="D482" t="s">
         <v>357</v>
       </c>
       <c r="E482">
         <v>2</v>
       </c>
       <c r="F482" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G482">
         <v>622</v>
       </c>
       <c r="H482" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="I482" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B483" t="s">
         <v>261</v>
       </c>
       <c r="C483" t="s">
-        <v>762</v>
+        <v>786</v>
       </c>
       <c r="D483" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E483">
         <v>3</v>
       </c>
       <c r="F483" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G483">
         <v>632</v>
       </c>
       <c r="H483" t="s">
-        <v>287</v>
+        <v>787</v>
       </c>
       <c r="I483" t="s">
-        <v>135</v>
+        <v>291</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B484" t="s">
         <v>261</v>
       </c>
       <c r="C484" t="s">
-        <v>788</v>
+        <v>758</v>
       </c>
       <c r="D484" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E484">
         <v>3</v>
       </c>
       <c r="F484" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G484">
         <v>632</v>
       </c>
       <c r="H484" t="s">
-        <v>789</v>
+        <v>287</v>
       </c>
       <c r="I484" t="s">
-        <v>291</v>
+        <v>130</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B485" t="s">
         <v>261</v>
       </c>
       <c r="C485" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="D485" t="s">
         <v>430</v>
       </c>
       <c r="E485">
         <v>4</v>
       </c>
       <c r="F485" t="s">
         <v>111</v>
       </c>
       <c r="G485">
         <v>632</v>
       </c>
       <c r="H485"/>
       <c r="I485" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B486">
         <v>9</v>
       </c>
       <c r="C486" t="s">
+        <v>348</v>
+      </c>
+      <c r="D486" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E486">
         <v>2</v>
       </c>
       <c r="F486" t="s">
         <v>31</v>
       </c>
       <c r="G486">
         <v>622</v>
       </c>
       <c r="H486" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="I486" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B487" t="s">
         <v>265</v>
       </c>
       <c r="C487" t="s">
         <v>279</v>
       </c>
       <c r="D487" t="s">
         <v>204</v>
       </c>
       <c r="E487">
         <v>1</v>
       </c>
       <c r="F487" t="s">
         <v>119</v>
       </c>
       <c r="G487">
         <v>612</v>
       </c>
       <c r="H487" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="I487" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B488" t="s">
         <v>265</v>
       </c>
       <c r="C488" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D488" t="s">
         <v>101</v>
       </c>
       <c r="E488">
         <v>2</v>
       </c>
       <c r="F488" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G488">
         <v>621</v>
       </c>
       <c r="H488" t="s">
         <v>353</v>
       </c>
       <c r="I488" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B489" t="s">
         <v>265</v>
       </c>
       <c r="C489" t="s">
+        <v>348</v>
+      </c>
+      <c r="D489" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E489">
         <v>2</v>
       </c>
       <c r="F489" t="s">
         <v>31</v>
       </c>
       <c r="G489">
         <v>621</v>
       </c>
       <c r="H489" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="I489" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B490" t="s">
         <v>265</v>
       </c>
       <c r="C490" t="s">
         <v>407</v>
       </c>
       <c r="D490" t="s">
         <v>408</v>
       </c>
       <c r="E490">
         <v>2</v>
       </c>
       <c r="F490" t="s">
         <v>111</v>
       </c>
       <c r="G490">
         <v>624</v>
       </c>
       <c r="H490" t="s">
         <v>653</v>
       </c>
       <c r="I490" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B491" t="s">
         <v>265</v>
       </c>
       <c r="C491" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="D491" t="s">
         <v>164</v>
       </c>
       <c r="E491">
         <v>3</v>
       </c>
       <c r="F491" t="s">
         <v>111</v>
       </c>
       <c r="G491">
         <v>631</v>
       </c>
       <c r="H491" t="s">
         <v>165</v>
       </c>
       <c r="I491" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B492" t="s">
         <v>265</v>
       </c>
       <c r="C492" t="s">
         <v>690</v>
       </c>
       <c r="D492" t="s">
         <v>296</v>
       </c>
       <c r="E492">
         <v>3</v>
       </c>
       <c r="F492" t="s">
         <v>94</v>
       </c>
       <c r="G492">
         <v>633</v>
       </c>
       <c r="H492" t="s">
         <v>691</v>
       </c>
       <c r="I492" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B493" t="s">
         <v>265</v>
       </c>
       <c r="C493" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="D493" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E493">
         <v>4</v>
       </c>
       <c r="F493" t="s">
         <v>97</v>
       </c>
       <c r="G493">
         <v>641</v>
       </c>
       <c r="H493"/>
       <c r="I493" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B494" t="s">
         <v>16</v>
       </c>
       <c r="C494" t="s">
         <v>690</v>
       </c>
       <c r="D494" t="s">
         <v>296</v>
       </c>
       <c r="E494">
         <v>3</v>
       </c>
       <c r="F494" t="s">
         <v>94</v>
       </c>
       <c r="G494">
         <v>632</v>
       </c>
       <c r="H494" t="s">
         <v>691</v>
       </c>
       <c r="I494" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B495">
         <v>10.0</v>
       </c>
       <c r="C495" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="D495" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E495">
         <v>2</v>
       </c>
       <c r="F495" t="s">
         <v>52</v>
       </c>
       <c r="G495" t="s">
         <v>52</v>
       </c>
       <c r="H495" t="s">
         <v>49</v>
       </c>
       <c r="I495" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B496" t="s">
         <v>33</v>
       </c>
       <c r="C496" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="D496" t="s">
         <v>560</v>
       </c>
       <c r="E496">
         <v>1</v>
       </c>
       <c r="F496" t="s">
         <v>19</v>
       </c>
       <c r="G496" t="s">
         <v>19</v>
       </c>
       <c r="H496" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="I496" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B497" t="s">
         <v>33</v>
       </c>
       <c r="C497" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="D497" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E497">
         <v>2</v>
       </c>
       <c r="F497" t="s">
         <v>19</v>
       </c>
       <c r="G497" t="s">
         <v>19</v>
       </c>
       <c r="H497" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="I497" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B498" t="s">
         <v>54</v>
       </c>
       <c r="C498" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="D498" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E498">
         <v>1</v>
       </c>
       <c r="F498" t="s">
         <v>209</v>
       </c>
       <c r="G498" t="s">
         <v>209</v>
       </c>
       <c r="H498" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="I498" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B499" t="s">
         <v>54</v>
       </c>
       <c r="C499" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D499" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="E499">
         <v>1</v>
       </c>
       <c r="F499" t="s">
         <v>48</v>
       </c>
       <c r="G499" t="s">
         <v>48</v>
       </c>
       <c r="H499" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="I499" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B500" t="s">
         <v>54</v>
       </c>
       <c r="C500" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="D500" t="s">
         <v>80</v>
       </c>
       <c r="E500">
         <v>2</v>
       </c>
       <c r="F500" t="s">
         <v>48</v>
       </c>
       <c r="G500" t="s">
         <v>48</v>
       </c>
       <c r="H500" t="s">
         <v>79</v>
       </c>
       <c r="I500" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B501" t="s">
         <v>62</v>
       </c>
       <c r="C501" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="D501" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E501">
         <v>1</v>
       </c>
       <c r="F501" t="s">
         <v>52</v>
       </c>
       <c r="G501" t="s">
         <v>52</v>
       </c>
       <c r="H501" t="s">
         <v>49</v>
       </c>
       <c r="I501" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B502" t="s">
         <v>62</v>
       </c>
       <c r="C502" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="D502" t="s">
         <v>521</v>
       </c>
       <c r="E502">
         <v>1</v>
       </c>
       <c r="F502" t="s">
         <v>26</v>
       </c>
       <c r="G502" t="s">
         <v>26</v>
       </c>
       <c r="H502" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="I502" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B503" t="s">
         <v>62</v>
       </c>
       <c r="C503" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="D503" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="E503">
         <v>1</v>
       </c>
       <c r="F503" t="s">
         <v>75</v>
       </c>
       <c r="G503" t="s">
         <v>75</v>
       </c>
       <c r="H503" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="I503" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B504" t="s">
         <v>170</v>
       </c>
       <c r="C504" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="D504" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="E504">
         <v>4</v>
       </c>
       <c r="F504" t="s">
         <v>94</v>
       </c>
       <c r="G504">
         <v>641</v>
       </c>
       <c r="H504" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="I504" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B505" t="s">
         <v>265</v>
       </c>
       <c r="C505" t="s">
         <v>151</v>
       </c>
       <c r="D505" t="s">
         <v>521</v>
       </c>
       <c r="E505">
         <v>1</v>
       </c>
       <c r="F505" t="s">
         <v>97</v>
       </c>
       <c r="G505">
         <v>611</v>
       </c>
       <c r="H505" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="I505" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="B506" t="s">
         <v>265</v>
       </c>
       <c r="C506" t="s">
         <v>690</v>
       </c>
       <c r="D506" t="s">
         <v>296</v>
       </c>
       <c r="E506">
         <v>3</v>
       </c>
       <c r="F506" t="s">
         <v>94</v>
       </c>
       <c r="G506">
         <v>634</v>
       </c>
       <c r="H506" t="s">
         <v>691</v>
       </c>
       <c r="I506" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B507" t="s">
         <v>89</v>
       </c>
       <c r="C507" t="s">
         <v>279</v>
       </c>
       <c r="D507" t="s">
         <v>142</v>
       </c>
       <c r="E507">
         <v>1</v>
       </c>
       <c r="F507" t="s">
         <v>94</v>
       </c>
       <c r="G507">
         <v>614</v>
       </c>
       <c r="H507" t="s">
         <v>392</v>
       </c>
       <c r="I507" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B508" t="s">
         <v>89</v>
       </c>
       <c r="C508" t="s">
         <v>100</v>
       </c>
       <c r="D508" t="s">
         <v>501</v>
       </c>
       <c r="E508">
         <v>2</v>
       </c>
       <c r="F508" t="s">
         <v>119</v>
       </c>
       <c r="G508">
         <v>623</v>
       </c>
       <c r="H508" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="I508" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B509" t="s">
         <v>89</v>
       </c>
       <c r="C509" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="D509" t="s">
-        <v>263</v>
+        <v>821</v>
       </c>
       <c r="E509">
         <v>3</v>
       </c>
       <c r="F509" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="G509">
         <v>631</v>
       </c>
-      <c r="H509" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H509"/>
       <c r="I509" t="s">
-        <v>162</v>
+        <v>822</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B510" t="s">
         <v>89</v>
       </c>
       <c r="C510" t="s">
         <v>823</v>
       </c>
       <c r="D510" t="s">
-        <v>824</v>
+        <v>263</v>
       </c>
       <c r="E510">
         <v>3</v>
       </c>
       <c r="F510" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="G510">
         <v>631</v>
       </c>
-      <c r="H510"/>
+      <c r="H510" t="s">
+        <v>568</v>
+      </c>
       <c r="I510" t="s">
-        <v>825</v>
+        <v>162</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B511" t="s">
         <v>387</v>
       </c>
       <c r="C511" t="s">
         <v>90</v>
       </c>
       <c r="D511" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E511">
         <v>1</v>
       </c>
       <c r="F511" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G511">
         <v>611</v>
       </c>
       <c r="H511" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="I511" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B512" t="s">
         <v>10</v>
       </c>
       <c r="C512" t="s">
         <v>641</v>
       </c>
       <c r="D512" t="s">
         <v>642</v>
       </c>
       <c r="E512">
         <v>4</v>
       </c>
       <c r="F512" t="s">
         <v>13</v>
       </c>
       <c r="G512">
         <v>641</v>
       </c>
       <c r="H512"/>
       <c r="I512" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B513" t="s">
         <v>16</v>
       </c>
       <c r="C513" t="s">
         <v>100</v>
       </c>
       <c r="D513" t="s">
         <v>96</v>
       </c>
       <c r="E513">
         <v>2</v>
       </c>
       <c r="F513" t="s">
         <v>36</v>
       </c>
       <c r="G513">
         <v>621</v>
       </c>
       <c r="H513" t="s">
         <v>352</v>
       </c>
       <c r="I513" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B514" t="s">
         <v>16</v>
       </c>
       <c r="C514" t="s">
         <v>100</v>
       </c>
       <c r="D514" t="s">
         <v>101</v>
       </c>
       <c r="E514">
         <v>2</v>
       </c>
       <c r="F514" t="s">
         <v>111</v>
       </c>
       <c r="G514">
         <v>621</v>
       </c>
       <c r="H514" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="I514" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B515" t="s">
         <v>16</v>
       </c>
       <c r="C515" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D515" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E515">
         <v>2</v>
       </c>
       <c r="F515" t="s">
         <v>94</v>
       </c>
       <c r="G515">
         <v>622</v>
       </c>
       <c r="H515" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="I515" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B516" t="s">
         <v>16</v>
       </c>
       <c r="C516" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="D516" t="s">
-        <v>833</v>
+        <v>390</v>
       </c>
       <c r="E516">
         <v>3</v>
       </c>
       <c r="F516" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="G516">
         <v>631</v>
       </c>
-      <c r="H516" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516"/>
       <c r="I516" t="s">
-        <v>38</v>
+        <v>230</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B517" t="s">
         <v>16</v>
       </c>
       <c r="C517" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="D517" t="s">
-        <v>390</v>
+        <v>832</v>
       </c>
       <c r="E517">
         <v>3</v>
       </c>
       <c r="F517" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="G517">
         <v>631</v>
       </c>
-      <c r="H517"/>
+      <c r="H517" t="s">
+        <v>833</v>
+      </c>
       <c r="I517" t="s">
-        <v>230</v>
+        <v>38</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B518" t="s">
         <v>16</v>
       </c>
       <c r="C518" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="D518" t="s">
         <v>164</v>
       </c>
       <c r="E518">
         <v>3</v>
       </c>
       <c r="F518" t="s">
         <v>111</v>
       </c>
       <c r="G518">
         <v>632</v>
       </c>
       <c r="H518" t="s">
         <v>165</v>
       </c>
       <c r="I518" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B519" t="s">
         <v>16</v>
       </c>
       <c r="C519" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="D519" t="s">
-        <v>722</v>
+        <v>114</v>
       </c>
       <c r="E519">
         <v>4</v>
       </c>
       <c r="F519" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G519">
         <v>641</v>
       </c>
       <c r="H519" t="s">
-        <v>386</v>
+        <v>220</v>
       </c>
       <c r="I519" t="s">
-        <v>260</v>
+        <v>87</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B520" t="s">
         <v>16</v>
       </c>
       <c r="C520" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="D520" t="s">
-        <v>114</v>
+        <v>721</v>
       </c>
       <c r="E520">
         <v>4</v>
       </c>
       <c r="F520" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="G520">
         <v>641</v>
       </c>
       <c r="H520" t="s">
-        <v>220</v>
+        <v>386</v>
       </c>
       <c r="I520" t="s">
-        <v>87</v>
+        <v>260</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B521" t="s">
         <v>16</v>
       </c>
       <c r="C521" t="s">
         <v>552</v>
       </c>
       <c r="D521" t="s">
         <v>553</v>
       </c>
       <c r="E521">
         <v>4</v>
       </c>
       <c r="F521" t="s">
         <v>13</v>
       </c>
       <c r="G521">
         <v>642</v>
       </c>
       <c r="H521" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="I521" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B522" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="C522" t="s">
         <v>279</v>
       </c>
       <c r="D522" t="s">
         <v>142</v>
       </c>
       <c r="E522">
         <v>1</v>
       </c>
       <c r="F522" t="s">
         <v>192</v>
       </c>
       <c r="G522">
         <v>611</v>
       </c>
       <c r="H522" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="I522" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B523" t="s">
         <v>33</v>
       </c>
       <c r="C523" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="D523" t="s">
         <v>440</v>
       </c>
       <c r="E523">
         <v>3</v>
       </c>
       <c r="F523" t="s">
         <v>13</v>
       </c>
       <c r="G523">
         <v>631</v>
       </c>
       <c r="H523" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="I523" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B524" t="s">
         <v>33</v>
       </c>
       <c r="C524" t="s">
         <v>105</v>
       </c>
       <c r="D524" t="s">
         <v>106</v>
       </c>
       <c r="E524">
         <v>3</v>
       </c>
       <c r="F524" t="s">
         <v>31</v>
       </c>
       <c r="G524">
         <v>632</v>
       </c>
       <c r="H524" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="I524" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B525" t="s">
         <v>33</v>
       </c>
       <c r="C525" t="s">
         <v>146</v>
       </c>
       <c r="D525" t="s">
         <v>147</v>
       </c>
       <c r="E525">
         <v>4</v>
       </c>
       <c r="F525" t="s">
         <v>31</v>
       </c>
       <c r="G525">
         <v>641</v>
       </c>
       <c r="H525" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="I525" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B526" t="s">
         <v>33</v>
       </c>
       <c r="C526" t="s">
         <v>146</v>
       </c>
       <c r="D526" t="s">
         <v>147</v>
       </c>
       <c r="E526">
         <v>4</v>
       </c>
       <c r="F526" t="s">
         <v>31</v>
       </c>
       <c r="G526">
         <v>642</v>
       </c>
       <c r="H526" t="s">
         <v>86</v>
       </c>
       <c r="I526" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B527" t="s">
         <v>54</v>
       </c>
       <c r="C527" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="D527" t="s">
         <v>455</v>
       </c>
       <c r="E527">
         <v>1</v>
       </c>
       <c r="F527" t="s">
         <v>13</v>
       </c>
       <c r="G527">
         <v>612</v>
       </c>
       <c r="H527" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="I527" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B528" t="s">
         <v>54</v>
       </c>
       <c r="C528" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="D528" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="E528">
         <v>4</v>
       </c>
       <c r="F528" t="s">
         <v>94</v>
       </c>
       <c r="G528">
         <v>642</v>
       </c>
       <c r="H528" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="I528" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B529" t="s">
         <v>62</v>
       </c>
       <c r="C529" t="s">
         <v>644</v>
       </c>
       <c r="D529" t="s">
         <v>197</v>
       </c>
       <c r="E529">
         <v>2</v>
       </c>
       <c r="F529" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G529">
         <v>622</v>
       </c>
       <c r="H529" t="s">
         <v>239</v>
       </c>
       <c r="I529" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B530" t="s">
         <v>62</v>
       </c>
       <c r="C530" t="s">
         <v>462</v>
       </c>
       <c r="D530" t="s">
         <v>463</v>
       </c>
       <c r="E530">
         <v>2</v>
       </c>
       <c r="F530" t="s">
         <v>13</v>
       </c>
       <c r="G530">
         <v>622</v>
       </c>
       <c r="H530"/>
       <c r="I530" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B531" t="s">
         <v>62</v>
       </c>
       <c r="C531" t="s">
         <v>100</v>
       </c>
       <c r="D531" t="s">
         <v>101</v>
       </c>
       <c r="E531">
         <v>2</v>
       </c>
       <c r="F531" t="s">
         <v>111</v>
       </c>
       <c r="G531">
         <v>624</v>
       </c>
       <c r="H531" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="I531" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B532" t="s">
         <v>62</v>
       </c>
       <c r="C532" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="D532" t="s">
         <v>440</v>
       </c>
       <c r="E532">
         <v>3</v>
       </c>
       <c r="F532" t="s">
         <v>13</v>
       </c>
       <c r="G532">
         <v>632</v>
       </c>
       <c r="H532" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="I532" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B533">
         <v>13</v>
       </c>
       <c r="C533" t="s">
         <v>596</v>
       </c>
       <c r="D533" t="s">
         <v>491</v>
       </c>
       <c r="E533">
         <v>3</v>
       </c>
       <c r="F533" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G533">
         <v>631</v>
       </c>
       <c r="H533" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="I533" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B534">
         <v>13.0</v>
       </c>
       <c r="C534" t="s">
         <v>90</v>
       </c>
       <c r="D534" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E534">
         <v>1</v>
       </c>
       <c r="F534" t="s">
         <v>102</v>
       </c>
       <c r="G534">
         <v>611</v>
       </c>
       <c r="H534" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="I534" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B535" t="s">
         <v>170</v>
       </c>
       <c r="C535" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="D535" t="s">
         <v>180</v>
       </c>
       <c r="E535">
         <v>1</v>
       </c>
       <c r="F535" t="s">
         <v>94</v>
       </c>
       <c r="G535">
         <v>611</v>
       </c>
       <c r="H535" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="I535" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B536" t="s">
         <v>170</v>
       </c>
       <c r="C536" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D536" t="s">
         <v>289</v>
       </c>
       <c r="E536">
         <v>3</v>
       </c>
       <c r="F536" t="s">
         <v>111</v>
       </c>
       <c r="G536">
         <v>633</v>
       </c>
       <c r="H536" t="s">
         <v>264</v>
       </c>
       <c r="I536" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B537" t="s">
         <v>234</v>
       </c>
       <c r="C537" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="D537" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E537">
         <v>2</v>
       </c>
       <c r="F537" t="s">
         <v>236</v>
       </c>
       <c r="G537" t="s">
         <v>236</v>
       </c>
       <c r="H537" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="I537" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B538" t="s">
         <v>234</v>
       </c>
       <c r="C538" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="D538" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="E538">
         <v>2</v>
       </c>
       <c r="F538" t="s">
         <v>258</v>
       </c>
       <c r="G538" t="s">
         <v>258</v>
       </c>
       <c r="H538" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="I538" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B539" t="s">
         <v>234</v>
       </c>
       <c r="C539" t="s">
         <v>252</v>
       </c>
       <c r="D539" t="s">
         <v>251</v>
       </c>
       <c r="E539">
         <v>2</v>
       </c>
       <c r="F539" t="s">
         <v>213</v>
       </c>
       <c r="G539" t="s">
         <v>213</v>
       </c>
       <c r="H539" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="I539" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B540" t="s">
         <v>234</v>
       </c>
       <c r="C540" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="D540" t="s">
         <v>340</v>
       </c>
       <c r="E540">
         <v>2</v>
       </c>
       <c r="F540" t="s">
         <v>233</v>
       </c>
       <c r="G540" t="s">
         <v>233</v>
       </c>
       <c r="H540" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="I540" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B541" t="s">
         <v>66</v>
       </c>
       <c r="C541" t="s">
         <v>67</v>
       </c>
       <c r="D541" t="s">
         <v>68</v>
       </c>
       <c r="E541">
         <v>2</v>
       </c>
       <c r="F541" t="s">
         <v>69</v>
       </c>
       <c r="G541" t="s">
         <v>69</v>
       </c>
       <c r="H541"/>
       <c r="I541" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B542">
         <v>8</v>
       </c>
       <c r="C542" t="s">
         <v>697</v>
       </c>
       <c r="D542" t="s">
         <v>698</v>
       </c>
       <c r="E542">
         <v>1</v>
       </c>
       <c r="F542" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G542">
         <v>611</v>
       </c>
       <c r="H542" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="I542" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B543" t="s">
         <v>261</v>
       </c>
       <c r="C543" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="D543" t="s">
         <v>289</v>
       </c>
       <c r="E543">
         <v>1</v>
       </c>
       <c r="F543" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G543">
         <v>611</v>
       </c>
       <c r="H543" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="I543" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B544" t="s">
         <v>261</v>
       </c>
       <c r="C544" t="s">
         <v>151</v>
       </c>
       <c r="D544" t="s">
         <v>152</v>
       </c>
       <c r="E544">
         <v>1</v>
       </c>
       <c r="F544" t="s">
         <v>119</v>
       </c>
       <c r="G544">
         <v>612</v>
       </c>
       <c r="H544" t="s">
         <v>174</v>
       </c>
       <c r="I544" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B545" t="s">
         <v>261</v>
       </c>
       <c r="C545" t="s">
         <v>301</v>
       </c>
       <c r="D545" t="s">
         <v>340</v>
       </c>
       <c r="E545">
         <v>1</v>
       </c>
       <c r="F545" t="s">
         <v>111</v>
       </c>
       <c r="G545">
         <v>613</v>
       </c>
       <c r="H545" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="I545" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B546" t="s">
         <v>261</v>
       </c>
       <c r="C546" t="s">
         <v>356</v>
       </c>
       <c r="D546" t="s">
         <v>383</v>
       </c>
       <c r="E546">
         <v>2</v>
       </c>
       <c r="F546" t="s">
         <v>119</v>
       </c>
       <c r="G546">
         <v>621</v>
       </c>
       <c r="H546" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="I546" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B547" t="s">
         <v>261</v>
       </c>
       <c r="C547" t="s">
         <v>591</v>
       </c>
       <c r="D547" t="s">
         <v>592</v>
       </c>
       <c r="E547">
         <v>3</v>
       </c>
       <c r="F547" t="s">
         <v>94</v>
       </c>
       <c r="G547">
         <v>631</v>
       </c>
       <c r="H547" t="s">
         <v>593</v>
       </c>
       <c r="I547" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B548" t="s">
         <v>261</v>
       </c>
       <c r="C548" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D548" t="s">
         <v>263</v>
       </c>
       <c r="E548">
         <v>3</v>
       </c>
       <c r="F548" t="s">
         <v>115</v>
       </c>
       <c r="G548">
         <v>632</v>
       </c>
       <c r="H548" t="s">
         <v>568</v>
       </c>
       <c r="I548" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B549" t="s">
         <v>261</v>
       </c>
       <c r="C549" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="D549" t="s">
         <v>684</v>
       </c>
       <c r="E549">
         <v>4</v>
       </c>
       <c r="F549" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G549">
         <v>641</v>
       </c>
       <c r="H549" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="I549" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B550">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>271</v>
       </c>
       <c r="D550" t="s">
         <v>272</v>
       </c>
       <c r="E550">
         <v>2</v>
       </c>
       <c r="F550" t="s">
         <v>94</v>
       </c>
       <c r="G550">
         <v>624</v>
       </c>
       <c r="H550" t="s">
         <v>630</v>
       </c>
       <c r="I550" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B551" t="s">
         <v>265</v>
       </c>
       <c r="C551" t="s">
         <v>34</v>
       </c>
       <c r="D551" t="s">
         <v>167</v>
       </c>
       <c r="E551">
         <v>1</v>
       </c>
       <c r="F551" t="s">
         <v>111</v>
       </c>
       <c r="G551">
         <v>614</v>
       </c>
       <c r="H551" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="I551" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B552" t="s">
         <v>265</v>
       </c>
       <c r="C552" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D552" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E552">
         <v>2</v>
       </c>
       <c r="F552" t="s">
         <v>94</v>
       </c>
       <c r="G552">
         <v>623</v>
       </c>
       <c r="H552" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="I552" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B553" t="s">
         <v>265</v>
       </c>
       <c r="C553" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="D553" t="s">
         <v>399</v>
       </c>
       <c r="E553">
         <v>2</v>
       </c>
       <c r="F553" t="s">
         <v>13</v>
       </c>
       <c r="G553">
         <v>623</v>
       </c>
       <c r="H553"/>
       <c r="I553" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B554" t="s">
         <v>265</v>
       </c>
       <c r="C554" t="s">
-        <v>832</v>
+        <v>718</v>
       </c>
       <c r="D554" t="s">
-        <v>833</v>
+        <v>560</v>
       </c>
       <c r="E554">
         <v>3</v>
       </c>
       <c r="F554" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="G554">
         <v>632</v>
       </c>
-      <c r="H554" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H554"/>
       <c r="I554" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B555" t="s">
         <v>265</v>
       </c>
       <c r="C555" t="s">
-        <v>718</v>
+        <v>831</v>
       </c>
       <c r="D555" t="s">
-        <v>719</v>
+        <v>832</v>
       </c>
       <c r="E555">
         <v>3</v>
       </c>
       <c r="F555" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="G555">
         <v>632</v>
       </c>
-      <c r="H555"/>
+      <c r="H555" t="s">
+        <v>833</v>
+      </c>
       <c r="I555" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B556" t="s">
         <v>265</v>
       </c>
       <c r="C556" t="s">
+        <v>831</v>
+      </c>
+      <c r="D556" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="E556">
         <v>3</v>
       </c>
       <c r="F556" t="s">
         <v>119</v>
       </c>
       <c r="G556">
         <v>633</v>
       </c>
       <c r="H556" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="I556" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B557" t="s">
         <v>265</v>
       </c>
       <c r="C557" t="s">
         <v>303</v>
       </c>
       <c r="D557" t="s">
         <v>304</v>
       </c>
       <c r="E557">
         <v>4</v>
       </c>
       <c r="F557" t="s">
         <v>111</v>
       </c>
       <c r="G557">
         <v>632</v>
       </c>
       <c r="H557"/>
       <c r="I557" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B558" t="s">
         <v>265</v>
       </c>
       <c r="C558" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="D558" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="E558">
         <v>4</v>
       </c>
       <c r="F558" t="s">
         <v>111</v>
       </c>
       <c r="G558">
         <v>641</v>
       </c>
       <c r="H558"/>
       <c r="I558" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B559" t="s">
         <v>89</v>
       </c>
       <c r="C559" t="s">
         <v>356</v>
       </c>
       <c r="D559" t="s">
         <v>357</v>
       </c>
       <c r="E559">
         <v>2</v>
       </c>
       <c r="F559" t="s">
         <v>102</v>
       </c>
       <c r="G559">
         <v>621</v>
       </c>
       <c r="H559" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="I559" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B560" t="s">
         <v>89</v>
       </c>
       <c r="C560" t="s">
         <v>356</v>
       </c>
       <c r="D560" t="s">
         <v>357</v>
       </c>
       <c r="E560">
         <v>2</v>
       </c>
       <c r="F560" t="s">
         <v>111</v>
       </c>
       <c r="G560">
         <v>623</v>
       </c>
       <c r="H560" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="I560" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B561" t="s">
         <v>16</v>
       </c>
       <c r="C561" t="s">
         <v>151</v>
       </c>
       <c r="D561" t="s">
         <v>521</v>
       </c>
       <c r="E561">
         <v>1</v>
       </c>
       <c r="F561" t="s">
         <v>31</v>
       </c>
       <c r="G561">
         <v>611</v>
       </c>
       <c r="H561" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="I561" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B562" t="s">
         <v>16</v>
       </c>
       <c r="C562" t="s">
         <v>90</v>
       </c>
       <c r="D562" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E562">
         <v>1</v>
       </c>
       <c r="F562" t="s">
         <v>111</v>
       </c>
       <c r="G562">
         <v>611</v>
       </c>
       <c r="H562" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="I562" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B563" t="s">
         <v>16</v>
       </c>
       <c r="C563" t="s">
         <v>271</v>
       </c>
       <c r="D563" t="s">
         <v>272</v>
       </c>
       <c r="E563">
         <v>2</v>
       </c>
       <c r="F563" t="s">
         <v>13</v>
       </c>
       <c r="G563">
         <v>621</v>
       </c>
       <c r="H563" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="I563" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B564" t="s">
         <v>16</v>
       </c>
       <c r="C564" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="D564" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="E564">
         <v>4</v>
       </c>
       <c r="F564" t="s">
         <v>115</v>
       </c>
       <c r="G564">
         <v>641</v>
       </c>
       <c r="H564" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="I564" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B565">
         <v>10</v>
       </c>
       <c r="C565" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="D565" t="s">
         <v>455</v>
       </c>
       <c r="E565">
         <v>1</v>
       </c>
       <c r="F565" t="s">
         <v>13</v>
       </c>
       <c r="G565">
         <v>611</v>
       </c>
       <c r="H565" t="s">
         <v>139</v>
       </c>
       <c r="I565" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B566">
         <v>10</v>
       </c>
       <c r="C566" t="s">
         <v>564</v>
       </c>
       <c r="D566" t="s">
         <v>565</v>
       </c>
       <c r="E566">
         <v>3</v>
       </c>
       <c r="F566" t="s">
         <v>31</v>
       </c>
       <c r="G566">
         <v>631</v>
       </c>
       <c r="H566" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="I566" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B567" t="s">
         <v>62</v>
       </c>
       <c r="C567" t="s">
         <v>356</v>
       </c>
       <c r="D567" t="s">
         <v>383</v>
       </c>
       <c r="E567">
         <v>2</v>
       </c>
       <c r="F567" t="s">
         <v>119</v>
       </c>
       <c r="G567">
         <v>622</v>
       </c>
       <c r="H567" t="s">
         <v>384</v>
       </c>
       <c r="I567" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B568" t="s">
         <v>62</v>
       </c>
       <c r="C568" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="D568" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="E568">
         <v>4</v>
       </c>
       <c r="F568" t="s">
         <v>111</v>
       </c>
       <c r="G568">
         <v>643</v>
       </c>
       <c r="H568" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="I568" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B569" t="s">
         <v>170</v>
       </c>
       <c r="C569" t="s">
         <v>90</v>
       </c>
       <c r="D569" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E569">
         <v>1</v>
       </c>
       <c r="F569" t="s">
         <v>111</v>
       </c>
       <c r="G569">
         <v>612</v>
       </c>
       <c r="H569" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="I569" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B570" t="s">
         <v>170</v>
       </c>
       <c r="C570" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D570" t="s">
         <v>289</v>
       </c>
       <c r="E570">
         <v>3</v>
       </c>
       <c r="F570" t="s">
         <v>111</v>
       </c>
       <c r="G570">
         <v>631</v>
       </c>
       <c r="H570" t="s">
         <v>264</v>
       </c>
       <c r="I570" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B571" t="s">
         <v>195</v>
       </c>
       <c r="C571" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="D571" t="s">
         <v>599</v>
       </c>
       <c r="E571">
         <v>2</v>
       </c>
       <c r="F571" t="s">
         <v>309</v>
       </c>
       <c r="G571" t="s">
         <v>309</v>
       </c>
       <c r="H571" t="s">
         <v>600</v>
       </c>
       <c r="I571" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B572" t="s">
         <v>234</v>
       </c>
       <c r="C572" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="D572" t="s">
         <v>553</v>
       </c>
       <c r="E572">
         <v>2</v>
       </c>
       <c r="F572" t="s">
         <v>205</v>
       </c>
       <c r="G572" t="s">
         <v>205</v>
       </c>
       <c r="H572" t="s">
         <v>453</v>
       </c>
       <c r="I572" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B573" t="s">
         <v>261</v>
       </c>
       <c r="C573" t="s">
         <v>100</v>
       </c>
       <c r="D573" t="s">
         <v>501</v>
       </c>
       <c r="E573">
         <v>2</v>
       </c>
       <c r="F573" t="s">
         <v>115</v>
       </c>
       <c r="G573">
         <v>621</v>
       </c>
       <c r="H573" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="I573" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B574" t="s">
         <v>265</v>
       </c>
       <c r="C574" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="D574" t="s">
         <v>96</v>
       </c>
       <c r="E574">
         <v>4</v>
       </c>
       <c r="F574" t="s">
         <v>97</v>
       </c>
       <c r="G574">
         <v>641</v>
       </c>
       <c r="H574" t="s">
         <v>352</v>
       </c>
       <c r="I574" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B575" t="s">
         <v>16</v>
       </c>
       <c r="C575" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="D575" t="s">
         <v>180</v>
       </c>
       <c r="E575">
         <v>1</v>
       </c>
       <c r="F575" t="s">
         <v>94</v>
       </c>
       <c r="G575">
         <v>612</v>
       </c>
       <c r="H575" t="s">
         <v>139</v>
       </c>
       <c r="I575" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B576" t="s">
         <v>16</v>
       </c>
       <c r="C576" t="s">
         <v>678</v>
       </c>
       <c r="D576" t="s">
         <v>272</v>
       </c>
       <c r="E576">
         <v>3</v>
       </c>
       <c r="F576" t="s">
         <v>94</v>
       </c>
       <c r="G576">
         <v>632</v>
       </c>
       <c r="H576" t="s">
         <v>300</v>
       </c>
       <c r="I576" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B577" t="s">
         <v>33</v>
       </c>
       <c r="C577" t="s">
         <v>591</v>
       </c>
       <c r="D577" t="s">
         <v>592</v>
       </c>
       <c r="E577">
         <v>3</v>
       </c>
       <c r="F577" t="s">
         <v>94</v>
       </c>
       <c r="G577">
         <v>634</v>
       </c>
       <c r="H577" t="s">
         <v>593</v>
       </c>
       <c r="I577" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B578" t="s">
         <v>54</v>
       </c>
       <c r="C578" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="D578" t="s">
         <v>180</v>
       </c>
       <c r="E578">
         <v>1</v>
       </c>
       <c r="F578" t="s">
         <v>94</v>
       </c>
       <c r="G578">
         <v>613</v>
       </c>
       <c r="H578" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="I578" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B579" t="s">
         <v>62</v>
       </c>
       <c r="C579" t="s">
         <v>678</v>
       </c>
       <c r="D579" t="s">
         <v>272</v>
       </c>
       <c r="E579">
         <v>3</v>
       </c>
       <c r="F579" t="s">
         <v>94</v>
       </c>
       <c r="G579">
         <v>633</v>
       </c>
       <c r="H579" t="s">
         <v>300</v>
       </c>
       <c r="I579" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B580" t="s">
         <v>202</v>
       </c>
       <c r="C580" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="D580" t="s">
         <v>142</v>
       </c>
       <c r="E580">
         <v>2</v>
       </c>
       <c r="F580" t="s">
         <v>318</v>
       </c>
       <c r="G580" t="s">
         <v>318</v>
       </c>
       <c r="H580" t="s">
         <v>166</v>
       </c>
       <c r="I580" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B581" t="s">
         <v>261</v>
       </c>
       <c r="C581" t="s">
         <v>90</v>
       </c>
       <c r="D581" t="s">
         <v>363</v>
       </c>
       <c r="E581">
         <v>1</v>
       </c>
       <c r="F581" t="s">
         <v>97</v>
       </c>
       <c r="G581">
         <v>611</v>
       </c>
       <c r="H581" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="I581" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B582" t="s">
         <v>261</v>
       </c>
       <c r="C582" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="D582" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E582">
         <v>4</v>
       </c>
       <c r="F582" t="s">
         <v>94</v>
       </c>
       <c r="G582">
         <v>641</v>
       </c>
       <c r="H582"/>
       <c r="I582" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B583" t="s">
         <v>89</v>
       </c>
       <c r="C583" t="s">
-        <v>279</v>
+        <v>90</v>
       </c>
       <c r="D583" t="s">
-        <v>142</v>
+        <v>365</v>
       </c>
       <c r="E583">
         <v>1</v>
       </c>
       <c r="F583" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="G583">
         <v>611</v>
       </c>
       <c r="H583" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="I583" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B584" t="s">
         <v>89</v>
       </c>
       <c r="C584" t="s">
-        <v>90</v>
+        <v>279</v>
       </c>
       <c r="D584" t="s">
-        <v>365</v>
+        <v>142</v>
       </c>
       <c r="E584">
         <v>1</v>
       </c>
       <c r="F584" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="G584">
         <v>611</v>
       </c>
       <c r="H584" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="I584" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B585" t="s">
         <v>89</v>
       </c>
       <c r="C585" t="s">
         <v>113</v>
       </c>
       <c r="D585" t="s">
         <v>389</v>
       </c>
       <c r="E585">
         <v>2</v>
       </c>
       <c r="F585" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G585">
         <v>621</v>
       </c>
       <c r="H585" t="s">
         <v>390</v>
       </c>
       <c r="I585" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B586" t="s">
         <v>89</v>
       </c>
       <c r="C586" t="s">
         <v>113</v>
       </c>
       <c r="D586" t="s">
         <v>389</v>
       </c>
       <c r="E586">
         <v>2</v>
       </c>
       <c r="F586" t="s">
         <v>111</v>
       </c>
       <c r="G586">
         <v>624</v>
       </c>
       <c r="H586" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="I586" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B587" t="s">
         <v>89</v>
       </c>
       <c r="C587" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="D587" t="s">
         <v>553</v>
       </c>
       <c r="E587">
         <v>4</v>
       </c>
       <c r="F587" t="s">
         <v>13</v>
       </c>
       <c r="G587">
         <v>642</v>
       </c>
       <c r="H587" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="I587" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B588" t="s">
         <v>16</v>
       </c>
       <c r="C588" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="D588" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="E588">
         <v>3</v>
       </c>
       <c r="F588" t="s">
         <v>36</v>
       </c>
       <c r="G588">
         <v>631</v>
       </c>
       <c r="H588" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="I588" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B589" t="s">
         <v>16</v>
       </c>
       <c r="C589" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="D589" t="s">
         <v>672</v>
       </c>
       <c r="E589">
         <v>4</v>
       </c>
       <c r="F589" t="s">
         <v>102</v>
       </c>
       <c r="G589">
         <v>641</v>
       </c>
       <c r="H589" t="s">
         <v>269</v>
       </c>
       <c r="I589" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B590" t="s">
         <v>16</v>
       </c>
       <c r="C590" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="D590" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E590">
         <v>4</v>
       </c>
       <c r="F590" t="s">
         <v>39</v>
       </c>
       <c r="G590">
         <v>641</v>
       </c>
       <c r="H590" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="I590" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B591" t="s">
         <v>16</v>
       </c>
       <c r="C591" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="D591" t="s">
         <v>25</v>
       </c>
       <c r="E591">
         <v>4</v>
       </c>
       <c r="F591" t="s">
         <v>31</v>
       </c>
       <c r="G591">
         <v>642</v>
       </c>
       <c r="H591" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="I591" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B592" t="s">
         <v>33</v>
       </c>
       <c r="C592" t="s">
         <v>90</v>
       </c>
       <c r="D592" t="s">
         <v>363</v>
       </c>
       <c r="E592">
         <v>1</v>
       </c>
       <c r="F592" t="s">
         <v>36</v>
       </c>
       <c r="G592">
         <v>611</v>
       </c>
       <c r="H592" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="I592" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B593" t="s">
         <v>33</v>
       </c>
       <c r="C593" t="s">
         <v>90</v>
       </c>
       <c r="D593" t="s">
         <v>363</v>
       </c>
       <c r="E593">
         <v>1</v>
       </c>
       <c r="F593" t="s">
         <v>39</v>
       </c>
       <c r="G593">
         <v>611</v>
       </c>
       <c r="H593" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="I593" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B594" t="s">
         <v>33</v>
       </c>
       <c r="C594" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="D594" t="s">
         <v>180</v>
       </c>
       <c r="E594">
         <v>1</v>
       </c>
       <c r="F594" t="s">
         <v>94</v>
       </c>
       <c r="G594">
         <v>614</v>
       </c>
       <c r="H594" t="s">
         <v>300</v>
       </c>
       <c r="I594" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B595" t="s">
         <v>33</v>
       </c>
       <c r="C595" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="D595" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E595">
         <v>4</v>
       </c>
       <c r="F595" t="s">
         <v>94</v>
       </c>
       <c r="G595">
         <v>642</v>
       </c>
       <c r="H595"/>
       <c r="I595" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B596" t="s">
         <v>54</v>
       </c>
       <c r="C596" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="D596" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="E596">
         <v>4</v>
       </c>
       <c r="F596" t="s">
         <v>111</v>
       </c>
       <c r="G596">
         <v>632</v>
       </c>
       <c r="H596"/>
       <c r="I596" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B597" t="s">
         <v>62</v>
       </c>
       <c r="C597" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="D597" t="s">
         <v>180</v>
       </c>
       <c r="E597">
         <v>1</v>
       </c>
       <c r="F597" t="s">
         <v>192</v>
       </c>
       <c r="G597">
         <v>611</v>
       </c>
       <c r="H597" t="s">
         <v>166</v>
       </c>
       <c r="I597" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B598" t="s">
         <v>62</v>
       </c>
       <c r="C598" t="s">
-        <v>896</v>
+        <v>109</v>
       </c>
       <c r="D598" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="E598">
         <v>4</v>
       </c>
       <c r="F598" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="G598">
         <v>641</v>
       </c>
       <c r="H598"/>
       <c r="I598" t="s">
-        <v>28</v>
+        <v>260</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B599" t="s">
         <v>62</v>
       </c>
       <c r="C599" t="s">
-        <v>109</v>
+        <v>894</v>
       </c>
       <c r="D599" t="s">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="E599">
         <v>4</v>
       </c>
       <c r="F599" t="s">
-        <v>127</v>
+        <v>31</v>
       </c>
       <c r="G599">
         <v>641</v>
       </c>
-      <c r="H599" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H599"/>
       <c r="I599" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B600" t="s">
         <v>62</v>
       </c>
       <c r="C600" t="s">
         <v>109</v>
       </c>
       <c r="D600" t="s">
         <v>110</v>
       </c>
       <c r="E600">
         <v>4</v>
       </c>
       <c r="F600" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="G600">
         <v>641</v>
       </c>
-      <c r="H600"/>
+      <c r="H600" t="s">
+        <v>898</v>
+      </c>
       <c r="I600" t="s">
-        <v>260</v>
+        <v>112</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B601">
         <v>13</v>
       </c>
       <c r="C601" t="s">
         <v>90</v>
       </c>
       <c r="D601" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E601">
         <v>1</v>
       </c>
       <c r="F601" t="s">
         <v>111</v>
       </c>
       <c r="G601">
         <v>614</v>
       </c>
       <c r="H601" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="I601" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B602" t="s">
         <v>170</v>
       </c>
       <c r="C602" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="D602" t="s">
         <v>553</v>
       </c>
       <c r="E602">
         <v>4</v>
       </c>
       <c r="F602" t="s">
         <v>13</v>
       </c>
       <c r="G602">
         <v>641</v>
       </c>
       <c r="H602" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="I602" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B603" t="s">
         <v>82</v>
       </c>
       <c r="C603" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="D603" t="s">
         <v>479</v>
       </c>
       <c r="E603">
         <v>1</v>
       </c>
       <c r="F603" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G603">
         <v>611</v>
       </c>
       <c r="H603" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="I603" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B604" t="s">
         <v>261</v>
       </c>
       <c r="C604" t="s">
         <v>90</v>
       </c>
       <c r="D604" t="s">
         <v>365</v>
       </c>
       <c r="E604">
         <v>1</v>
       </c>
       <c r="F604" t="s">
         <v>268</v>
       </c>
       <c r="G604">
         <v>612</v>
       </c>
       <c r="H604" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="I604" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B605" t="s">
         <v>261</v>
       </c>
       <c r="C605" t="s">
         <v>100</v>
       </c>
       <c r="D605" t="s">
         <v>501</v>
       </c>
       <c r="E605">
         <v>2</v>
       </c>
       <c r="F605" t="s">
         <v>119</v>
       </c>
       <c r="G605">
         <v>621</v>
       </c>
       <c r="H605" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="I605" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B606" t="s">
         <v>265</v>
       </c>
       <c r="C606" t="s">
         <v>90</v>
       </c>
       <c r="D606" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E606">
         <v>1</v>
       </c>
       <c r="F606" t="s">
         <v>111</v>
       </c>
       <c r="G606">
         <v>613</v>
       </c>
       <c r="H606" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="I606" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B607" t="s">
         <v>265</v>
       </c>
       <c r="C607" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D607" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E607">
         <v>2</v>
       </c>
       <c r="F607" t="s">
         <v>94</v>
       </c>
       <c r="G607">
         <v>621</v>
       </c>
       <c r="H607" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="I607" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B608" t="s">
         <v>265</v>
       </c>
       <c r="C608" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D608" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E608">
         <v>2</v>
       </c>
       <c r="F608" t="s">
         <v>94</v>
       </c>
       <c r="G608">
         <v>624</v>
       </c>
       <c r="H608" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="I608" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B609" t="s">
         <v>265</v>
       </c>
       <c r="C609" t="s">
         <v>678</v>
       </c>
       <c r="D609" t="s">
         <v>272</v>
       </c>
       <c r="E609">
         <v>3</v>
       </c>
       <c r="F609" t="s">
         <v>94</v>
       </c>
       <c r="G609">
         <v>631</v>
       </c>
       <c r="H609" t="s">
         <v>300</v>
       </c>
       <c r="I609" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B610" t="s">
         <v>89</v>
       </c>
       <c r="C610" t="s">
         <v>100</v>
       </c>
       <c r="D610" t="s">
         <v>501</v>
       </c>
       <c r="E610">
         <v>2</v>
       </c>
       <c r="F610" t="s">
         <v>119</v>
       </c>
       <c r="G610">
         <v>622</v>
       </c>
       <c r="H610" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="I610" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B611" t="s">
         <v>16</v>
       </c>
       <c r="C611" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="D611" t="s">
         <v>399</v>
       </c>
       <c r="E611">
         <v>2</v>
       </c>
       <c r="F611" t="s">
         <v>13</v>
       </c>
       <c r="G611">
         <v>621</v>
       </c>
       <c r="H611" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="I611" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B612" t="s">
         <v>62</v>
       </c>
       <c r="C612" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D612" t="s">
         <v>401</v>
       </c>
       <c r="E612">
         <v>1</v>
       </c>
       <c r="F612" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G612">
         <v>611</v>
       </c>
       <c r="H612" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="I612" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B613" t="s">
         <v>62</v>
       </c>
       <c r="C613" t="s">
         <v>109</v>
       </c>
       <c r="D613" t="s">
         <v>110</v>
       </c>
       <c r="E613">
         <v>4</v>
       </c>
       <c r="F613" t="s">
         <v>111</v>
       </c>
       <c r="G613">
         <v>643</v>
       </c>
       <c r="H613"/>
       <c r="I613" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B614" t="s">
         <v>170</v>
       </c>
       <c r="C614" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="D614" t="s">
         <v>399</v>
       </c>
       <c r="E614">
         <v>2</v>
       </c>
       <c r="F614" t="s">
         <v>13</v>
       </c>
       <c r="G614">
         <v>622</v>
       </c>
       <c r="H614"/>
       <c r="I614" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B615" t="s">
         <v>170</v>
       </c>
       <c r="C615" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="D615" t="s">
         <v>164</v>
       </c>
       <c r="E615">
         <v>3</v>
       </c>
       <c r="F615" t="s">
         <v>111</v>
       </c>
       <c r="G615">
         <v>633</v>
       </c>
       <c r="H615" t="s">
         <v>165</v>
       </c>
       <c r="I615" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B616" t="s">
         <v>202</v>
       </c>
       <c r="C616" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="D616" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E616">
         <v>1</v>
       </c>
       <c r="F616" t="s">
         <v>243</v>
       </c>
       <c r="G616" t="s">
         <v>243</v>
       </c>
       <c r="H616" t="s">
         <v>244</v>
       </c>
       <c r="I616" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B617" t="s">
         <v>234</v>
       </c>
       <c r="C617" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="D617" t="s">
         <v>553</v>
       </c>
       <c r="E617">
         <v>2</v>
       </c>
       <c r="F617" t="s">
         <v>258</v>
       </c>
       <c r="G617" t="s">
         <v>258</v>
       </c>
       <c r="H617" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="I617" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B618" t="s">
         <v>261</v>
       </c>
       <c r="C618" t="s">
         <v>34</v>
       </c>
       <c r="D618" t="s">
         <v>625</v>
       </c>
       <c r="E618">
         <v>1</v>
       </c>
       <c r="F618" t="s">
         <v>119</v>
       </c>
       <c r="G618">
         <v>612</v>
       </c>
       <c r="H618" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="I618" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B619" t="s">
         <v>265</v>
       </c>
       <c r="C619" t="s">
         <v>279</v>
       </c>
       <c r="D619" t="s">
         <v>204</v>
       </c>
       <c r="E619">
         <v>1</v>
       </c>
       <c r="F619" t="s">
         <v>119</v>
       </c>
       <c r="G619">
         <v>611</v>
       </c>
       <c r="H619" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="I619" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B620" t="s">
         <v>265</v>
       </c>
       <c r="C620" t="s">
         <v>271</v>
       </c>
       <c r="D620" t="s">
         <v>272</v>
       </c>
       <c r="E620">
         <v>2</v>
       </c>
       <c r="F620" t="s">
         <v>94</v>
       </c>
       <c r="G620">
         <v>623</v>
       </c>
       <c r="H620" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="I620" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>