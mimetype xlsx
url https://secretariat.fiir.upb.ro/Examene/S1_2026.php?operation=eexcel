--- v3 (2026-06-05)
+++ v4 (2026-07-21)
@@ -479,62 +479,62 @@
   <si>
     <t>GHEORGHE Marilena</t>
   </si>
   <si>
     <t>Mașini unelte și prelucrări prin așchiere</t>
   </si>
   <si>
     <t>GHINEA Mihalache</t>
   </si>
   <si>
     <t>CB007</t>
   </si>
   <si>
     <t>Bazele ingineriei industriale 1</t>
   </si>
   <si>
     <t>VILCEA Elena-Janina</t>
   </si>
   <si>
     <t xml:space="preserve">CODREANU Irina-Maria </t>
   </si>
   <si>
     <t>CB112</t>
   </si>
   <si>
+    <t>Organe de mașini 1</t>
+  </si>
+  <si>
+    <t>STOICA Alina - Maria</t>
+  </si>
+  <si>
+    <t>CE301</t>
+  </si>
+  <si>
     <t>Catalin Ionut Silvestru</t>
   </si>
   <si>
-    <t>Organe de mașini 1</t>
-[...7 lines deleted...]
-  <si>
     <t>Electronică digitală</t>
   </si>
   <si>
     <t>DASCĂLU Monica</t>
   </si>
   <si>
     <t>Costin-Andrei BRATAN</t>
   </si>
   <si>
     <t>CD008</t>
   </si>
   <si>
     <t>Acționări hidraulice și pneumatice</t>
   </si>
   <si>
     <t>BUCURESTEANU Anca Monica</t>
   </si>
   <si>
     <t>Cula Ștefan</t>
   </si>
   <si>
     <t>PANDURU Valentin</t>
   </si>
   <si>
     <t>POPA Constantin</t>
@@ -590,59 +590,59 @@
   <si>
     <t>Iuliana Decu</t>
   </si>
   <si>
     <t>CB201</t>
   </si>
   <si>
     <t>Tratamente termice</t>
   </si>
   <si>
     <t>BIBIS Adrian</t>
   </si>
   <si>
     <t>Chivu Oana</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t xml:space="preserve">ENACHE Vlad	</t>
   </si>
   <si>
     <t>15:30</t>
   </si>
   <si>
+    <t>Irimia Ani</t>
+  </si>
+  <si>
     <t>FA</t>
   </si>
   <si>
     <t>IRIMIA Ani Elena</t>
   </si>
   <si>
-    <t>Irimia Ani</t>
-[...1 lines deleted...]
-  <si>
     <t>16:00</t>
   </si>
   <si>
     <t>Planificarea calităţii</t>
   </si>
   <si>
     <t>TOADER Maria-Cristina</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>CK105</t>
   </si>
   <si>
     <t>Legislația Romînă și europeana în domeniul securității și sănătății în muncă</t>
   </si>
   <si>
     <t>ISSM3</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>Ingineria Sistemelor</t>
@@ -1058,65 +1058,65 @@
   <si>
     <t>DOBRESCU Tiberiu Gabriel</t>
   </si>
   <si>
     <t>Mario Ivan</t>
   </si>
   <si>
     <t>Conf TASCA Gabriel</t>
   </si>
   <si>
     <t>Organe de mașini / Machine Elements</t>
   </si>
   <si>
     <t>RADULESCU Alexandru-Valentin</t>
   </si>
   <si>
     <t>Irina Rădulescu</t>
   </si>
   <si>
     <t>Catalin GHEORGHITA</t>
   </si>
   <si>
     <t>Cristian Giolu</t>
   </si>
   <si>
+    <t>Cristina Giolu</t>
+  </si>
+  <si>
     <t>Rezistența materialelor 2</t>
   </si>
   <si>
     <t>STOCHIOIU Constantin</t>
   </si>
   <si>
     <t>Ana Maria Talanga</t>
   </si>
   <si>
     <t>NEACSU- PAVEL Angela- Miruna</t>
   </si>
   <si>
-    <t>Cristina Giolu</t>
-[...1 lines deleted...]
-  <si>
     <t>Silvestru Cătălin</t>
   </si>
   <si>
     <t>Tehnologii de fabricaţie 2</t>
   </si>
   <si>
     <t>28 Jan 2026</t>
   </si>
   <si>
     <t>Rezistenţa materialelor 2</t>
   </si>
   <si>
     <t>JIGA Gheorghe Gabriel</t>
   </si>
   <si>
     <t>S.I. Nicoleta Crișan</t>
   </si>
   <si>
     <t>Integrarea tehnologiilor inteligente în industrie</t>
   </si>
   <si>
     <t>Logistică</t>
   </si>
   <si>
     <t>Roxana Puiu</t>
@@ -1196,62 +1196,62 @@
   <si>
     <t>Popescu Emilia</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Tehnologia Materialelor 2</t>
   </si>
   <si>
     <t>MARINESCU Marinela-Nicoleta</t>
   </si>
   <si>
     <t>BUȚU Larisa</t>
   </si>
   <si>
     <t>Istoria tehnicii</t>
   </si>
   <si>
     <t>Valentin Panduru</t>
   </si>
   <si>
     <t>CB113</t>
   </si>
   <si>
+    <t>Securitate şi sănătate în muncă în sectoarele primare</t>
+  </si>
+  <si>
+    <t>BULBOACA Eugenia</t>
+  </si>
+  <si>
     <t>Sisteme informatice și IIoT / Industrial Internet of Things</t>
   </si>
   <si>
     <t>Bogdan Jugravu</t>
   </si>
   <si>
-    <t>Securitate şi sănătate în muncă în sectoarele primare</t>
-[...4 lines deleted...]
-  <si>
     <t>Tehnologii WEB</t>
   </si>
   <si>
     <t>TUNSOIU Nicolae</t>
   </si>
   <si>
     <t>Știința și ingineria materialelor</t>
   </si>
   <si>
     <t>MICULESCU Marian</t>
   </si>
   <si>
     <t>Aura Mocanu</t>
   </si>
   <si>
     <t>Asigurarea calităţii produselor şi serviciilor 1</t>
   </si>
   <si>
     <t>DUMITRU Bogdan</t>
   </si>
   <si>
     <t>S.I Gabriel Tasca</t>
   </si>
   <si>
     <t>Alexandru Streza</t>
@@ -1382,77 +1382,77 @@
   <si>
     <t>CA012</t>
   </si>
   <si>
     <t>Realitate virtuală în industrie</t>
   </si>
   <si>
     <t xml:space="preserve">Draghici Ana Maria </t>
   </si>
   <si>
     <t>Tehnologia produselor injectate în matriță</t>
   </si>
   <si>
     <t>OPRAN Constantin Gheorghe</t>
   </si>
   <si>
     <t>Nicolescu Alexandru</t>
   </si>
   <si>
     <t>Sisteme de inteligență artificială</t>
   </si>
   <si>
     <t>PANDURU Valentin-Marius</t>
   </si>
   <si>
+    <t>Teoria probabilităților și statistică matematică / Probability and Statistics</t>
+  </si>
+  <si>
+    <t>Crina-Daniela Savescu-Neacsu</t>
+  </si>
+  <si>
     <t>BRATAN Costin- Andrei</t>
   </si>
   <si>
-    <t>Teoria probabilităților și statistică matematică / Probability and Statistics</t>
-[...4 lines deleted...]
-  <si>
     <t>Managementul securității şi sănătății în muncă</t>
   </si>
   <si>
     <t>Iacob Andrei</t>
   </si>
   <si>
+    <t>Bazele securității informatice</t>
+  </si>
+  <si>
+    <t>RACUCIU Ciprian Iulian Constantin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	CO003b</t>
+  </si>
+  <si>
     <t>Geanina Mateescu</t>
   </si>
   <si>
-    <t>Bazele securității informatice</t>
-[...7 lines deleted...]
-  <si>
     <t>Mașini și acționări electrice</t>
   </si>
   <si>
     <t>PARPALĂ Radu-Constantin</t>
   </si>
   <si>
     <t xml:space="preserve">Emilia Popescu </t>
   </si>
   <si>
     <t xml:space="preserve">CK008	</t>
   </si>
   <si>
     <t>Senzori și traductoare</t>
   </si>
   <si>
     <t>JUGRAVU Bogdan - Alexandru</t>
   </si>
   <si>
     <t>ENCIU Cornel</t>
   </si>
   <si>
     <t>Proiectarea asistată de calculator pentru sisteme de fabricaţie flexibilă</t>
   </si>
   <si>
     <t>POPESCU Diana</t>
@@ -1766,59 +1766,59 @@
   <si>
     <t>Jugravu Bogdan</t>
   </si>
   <si>
     <t>Mecanică 1 / Technical Mechanics 1</t>
   </si>
   <si>
     <t>VASILE Ovidiu</t>
   </si>
   <si>
     <t>Stefan Dumitru</t>
   </si>
   <si>
     <t>Alexandru Cazacu</t>
   </si>
   <si>
     <t>Ștefan Dumitru</t>
   </si>
   <si>
     <t>Vilcu Gabriel</t>
   </si>
   <si>
     <t>Larisa Buțu</t>
   </si>
   <si>
+    <t>Teoria probabilităților și statistică matematică / Probability Theory and Mathematical Statistics</t>
+  </si>
+  <si>
+    <t>Iorduc George</t>
+  </si>
+  <si>
     <t xml:space="preserve">Alina-Maria STOICA </t>
   </si>
   <si>
-    <t>Teoria probabilităților și statistică matematică / Probability Theory and Mathematical Statistics</t>
-[...4 lines deleted...]
-  <si>
     <t>Teoria elasticității</t>
   </si>
   <si>
     <t>Mașini unelte</t>
   </si>
   <si>
     <t>GRIGUȚĂ Andreea Denisa</t>
   </si>
   <si>
     <t>Adrian Costache</t>
   </si>
   <si>
     <t>Modelare, identificare și simulare 2</t>
   </si>
   <si>
     <t>VLASCEANU Daniel</t>
   </si>
   <si>
     <t>Mihai Costea</t>
   </si>
   <si>
     <t>CA009</t>
   </si>
   <si>
     <t>Oana Roxana Chivu</t>
@@ -2093,92 +2093,92 @@
   <si>
     <t>Logistica și distribuția mărfurilor</t>
   </si>
   <si>
     <t>Sisteme integrate inteligente</t>
   </si>
   <si>
     <t>Optimizarea structurilor</t>
   </si>
   <si>
     <t>TUDOSE Daniela-Ioana</t>
   </si>
   <si>
     <t>PETCU Claudia</t>
   </si>
   <si>
     <t>Procese industriale 3</t>
   </si>
   <si>
     <t>Marius Lazar</t>
   </si>
   <si>
     <t>05 Feb 2026</t>
   </si>
   <si>
+    <t>Sisteme de operare</t>
+  </si>
+  <si>
+    <t>Iliuță Miruna-Elena</t>
+  </si>
+  <si>
+    <t>ED020</t>
+  </si>
+  <si>
     <t>Florina Chiscop</t>
   </si>
   <si>
-    <t>Sisteme de operare</t>
-[...7 lines deleted...]
-  <si>
     <t>Chimie / Chemistry</t>
   </si>
   <si>
     <t>POPESCU Simona Andreia</t>
   </si>
   <si>
     <t>Cristina Dumitriu</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 2</t>
   </si>
   <si>
     <t>Cristiana Cazacu</t>
   </si>
   <si>
     <t>Analiza fiabilitatii sistemelor industriale</t>
   </si>
   <si>
     <t>Tosu Tiberiu</t>
   </si>
   <si>
+    <t>ANANIA Dorel</t>
+  </si>
+  <si>
     <t>Proiectare asistată de calculator 1</t>
   </si>
   <si>
     <t>CONSTANTIN Paul</t>
   </si>
   <si>
-    <t>ANANIA Dorel</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bogatu Ana-Maria </t>
   </si>
   <si>
     <t>Programarea mașinilor-unelte</t>
   </si>
   <si>
     <t>PENA Andra Elena</t>
   </si>
   <si>
     <t>Limba modernă 1 - Franceză / Foreign Languages 1 - French</t>
   </si>
   <si>
     <t>SĂLVAN Mirela-Sanda</t>
   </si>
   <si>
     <t>Corina Pascal</t>
   </si>
   <si>
     <t>BN029</t>
   </si>
   <si>
     <t>Miruna-Elena Iliuță</t>
   </si>
   <si>
     <t>Miruna Elena Iliuta</t>
@@ -2318,56 +2318,56 @@
   <si>
     <t xml:space="preserve">CE301Bis	</t>
   </si>
   <si>
     <t>Computer Aided Manufacturing</t>
   </si>
   <si>
     <t>PENA Andra</t>
   </si>
   <si>
     <t>CO002</t>
   </si>
   <si>
     <t>Managementul comunicării</t>
   </si>
   <si>
     <t>Tașca Gabriel</t>
   </si>
   <si>
     <t>Gabriel Tasca</t>
   </si>
   <si>
     <t>Programarea textuală a robotilor industriali</t>
   </si>
   <si>
+    <t>PETRE Roxana-Alexandra</t>
+  </si>
+  <si>
     <t>Dumitru Ştefan</t>
   </si>
   <si>
-    <t>PETRE Roxana-Alexandra</t>
-[...1 lines deleted...]
-  <si>
     <t>Geanina Andronache</t>
   </si>
   <si>
     <t>Cornel ENCIU</t>
   </si>
   <si>
     <t>Managementul investițiilor</t>
   </si>
   <si>
     <t>Baze fizice ale metodelor nedistructive</t>
   </si>
   <si>
     <t>Marinela Gheorghe</t>
   </si>
   <si>
     <t>Vlad ENACHE</t>
   </si>
   <si>
     <t>Legislaţie economică</t>
   </si>
   <si>
     <t>CÎRȚÂNĂ Liviu Marius</t>
   </si>
   <si>
     <t>Bulboaca Eugenia</t>
@@ -2504,62 +2504,62 @@
   <si>
     <t>CK104b</t>
   </si>
   <si>
     <t>Bazele generării suprafețelor și prelucrări prin așchiere</t>
   </si>
   <si>
     <t>SEBE Gabriela Ileana</t>
   </si>
   <si>
     <t>Angela Păsărescu</t>
   </si>
   <si>
     <t>Silvestru Ionuț Cătălin</t>
   </si>
   <si>
     <t>Matematici Speciale</t>
   </si>
   <si>
     <t>TOMA Antonela</t>
   </si>
   <si>
     <t>Laurance Fakih</t>
   </si>
   <si>
+    <t>Sisteme mecatronice</t>
+  </si>
+  <si>
+    <t>COMEAGA Constantin-Daniel</t>
+  </si>
+  <si>
+    <t>COPORAN Teodor</t>
+  </si>
+  <si>
     <t>Securitate şi sănătate în muncă în domeniul transporturilor</t>
   </si>
   <si>
-    <t>Sisteme mecatronice</t>
-[...7 lines deleted...]
-  <si>
     <t>Securitate şi sănătate în muncă în domeniul serviciilor</t>
   </si>
   <si>
     <t>Operaționalitatea și managementul centrelor de distribuție</t>
   </si>
   <si>
     <t>CODREANU Irina</t>
   </si>
   <si>
     <t>09:30</t>
   </si>
   <si>
     <t>OANCEA Emilia</t>
   </si>
   <si>
     <t>Analiză de produs</t>
   </si>
   <si>
     <t xml:space="preserve">Popescu Larisa </t>
   </si>
   <si>
     <t xml:space="preserve">Radu Constantin </t>
   </si>
   <si>
     <t>Bazele tehnologiei informației</t>
@@ -2600,71 +2600,71 @@
   <si>
     <t>Punerea în funcţiune şi evaluarea performanţelor roboţilor industriali</t>
   </si>
   <si>
     <t>Andrei Mario Ivan</t>
   </si>
   <si>
     <t>S.I. Cristina Dumitru</t>
   </si>
   <si>
     <t>Robotică 1 / Robotics 1</t>
   </si>
   <si>
     <t>Marius Drăgoi</t>
   </si>
   <si>
     <t>Petcu Claudia</t>
   </si>
   <si>
     <t>Automatizarea sistemelor de fabricație</t>
   </si>
   <si>
     <t>ALEXANDRU Tudor George</t>
   </si>
   <si>
+    <t>Grafică asistată de calculator 2</t>
+  </si>
+  <si>
     <t>Laurance FAKIH</t>
   </si>
   <si>
-    <t>Grafică asistată de calculator 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Dinamica roboţilor</t>
   </si>
   <si>
     <t>OLARU Adrian</t>
   </si>
   <si>
     <t>10 Feb 2026</t>
   </si>
   <si>
+    <t>PĂSĂRESCU Angela</t>
+  </si>
+  <si>
     <t>GÂRLEANU Delia</t>
   </si>
   <si>
-    <t>PĂSĂRESCU Angela</t>
-[...1 lines deleted...]
-  <si>
     <t>Vlad GHEORGHITA</t>
   </si>
   <si>
     <t>Programarea mașinilor - unelte cu comandă numerică</t>
   </si>
   <si>
     <t>LAZĂR Marius-Vali</t>
   </si>
   <si>
     <t>S.l. Bogdan Jugravu, S.l. Cornel Enciu</t>
   </si>
   <si>
     <t>Bogatu Ana-Maria</t>
   </si>
   <si>
     <t>BÎȘU Claudiu</t>
   </si>
   <si>
     <t>Păsărescu Angela</t>
   </si>
   <si>
     <t>Managementul resurselor umane  în mediul virtual</t>
   </si>
   <si>
     <t>Metode de programare avansată a proceselor industriale</t>
@@ -2690,54 +2690,54 @@
   <si>
     <t>Sisteme cu microprocesorare</t>
   </si>
   <si>
     <t>DOBRICA Liliana</t>
   </si>
   <si>
     <t>12 Feb 2026</t>
   </si>
   <si>
     <t>SAVESCU-NEACSU Crina</t>
   </si>
   <si>
     <t>Oancea Emilia</t>
   </si>
   <si>
     <t>BUTU Larisa</t>
   </si>
   <si>
     <t>Ingineria și managementul proceselor de producție 2</t>
   </si>
   <si>
     <t>Metode experimentale în ingineria mecanica</t>
   </si>
   <si>
+    <t>Rujinski Alexandru</t>
+  </si>
+  <si>
     <t>Sisteme de alimentare, transport, transfer</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rujinski Alexandru</t>
   </si>
   <si>
     <t>Managementul inovării și transferul tehnologic</t>
   </si>
   <si>
     <t>Corneliu Rontescu</t>
   </si>
   <si>
     <t>GAVRILĂ Daniela-Emilia</t>
   </si>
   <si>
     <t>Gavrilă Daniela Emilia</t>
   </si>
   <si>
     <t>CULA Ștefan</t>
   </si>
   <si>
     <t>PASARESCU Angela</t>
   </si>
   <si>
     <t>Programarea calculatoarelor și limbaje de programare 1 / Computer Programming and Programming Languages 1</t>
   </si>
   <si>
     <t>Alexandru Firulescu</t>
   </si>
@@ -4067,689 +4067,689 @@
       </c>
       <c r="H32" t="s">
         <v>124</v>
       </c>
       <c r="I32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33">
         <v>3</v>
       </c>
       <c r="F33" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="G33">
         <v>631</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
       <c r="I33" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34">
         <v>3</v>
       </c>
       <c r="F34" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="G34">
         <v>631</v>
       </c>
       <c r="H34" t="s">
         <v>124</v>
       </c>
       <c r="I34" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>88</v>
       </c>
       <c r="B35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35">
         <v>3</v>
       </c>
       <c r="F35" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="G35">
         <v>631</v>
       </c>
       <c r="H35" t="s">
         <v>124</v>
       </c>
       <c r="I35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E36">
         <v>3</v>
       </c>
       <c r="F36" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="G36">
         <v>631</v>
       </c>
       <c r="H36" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="I36" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>88</v>
       </c>
       <c r="B37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
         <v>122</v>
       </c>
       <c r="D37" t="s">
         <v>123</v>
       </c>
       <c r="E37">
         <v>3</v>
       </c>
       <c r="F37" t="s">
-        <v>131</v>
+        <v>31</v>
       </c>
       <c r="G37">
         <v>631</v>
       </c>
       <c r="H37" t="s">
         <v>124</v>
       </c>
       <c r="I37" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>88</v>
       </c>
       <c r="B38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D38" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E38">
         <v>3</v>
       </c>
       <c r="F38" t="s">
         <v>115</v>
       </c>
       <c r="G38">
         <v>631</v>
       </c>
       <c r="H38" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I38" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>122</v>
       </c>
       <c r="D39" t="s">
         <v>123</v>
       </c>
       <c r="E39">
         <v>3</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="G39">
         <v>631</v>
       </c>
       <c r="H39" t="s">
         <v>124</v>
       </c>
       <c r="I39" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>88</v>
       </c>
       <c r="B40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" t="s">
         <v>123</v>
       </c>
       <c r="E40">
         <v>3</v>
       </c>
       <c r="F40" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="G40">
         <v>631</v>
       </c>
       <c r="H40" t="s">
         <v>124</v>
       </c>
       <c r="I40" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
         <v>122</v>
       </c>
       <c r="D41" t="s">
         <v>123</v>
       </c>
       <c r="E41">
         <v>3</v>
       </c>
       <c r="F41" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="G41">
         <v>631</v>
       </c>
       <c r="H41" t="s">
         <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="D42" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
       <c r="F42" t="s">
-        <v>39</v>
+        <v>132</v>
       </c>
       <c r="G42">
         <v>631</v>
       </c>
       <c r="H42" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="I42" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
         <v>122</v>
       </c>
       <c r="D43" t="s">
         <v>123</v>
       </c>
       <c r="E43">
         <v>3</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G43">
         <v>631</v>
       </c>
       <c r="H43" t="s">
         <v>124</v>
       </c>
       <c r="I43" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="D44" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="E44">
         <v>3</v>
       </c>
       <c r="F44" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="G44">
         <v>631</v>
       </c>
       <c r="H44" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="I44" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>88</v>
       </c>
       <c r="B45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
         <v>122</v>
       </c>
       <c r="D45" t="s">
         <v>123</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
       <c r="F45" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G45">
         <v>631</v>
       </c>
       <c r="H45" t="s">
         <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>88</v>
       </c>
       <c r="B46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
         <v>122</v>
       </c>
       <c r="D46" t="s">
         <v>123</v>
       </c>
       <c r="E46">
         <v>3</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>111</v>
       </c>
       <c r="G46">
         <v>631</v>
       </c>
       <c r="H46" t="s">
         <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>88</v>
       </c>
       <c r="B47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="D47" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="E47">
         <v>3</v>
       </c>
       <c r="F47" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G47">
         <v>632</v>
       </c>
       <c r="H47" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="I47" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48" t="s">
         <v>33</v>
       </c>
       <c r="C48" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="E48">
         <v>3</v>
       </c>
       <c r="F48" t="s">
-        <v>132</v>
+        <v>94</v>
       </c>
       <c r="G48">
         <v>632</v>
       </c>
       <c r="H48" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="I48" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>88</v>
       </c>
       <c r="B49" t="s">
         <v>33</v>
       </c>
       <c r="C49" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="D49" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E49">
         <v>3</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G49">
         <v>632</v>
       </c>
       <c r="H49" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="I49" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>88</v>
       </c>
       <c r="B50" t="s">
         <v>33</v>
       </c>
       <c r="C50" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="D50" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="E50">
         <v>3</v>
       </c>
       <c r="F50" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G50">
         <v>632</v>
       </c>
       <c r="H50" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="I50" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>88</v>
       </c>
       <c r="B51" t="s">
         <v>33</v>
       </c>
       <c r="C51" t="s">
         <v>122</v>
       </c>
       <c r="D51" t="s">
         <v>123</v>
       </c>
       <c r="E51">
         <v>3</v>
       </c>
       <c r="F51" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="G51">
         <v>632</v>
       </c>
       <c r="H51" t="s">
         <v>124</v>
       </c>
       <c r="I51" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>88</v>
       </c>
       <c r="B52" t="s">
         <v>33</v>
       </c>
       <c r="C52" t="s">
         <v>122</v>
       </c>
       <c r="D52" t="s">
         <v>123</v>
       </c>
       <c r="E52">
         <v>3</v>
       </c>
       <c r="F52" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G52">
         <v>632</v>
       </c>
       <c r="H52" t="s">
         <v>124</v>
       </c>
       <c r="I52" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>88</v>
       </c>
       <c r="B53" t="s">
         <v>33</v>
       </c>
       <c r="C53" t="s">
         <v>122</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="E53">
         <v>3</v>
       </c>
       <c r="F53" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G53">
         <v>632</v>
       </c>
       <c r="H53" t="s">
         <v>124</v>
       </c>
       <c r="I53" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>88</v>
       </c>
       <c r="B54" t="s">
         <v>33</v>
       </c>
       <c r="C54" t="s">
         <v>122</v>
       </c>
       <c r="D54" t="s">
         <v>123</v>
       </c>
       <c r="E54">
         <v>3</v>
       </c>
       <c r="F54" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="G54">
         <v>632</v>
       </c>
       <c r="H54" t="s">
         <v>124</v>
       </c>
       <c r="I54" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>88</v>
       </c>
       <c r="B55" t="s">
         <v>33</v>
       </c>
       <c r="C55" t="s">
         <v>122</v>
       </c>
       <c r="D55" t="s">
         <v>123</v>
       </c>
       <c r="E55">
         <v>3</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G55">
         <v>632</v>
       </c>
       <c r="H55" t="s">
         <v>124</v>
       </c>
       <c r="I55" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56" t="s">
         <v>33</v>
       </c>
       <c r="C56" t="s">
         <v>122</v>
       </c>
       <c r="D56" t="s">
         <v>123</v>
       </c>
       <c r="E56">
@@ -5011,123 +5011,123 @@
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65" t="s">
         <v>94</v>
       </c>
       <c r="G65">
         <v>613</v>
       </c>
       <c r="H65" t="s">
         <v>92</v>
       </c>
       <c r="I65" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>88</v>
       </c>
       <c r="B66" t="s">
         <v>62</v>
       </c>
       <c r="C66" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="D66" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="G66">
         <v>621</v>
       </c>
-      <c r="H66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66"/>
       <c r="I66" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>88</v>
       </c>
       <c r="B67" t="s">
         <v>62</v>
       </c>
       <c r="C67" t="s">
-        <v>156</v>
+        <v>100</v>
       </c>
       <c r="D67" t="s">
-        <v>157</v>
+        <v>101</v>
       </c>
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="G67">
         <v>621</v>
       </c>
-      <c r="H67"/>
+      <c r="H67" t="s">
+        <v>158</v>
+      </c>
       <c r="I67" t="s">
-        <v>158</v>
+        <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>88</v>
       </c>
       <c r="B68" t="s">
         <v>62</v>
       </c>
       <c r="C68" t="s">
+        <v>155</v>
+      </c>
+      <c r="D68" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G68">
         <v>621</v>
       </c>
       <c r="H68"/>
       <c r="I68" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>88</v>
       </c>
       <c r="B69" t="s">
         <v>62</v>
       </c>
       <c r="C69" t="s">
         <v>159</v>
       </c>
       <c r="D69" t="s">
         <v>160</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69" t="s">
         <v>94</v>
       </c>
       <c r="G69">
         <v>623</v>
       </c>
       <c r="H69" t="s">
@@ -5362,660 +5362,660 @@
       </c>
       <c r="H77" t="s">
         <v>178</v>
       </c>
       <c r="I77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>88</v>
       </c>
       <c r="B78" t="s">
         <v>170</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78" t="s">
         <v>177</v>
       </c>
       <c r="E78">
         <v>3</v>
       </c>
       <c r="F78" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="G78">
         <v>631</v>
       </c>
       <c r="H78" t="s">
         <v>178</v>
       </c>
       <c r="I78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>88</v>
       </c>
       <c r="B79" t="s">
         <v>170</v>
       </c>
       <c r="C79" t="s">
         <v>176</v>
       </c>
       <c r="D79" t="s">
         <v>177</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G79">
         <v>631</v>
       </c>
       <c r="H79" t="s">
         <v>178</v>
       </c>
       <c r="I79" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>88</v>
       </c>
       <c r="B80" t="s">
         <v>170</v>
       </c>
       <c r="C80" t="s">
         <v>176</v>
       </c>
       <c r="D80" t="s">
         <v>177</v>
       </c>
       <c r="E80">
         <v>3</v>
       </c>
       <c r="F80" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="G80">
         <v>631</v>
       </c>
       <c r="H80" t="s">
         <v>178</v>
       </c>
       <c r="I80" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>88</v>
       </c>
       <c r="B81" t="s">
         <v>170</v>
       </c>
       <c r="C81" t="s">
         <v>176</v>
       </c>
       <c r="D81" t="s">
         <v>177</v>
       </c>
       <c r="E81">
         <v>3</v>
       </c>
       <c r="F81" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="G81">
         <v>631</v>
       </c>
       <c r="H81" t="s">
         <v>178</v>
       </c>
       <c r="I81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>88</v>
       </c>
       <c r="B82" t="s">
         <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>176</v>
       </c>
       <c r="D82" t="s">
         <v>177</v>
       </c>
       <c r="E82">
         <v>3</v>
       </c>
       <c r="F82" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G82">
         <v>631</v>
       </c>
       <c r="H82" t="s">
         <v>178</v>
       </c>
       <c r="I82" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>88</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83" t="s">
         <v>176</v>
       </c>
       <c r="D83" t="s">
         <v>177</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G83">
         <v>631</v>
       </c>
       <c r="H83" t="s">
         <v>178</v>
       </c>
       <c r="I83" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84" t="s">
         <v>170</v>
       </c>
       <c r="C84" t="s">
         <v>176</v>
       </c>
       <c r="D84" t="s">
         <v>177</v>
       </c>
       <c r="E84">
         <v>3</v>
       </c>
       <c r="F84" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="G84">
         <v>631</v>
       </c>
       <c r="H84" t="s">
         <v>178</v>
       </c>
       <c r="I84" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85">
         <v>3</v>
       </c>
       <c r="F85" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G85">
         <v>631</v>
       </c>
       <c r="H85" t="s">
         <v>178</v>
       </c>
       <c r="I85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>88</v>
       </c>
       <c r="B86" t="s">
         <v>170</v>
       </c>
       <c r="C86" t="s">
         <v>176</v>
       </c>
       <c r="D86" t="s">
         <v>177</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
-        <v>131</v>
+        <v>94</v>
       </c>
       <c r="G86">
         <v>631</v>
       </c>
       <c r="H86" t="s">
         <v>178</v>
       </c>
       <c r="I86" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>88</v>
       </c>
       <c r="B87" t="s">
         <v>170</v>
       </c>
       <c r="C87" t="s">
         <v>176</v>
       </c>
       <c r="D87" t="s">
         <v>177</v>
       </c>
       <c r="E87">
         <v>3</v>
       </c>
       <c r="F87" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="G87">
         <v>631</v>
       </c>
       <c r="H87" t="s">
         <v>178</v>
       </c>
       <c r="I87" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" t="s">
         <v>170</v>
       </c>
       <c r="C88" t="s">
         <v>176</v>
       </c>
       <c r="D88" t="s">
         <v>177</v>
       </c>
       <c r="E88">
         <v>3</v>
       </c>
       <c r="F88" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="G88">
         <v>631</v>
       </c>
       <c r="H88" t="s">
         <v>178</v>
       </c>
       <c r="I88" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>170</v>
       </c>
       <c r="C89" t="s">
         <v>176</v>
       </c>
       <c r="D89" t="s">
         <v>177</v>
       </c>
       <c r="E89">
         <v>3</v>
       </c>
       <c r="F89" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G89">
         <v>631</v>
       </c>
       <c r="H89" t="s">
         <v>178</v>
       </c>
       <c r="I89" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>88</v>
       </c>
       <c r="B90" t="s">
         <v>170</v>
       </c>
       <c r="C90" t="s">
         <v>176</v>
       </c>
       <c r="D90" t="s">
         <v>177</v>
       </c>
       <c r="E90">
         <v>3</v>
       </c>
       <c r="F90" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G90">
         <v>632</v>
       </c>
       <c r="H90" t="s">
         <v>178</v>
       </c>
       <c r="I90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>88</v>
       </c>
       <c r="B91" t="s">
         <v>170</v>
       </c>
       <c r="C91" t="s">
         <v>176</v>
       </c>
       <c r="D91" t="s">
         <v>177</v>
       </c>
       <c r="E91">
         <v>3</v>
       </c>
       <c r="F91" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G91">
         <v>632</v>
       </c>
       <c r="H91" t="s">
         <v>178</v>
       </c>
       <c r="I91" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>88</v>
       </c>
       <c r="B92" t="s">
         <v>170</v>
       </c>
       <c r="C92" t="s">
         <v>176</v>
       </c>
       <c r="D92" t="s">
         <v>177</v>
       </c>
       <c r="E92">
         <v>3</v>
       </c>
       <c r="F92" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="G92">
         <v>632</v>
       </c>
       <c r="H92" t="s">
         <v>178</v>
       </c>
       <c r="I92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>88</v>
       </c>
       <c r="B93" t="s">
         <v>170</v>
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93" t="s">
         <v>177</v>
       </c>
       <c r="E93">
         <v>3</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G93">
         <v>632</v>
       </c>
       <c r="H93" t="s">
         <v>178</v>
       </c>
       <c r="I93" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>88</v>
       </c>
       <c r="B94" t="s">
         <v>170</v>
       </c>
       <c r="C94" t="s">
         <v>176</v>
       </c>
       <c r="D94" t="s">
         <v>177</v>
       </c>
       <c r="E94">
         <v>3</v>
       </c>
       <c r="F94" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G94">
         <v>632</v>
       </c>
       <c r="H94" t="s">
         <v>178</v>
       </c>
       <c r="I94" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>88</v>
       </c>
       <c r="B95" t="s">
         <v>170</v>
       </c>
       <c r="C95" t="s">
         <v>176</v>
       </c>
       <c r="D95" t="s">
         <v>177</v>
       </c>
       <c r="E95">
         <v>3</v>
       </c>
       <c r="F95" t="s">
-        <v>94</v>
+        <v>132</v>
       </c>
       <c r="G95">
         <v>632</v>
       </c>
       <c r="H95" t="s">
         <v>178</v>
       </c>
       <c r="I95" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>88</v>
       </c>
       <c r="B96" t="s">
         <v>170</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96" t="s">
         <v>177</v>
       </c>
       <c r="E96">
         <v>3</v>
       </c>
       <c r="F96" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="G96">
         <v>632</v>
       </c>
       <c r="H96" t="s">
         <v>178</v>
       </c>
       <c r="I96" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>88</v>
       </c>
       <c r="B97" t="s">
         <v>170</v>
       </c>
       <c r="C97" t="s">
         <v>176</v>
       </c>
       <c r="D97" t="s">
         <v>177</v>
       </c>
       <c r="E97">
         <v>3</v>
       </c>
       <c r="F97" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="G97">
         <v>633</v>
       </c>
       <c r="H97" t="s">
         <v>178</v>
       </c>
       <c r="I97" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>88</v>
       </c>
       <c r="B98" t="s">
         <v>170</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98" t="s">
         <v>177</v>
       </c>
       <c r="E98">
         <v>3</v>
       </c>
       <c r="F98" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G98">
         <v>633</v>
       </c>
       <c r="H98" t="s">
         <v>178</v>
       </c>
       <c r="I98" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>88</v>
       </c>
       <c r="B99" t="s">
         <v>170</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99" t="s">
         <v>177</v>
       </c>
       <c r="E99">
         <v>3</v>
       </c>
       <c r="F99" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="G99">
         <v>633</v>
       </c>
       <c r="H99" t="s">
         <v>178</v>
       </c>
       <c r="I99" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>88</v>
       </c>
       <c r="B100" t="s">
         <v>170</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100" t="s">
         <v>177</v>
       </c>
       <c r="E100">
@@ -6203,80 +6203,80 @@
       </c>
       <c r="H106" t="s">
         <v>190</v>
       </c>
       <c r="I106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>88</v>
       </c>
       <c r="B107" t="s">
         <v>191</v>
       </c>
       <c r="C107" t="s">
         <v>90</v>
       </c>
       <c r="D107" t="s">
         <v>91</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="G107">
         <v>611</v>
       </c>
       <c r="H107" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="I107" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>88</v>
       </c>
       <c r="B108" t="s">
         <v>191</v>
       </c>
       <c r="C108" t="s">
         <v>90</v>
       </c>
       <c r="D108" t="s">
         <v>91</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108" t="s">
-        <v>94</v>
+        <v>193</v>
       </c>
       <c r="G108">
         <v>611</v>
       </c>
       <c r="H108" t="s">
         <v>194</v>
       </c>
       <c r="I108" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>88</v>
       </c>
       <c r="B109" t="s">
         <v>195</v>
       </c>
       <c r="C109" t="s">
         <v>196</v>
       </c>
       <c r="D109" t="s">
         <v>197</v>
       </c>
       <c r="E109">
@@ -6964,51 +6964,51 @@
       <c r="A133" t="s">
         <v>275</v>
       </c>
       <c r="B133" t="s">
         <v>276</v>
       </c>
       <c r="C133" t="s">
         <v>277</v>
       </c>
       <c r="D133" t="s">
         <v>237</v>
       </c>
       <c r="E133">
         <v>4</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
       <c r="G133">
         <v>641</v>
       </c>
       <c r="H133" t="s">
         <v>278</v>
       </c>
       <c r="I133" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>275</v>
       </c>
       <c r="B134" t="s">
         <v>89</v>
       </c>
       <c r="C134" t="s">
         <v>279</v>
       </c>
       <c r="D134" t="s">
         <v>280</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134" t="s">
         <v>39</v>
       </c>
       <c r="G134">
         <v>611</v>
       </c>
       <c r="H134" t="s">
@@ -7897,127 +7897,127 @@
       </c>
       <c r="E165">
         <v>2</v>
       </c>
       <c r="F165" t="s">
         <v>31</v>
       </c>
       <c r="G165">
         <v>622</v>
       </c>
       <c r="H165" t="s">
         <v>347</v>
       </c>
       <c r="I165" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>275</v>
       </c>
       <c r="B166" t="s">
         <v>265</v>
       </c>
       <c r="C166" t="s">
-        <v>348</v>
+        <v>100</v>
       </c>
       <c r="D166" t="s">
-        <v>349</v>
+        <v>96</v>
       </c>
       <c r="E166">
         <v>2</v>
       </c>
       <c r="F166" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="G166">
         <v>621</v>
       </c>
       <c r="H166" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="I166" t="s">
-        <v>169</v>
+        <v>99</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>275</v>
       </c>
       <c r="B167" t="s">
         <v>265</v>
       </c>
       <c r="C167" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="D167" t="s">
-        <v>173</v>
+        <v>350</v>
       </c>
       <c r="E167">
         <v>2</v>
       </c>
       <c r="F167" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="G167">
         <v>621</v>
       </c>
       <c r="H167" t="s">
         <v>351</v>
       </c>
       <c r="I167" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>275</v>
       </c>
       <c r="B168" t="s">
         <v>265</v>
       </c>
       <c r="C168" t="s">
-        <v>100</v>
+        <v>301</v>
       </c>
       <c r="D168" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="E168">
         <v>2</v>
       </c>
       <c r="F168" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="G168">
         <v>621</v>
       </c>
       <c r="H168" t="s">
         <v>352</v>
       </c>
       <c r="I168" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>275</v>
       </c>
       <c r="B169" t="s">
         <v>265</v>
       </c>
       <c r="C169" t="s">
         <v>100</v>
       </c>
       <c r="D169" t="s">
         <v>101</v>
       </c>
       <c r="E169">
         <v>2</v>
       </c>
       <c r="F169" t="s">
         <v>111</v>
       </c>
       <c r="G169">
         <v>622</v>
       </c>
       <c r="H169" t="s">
@@ -8487,51 +8487,51 @@
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>355</v>
       </c>
       <c r="B186" t="s">
         <v>261</v>
       </c>
       <c r="C186" t="s">
         <v>368</v>
       </c>
       <c r="D186" t="s">
         <v>306</v>
       </c>
       <c r="E186">
         <v>3</v>
       </c>
       <c r="F186" t="s">
         <v>111</v>
       </c>
       <c r="G186">
         <v>631</v>
       </c>
       <c r="H186"/>
       <c r="I186" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>355</v>
       </c>
       <c r="B187" t="s">
         <v>265</v>
       </c>
       <c r="C187" t="s">
         <v>266</v>
       </c>
       <c r="D187" t="s">
         <v>267</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
       <c r="F187" t="s">
         <v>111</v>
       </c>
       <c r="G187">
         <v>613</v>
       </c>
       <c r="H187" t="s">
@@ -8733,93 +8733,93 @@
       </c>
       <c r="F194" t="s">
         <v>94</v>
       </c>
       <c r="G194">
         <v>612</v>
       </c>
       <c r="H194" t="s">
         <v>392</v>
       </c>
       <c r="I194" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>382</v>
       </c>
       <c r="B195" t="s">
         <v>33</v>
       </c>
       <c r="C195" t="s">
         <v>394</v>
       </c>
       <c r="D195" t="s">
-        <v>118</v>
+        <v>395</v>
       </c>
       <c r="E195">
         <v>3</v>
       </c>
       <c r="F195" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="G195">
         <v>631</v>
       </c>
-      <c r="H195" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195"/>
       <c r="I195" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>382</v>
       </c>
       <c r="B196" t="s">
         <v>33</v>
       </c>
       <c r="C196" t="s">
         <v>396</v>
       </c>
       <c r="D196" t="s">
-        <v>397</v>
+        <v>118</v>
       </c>
       <c r="E196">
         <v>3</v>
       </c>
       <c r="F196" t="s">
-        <v>39</v>
+        <v>131</v>
       </c>
       <c r="G196">
         <v>631</v>
       </c>
-      <c r="H196"/>
+      <c r="H196" t="s">
+        <v>397</v>
+      </c>
       <c r="I196" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>382</v>
       </c>
       <c r="B197" t="s">
         <v>54</v>
       </c>
       <c r="C197" t="s">
         <v>398</v>
       </c>
       <c r="D197" t="s">
         <v>399</v>
       </c>
       <c r="E197">
         <v>3</v>
       </c>
       <c r="F197" t="s">
         <v>94</v>
       </c>
       <c r="G197">
         <v>632</v>
       </c>
       <c r="H197"/>
@@ -8958,83 +8958,83 @@
       </c>
       <c r="E202">
         <v>2</v>
       </c>
       <c r="F202" t="s">
         <v>126</v>
       </c>
       <c r="G202">
         <v>621</v>
       </c>
       <c r="H202" t="s">
         <v>409</v>
       </c>
       <c r="I202" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>382</v>
       </c>
       <c r="B203" t="s">
         <v>62</v>
       </c>
       <c r="C203" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D203" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E203">
         <v>2</v>
       </c>
       <c r="F203" t="s">
         <v>36</v>
       </c>
       <c r="G203">
         <v>621</v>
       </c>
       <c r="H203" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I203" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>382</v>
       </c>
       <c r="B204" t="s">
         <v>62</v>
       </c>
       <c r="C204" t="s">
         <v>410</v>
       </c>
       <c r="D204" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E204">
         <v>2</v>
       </c>
       <c r="F204" t="s">
         <v>115</v>
       </c>
       <c r="G204">
         <v>621</v>
       </c>
       <c r="H204" t="s">
         <v>409</v>
       </c>
       <c r="I204" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>382</v>
       </c>
       <c r="B205" t="s">
         <v>170</v>
       </c>
       <c r="C205" t="s">
@@ -9846,63 +9846,63 @@
       </c>
       <c r="F233" t="s">
         <v>94</v>
       </c>
       <c r="G233">
         <v>623</v>
       </c>
       <c r="H233" t="s">
         <v>446</v>
       </c>
       <c r="I233" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>442</v>
       </c>
       <c r="B234" t="s">
         <v>16</v>
       </c>
       <c r="C234" t="s">
         <v>447</v>
       </c>
       <c r="D234" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E234">
         <v>3</v>
       </c>
       <c r="F234" t="s">
         <v>36</v>
       </c>
       <c r="G234">
         <v>631</v>
       </c>
       <c r="H234" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I234" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>442</v>
       </c>
       <c r="B235" t="s">
         <v>16</v>
       </c>
       <c r="C235" t="s">
         <v>449</v>
       </c>
       <c r="D235" t="s">
         <v>324</v>
       </c>
       <c r="E235">
         <v>3</v>
       </c>
       <c r="F235" t="s">
         <v>31</v>
       </c>
       <c r="G235">
@@ -9959,98 +9959,98 @@
       </c>
       <c r="E237">
         <v>4</v>
       </c>
       <c r="F237" t="s">
         <v>119</v>
       </c>
       <c r="G237">
         <v>642</v>
       </c>
       <c r="H237" t="s">
         <v>455</v>
       </c>
       <c r="I237" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>442</v>
       </c>
       <c r="B238" t="s">
         <v>33</v>
       </c>
       <c r="C238" t="s">
-        <v>159</v>
+        <v>456</v>
       </c>
       <c r="D238" t="s">
-        <v>160</v>
+        <v>365</v>
       </c>
       <c r="E238">
         <v>2</v>
       </c>
       <c r="F238" t="s">
-        <v>94</v>
+        <v>131</v>
       </c>
       <c r="G238">
         <v>621</v>
       </c>
       <c r="H238" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I238" t="s">
-        <v>162</v>
+        <v>125</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>442</v>
       </c>
       <c r="B239" t="s">
         <v>33</v>
       </c>
       <c r="C239" t="s">
-        <v>457</v>
+        <v>159</v>
       </c>
       <c r="D239" t="s">
-        <v>365</v>
+        <v>160</v>
       </c>
       <c r="E239">
         <v>2</v>
       </c>
       <c r="F239" t="s">
-        <v>131</v>
+        <v>94</v>
       </c>
       <c r="G239">
         <v>621</v>
       </c>
       <c r="H239" t="s">
         <v>458</v>
       </c>
       <c r="I239" t="s">
-        <v>125</v>
+        <v>162</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>442</v>
       </c>
       <c r="B240" t="s">
         <v>33</v>
       </c>
       <c r="C240" t="s">
         <v>146</v>
       </c>
       <c r="D240" t="s">
         <v>147</v>
       </c>
       <c r="E240">
         <v>4</v>
       </c>
       <c r="F240" t="s">
         <v>97</v>
       </c>
       <c r="G240">
         <v>641</v>
       </c>
       <c r="H240"/>
@@ -10073,96 +10073,96 @@
       </c>
       <c r="E241">
         <v>4</v>
       </c>
       <c r="F241" t="s">
         <v>39</v>
       </c>
       <c r="G241">
         <v>641</v>
       </c>
       <c r="H241" t="s">
         <v>460</v>
       </c>
       <c r="I241" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>442</v>
       </c>
       <c r="B242" t="s">
         <v>62</v>
       </c>
       <c r="C242" t="s">
-        <v>156</v>
+        <v>461</v>
       </c>
       <c r="D242" t="s">
-        <v>157</v>
+        <v>462</v>
       </c>
       <c r="E242">
         <v>2</v>
       </c>
       <c r="F242" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G242">
         <v>621</v>
       </c>
-      <c r="H242" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242"/>
       <c r="I242" t="s">
-        <v>158</v>
+        <v>463</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>442</v>
       </c>
       <c r="B243" t="s">
         <v>62</v>
       </c>
       <c r="C243" t="s">
-        <v>462</v>
+        <v>155</v>
       </c>
       <c r="D243" t="s">
-        <v>463</v>
+        <v>156</v>
       </c>
       <c r="E243">
         <v>2</v>
       </c>
       <c r="F243" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G243">
         <v>621</v>
       </c>
-      <c r="H243"/>
+      <c r="H243" t="s">
+        <v>464</v>
+      </c>
       <c r="I243" t="s">
-        <v>464</v>
+        <v>157</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>442</v>
       </c>
       <c r="B244" t="s">
         <v>62</v>
       </c>
       <c r="C244" t="s">
         <v>465</v>
       </c>
       <c r="D244" t="s">
         <v>466</v>
       </c>
       <c r="E244">
         <v>3</v>
       </c>
       <c r="F244" t="s">
         <v>126</v>
       </c>
       <c r="G244">
         <v>631</v>
       </c>
       <c r="H244" t="s">
@@ -10767,127 +10767,127 @@
       </c>
       <c r="E265">
         <v>1</v>
       </c>
       <c r="F265" t="s">
         <v>268</v>
       </c>
       <c r="G265">
         <v>612</v>
       </c>
       <c r="H265" t="s">
         <v>512</v>
       </c>
       <c r="I265" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>442</v>
       </c>
       <c r="B266" t="s">
         <v>261</v>
       </c>
       <c r="C266" t="s">
-        <v>513</v>
+        <v>155</v>
       </c>
       <c r="D266" t="s">
-        <v>357</v>
+        <v>156</v>
       </c>
       <c r="E266">
         <v>2</v>
       </c>
       <c r="F266" t="s">
-        <v>132</v>
+        <v>31</v>
       </c>
       <c r="G266">
         <v>621</v>
       </c>
       <c r="H266" t="s">
-        <v>514</v>
+        <v>464</v>
       </c>
       <c r="I266" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>442</v>
       </c>
       <c r="B267" t="s">
         <v>261</v>
       </c>
       <c r="C267" t="s">
-        <v>156</v>
+        <v>513</v>
       </c>
       <c r="D267" t="s">
-        <v>157</v>
+        <v>357</v>
       </c>
       <c r="E267">
         <v>2</v>
       </c>
       <c r="F267" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="G267">
         <v>621</v>
       </c>
       <c r="H267" t="s">
-        <v>461</v>
+        <v>514</v>
       </c>
       <c r="I267" t="s">
-        <v>158</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>442</v>
       </c>
       <c r="B268" t="s">
         <v>261</v>
       </c>
       <c r="C268" t="s">
+        <v>155</v>
+      </c>
+      <c r="D268" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E268">
         <v>2</v>
       </c>
       <c r="F268" t="s">
         <v>31</v>
       </c>
       <c r="G268">
         <v>622</v>
       </c>
       <c r="H268" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="I268" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>442</v>
       </c>
       <c r="B269" t="s">
         <v>261</v>
       </c>
       <c r="C269" t="s">
         <v>343</v>
       </c>
       <c r="D269" t="s">
         <v>344</v>
       </c>
       <c r="E269">
         <v>2</v>
       </c>
       <c r="F269" t="s">
         <v>132</v>
       </c>
       <c r="G269">
         <v>622</v>
       </c>
       <c r="H269" t="s">
@@ -11653,51 +11653,51 @@
       <c r="A296" t="s">
         <v>549</v>
       </c>
       <c r="B296" t="s">
         <v>16</v>
       </c>
       <c r="C296" t="s">
         <v>407</v>
       </c>
       <c r="D296" t="s">
         <v>408</v>
       </c>
       <c r="E296">
         <v>2</v>
       </c>
       <c r="F296" t="s">
         <v>102</v>
       </c>
       <c r="G296">
         <v>621</v>
       </c>
       <c r="H296" t="s">
         <v>556</v>
       </c>
       <c r="I296" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>549</v>
       </c>
       <c r="B297" t="s">
         <v>16</v>
       </c>
       <c r="C297" t="s">
         <v>407</v>
       </c>
       <c r="D297" t="s">
         <v>557</v>
       </c>
       <c r="E297">
         <v>2</v>
       </c>
       <c r="F297" t="s">
         <v>119</v>
       </c>
       <c r="G297">
         <v>622</v>
       </c>
       <c r="H297" t="s">
@@ -12271,156 +12271,156 @@
       </c>
       <c r="E317">
         <v>2</v>
       </c>
       <c r="F317" t="s">
         <v>111</v>
       </c>
       <c r="G317">
         <v>621</v>
       </c>
       <c r="H317" t="s">
         <v>583</v>
       </c>
       <c r="I317" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>549</v>
       </c>
       <c r="B318" t="s">
         <v>62</v>
       </c>
       <c r="C318" t="s">
-        <v>407</v>
+        <v>584</v>
       </c>
       <c r="D318" t="s">
-        <v>408</v>
+        <v>101</v>
       </c>
       <c r="E318">
         <v>2</v>
       </c>
       <c r="F318" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="G318">
         <v>622</v>
       </c>
       <c r="H318" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="I318" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>549</v>
       </c>
       <c r="B319" t="s">
         <v>62</v>
       </c>
       <c r="C319" t="s">
-        <v>585</v>
+        <v>407</v>
       </c>
       <c r="D319" t="s">
-        <v>101</v>
+        <v>408</v>
       </c>
       <c r="E319">
         <v>2</v>
       </c>
       <c r="F319" t="s">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="G319">
         <v>622</v>
       </c>
       <c r="H319" t="s">
         <v>586</v>
       </c>
       <c r="I319" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>549</v>
       </c>
       <c r="B320" t="s">
         <v>62</v>
       </c>
       <c r="C320" t="s">
-        <v>391</v>
+        <v>587</v>
       </c>
       <c r="D320" t="s">
-        <v>12</v>
+        <v>383</v>
       </c>
       <c r="E320">
         <v>3</v>
       </c>
       <c r="F320" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G320">
         <v>631</v>
       </c>
       <c r="H320" t="s">
-        <v>14</v>
+        <v>384</v>
       </c>
       <c r="I320" t="s">
-        <v>158</v>
+        <v>218</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>549</v>
       </c>
       <c r="B321" t="s">
         <v>62</v>
       </c>
       <c r="C321" t="s">
-        <v>587</v>
+        <v>391</v>
       </c>
       <c r="D321" t="s">
-        <v>383</v>
+        <v>12</v>
       </c>
       <c r="E321">
         <v>3</v>
       </c>
       <c r="F321" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G321">
         <v>631</v>
       </c>
       <c r="H321" t="s">
-        <v>384</v>
+        <v>14</v>
       </c>
       <c r="I321" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>549</v>
       </c>
       <c r="B322" t="s">
         <v>62</v>
       </c>
       <c r="C322" t="s">
         <v>588</v>
       </c>
       <c r="D322" t="s">
         <v>570</v>
       </c>
       <c r="E322">
         <v>3</v>
       </c>
       <c r="F322" t="s">
         <v>119</v>
       </c>
       <c r="G322">
         <v>633</v>
       </c>
       <c r="H322" t="s">
@@ -12655,51 +12655,51 @@
       </c>
       <c r="H330" t="s">
         <v>551</v>
       </c>
       <c r="I330" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>549</v>
       </c>
       <c r="B331" t="s">
         <v>191</v>
       </c>
       <c r="C331" t="s">
         <v>550</v>
       </c>
       <c r="D331" t="s">
         <v>91</v>
       </c>
       <c r="E331">
         <v>1</v>
       </c>
       <c r="F331" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G331">
         <v>611</v>
       </c>
       <c r="H331" t="s">
         <v>597</v>
       </c>
       <c r="I331" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>549</v>
       </c>
       <c r="B332" t="s">
         <v>195</v>
       </c>
       <c r="C332" t="s">
         <v>598</v>
       </c>
       <c r="D332" t="s">
         <v>599</v>
       </c>
       <c r="E332">
@@ -13814,65 +13814,65 @@
       <c r="A371" t="s">
         <v>635</v>
       </c>
       <c r="B371" t="s">
         <v>62</v>
       </c>
       <c r="C371" t="s">
         <v>407</v>
       </c>
       <c r="D371" t="s">
         <v>408</v>
       </c>
       <c r="E371">
         <v>2</v>
       </c>
       <c r="F371" t="s">
         <v>111</v>
       </c>
       <c r="G371">
         <v>623</v>
       </c>
       <c r="H371" t="s">
         <v>653</v>
       </c>
       <c r="I371" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" t="s">
         <v>635</v>
       </c>
       <c r="B372" t="s">
         <v>62</v>
       </c>
       <c r="C372" t="s">
+        <v>461</v>
+      </c>
+      <c r="D372" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="E372">
         <v>2</v>
       </c>
       <c r="F372" t="s">
         <v>13</v>
       </c>
       <c r="G372">
         <v>623</v>
       </c>
       <c r="H372"/>
       <c r="I372" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" t="s">
         <v>635</v>
       </c>
       <c r="B373" t="s">
         <v>170</v>
       </c>
       <c r="C373" t="s">
         <v>654</v>
       </c>
@@ -14272,51 +14272,51 @@
     </row>
     <row r="387" spans="1:9">
       <c r="A387" t="s">
         <v>635</v>
       </c>
       <c r="B387" t="s">
         <v>265</v>
       </c>
       <c r="C387" t="s">
         <v>631</v>
       </c>
       <c r="D387" t="s">
         <v>237</v>
       </c>
       <c r="E387">
         <v>3</v>
       </c>
       <c r="F387" t="s">
         <v>115</v>
       </c>
       <c r="G387">
         <v>632</v>
       </c>
       <c r="H387"/>
       <c r="I387" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
         <v>635</v>
       </c>
       <c r="B388" t="s">
         <v>265</v>
       </c>
       <c r="C388" t="s">
         <v>671</v>
       </c>
       <c r="D388" t="s">
         <v>672</v>
       </c>
       <c r="E388">
         <v>4</v>
       </c>
       <c r="F388" t="s">
         <v>131</v>
       </c>
       <c r="G388">
         <v>641</v>
       </c>
       <c r="H388"/>
@@ -14357,77 +14357,77 @@
       <c r="A390" t="s">
         <v>673</v>
       </c>
       <c r="B390" t="s">
         <v>89</v>
       </c>
       <c r="C390" t="s">
         <v>675</v>
       </c>
       <c r="D390" t="s">
         <v>676</v>
       </c>
       <c r="E390">
         <v>2</v>
       </c>
       <c r="F390" t="s">
         <v>131</v>
       </c>
       <c r="G390">
         <v>621</v>
       </c>
       <c r="H390" t="s">
         <v>677</v>
       </c>
       <c r="I390" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" t="s">
         <v>673</v>
       </c>
       <c r="B391" t="s">
         <v>16</v>
       </c>
       <c r="C391" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D391" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E391">
         <v>2</v>
       </c>
       <c r="F391" t="s">
         <v>39</v>
       </c>
       <c r="G391">
         <v>621</v>
       </c>
       <c r="H391" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I391" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" t="s">
         <v>673</v>
       </c>
       <c r="B392" t="s">
         <v>16</v>
       </c>
       <c r="C392" t="s">
         <v>591</v>
       </c>
       <c r="D392" t="s">
         <v>592</v>
       </c>
       <c r="E392">
         <v>3</v>
       </c>
       <c r="F392" t="s">
         <v>94</v>
       </c>
       <c r="G392">
@@ -14586,51 +14586,51 @@
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" t="s">
         <v>673</v>
       </c>
       <c r="B398" t="s">
         <v>234</v>
       </c>
       <c r="C398" t="s">
         <v>686</v>
       </c>
       <c r="D398" t="s">
         <v>204</v>
       </c>
       <c r="E398">
         <v>2</v>
       </c>
       <c r="F398" t="s">
         <v>205</v>
       </c>
       <c r="G398" t="s">
         <v>205</v>
       </c>
       <c r="H398" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="I398" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" t="s">
         <v>673</v>
       </c>
       <c r="B399" t="s">
         <v>234</v>
       </c>
       <c r="C399" t="s">
         <v>687</v>
       </c>
       <c r="D399" t="s">
         <v>688</v>
       </c>
       <c r="E399">
         <v>2</v>
       </c>
       <c r="F399" t="s">
         <v>69</v>
       </c>
       <c r="G399" t="s">
@@ -14716,98 +14716,98 @@
       </c>
       <c r="E402">
         <v>3</v>
       </c>
       <c r="F402" t="s">
         <v>94</v>
       </c>
       <c r="G402">
         <v>631</v>
       </c>
       <c r="H402" t="s">
         <v>691</v>
       </c>
       <c r="I402" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
         <v>692</v>
       </c>
       <c r="B403" t="s">
         <v>89</v>
       </c>
       <c r="C403" t="s">
-        <v>151</v>
+        <v>693</v>
       </c>
       <c r="D403" t="s">
-        <v>340</v>
+        <v>183</v>
       </c>
       <c r="E403">
         <v>1</v>
       </c>
       <c r="F403" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="G403">
         <v>611</v>
       </c>
       <c r="H403" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="I403" t="s">
-        <v>162</v>
+        <v>695</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
         <v>692</v>
       </c>
       <c r="B404" t="s">
         <v>89</v>
       </c>
       <c r="C404" t="s">
-        <v>694</v>
+        <v>151</v>
       </c>
       <c r="D404" t="s">
-        <v>183</v>
+        <v>340</v>
       </c>
       <c r="E404">
         <v>1</v>
       </c>
       <c r="F404" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="G404">
         <v>611</v>
       </c>
       <c r="H404" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="I404" t="s">
-        <v>696</v>
+        <v>162</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
         <v>692</v>
       </c>
       <c r="B405" t="s">
         <v>16</v>
       </c>
       <c r="C405" t="s">
         <v>697</v>
       </c>
       <c r="D405" t="s">
         <v>698</v>
       </c>
       <c r="E405">
         <v>1</v>
       </c>
       <c r="F405" t="s">
         <v>132</v>
       </c>
       <c r="G405">
         <v>611</v>
       </c>
       <c r="H405" t="s">
@@ -14975,98 +14975,98 @@
       </c>
       <c r="E411">
         <v>2</v>
       </c>
       <c r="F411" t="s">
         <v>13</v>
       </c>
       <c r="G411">
         <v>622</v>
       </c>
       <c r="H411" t="s">
         <v>568</v>
       </c>
       <c r="I411" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" t="s">
         <v>692</v>
       </c>
       <c r="B412" t="s">
         <v>33</v>
       </c>
       <c r="C412" t="s">
-        <v>704</v>
+        <v>588</v>
       </c>
       <c r="D412" t="s">
-        <v>440</v>
+        <v>570</v>
       </c>
       <c r="E412">
         <v>3</v>
       </c>
       <c r="F412" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G412">
         <v>631</v>
       </c>
       <c r="H412" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="I412" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
         <v>692</v>
       </c>
       <c r="B413" t="s">
         <v>33</v>
       </c>
       <c r="C413" t="s">
-        <v>588</v>
+        <v>705</v>
       </c>
       <c r="D413" t="s">
-        <v>570</v>
+        <v>440</v>
       </c>
       <c r="E413">
         <v>3</v>
       </c>
       <c r="F413" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G413">
         <v>631</v>
       </c>
       <c r="H413" t="s">
         <v>706</v>
       </c>
       <c r="I413" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
         <v>692</v>
       </c>
       <c r="B414" t="s">
         <v>33</v>
       </c>
       <c r="C414" t="s">
         <v>564</v>
       </c>
       <c r="D414" t="s">
         <v>565</v>
       </c>
       <c r="E414">
         <v>3</v>
       </c>
       <c r="F414" t="s">
         <v>31</v>
       </c>
       <c r="G414">
         <v>632</v>
       </c>
       <c r="H414" t="s">
@@ -15149,98 +15149,98 @@
       </c>
       <c r="E417">
         <v>1</v>
       </c>
       <c r="F417" t="s">
         <v>13</v>
       </c>
       <c r="G417">
         <v>612</v>
       </c>
       <c r="H417" t="s">
         <v>139</v>
       </c>
       <c r="I417" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
         <v>692</v>
       </c>
       <c r="B418" t="s">
         <v>62</v>
       </c>
       <c r="C418" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D418" t="s">
         <v>183</v>
       </c>
       <c r="E418">
         <v>1</v>
       </c>
       <c r="F418" t="s">
         <v>94</v>
       </c>
       <c r="G418">
         <v>613</v>
       </c>
       <c r="H418" t="s">
         <v>714</v>
       </c>
       <c r="I418" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" t="s">
         <v>692</v>
       </c>
       <c r="B419" t="s">
         <v>62</v>
       </c>
       <c r="C419" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D419" t="s">
         <v>183</v>
       </c>
       <c r="E419">
         <v>1</v>
       </c>
       <c r="F419" t="s">
         <v>94</v>
       </c>
       <c r="G419">
         <v>614</v>
       </c>
       <c r="H419" t="s">
         <v>715</v>
       </c>
       <c r="I419" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" t="s">
         <v>692</v>
       </c>
       <c r="B420" t="s">
         <v>62</v>
       </c>
       <c r="C420" t="s">
         <v>716</v>
       </c>
       <c r="D420" t="s">
         <v>473</v>
       </c>
       <c r="E420">
         <v>4</v>
       </c>
       <c r="F420" t="s">
         <v>119</v>
       </c>
       <c r="G420">
         <v>642</v>
       </c>
       <c r="H420" t="s">
@@ -15251,51 +15251,51 @@
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" t="s">
         <v>692</v>
       </c>
       <c r="B421">
         <v>13</v>
       </c>
       <c r="C421" t="s">
         <v>718</v>
       </c>
       <c r="D421" t="s">
         <v>560</v>
       </c>
       <c r="E421">
         <v>3</v>
       </c>
       <c r="F421" t="s">
         <v>132</v>
       </c>
       <c r="G421">
         <v>631</v>
       </c>
       <c r="H421" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="I421" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" t="s">
         <v>692</v>
       </c>
       <c r="B422">
         <v>13.0</v>
       </c>
       <c r="C422" t="s">
         <v>266</v>
       </c>
       <c r="D422" t="s">
         <v>267</v>
       </c>
       <c r="E422">
         <v>1</v>
       </c>
       <c r="F422" t="s">
         <v>102</v>
       </c>
       <c r="G422">
@@ -15352,66 +15352,66 @@
       </c>
       <c r="E424">
         <v>4</v>
       </c>
       <c r="F424" t="s">
         <v>102</v>
       </c>
       <c r="G424">
         <v>641</v>
       </c>
       <c r="H424" t="s">
         <v>386</v>
       </c>
       <c r="I424" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" t="s">
         <v>692</v>
       </c>
       <c r="B425" t="s">
         <v>82</v>
       </c>
       <c r="C425" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D425" t="s">
         <v>440</v>
       </c>
       <c r="E425">
         <v>3</v>
       </c>
       <c r="F425" t="s">
         <v>13</v>
       </c>
       <c r="G425">
         <v>632</v>
       </c>
       <c r="H425" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="I425" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" t="s">
         <v>692</v>
       </c>
       <c r="B426" t="s">
         <v>82</v>
       </c>
       <c r="C426" t="s">
         <v>716</v>
       </c>
       <c r="D426" t="s">
         <v>473</v>
       </c>
       <c r="E426">
         <v>4</v>
       </c>
       <c r="F426" t="s">
         <v>119</v>
       </c>
       <c r="G426">
@@ -15439,98 +15439,98 @@
       </c>
       <c r="E427">
         <v>1</v>
       </c>
       <c r="F427" t="s">
         <v>111</v>
       </c>
       <c r="G427">
         <v>613</v>
       </c>
       <c r="H427" t="s">
         <v>723</v>
       </c>
       <c r="I427" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" t="s">
         <v>692</v>
       </c>
       <c r="B428" t="s">
         <v>195</v>
       </c>
       <c r="C428" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D428" t="s">
         <v>183</v>
       </c>
       <c r="E428">
         <v>1</v>
       </c>
       <c r="F428" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G428">
         <v>611</v>
       </c>
       <c r="H428" t="s">
         <v>724</v>
       </c>
       <c r="I428" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" t="s">
         <v>692</v>
       </c>
       <c r="B429" t="s">
         <v>725</v>
       </c>
       <c r="C429" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D429" t="s">
         <v>183</v>
       </c>
       <c r="E429">
         <v>1</v>
       </c>
       <c r="F429" t="s">
         <v>94</v>
       </c>
       <c r="G429">
         <v>612</v>
       </c>
       <c r="H429" t="s">
         <v>726</v>
       </c>
       <c r="I429" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" t="s">
         <v>692</v>
       </c>
       <c r="B430">
         <v>17</v>
       </c>
       <c r="C430" t="s">
         <v>279</v>
       </c>
       <c r="D430" t="s">
         <v>479</v>
       </c>
       <c r="E430">
         <v>1</v>
       </c>
       <c r="F430" t="s">
         <v>111</v>
       </c>
       <c r="G430">
         <v>614</v>
       </c>
       <c r="H430" t="s">
@@ -15761,51 +15761,51 @@
       </c>
       <c r="F438" t="s">
         <v>205</v>
       </c>
       <c r="G438" t="s">
         <v>205</v>
       </c>
       <c r="H438" t="s">
         <v>618</v>
       </c>
       <c r="I438" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" t="s">
         <v>692</v>
       </c>
       <c r="B439" t="s">
         <v>234</v>
       </c>
       <c r="C439" t="s">
         <v>736</v>
       </c>
       <c r="D439" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="E439">
         <v>1</v>
       </c>
       <c r="F439" t="s">
         <v>247</v>
       </c>
       <c r="G439" t="s">
         <v>247</v>
       </c>
       <c r="H439"/>
       <c r="I439" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" t="s">
         <v>692</v>
       </c>
       <c r="B440" t="s">
         <v>234</v>
       </c>
       <c r="C440" t="s">
         <v>737</v>
       </c>
@@ -15974,51 +15974,51 @@
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" t="s">
         <v>692</v>
       </c>
       <c r="B446" t="s">
         <v>265</v>
       </c>
       <c r="C446" t="s">
         <v>279</v>
       </c>
       <c r="D446" t="s">
         <v>204</v>
       </c>
       <c r="E446">
         <v>1</v>
       </c>
       <c r="F446" t="s">
         <v>268</v>
       </c>
       <c r="G446">
         <v>612</v>
       </c>
       <c r="H446" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="I446" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" t="s">
         <v>692</v>
       </c>
       <c r="B447" t="s">
         <v>265</v>
       </c>
       <c r="C447" t="s">
         <v>388</v>
       </c>
       <c r="D447" t="s">
         <v>134</v>
       </c>
       <c r="E447">
         <v>2</v>
       </c>
       <c r="F447" t="s">
         <v>97</v>
       </c>
       <c r="G447">
@@ -16478,150 +16478,150 @@
       <c r="E463">
         <v>4</v>
       </c>
       <c r="F463" t="s">
         <v>111</v>
       </c>
       <c r="G463">
         <v>643</v>
       </c>
       <c r="H463"/>
       <c r="I463" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" t="s">
         <v>749</v>
       </c>
       <c r="B464" t="s">
         <v>62</v>
       </c>
       <c r="C464" t="s">
         <v>34</v>
       </c>
       <c r="D464" t="s">
-        <v>625</v>
+        <v>167</v>
       </c>
       <c r="E464">
         <v>1</v>
       </c>
       <c r="F464" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G464">
         <v>611</v>
       </c>
       <c r="H464" t="s">
         <v>768</v>
       </c>
       <c r="I464" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" t="s">
         <v>749</v>
       </c>
       <c r="B465" t="s">
         <v>62</v>
       </c>
       <c r="C465" t="s">
         <v>34</v>
       </c>
       <c r="D465" t="s">
-        <v>167</v>
+        <v>625</v>
       </c>
       <c r="E465">
         <v>1</v>
       </c>
       <c r="F465" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="G465">
         <v>611</v>
       </c>
       <c r="H465" t="s">
         <v>769</v>
       </c>
       <c r="I465" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" t="s">
         <v>749</v>
       </c>
       <c r="B466" t="s">
         <v>62</v>
       </c>
       <c r="C466" t="s">
         <v>407</v>
       </c>
       <c r="D466" t="s">
         <v>408</v>
       </c>
       <c r="E466">
         <v>2</v>
       </c>
       <c r="F466" t="s">
         <v>111</v>
       </c>
       <c r="G466">
         <v>621</v>
       </c>
       <c r="H466" t="s">
         <v>770</v>
       </c>
       <c r="I466" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" t="s">
         <v>749</v>
       </c>
       <c r="B467" t="s">
         <v>62</v>
       </c>
       <c r="C467" t="s">
         <v>100</v>
       </c>
       <c r="D467" t="s">
         <v>101</v>
       </c>
       <c r="E467">
         <v>2</v>
       </c>
       <c r="F467" t="s">
         <v>111</v>
       </c>
       <c r="G467">
         <v>623</v>
       </c>
       <c r="H467" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I467" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" t="s">
         <v>749</v>
       </c>
       <c r="B468" t="s">
         <v>62</v>
       </c>
       <c r="C468" t="s">
         <v>469</v>
       </c>
       <c r="D468" t="s">
         <v>470</v>
       </c>
       <c r="E468">
         <v>3</v>
       </c>
       <c r="F468" t="s">
         <v>119</v>
       </c>
       <c r="G468">
@@ -17109,185 +17109,185 @@
       <c r="D485" t="s">
         <v>430</v>
       </c>
       <c r="E485">
         <v>4</v>
       </c>
       <c r="F485" t="s">
         <v>111</v>
       </c>
       <c r="G485">
         <v>632</v>
       </c>
       <c r="H485"/>
       <c r="I485" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" t="s">
         <v>749</v>
       </c>
       <c r="B486">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D486" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E486">
         <v>2</v>
       </c>
       <c r="F486" t="s">
         <v>31</v>
       </c>
       <c r="G486">
         <v>622</v>
       </c>
       <c r="H486" t="s">
         <v>788</v>
       </c>
       <c r="I486" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" t="s">
         <v>749</v>
       </c>
       <c r="B487" t="s">
         <v>265</v>
       </c>
       <c r="C487" t="s">
         <v>279</v>
       </c>
       <c r="D487" t="s">
         <v>204</v>
       </c>
       <c r="E487">
         <v>1</v>
       </c>
       <c r="F487" t="s">
         <v>119</v>
       </c>
       <c r="G487">
         <v>612</v>
       </c>
       <c r="H487" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="I487" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" t="s">
         <v>749</v>
       </c>
       <c r="B488" t="s">
         <v>265</v>
       </c>
       <c r="C488" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D488" t="s">
         <v>101</v>
       </c>
       <c r="E488">
         <v>2</v>
       </c>
       <c r="F488" t="s">
         <v>132</v>
       </c>
       <c r="G488">
         <v>621</v>
       </c>
       <c r="H488" t="s">
         <v>353</v>
       </c>
       <c r="I488" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" t="s">
         <v>749</v>
       </c>
       <c r="B489" t="s">
         <v>265</v>
       </c>
       <c r="C489" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D489" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E489">
         <v>2</v>
       </c>
       <c r="F489" t="s">
         <v>31</v>
       </c>
       <c r="G489">
         <v>621</v>
       </c>
       <c r="H489" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I489" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" t="s">
         <v>749</v>
       </c>
       <c r="B490" t="s">
         <v>265</v>
       </c>
       <c r="C490" t="s">
         <v>407</v>
       </c>
       <c r="D490" t="s">
         <v>408</v>
       </c>
       <c r="E490">
         <v>2</v>
       </c>
       <c r="F490" t="s">
         <v>111</v>
       </c>
       <c r="G490">
         <v>624</v>
       </c>
       <c r="H490" t="s">
         <v>653</v>
       </c>
       <c r="I490" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" t="s">
         <v>749</v>
       </c>
       <c r="B491" t="s">
         <v>265</v>
       </c>
       <c r="C491" t="s">
         <v>789</v>
       </c>
       <c r="D491" t="s">
         <v>164</v>
       </c>
       <c r="E491">
         <v>3</v>
       </c>
       <c r="F491" t="s">
         <v>111</v>
       </c>
       <c r="G491">
         <v>631</v>
       </c>
       <c r="H491" t="s">
@@ -17412,51 +17412,51 @@
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" t="s">
         <v>792</v>
       </c>
       <c r="B496" t="s">
         <v>33</v>
       </c>
       <c r="C496" t="s">
         <v>796</v>
       </c>
       <c r="D496" t="s">
         <v>560</v>
       </c>
       <c r="E496">
         <v>1</v>
       </c>
       <c r="F496" t="s">
         <v>19</v>
       </c>
       <c r="G496" t="s">
         <v>19</v>
       </c>
       <c r="H496" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="I496" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" t="s">
         <v>792</v>
       </c>
       <c r="B497" t="s">
         <v>33</v>
       </c>
       <c r="C497" t="s">
         <v>797</v>
       </c>
       <c r="D497" t="s">
         <v>798</v>
       </c>
       <c r="E497">
         <v>2</v>
       </c>
       <c r="F497" t="s">
         <v>19</v>
       </c>
       <c r="G497" t="s">
@@ -17848,51 +17848,51 @@
       <c r="A511" t="s">
         <v>818</v>
       </c>
       <c r="B511" t="s">
         <v>387</v>
       </c>
       <c r="C511" t="s">
         <v>90</v>
       </c>
       <c r="D511" t="s">
         <v>824</v>
       </c>
       <c r="E511">
         <v>1</v>
       </c>
       <c r="F511" t="s">
         <v>126</v>
       </c>
       <c r="G511">
         <v>611</v>
       </c>
       <c r="H511" t="s">
         <v>825</v>
       </c>
       <c r="I511" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" t="s">
         <v>818</v>
       </c>
       <c r="B512" t="s">
         <v>10</v>
       </c>
       <c r="C512" t="s">
         <v>641</v>
       </c>
       <c r="D512" t="s">
         <v>642</v>
       </c>
       <c r="E512">
         <v>4</v>
       </c>
       <c r="F512" t="s">
         <v>13</v>
       </c>
       <c r="G512">
         <v>641</v>
       </c>
       <c r="H512"/>
@@ -17901,51 +17901,51 @@
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" t="s">
         <v>818</v>
       </c>
       <c r="B513" t="s">
         <v>16</v>
       </c>
       <c r="C513" t="s">
         <v>100</v>
       </c>
       <c r="D513" t="s">
         <v>96</v>
       </c>
       <c r="E513">
         <v>2</v>
       </c>
       <c r="F513" t="s">
         <v>36</v>
       </c>
       <c r="G513">
         <v>621</v>
       </c>
       <c r="H513" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="I513" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" t="s">
         <v>818</v>
       </c>
       <c r="B514" t="s">
         <v>16</v>
       </c>
       <c r="C514" t="s">
         <v>100</v>
       </c>
       <c r="D514" t="s">
         <v>101</v>
       </c>
       <c r="E514">
         <v>2</v>
       </c>
       <c r="F514" t="s">
         <v>111</v>
       </c>
       <c r="G514">
@@ -17976,93 +17976,93 @@
       </c>
       <c r="F515" t="s">
         <v>94</v>
       </c>
       <c r="G515">
         <v>622</v>
       </c>
       <c r="H515" t="s">
         <v>829</v>
       </c>
       <c r="I515" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" t="s">
         <v>818</v>
       </c>
       <c r="B516" t="s">
         <v>16</v>
       </c>
       <c r="C516" t="s">
         <v>830</v>
       </c>
       <c r="D516" t="s">
-        <v>390</v>
+        <v>831</v>
       </c>
       <c r="E516">
         <v>3</v>
       </c>
       <c r="F516" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="G516">
         <v>631</v>
       </c>
-      <c r="H516"/>
+      <c r="H516" t="s">
+        <v>832</v>
+      </c>
       <c r="I516" t="s">
-        <v>230</v>
+        <v>38</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" t="s">
         <v>818</v>
       </c>
       <c r="B517" t="s">
         <v>16</v>
       </c>
       <c r="C517" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D517" t="s">
-        <v>832</v>
+        <v>390</v>
       </c>
       <c r="E517">
         <v>3</v>
       </c>
       <c r="F517" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="G517">
         <v>631</v>
       </c>
-      <c r="H517" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H517"/>
       <c r="I517" t="s">
-        <v>38</v>
+        <v>230</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" t="s">
         <v>818</v>
       </c>
       <c r="B518" t="s">
         <v>16</v>
       </c>
       <c r="C518" t="s">
         <v>789</v>
       </c>
       <c r="D518" t="s">
         <v>164</v>
       </c>
       <c r="E518">
         <v>3</v>
       </c>
       <c r="F518" t="s">
         <v>111</v>
       </c>
       <c r="G518">
         <v>632</v>
       </c>
       <c r="H518" t="s">
@@ -18154,86 +18154,86 @@
       </c>
       <c r="H521" t="s">
         <v>836</v>
       </c>
       <c r="I521" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" t="s">
         <v>818</v>
       </c>
       <c r="B522" t="s">
         <v>837</v>
       </c>
       <c r="C522" t="s">
         <v>279</v>
       </c>
       <c r="D522" t="s">
         <v>142</v>
       </c>
       <c r="E522">
         <v>1</v>
       </c>
       <c r="F522" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G522">
         <v>611</v>
       </c>
       <c r="H522" t="s">
         <v>838</v>
       </c>
       <c r="I522" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" t="s">
         <v>818</v>
       </c>
       <c r="B523" t="s">
         <v>33</v>
       </c>
       <c r="C523" t="s">
         <v>839</v>
       </c>
       <c r="D523" t="s">
         <v>440</v>
       </c>
       <c r="E523">
         <v>3</v>
       </c>
       <c r="F523" t="s">
         <v>13</v>
       </c>
       <c r="G523">
         <v>631</v>
       </c>
       <c r="H523" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="I523" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" t="s">
         <v>818</v>
       </c>
       <c r="B524" t="s">
         <v>33</v>
       </c>
       <c r="C524" t="s">
         <v>105</v>
       </c>
       <c r="D524" t="s">
         <v>106</v>
       </c>
       <c r="E524">
         <v>3</v>
       </c>
       <c r="F524" t="s">
         <v>31</v>
       </c>
       <c r="G524">
@@ -18377,54 +18377,54 @@
       </c>
       <c r="E529">
         <v>2</v>
       </c>
       <c r="F529" t="s">
         <v>132</v>
       </c>
       <c r="G529">
         <v>622</v>
       </c>
       <c r="H529" t="s">
         <v>239</v>
       </c>
       <c r="I529" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" t="s">
         <v>818</v>
       </c>
       <c r="B530" t="s">
         <v>62</v>
       </c>
       <c r="C530" t="s">
+        <v>461</v>
+      </c>
+      <c r="D530" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="E530">
         <v>2</v>
       </c>
       <c r="F530" t="s">
         <v>13</v>
       </c>
       <c r="G530">
         <v>622</v>
       </c>
       <c r="H530"/>
       <c r="I530" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" t="s">
         <v>818</v>
       </c>
       <c r="B531" t="s">
         <v>62</v>
       </c>
       <c r="C531" t="s">
         <v>100</v>
       </c>
@@ -18448,51 +18448,51 @@
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" t="s">
         <v>818</v>
       </c>
       <c r="B532" t="s">
         <v>62</v>
       </c>
       <c r="C532" t="s">
         <v>839</v>
       </c>
       <c r="D532" t="s">
         <v>440</v>
       </c>
       <c r="E532">
         <v>3</v>
       </c>
       <c r="F532" t="s">
         <v>13</v>
       </c>
       <c r="G532">
         <v>632</v>
       </c>
       <c r="H532" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="I532" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" t="s">
         <v>818</v>
       </c>
       <c r="B533">
         <v>13</v>
       </c>
       <c r="C533" t="s">
         <v>596</v>
       </c>
       <c r="D533" t="s">
         <v>491</v>
       </c>
       <c r="E533">
         <v>3</v>
       </c>
       <c r="F533" t="s">
         <v>132</v>
       </c>
       <c r="G533">
@@ -18509,51 +18509,51 @@
       <c r="A534" t="s">
         <v>818</v>
       </c>
       <c r="B534">
         <v>13.0</v>
       </c>
       <c r="C534" t="s">
         <v>90</v>
       </c>
       <c r="D534" t="s">
         <v>824</v>
       </c>
       <c r="E534">
         <v>1</v>
       </c>
       <c r="F534" t="s">
         <v>102</v>
       </c>
       <c r="G534">
         <v>611</v>
       </c>
       <c r="H534" t="s">
         <v>825</v>
       </c>
       <c r="I534" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" t="s">
         <v>818</v>
       </c>
       <c r="B535" t="s">
         <v>170</v>
       </c>
       <c r="C535" t="s">
         <v>845</v>
       </c>
       <c r="D535" t="s">
         <v>180</v>
       </c>
       <c r="E535">
         <v>1</v>
       </c>
       <c r="F535" t="s">
         <v>94</v>
       </c>
       <c r="G535">
         <v>611</v>
       </c>
       <c r="H535" t="s">
@@ -18997,192 +18997,192 @@
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" t="s">
         <v>818</v>
       </c>
       <c r="B551" t="s">
         <v>265</v>
       </c>
       <c r="C551" t="s">
         <v>34</v>
       </c>
       <c r="D551" t="s">
         <v>167</v>
       </c>
       <c r="E551">
         <v>1</v>
       </c>
       <c r="F551" t="s">
         <v>111</v>
       </c>
       <c r="G551">
         <v>614</v>
       </c>
       <c r="H551" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="I551" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" t="s">
         <v>818</v>
       </c>
       <c r="B552" t="s">
         <v>265</v>
       </c>
       <c r="C552" t="s">
-        <v>827</v>
+        <v>862</v>
       </c>
       <c r="D552" t="s">
-        <v>828</v>
+        <v>399</v>
       </c>
       <c r="E552">
         <v>2</v>
       </c>
       <c r="F552" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G552">
         <v>623</v>
       </c>
-      <c r="H552" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H552"/>
       <c r="I552" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" t="s">
         <v>818</v>
       </c>
       <c r="B553" t="s">
         <v>265</v>
       </c>
       <c r="C553" t="s">
-        <v>863</v>
+        <v>827</v>
       </c>
       <c r="D553" t="s">
-        <v>399</v>
+        <v>828</v>
       </c>
       <c r="E553">
         <v>2</v>
       </c>
       <c r="F553" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G553">
         <v>623</v>
       </c>
-      <c r="H553"/>
+      <c r="H553" t="s">
+        <v>863</v>
+      </c>
       <c r="I553" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" t="s">
         <v>818</v>
       </c>
       <c r="B554" t="s">
         <v>265</v>
       </c>
       <c r="C554" t="s">
         <v>718</v>
       </c>
       <c r="D554" t="s">
         <v>560</v>
       </c>
       <c r="E554">
         <v>3</v>
       </c>
       <c r="F554" t="s">
         <v>132</v>
       </c>
       <c r="G554">
         <v>632</v>
       </c>
       <c r="H554"/>
       <c r="I554" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" t="s">
         <v>818</v>
       </c>
       <c r="B555" t="s">
         <v>265</v>
       </c>
       <c r="C555" t="s">
+        <v>830</v>
+      </c>
+      <c r="D555" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
       <c r="E555">
         <v>3</v>
       </c>
       <c r="F555" t="s">
         <v>119</v>
       </c>
       <c r="G555">
         <v>632</v>
       </c>
       <c r="H555" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="I555" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" t="s">
         <v>818</v>
       </c>
       <c r="B556" t="s">
         <v>265</v>
       </c>
       <c r="C556" t="s">
+        <v>830</v>
+      </c>
+      <c r="D556" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
       <c r="E556">
         <v>3</v>
       </c>
       <c r="F556" t="s">
         <v>119</v>
       </c>
       <c r="G556">
         <v>633</v>
       </c>
       <c r="H556" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="I556" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" t="s">
         <v>818</v>
       </c>
       <c r="B557" t="s">
         <v>265</v>
       </c>
       <c r="C557" t="s">
         <v>303</v>
       </c>
       <c r="D557" t="s">
         <v>304</v>
       </c>
       <c r="E557">
         <v>4</v>
       </c>
       <c r="F557" t="s">
         <v>111</v>
       </c>
       <c r="G557">
@@ -19264,98 +19264,98 @@
       </c>
       <c r="E560">
         <v>2</v>
       </c>
       <c r="F560" t="s">
         <v>111</v>
       </c>
       <c r="G560">
         <v>623</v>
       </c>
       <c r="H560" t="s">
         <v>674</v>
       </c>
       <c r="I560" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" t="s">
         <v>866</v>
       </c>
       <c r="B561" t="s">
         <v>16</v>
       </c>
       <c r="C561" t="s">
-        <v>151</v>
+        <v>90</v>
       </c>
       <c r="D561" t="s">
-        <v>521</v>
+        <v>824</v>
       </c>
       <c r="E561">
         <v>1</v>
       </c>
       <c r="F561" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="G561">
         <v>611</v>
       </c>
       <c r="H561" t="s">
         <v>867</v>
       </c>
       <c r="I561" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" t="s">
         <v>866</v>
       </c>
       <c r="B562" t="s">
         <v>16</v>
       </c>
       <c r="C562" t="s">
-        <v>90</v>
+        <v>151</v>
       </c>
       <c r="D562" t="s">
-        <v>824</v>
+        <v>521</v>
       </c>
       <c r="E562">
         <v>1</v>
       </c>
       <c r="F562" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="G562">
         <v>611</v>
       </c>
       <c r="H562" t="s">
         <v>868</v>
       </c>
       <c r="I562" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" t="s">
         <v>866</v>
       </c>
       <c r="B563" t="s">
         <v>16</v>
       </c>
       <c r="C563" t="s">
         <v>271</v>
       </c>
       <c r="D563" t="s">
         <v>272</v>
       </c>
       <c r="E563">
         <v>2</v>
       </c>
       <c r="F563" t="s">
         <v>13</v>
       </c>
       <c r="G563">
         <v>621</v>
       </c>
       <c r="H563" t="s">
@@ -19456,51 +19456,51 @@
       <c r="A567" t="s">
         <v>866</v>
       </c>
       <c r="B567" t="s">
         <v>62</v>
       </c>
       <c r="C567" t="s">
         <v>356</v>
       </c>
       <c r="D567" t="s">
         <v>383</v>
       </c>
       <c r="E567">
         <v>2</v>
       </c>
       <c r="F567" t="s">
         <v>119</v>
       </c>
       <c r="G567">
         <v>622</v>
       </c>
       <c r="H567" t="s">
         <v>384</v>
       </c>
       <c r="I567" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" t="s">
         <v>866</v>
       </c>
       <c r="B568" t="s">
         <v>62</v>
       </c>
       <c r="C568" t="s">
         <v>864</v>
       </c>
       <c r="D568" t="s">
         <v>865</v>
       </c>
       <c r="E568">
         <v>4</v>
       </c>
       <c r="F568" t="s">
         <v>111</v>
       </c>
       <c r="G568">
         <v>643</v>
       </c>
       <c r="H568" t="s">
@@ -19656,51 +19656,51 @@
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" t="s">
         <v>866</v>
       </c>
       <c r="B574" t="s">
         <v>265</v>
       </c>
       <c r="C574" t="s">
         <v>879</v>
       </c>
       <c r="D574" t="s">
         <v>96</v>
       </c>
       <c r="E574">
         <v>4</v>
       </c>
       <c r="F574" t="s">
         <v>97</v>
       </c>
       <c r="G574">
         <v>641</v>
       </c>
       <c r="H574" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="I574" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" t="s">
         <v>880</v>
       </c>
       <c r="B575" t="s">
         <v>16</v>
       </c>
       <c r="C575" t="s">
         <v>845</v>
       </c>
       <c r="D575" t="s">
         <v>180</v>
       </c>
       <c r="E575">
         <v>1</v>
       </c>
       <c r="F575" t="s">
         <v>94</v>
       </c>
       <c r="G575">
@@ -20048,124 +20048,124 @@
       </c>
       <c r="F587" t="s">
         <v>13</v>
       </c>
       <c r="G587">
         <v>642</v>
       </c>
       <c r="H587" t="s">
         <v>838</v>
       </c>
       <c r="I587" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" t="s">
         <v>886</v>
       </c>
       <c r="B588" t="s">
         <v>16</v>
       </c>
       <c r="C588" t="s">
         <v>891</v>
       </c>
       <c r="D588" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E588">
         <v>3</v>
       </c>
       <c r="F588" t="s">
         <v>36</v>
       </c>
       <c r="G588">
         <v>631</v>
       </c>
       <c r="H588" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I588" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" t="s">
         <v>886</v>
       </c>
       <c r="B589" t="s">
         <v>16</v>
       </c>
       <c r="C589" t="s">
-        <v>892</v>
+        <v>790</v>
       </c>
       <c r="D589" t="s">
-        <v>672</v>
+        <v>791</v>
       </c>
       <c r="E589">
         <v>4</v>
       </c>
       <c r="F589" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G589">
         <v>641</v>
       </c>
       <c r="H589" t="s">
-        <v>269</v>
+        <v>892</v>
       </c>
       <c r="I589" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" t="s">
         <v>886</v>
       </c>
       <c r="B590" t="s">
         <v>16</v>
       </c>
       <c r="C590" t="s">
-        <v>790</v>
+        <v>893</v>
       </c>
       <c r="D590" t="s">
-        <v>791</v>
+        <v>672</v>
       </c>
       <c r="E590">
         <v>4</v>
       </c>
       <c r="F590" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="G590">
         <v>641</v>
       </c>
       <c r="H590" t="s">
-        <v>893</v>
+        <v>269</v>
       </c>
       <c r="I590" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" t="s">
         <v>886</v>
       </c>
       <c r="B591" t="s">
         <v>16</v>
       </c>
       <c r="C591" t="s">
         <v>894</v>
       </c>
       <c r="D591" t="s">
         <v>25</v>
       </c>
       <c r="E591">
         <v>4</v>
       </c>
       <c r="F591" t="s">
         <v>31</v>
       </c>
       <c r="G591">
         <v>642</v>
       </c>
       <c r="H591" t="s">
@@ -20179,80 +20179,80 @@
       <c r="A592" t="s">
         <v>886</v>
       </c>
       <c r="B592" t="s">
         <v>33</v>
       </c>
       <c r="C592" t="s">
         <v>90</v>
       </c>
       <c r="D592" t="s">
         <v>363</v>
       </c>
       <c r="E592">
         <v>1</v>
       </c>
       <c r="F592" t="s">
         <v>36</v>
       </c>
       <c r="G592">
         <v>611</v>
       </c>
       <c r="H592" t="s">
         <v>896</v>
       </c>
       <c r="I592" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" t="s">
         <v>886</v>
       </c>
       <c r="B593" t="s">
         <v>33</v>
       </c>
       <c r="C593" t="s">
         <v>90</v>
       </c>
       <c r="D593" t="s">
         <v>363</v>
       </c>
       <c r="E593">
         <v>1</v>
       </c>
       <c r="F593" t="s">
         <v>39</v>
       </c>
       <c r="G593">
         <v>611</v>
       </c>
       <c r="H593" t="s">
         <v>897</v>
       </c>
       <c r="I593" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" t="s">
         <v>886</v>
       </c>
       <c r="B594" t="s">
         <v>33</v>
       </c>
       <c r="C594" t="s">
         <v>845</v>
       </c>
       <c r="D594" t="s">
         <v>180</v>
       </c>
       <c r="E594">
         <v>1</v>
       </c>
       <c r="F594" t="s">
         <v>94</v>
       </c>
       <c r="G594">
         <v>614</v>
       </c>
       <c r="H594" t="s">
@@ -20311,51 +20311,51 @@
       <c r="G596">
         <v>632</v>
       </c>
       <c r="H596"/>
       <c r="I596" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" t="s">
         <v>886</v>
       </c>
       <c r="B597" t="s">
         <v>62</v>
       </c>
       <c r="C597" t="s">
         <v>845</v>
       </c>
       <c r="D597" t="s">
         <v>180</v>
       </c>
       <c r="E597">
         <v>1</v>
       </c>
       <c r="F597" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G597">
         <v>611</v>
       </c>
       <c r="H597" t="s">
         <v>166</v>
       </c>
       <c r="I597" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" t="s">
         <v>886</v>
       </c>
       <c r="B598" t="s">
         <v>62</v>
       </c>
       <c r="C598" t="s">
         <v>109</v>
       </c>
       <c r="D598" t="s">
         <v>110</v>
       </c>
       <c r="E598">
@@ -20704,51 +20704,51 @@
       </c>
       <c r="E610">
         <v>2</v>
       </c>
       <c r="F610" t="s">
         <v>119</v>
       </c>
       <c r="G610">
         <v>622</v>
       </c>
       <c r="H610" t="s">
         <v>907</v>
       </c>
       <c r="I610" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" t="s">
         <v>906</v>
       </c>
       <c r="B611" t="s">
         <v>16</v>
       </c>
       <c r="C611" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D611" t="s">
         <v>399</v>
       </c>
       <c r="E611">
         <v>2</v>
       </c>
       <c r="F611" t="s">
         <v>13</v>
       </c>
       <c r="G611">
         <v>621</v>
       </c>
       <c r="H611" t="s">
         <v>908</v>
       </c>
       <c r="I611" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" t="s">
         <v>906</v>
       </c>
       <c r="B612" t="s">
@@ -20789,51 +20789,51 @@
       <c r="D613" t="s">
         <v>110</v>
       </c>
       <c r="E613">
         <v>4</v>
       </c>
       <c r="F613" t="s">
         <v>111</v>
       </c>
       <c r="G613">
         <v>643</v>
       </c>
       <c r="H613"/>
       <c r="I613" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" t="s">
         <v>906</v>
       </c>
       <c r="B614" t="s">
         <v>170</v>
       </c>
       <c r="C614" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D614" t="s">
         <v>399</v>
       </c>
       <c r="E614">
         <v>2</v>
       </c>
       <c r="F614" t="s">
         <v>13</v>
       </c>
       <c r="G614">
         <v>622</v>
       </c>
       <c r="H614"/>
       <c r="I614" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" t="s">
         <v>906</v>
       </c>
       <c r="B615" t="s">
         <v>170</v>
       </c>