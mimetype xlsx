--- v4 (2026-07-21)
+++ v5 (2026-09-13)
@@ -590,59 +590,59 @@
   <si>
     <t>Iuliana Decu</t>
   </si>
   <si>
     <t>CB201</t>
   </si>
   <si>
     <t>Tratamente termice</t>
   </si>
   <si>
     <t>BIBIS Adrian</t>
   </si>
   <si>
     <t>Chivu Oana</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t xml:space="preserve">ENACHE Vlad	</t>
   </si>
   <si>
     <t>15:30</t>
   </si>
   <si>
+    <t>FA</t>
+  </si>
+  <si>
+    <t>IRIMIA Ani Elena</t>
+  </si>
+  <si>
     <t>Irimia Ani</t>
   </si>
   <si>
-    <t>FA</t>
-[...4 lines deleted...]
-  <si>
     <t>16:00</t>
   </si>
   <si>
     <t>Planificarea calităţii</t>
   </si>
   <si>
     <t>TOADER Maria-Cristina</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>CK105</t>
   </si>
   <si>
     <t>Legislația Romînă și europeana în domeniul securității și sănătății în muncă</t>
   </si>
   <si>
     <t>ISSM3</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>Ingineria Sistemelor</t>
@@ -2126,59 +2126,59 @@
   <si>
     <t>Florina Chiscop</t>
   </si>
   <si>
     <t>Chimie / Chemistry</t>
   </si>
   <si>
     <t>POPESCU Simona Andreia</t>
   </si>
   <si>
     <t>Cristina Dumitriu</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 2</t>
   </si>
   <si>
     <t>Cristiana Cazacu</t>
   </si>
   <si>
     <t>Analiza fiabilitatii sistemelor industriale</t>
   </si>
   <si>
     <t>Tosu Tiberiu</t>
   </si>
   <si>
+    <t>Proiectare asistată de calculator 1</t>
+  </si>
+  <si>
+    <t>CONSTANTIN Paul</t>
+  </si>
+  <si>
     <t>ANANIA Dorel</t>
   </si>
   <si>
-    <t>Proiectare asistată de calculator 1</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Bogatu Ana-Maria </t>
   </si>
   <si>
     <t>Programarea mașinilor-unelte</t>
   </si>
   <si>
     <t>PENA Andra Elena</t>
   </si>
   <si>
     <t>Limba modernă 1 - Franceză / Foreign Languages 1 - French</t>
   </si>
   <si>
     <t>SĂLVAN Mirela-Sanda</t>
   </si>
   <si>
     <t>Corina Pascal</t>
   </si>
   <si>
     <t>BN029</t>
   </si>
   <si>
     <t>Miruna-Elena Iliuță</t>
   </si>
   <si>
     <t>Miruna Elena Iliuta</t>
@@ -2615,56 +2615,56 @@
   <si>
     <t>Petcu Claudia</t>
   </si>
   <si>
     <t>Automatizarea sistemelor de fabricație</t>
   </si>
   <si>
     <t>ALEXANDRU Tudor George</t>
   </si>
   <si>
     <t>Grafică asistată de calculator 2</t>
   </si>
   <si>
     <t>Laurance FAKIH</t>
   </si>
   <si>
     <t>Dinamica roboţilor</t>
   </si>
   <si>
     <t>OLARU Adrian</t>
   </si>
   <si>
     <t>10 Feb 2026</t>
   </si>
   <si>
+    <t>GÂRLEANU Delia</t>
+  </si>
+  <si>
     <t>PĂSĂRESCU Angela</t>
   </si>
   <si>
-    <t>GÂRLEANU Delia</t>
-[...1 lines deleted...]
-  <si>
     <t>Vlad GHEORGHITA</t>
   </si>
   <si>
     <t>Programarea mașinilor - unelte cu comandă numerică</t>
   </si>
   <si>
     <t>LAZĂR Marius-Vali</t>
   </si>
   <si>
     <t>S.l. Bogdan Jugravu, S.l. Cornel Enciu</t>
   </si>
   <si>
     <t>Bogatu Ana-Maria</t>
   </si>
   <si>
     <t>BÎȘU Claudiu</t>
   </si>
   <si>
     <t>Păsărescu Angela</t>
   </si>
   <si>
     <t>Managementul resurselor umane  în mediul virtual</t>
   </si>
   <si>
     <t>Metode de programare avansată a proceselor industriale</t>
@@ -2690,54 +2690,54 @@
   <si>
     <t>Sisteme cu microprocesorare</t>
   </si>
   <si>
     <t>DOBRICA Liliana</t>
   </si>
   <si>
     <t>12 Feb 2026</t>
   </si>
   <si>
     <t>SAVESCU-NEACSU Crina</t>
   </si>
   <si>
     <t>Oancea Emilia</t>
   </si>
   <si>
     <t>BUTU Larisa</t>
   </si>
   <si>
     <t>Ingineria și managementul proceselor de producție 2</t>
   </si>
   <si>
     <t>Metode experimentale în ingineria mecanica</t>
   </si>
   <si>
+    <t>Sisteme de alimentare, transport, transfer</t>
+  </si>
+  <si>
     <t>Rujinski Alexandru</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sisteme de alimentare, transport, transfer</t>
   </si>
   <si>
     <t>Managementul inovării și transferul tehnologic</t>
   </si>
   <si>
     <t>Corneliu Rontescu</t>
   </si>
   <si>
     <t>GAVRILĂ Daniela-Emilia</t>
   </si>
   <si>
     <t>Gavrilă Daniela Emilia</t>
   </si>
   <si>
     <t>CULA Ștefan</t>
   </si>
   <si>
     <t>PASARESCU Angela</t>
   </si>
   <si>
     <t>Programarea calculatoarelor și limbaje de programare 1 / Computer Programming and Programming Languages 1</t>
   </si>
   <si>
     <t>Alexandru Firulescu</t>
   </si>
@@ -4067,428 +4067,428 @@
       </c>
       <c r="H32" t="s">
         <v>124</v>
       </c>
       <c r="I32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33">
         <v>3</v>
       </c>
       <c r="F33" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="G33">
         <v>631</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
       <c r="I33" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34">
         <v>3</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="G34">
         <v>631</v>
       </c>
       <c r="H34" t="s">
         <v>124</v>
       </c>
       <c r="I34" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>88</v>
       </c>
       <c r="B35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35">
         <v>3</v>
       </c>
       <c r="F35" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="G35">
         <v>631</v>
       </c>
       <c r="H35" t="s">
         <v>124</v>
       </c>
       <c r="I35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
         <v>122</v>
       </c>
       <c r="D36" t="s">
         <v>123</v>
       </c>
       <c r="E36">
         <v>3</v>
       </c>
       <c r="F36" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="G36">
         <v>631</v>
       </c>
       <c r="H36" t="s">
         <v>124</v>
       </c>
       <c r="I36" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>88</v>
       </c>
       <c r="B37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D37" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E37">
         <v>3</v>
       </c>
       <c r="F37" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="G37">
         <v>631</v>
       </c>
       <c r="H37" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I37" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>88</v>
       </c>
       <c r="B38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D38" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E38">
         <v>3</v>
       </c>
       <c r="F38" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="G38">
         <v>631</v>
       </c>
       <c r="H38" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="I38" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>122</v>
       </c>
       <c r="D39" t="s">
         <v>123</v>
       </c>
       <c r="E39">
         <v>3</v>
       </c>
       <c r="F39" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="G39">
         <v>631</v>
       </c>
       <c r="H39" t="s">
         <v>124</v>
       </c>
       <c r="I39" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>88</v>
       </c>
       <c r="B40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" t="s">
         <v>123</v>
       </c>
       <c r="E40">
         <v>3</v>
       </c>
       <c r="F40" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G40">
         <v>631</v>
       </c>
       <c r="H40" t="s">
         <v>124</v>
       </c>
       <c r="I40" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
         <v>122</v>
       </c>
       <c r="D41" t="s">
         <v>123</v>
       </c>
       <c r="E41">
         <v>3</v>
       </c>
       <c r="F41" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="G41">
         <v>631</v>
       </c>
       <c r="H41" t="s">
         <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>123</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
       <c r="F42" t="s">
-        <v>132</v>
+        <v>39</v>
       </c>
       <c r="G42">
         <v>631</v>
       </c>
       <c r="H42" t="s">
         <v>124</v>
       </c>
       <c r="I42" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="E43">
         <v>3</v>
       </c>
       <c r="F43" t="s">
         <v>39</v>
       </c>
       <c r="G43">
         <v>631</v>
       </c>
       <c r="H43" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="I43" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="E44">
         <v>3</v>
       </c>
       <c r="F44" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G44">
         <v>631</v>
       </c>
       <c r="H44" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="I44" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>88</v>
       </c>
       <c r="B45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
         <v>122</v>
       </c>
       <c r="D45" t="s">
         <v>123</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G45">
         <v>631</v>
       </c>
       <c r="H45" t="s">
         <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>88</v>
       </c>
       <c r="B46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
         <v>122</v>
       </c>
       <c r="D46" t="s">
         <v>123</v>
       </c>
       <c r="E46">
         <v>3</v>
       </c>
       <c r="F46" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="G46">
         <v>631</v>
       </c>
       <c r="H46" t="s">
         <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>88</v>
       </c>
       <c r="B47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
         <v>122</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
       <c r="E47">
@@ -5362,573 +5362,573 @@
       </c>
       <c r="H77" t="s">
         <v>178</v>
       </c>
       <c r="I77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>88</v>
       </c>
       <c r="B78" t="s">
         <v>170</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78" t="s">
         <v>177</v>
       </c>
       <c r="E78">
         <v>3</v>
       </c>
       <c r="F78" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G78">
         <v>631</v>
       </c>
       <c r="H78" t="s">
         <v>178</v>
       </c>
       <c r="I78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>88</v>
       </c>
       <c r="B79" t="s">
         <v>170</v>
       </c>
       <c r="C79" t="s">
         <v>176</v>
       </c>
       <c r="D79" t="s">
         <v>177</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="G79">
         <v>631</v>
       </c>
       <c r="H79" t="s">
         <v>178</v>
       </c>
       <c r="I79" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>88</v>
       </c>
       <c r="B80" t="s">
         <v>170</v>
       </c>
       <c r="C80" t="s">
         <v>176</v>
       </c>
       <c r="D80" t="s">
         <v>177</v>
       </c>
       <c r="E80">
         <v>3</v>
       </c>
       <c r="F80" t="s">
-        <v>132</v>
+        <v>39</v>
       </c>
       <c r="G80">
         <v>631</v>
       </c>
       <c r="H80" t="s">
         <v>178</v>
       </c>
       <c r="I80" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>88</v>
       </c>
       <c r="B81" t="s">
         <v>170</v>
       </c>
       <c r="C81" t="s">
         <v>176</v>
       </c>
       <c r="D81" t="s">
         <v>177</v>
       </c>
       <c r="E81">
         <v>3</v>
       </c>
       <c r="F81" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G81">
         <v>631</v>
       </c>
       <c r="H81" t="s">
         <v>178</v>
       </c>
       <c r="I81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>88</v>
       </c>
       <c r="B82" t="s">
         <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>176</v>
       </c>
       <c r="D82" t="s">
         <v>177</v>
       </c>
       <c r="E82">
         <v>3</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G82">
         <v>631</v>
       </c>
       <c r="H82" t="s">
         <v>178</v>
       </c>
       <c r="I82" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>88</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83" t="s">
         <v>176</v>
       </c>
       <c r="D83" t="s">
         <v>177</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="G83">
         <v>631</v>
       </c>
       <c r="H83" t="s">
         <v>178</v>
       </c>
       <c r="I83" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84" t="s">
         <v>170</v>
       </c>
       <c r="C84" t="s">
         <v>176</v>
       </c>
       <c r="D84" t="s">
         <v>177</v>
       </c>
       <c r="E84">
         <v>3</v>
       </c>
       <c r="F84" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="G84">
         <v>631</v>
       </c>
       <c r="H84" t="s">
         <v>178</v>
       </c>
       <c r="I84" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85">
         <v>3</v>
       </c>
       <c r="F85" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="G85">
         <v>631</v>
       </c>
       <c r="H85" t="s">
         <v>178</v>
       </c>
       <c r="I85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>88</v>
       </c>
       <c r="B86" t="s">
         <v>170</v>
       </c>
       <c r="C86" t="s">
         <v>176</v>
       </c>
       <c r="D86" t="s">
         <v>177</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="G86">
         <v>631</v>
       </c>
       <c r="H86" t="s">
         <v>178</v>
       </c>
       <c r="I86" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>88</v>
       </c>
       <c r="B87" t="s">
         <v>170</v>
       </c>
       <c r="C87" t="s">
         <v>176</v>
       </c>
       <c r="D87" t="s">
         <v>177</v>
       </c>
       <c r="E87">
         <v>3</v>
       </c>
       <c r="F87" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="G87">
         <v>631</v>
       </c>
       <c r="H87" t="s">
         <v>178</v>
       </c>
       <c r="I87" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" t="s">
         <v>170</v>
       </c>
       <c r="C88" t="s">
         <v>176</v>
       </c>
       <c r="D88" t="s">
         <v>177</v>
       </c>
       <c r="E88">
         <v>3</v>
       </c>
       <c r="F88" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="G88">
         <v>631</v>
       </c>
       <c r="H88" t="s">
         <v>178</v>
       </c>
       <c r="I88" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>170</v>
       </c>
       <c r="C89" t="s">
         <v>176</v>
       </c>
       <c r="D89" t="s">
         <v>177</v>
       </c>
       <c r="E89">
         <v>3</v>
       </c>
       <c r="F89" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="G89">
         <v>631</v>
       </c>
       <c r="H89" t="s">
         <v>178</v>
       </c>
       <c r="I89" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>88</v>
       </c>
       <c r="B90" t="s">
         <v>170</v>
       </c>
       <c r="C90" t="s">
         <v>176</v>
       </c>
       <c r="D90" t="s">
         <v>177</v>
       </c>
       <c r="E90">
         <v>3</v>
       </c>
       <c r="F90" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G90">
         <v>632</v>
       </c>
       <c r="H90" t="s">
         <v>178</v>
       </c>
       <c r="I90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>88</v>
       </c>
       <c r="B91" t="s">
         <v>170</v>
       </c>
       <c r="C91" t="s">
         <v>176</v>
       </c>
       <c r="D91" t="s">
         <v>177</v>
       </c>
       <c r="E91">
         <v>3</v>
       </c>
       <c r="F91" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G91">
         <v>632</v>
       </c>
       <c r="H91" t="s">
         <v>178</v>
       </c>
       <c r="I91" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>88</v>
       </c>
       <c r="B92" t="s">
         <v>170</v>
       </c>
       <c r="C92" t="s">
         <v>176</v>
       </c>
       <c r="D92" t="s">
         <v>177</v>
       </c>
       <c r="E92">
         <v>3</v>
       </c>
       <c r="F92" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="G92">
         <v>632</v>
       </c>
       <c r="H92" t="s">
         <v>178</v>
       </c>
       <c r="I92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>88</v>
       </c>
       <c r="B93" t="s">
         <v>170</v>
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93" t="s">
         <v>177</v>
       </c>
       <c r="E93">
         <v>3</v>
       </c>
       <c r="F93" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G93">
         <v>632</v>
       </c>
       <c r="H93" t="s">
         <v>178</v>
       </c>
       <c r="I93" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>88</v>
       </c>
       <c r="B94" t="s">
         <v>170</v>
       </c>
       <c r="C94" t="s">
         <v>176</v>
       </c>
       <c r="D94" t="s">
         <v>177</v>
       </c>
       <c r="E94">
         <v>3</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G94">
         <v>632</v>
       </c>
       <c r="H94" t="s">
         <v>178</v>
       </c>
       <c r="I94" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>88</v>
       </c>
       <c r="B95" t="s">
         <v>170</v>
       </c>
       <c r="C95" t="s">
         <v>176</v>
       </c>
       <c r="D95" t="s">
         <v>177</v>
       </c>
       <c r="E95">
         <v>3</v>
       </c>
       <c r="F95" t="s">
-        <v>132</v>
+        <v>94</v>
       </c>
       <c r="G95">
         <v>632</v>
       </c>
       <c r="H95" t="s">
         <v>178</v>
       </c>
       <c r="I95" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>88</v>
       </c>
       <c r="B96" t="s">
         <v>170</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96" t="s">
         <v>177</v>
       </c>
       <c r="E96">
         <v>3</v>
       </c>
       <c r="F96" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G96">
         <v>632</v>
       </c>
       <c r="H96" t="s">
         <v>178</v>
       </c>
       <c r="I96" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>88</v>
       </c>
       <c r="B97" t="s">
         <v>170</v>
       </c>
       <c r="C97" t="s">
         <v>176</v>
       </c>
       <c r="D97" t="s">
         <v>177</v>
       </c>
       <c r="E97">
@@ -6203,80 +6203,80 @@
       </c>
       <c r="H106" t="s">
         <v>190</v>
       </c>
       <c r="I106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>88</v>
       </c>
       <c r="B107" t="s">
         <v>191</v>
       </c>
       <c r="C107" t="s">
         <v>90</v>
       </c>
       <c r="D107" t="s">
         <v>91</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107" t="s">
-        <v>94</v>
+        <v>192</v>
       </c>
       <c r="G107">
         <v>611</v>
       </c>
       <c r="H107" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I107" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>88</v>
       </c>
       <c r="B108" t="s">
         <v>191</v>
       </c>
       <c r="C108" t="s">
         <v>90</v>
       </c>
       <c r="D108" t="s">
         <v>91</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
       <c r="G108">
         <v>611</v>
       </c>
       <c r="H108" t="s">
         <v>194</v>
       </c>
       <c r="I108" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>88</v>
       </c>
       <c r="B109" t="s">
         <v>195</v>
       </c>
       <c r="C109" t="s">
         <v>196</v>
       </c>
       <c r="D109" t="s">
         <v>197</v>
       </c>
       <c r="E109">
@@ -10767,98 +10767,98 @@
       </c>
       <c r="E265">
         <v>1</v>
       </c>
       <c r="F265" t="s">
         <v>268</v>
       </c>
       <c r="G265">
         <v>612</v>
       </c>
       <c r="H265" t="s">
         <v>512</v>
       </c>
       <c r="I265" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>442</v>
       </c>
       <c r="B266" t="s">
         <v>261</v>
       </c>
       <c r="C266" t="s">
-        <v>155</v>
+        <v>513</v>
       </c>
       <c r="D266" t="s">
-        <v>156</v>
+        <v>357</v>
       </c>
       <c r="E266">
         <v>2</v>
       </c>
       <c r="F266" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="G266">
         <v>621</v>
       </c>
       <c r="H266" t="s">
-        <v>464</v>
+        <v>514</v>
       </c>
       <c r="I266" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>442</v>
       </c>
       <c r="B267" t="s">
         <v>261</v>
       </c>
       <c r="C267" t="s">
-        <v>513</v>
+        <v>155</v>
       </c>
       <c r="D267" t="s">
-        <v>357</v>
+        <v>156</v>
       </c>
       <c r="E267">
         <v>2</v>
       </c>
       <c r="F267" t="s">
-        <v>132</v>
+        <v>31</v>
       </c>
       <c r="G267">
         <v>621</v>
       </c>
       <c r="H267" t="s">
-        <v>514</v>
+        <v>464</v>
       </c>
       <c r="I267" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>442</v>
       </c>
       <c r="B268" t="s">
         <v>261</v>
       </c>
       <c r="C268" t="s">
         <v>155</v>
       </c>
       <c r="D268" t="s">
         <v>156</v>
       </c>
       <c r="E268">
         <v>2</v>
       </c>
       <c r="F268" t="s">
         <v>31</v>
       </c>
       <c r="G268">
         <v>622</v>
       </c>
       <c r="H268" t="s">
@@ -12329,98 +12329,98 @@
       </c>
       <c r="E319">
         <v>2</v>
       </c>
       <c r="F319" t="s">
         <v>111</v>
       </c>
       <c r="G319">
         <v>622</v>
       </c>
       <c r="H319" t="s">
         <v>586</v>
       </c>
       <c r="I319" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>549</v>
       </c>
       <c r="B320" t="s">
         <v>62</v>
       </c>
       <c r="C320" t="s">
-        <v>587</v>
+        <v>391</v>
       </c>
       <c r="D320" t="s">
-        <v>383</v>
+        <v>12</v>
       </c>
       <c r="E320">
         <v>3</v>
       </c>
       <c r="F320" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G320">
         <v>631</v>
       </c>
       <c r="H320" t="s">
-        <v>384</v>
+        <v>14</v>
       </c>
       <c r="I320" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>549</v>
       </c>
       <c r="B321" t="s">
         <v>62</v>
       </c>
       <c r="C321" t="s">
-        <v>391</v>
+        <v>587</v>
       </c>
       <c r="D321" t="s">
-        <v>12</v>
+        <v>383</v>
       </c>
       <c r="E321">
         <v>3</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G321">
         <v>631</v>
       </c>
       <c r="H321" t="s">
-        <v>14</v>
+        <v>384</v>
       </c>
       <c r="I321" t="s">
-        <v>157</v>
+        <v>218</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>549</v>
       </c>
       <c r="B322" t="s">
         <v>62</v>
       </c>
       <c r="C322" t="s">
         <v>588</v>
       </c>
       <c r="D322" t="s">
         <v>570</v>
       </c>
       <c r="E322">
         <v>3</v>
       </c>
       <c r="F322" t="s">
         <v>119</v>
       </c>
       <c r="G322">
         <v>633</v>
       </c>
       <c r="H322" t="s">
@@ -12655,51 +12655,51 @@
       </c>
       <c r="H330" t="s">
         <v>551</v>
       </c>
       <c r="I330" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>549</v>
       </c>
       <c r="B331" t="s">
         <v>191</v>
       </c>
       <c r="C331" t="s">
         <v>550</v>
       </c>
       <c r="D331" t="s">
         <v>91</v>
       </c>
       <c r="E331">
         <v>1</v>
       </c>
       <c r="F331" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="G331">
         <v>611</v>
       </c>
       <c r="H331" t="s">
         <v>597</v>
       </c>
       <c r="I331" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>549</v>
       </c>
       <c r="B332" t="s">
         <v>195</v>
       </c>
       <c r="C332" t="s">
         <v>598</v>
       </c>
       <c r="D332" t="s">
         <v>599</v>
       </c>
       <c r="E332">
@@ -14975,98 +14975,98 @@
       </c>
       <c r="E411">
         <v>2</v>
       </c>
       <c r="F411" t="s">
         <v>13</v>
       </c>
       <c r="G411">
         <v>622</v>
       </c>
       <c r="H411" t="s">
         <v>568</v>
       </c>
       <c r="I411" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" t="s">
         <v>692</v>
       </c>
       <c r="B412" t="s">
         <v>33</v>
       </c>
       <c r="C412" t="s">
-        <v>588</v>
+        <v>704</v>
       </c>
       <c r="D412" t="s">
-        <v>570</v>
+        <v>440</v>
       </c>
       <c r="E412">
         <v>3</v>
       </c>
       <c r="F412" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G412">
         <v>631</v>
       </c>
       <c r="H412" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="I412" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
         <v>692</v>
       </c>
       <c r="B413" t="s">
         <v>33</v>
       </c>
       <c r="C413" t="s">
-        <v>705</v>
+        <v>588</v>
       </c>
       <c r="D413" t="s">
-        <v>440</v>
+        <v>570</v>
       </c>
       <c r="E413">
         <v>3</v>
       </c>
       <c r="F413" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G413">
         <v>631</v>
       </c>
       <c r="H413" t="s">
         <v>706</v>
       </c>
       <c r="I413" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
         <v>692</v>
       </c>
       <c r="B414" t="s">
         <v>33</v>
       </c>
       <c r="C414" t="s">
         <v>564</v>
       </c>
       <c r="D414" t="s">
         <v>565</v>
       </c>
       <c r="E414">
         <v>3</v>
       </c>
       <c r="F414" t="s">
         <v>31</v>
       </c>
       <c r="G414">
         <v>632</v>
       </c>
       <c r="H414" t="s">
@@ -15251,51 +15251,51 @@
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" t="s">
         <v>692</v>
       </c>
       <c r="B421">
         <v>13</v>
       </c>
       <c r="C421" t="s">
         <v>718</v>
       </c>
       <c r="D421" t="s">
         <v>560</v>
       </c>
       <c r="E421">
         <v>3</v>
       </c>
       <c r="F421" t="s">
         <v>132</v>
       </c>
       <c r="G421">
         <v>631</v>
       </c>
       <c r="H421" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="I421" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" t="s">
         <v>692</v>
       </c>
       <c r="B422">
         <v>13.0</v>
       </c>
       <c r="C422" t="s">
         <v>266</v>
       </c>
       <c r="D422" t="s">
         <v>267</v>
       </c>
       <c r="E422">
         <v>1</v>
       </c>
       <c r="F422" t="s">
         <v>102</v>
       </c>
       <c r="G422">
@@ -15352,66 +15352,66 @@
       </c>
       <c r="E424">
         <v>4</v>
       </c>
       <c r="F424" t="s">
         <v>102</v>
       </c>
       <c r="G424">
         <v>641</v>
       </c>
       <c r="H424" t="s">
         <v>386</v>
       </c>
       <c r="I424" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" t="s">
         <v>692</v>
       </c>
       <c r="B425" t="s">
         <v>82</v>
       </c>
       <c r="C425" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="D425" t="s">
         <v>440</v>
       </c>
       <c r="E425">
         <v>3</v>
       </c>
       <c r="F425" t="s">
         <v>13</v>
       </c>
       <c r="G425">
         <v>632</v>
       </c>
       <c r="H425" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="I425" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" t="s">
         <v>692</v>
       </c>
       <c r="B426" t="s">
         <v>82</v>
       </c>
       <c r="C426" t="s">
         <v>716</v>
       </c>
       <c r="D426" t="s">
         <v>473</v>
       </c>
       <c r="E426">
         <v>4</v>
       </c>
       <c r="F426" t="s">
         <v>119</v>
       </c>
       <c r="G426">
@@ -15448,51 +15448,51 @@
       </c>
       <c r="H427" t="s">
         <v>723</v>
       </c>
       <c r="I427" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" t="s">
         <v>692</v>
       </c>
       <c r="B428" t="s">
         <v>195</v>
       </c>
       <c r="C428" t="s">
         <v>693</v>
       </c>
       <c r="D428" t="s">
         <v>183</v>
       </c>
       <c r="E428">
         <v>1</v>
       </c>
       <c r="F428" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="G428">
         <v>611</v>
       </c>
       <c r="H428" t="s">
         <v>724</v>
       </c>
       <c r="I428" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" t="s">
         <v>692</v>
       </c>
       <c r="B429" t="s">
         <v>725</v>
       </c>
       <c r="C429" t="s">
         <v>693</v>
       </c>
       <c r="D429" t="s">
         <v>183</v>
       </c>
       <c r="E429">
@@ -17412,51 +17412,51 @@
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" t="s">
         <v>792</v>
       </c>
       <c r="B496" t="s">
         <v>33</v>
       </c>
       <c r="C496" t="s">
         <v>796</v>
       </c>
       <c r="D496" t="s">
         <v>560</v>
       </c>
       <c r="E496">
         <v>1</v>
       </c>
       <c r="F496" t="s">
         <v>19</v>
       </c>
       <c r="G496" t="s">
         <v>19</v>
       </c>
       <c r="H496" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="I496" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" t="s">
         <v>792</v>
       </c>
       <c r="B497" t="s">
         <v>33</v>
       </c>
       <c r="C497" t="s">
         <v>797</v>
       </c>
       <c r="D497" t="s">
         <v>798</v>
       </c>
       <c r="E497">
         <v>2</v>
       </c>
       <c r="F497" t="s">
         <v>19</v>
       </c>
       <c r="G497" t="s">
@@ -18154,86 +18154,86 @@
       </c>
       <c r="H521" t="s">
         <v>836</v>
       </c>
       <c r="I521" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" t="s">
         <v>818</v>
       </c>
       <c r="B522" t="s">
         <v>837</v>
       </c>
       <c r="C522" t="s">
         <v>279</v>
       </c>
       <c r="D522" t="s">
         <v>142</v>
       </c>
       <c r="E522">
         <v>1</v>
       </c>
       <c r="F522" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="G522">
         <v>611</v>
       </c>
       <c r="H522" t="s">
         <v>838</v>
       </c>
       <c r="I522" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" t="s">
         <v>818</v>
       </c>
       <c r="B523" t="s">
         <v>33</v>
       </c>
       <c r="C523" t="s">
         <v>839</v>
       </c>
       <c r="D523" t="s">
         <v>440</v>
       </c>
       <c r="E523">
         <v>3</v>
       </c>
       <c r="F523" t="s">
         <v>13</v>
       </c>
       <c r="G523">
         <v>631</v>
       </c>
       <c r="H523" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="I523" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" t="s">
         <v>818</v>
       </c>
       <c r="B524" t="s">
         <v>33</v>
       </c>
       <c r="C524" t="s">
         <v>105</v>
       </c>
       <c r="D524" t="s">
         <v>106</v>
       </c>
       <c r="E524">
         <v>3</v>
       </c>
       <c r="F524" t="s">
         <v>31</v>
       </c>
       <c r="G524">
@@ -18448,51 +18448,51 @@
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" t="s">
         <v>818</v>
       </c>
       <c r="B532" t="s">
         <v>62</v>
       </c>
       <c r="C532" t="s">
         <v>839</v>
       </c>
       <c r="D532" t="s">
         <v>440</v>
       </c>
       <c r="E532">
         <v>3</v>
       </c>
       <c r="F532" t="s">
         <v>13</v>
       </c>
       <c r="G532">
         <v>632</v>
       </c>
       <c r="H532" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="I532" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" t="s">
         <v>818</v>
       </c>
       <c r="B533">
         <v>13</v>
       </c>
       <c r="C533" t="s">
         <v>596</v>
       </c>
       <c r="D533" t="s">
         <v>491</v>
       </c>
       <c r="E533">
         <v>3</v>
       </c>
       <c r="F533" t="s">
         <v>132</v>
       </c>
       <c r="G533">
@@ -19264,98 +19264,98 @@
       </c>
       <c r="E560">
         <v>2</v>
       </c>
       <c r="F560" t="s">
         <v>111</v>
       </c>
       <c r="G560">
         <v>623</v>
       </c>
       <c r="H560" t="s">
         <v>674</v>
       </c>
       <c r="I560" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" t="s">
         <v>866</v>
       </c>
       <c r="B561" t="s">
         <v>16</v>
       </c>
       <c r="C561" t="s">
-        <v>90</v>
+        <v>151</v>
       </c>
       <c r="D561" t="s">
-        <v>824</v>
+        <v>521</v>
       </c>
       <c r="E561">
         <v>1</v>
       </c>
       <c r="F561" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="G561">
         <v>611</v>
       </c>
       <c r="H561" t="s">
         <v>867</v>
       </c>
       <c r="I561" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" t="s">
         <v>866</v>
       </c>
       <c r="B562" t="s">
         <v>16</v>
       </c>
       <c r="C562" t="s">
-        <v>151</v>
+        <v>90</v>
       </c>
       <c r="D562" t="s">
-        <v>521</v>
+        <v>824</v>
       </c>
       <c r="E562">
         <v>1</v>
       </c>
       <c r="F562" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="G562">
         <v>611</v>
       </c>
       <c r="H562" t="s">
         <v>868</v>
       </c>
       <c r="I562" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" t="s">
         <v>866</v>
       </c>
       <c r="B563" t="s">
         <v>16</v>
       </c>
       <c r="C563" t="s">
         <v>271</v>
       </c>
       <c r="D563" t="s">
         <v>272</v>
       </c>
       <c r="E563">
         <v>2</v>
       </c>
       <c r="F563" t="s">
         <v>13</v>
       </c>
       <c r="G563">
         <v>621</v>
       </c>
       <c r="H563" t="s">
@@ -20074,98 +20074,98 @@
       </c>
       <c r="E588">
         <v>3</v>
       </c>
       <c r="F588" t="s">
         <v>36</v>
       </c>
       <c r="G588">
         <v>631</v>
       </c>
       <c r="H588" t="s">
         <v>351</v>
       </c>
       <c r="I588" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" t="s">
         <v>886</v>
       </c>
       <c r="B589" t="s">
         <v>16</v>
       </c>
       <c r="C589" t="s">
-        <v>790</v>
+        <v>892</v>
       </c>
       <c r="D589" t="s">
-        <v>791</v>
+        <v>672</v>
       </c>
       <c r="E589">
         <v>4</v>
       </c>
       <c r="F589" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="G589">
         <v>641</v>
       </c>
       <c r="H589" t="s">
-        <v>892</v>
+        <v>269</v>
       </c>
       <c r="I589" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" t="s">
         <v>886</v>
       </c>
       <c r="B590" t="s">
         <v>16</v>
       </c>
       <c r="C590" t="s">
-        <v>893</v>
+        <v>790</v>
       </c>
       <c r="D590" t="s">
-        <v>672</v>
+        <v>791</v>
       </c>
       <c r="E590">
         <v>4</v>
       </c>
       <c r="F590" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G590">
         <v>641</v>
       </c>
       <c r="H590" t="s">
-        <v>269</v>
+        <v>893</v>
       </c>
       <c r="I590" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" t="s">
         <v>886</v>
       </c>
       <c r="B591" t="s">
         <v>16</v>
       </c>
       <c r="C591" t="s">
         <v>894</v>
       </c>
       <c r="D591" t="s">
         <v>25</v>
       </c>
       <c r="E591">
         <v>4</v>
       </c>
       <c r="F591" t="s">
         <v>31</v>
       </c>
       <c r="G591">
         <v>642</v>
       </c>
       <c r="H591" t="s">
@@ -20311,51 +20311,51 @@
       <c r="G596">
         <v>632</v>
       </c>
       <c r="H596"/>
       <c r="I596" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" t="s">
         <v>886</v>
       </c>
       <c r="B597" t="s">
         <v>62</v>
       </c>
       <c r="C597" t="s">
         <v>845</v>
       </c>
       <c r="D597" t="s">
         <v>180</v>
       </c>
       <c r="E597">
         <v>1</v>
       </c>
       <c r="F597" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="G597">
         <v>611</v>
       </c>
       <c r="H597" t="s">
         <v>166</v>
       </c>
       <c r="I597" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" t="s">
         <v>886</v>
       </c>
       <c r="B598" t="s">
         <v>62</v>
       </c>
       <c r="C598" t="s">
         <v>109</v>
       </c>
       <c r="D598" t="s">
         <v>110</v>
       </c>
       <c r="E598">