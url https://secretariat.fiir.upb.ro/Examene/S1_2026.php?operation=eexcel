--- v5 (2026-09-13)
+++ v6 (2026-10-29)
@@ -479,62 +479,62 @@
   <si>
     <t>GHEORGHE Marilena</t>
   </si>
   <si>
     <t>Mașini unelte și prelucrări prin așchiere</t>
   </si>
   <si>
     <t>GHINEA Mihalache</t>
   </si>
   <si>
     <t>CB007</t>
   </si>
   <si>
     <t>Bazele ingineriei industriale 1</t>
   </si>
   <si>
     <t>VILCEA Elena-Janina</t>
   </si>
   <si>
     <t xml:space="preserve">CODREANU Irina-Maria </t>
   </si>
   <si>
     <t>CB112</t>
   </si>
   <si>
+    <t>Catalin Ionut Silvestru</t>
+  </si>
+  <si>
     <t>Organe de mașini 1</t>
   </si>
   <si>
     <t>STOICA Alina - Maria</t>
   </si>
   <si>
     <t>CE301</t>
   </si>
   <si>
-    <t>Catalin Ionut Silvestru</t>
-[...1 lines deleted...]
-  <si>
     <t>Electronică digitală</t>
   </si>
   <si>
     <t>DASCĂLU Monica</t>
   </si>
   <si>
     <t>Costin-Andrei BRATAN</t>
   </si>
   <si>
     <t>CD008</t>
   </si>
   <si>
     <t>Acționări hidraulice și pneumatice</t>
   </si>
   <si>
     <t>BUCURESTEANU Anca Monica</t>
   </si>
   <si>
     <t>Cula Ștefan</t>
   </si>
   <si>
     <t>PANDURU Valentin</t>
   </si>
   <si>
     <t>POPA Constantin</t>
@@ -1721,104 +1721,104 @@
   <si>
     <t>DOREL ANANIA</t>
   </si>
   <si>
     <t>Procese industriale adaptive și inovative</t>
   </si>
   <si>
     <t>Cristina Carmen Cazacu</t>
   </si>
   <si>
     <t>Inspecția și evaluarea calității produselor și serviciilor 1</t>
   </si>
   <si>
     <t>DUMITRASCU Constantin</t>
   </si>
   <si>
     <t>Sl. dr. ing. Radu Constantin</t>
   </si>
   <si>
     <t>Procese şi sisteme de prelucrare 1</t>
   </si>
   <si>
     <t>Luciana DUDICI</t>
   </si>
   <si>
+    <t xml:space="preserve">ENCIU Cornel </t>
+  </si>
+  <si>
     <t>Procedee de fabricație în sisteme de producție digitale</t>
   </si>
   <si>
     <t>BISU Claudiu</t>
   </si>
   <si>
     <t>Dorel Anania</t>
   </si>
   <si>
-    <t xml:space="preserve">ENCIU Cornel </t>
-[...1 lines deleted...]
-  <si>
     <t>Senzori și Internetul Obiectelor Industriale</t>
   </si>
   <si>
     <t>Cula Stefan</t>
   </si>
   <si>
     <t xml:space="preserve">	CO006</t>
   </si>
   <si>
     <t>Jugravu Bogdan</t>
   </si>
   <si>
     <t>Mecanică 1 / Technical Mechanics 1</t>
   </si>
   <si>
     <t>VASILE Ovidiu</t>
   </si>
   <si>
     <t>Stefan Dumitru</t>
   </si>
   <si>
     <t>Alexandru Cazacu</t>
   </si>
   <si>
     <t>Ștefan Dumitru</t>
   </si>
   <si>
     <t>Vilcu Gabriel</t>
   </si>
   <si>
     <t>Larisa Buțu</t>
   </si>
   <si>
+    <t xml:space="preserve">Alina-Maria STOICA </t>
+  </si>
+  <si>
     <t>Teoria probabilităților și statistică matematică / Probability Theory and Mathematical Statistics</t>
   </si>
   <si>
     <t>Iorduc George</t>
   </si>
   <si>
-    <t xml:space="preserve">Alina-Maria STOICA </t>
-[...1 lines deleted...]
-  <si>
     <t>Teoria elasticității</t>
   </si>
   <si>
     <t>Mașini unelte</t>
   </si>
   <si>
     <t>GRIGUȚĂ Andreea Denisa</t>
   </si>
   <si>
     <t>Adrian Costache</t>
   </si>
   <si>
     <t>Modelare, identificare și simulare 2</t>
   </si>
   <si>
     <t>VLASCEANU Daniel</t>
   </si>
   <si>
     <t>Mihai Costea</t>
   </si>
   <si>
     <t>CA009</t>
   </si>
   <si>
     <t>Oana Roxana Chivu</t>
@@ -2093,62 +2093,62 @@
   <si>
     <t>Logistica și distribuția mărfurilor</t>
   </si>
   <si>
     <t>Sisteme integrate inteligente</t>
   </si>
   <si>
     <t>Optimizarea structurilor</t>
   </si>
   <si>
     <t>TUDOSE Daniela-Ioana</t>
   </si>
   <si>
     <t>PETCU Claudia</t>
   </si>
   <si>
     <t>Procese industriale 3</t>
   </si>
   <si>
     <t>Marius Lazar</t>
   </si>
   <si>
     <t>05 Feb 2026</t>
   </si>
   <si>
+    <t>Florina Chiscop</t>
+  </si>
+  <si>
     <t>Sisteme de operare</t>
   </si>
   <si>
     <t>Iliuță Miruna-Elena</t>
   </si>
   <si>
     <t>ED020</t>
   </si>
   <si>
-    <t>Florina Chiscop</t>
-[...1 lines deleted...]
-  <si>
     <t>Chimie / Chemistry</t>
   </si>
   <si>
     <t>POPESCU Simona Andreia</t>
   </si>
   <si>
     <t>Cristina Dumitriu</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 2</t>
   </si>
   <si>
     <t>Cristiana Cazacu</t>
   </si>
   <si>
     <t>Analiza fiabilitatii sistemelor industriale</t>
   </si>
   <si>
     <t>Tosu Tiberiu</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 1</t>
   </si>
   <si>
     <t>CONSTANTIN Paul</t>
@@ -2504,62 +2504,62 @@
   <si>
     <t>CK104b</t>
   </si>
   <si>
     <t>Bazele generării suprafețelor și prelucrări prin așchiere</t>
   </si>
   <si>
     <t>SEBE Gabriela Ileana</t>
   </si>
   <si>
     <t>Angela Păsărescu</t>
   </si>
   <si>
     <t>Silvestru Ionuț Cătălin</t>
   </si>
   <si>
     <t>Matematici Speciale</t>
   </si>
   <si>
     <t>TOMA Antonela</t>
   </si>
   <si>
     <t>Laurance Fakih</t>
   </si>
   <si>
+    <t>Securitate şi sănătate în muncă în domeniul transporturilor</t>
+  </si>
+  <si>
     <t>Sisteme mecatronice</t>
   </si>
   <si>
     <t>COMEAGA Constantin-Daniel</t>
   </si>
   <si>
     <t>COPORAN Teodor</t>
   </si>
   <si>
-    <t>Securitate şi sănătate în muncă în domeniul transporturilor</t>
-[...1 lines deleted...]
-  <si>
     <t>Securitate şi sănătate în muncă în domeniul serviciilor</t>
   </si>
   <si>
     <t>Operaționalitatea și managementul centrelor de distribuție</t>
   </si>
   <si>
     <t>CODREANU Irina</t>
   </si>
   <si>
     <t>09:30</t>
   </si>
   <si>
     <t>OANCEA Emilia</t>
   </si>
   <si>
     <t>Analiză de produs</t>
   </si>
   <si>
     <t xml:space="preserve">Popescu Larisa </t>
   </si>
   <si>
     <t xml:space="preserve">Radu Constantin </t>
   </si>
   <si>
     <t>Bazele tehnologiei informației</t>
@@ -2600,54 +2600,54 @@
   <si>
     <t>Punerea în funcţiune şi evaluarea performanţelor roboţilor industriali</t>
   </si>
   <si>
     <t>Andrei Mario Ivan</t>
   </si>
   <si>
     <t>S.I. Cristina Dumitru</t>
   </si>
   <si>
     <t>Robotică 1 / Robotics 1</t>
   </si>
   <si>
     <t>Marius Drăgoi</t>
   </si>
   <si>
     <t>Petcu Claudia</t>
   </si>
   <si>
     <t>Automatizarea sistemelor de fabricație</t>
   </si>
   <si>
     <t>ALEXANDRU Tudor George</t>
   </si>
   <si>
+    <t>Laurance FAKIH</t>
+  </si>
+  <si>
     <t>Grafică asistată de calculator 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laurance FAKIH</t>
   </si>
   <si>
     <t>Dinamica roboţilor</t>
   </si>
   <si>
     <t>OLARU Adrian</t>
   </si>
   <si>
     <t>10 Feb 2026</t>
   </si>
   <si>
     <t>GÂRLEANU Delia</t>
   </si>
   <si>
     <t>PĂSĂRESCU Angela</t>
   </si>
   <si>
     <t>Vlad GHEORGHITA</t>
   </si>
   <si>
     <t>Programarea mașinilor - unelte cu comandă numerică</t>
   </si>
   <si>
     <t>LAZĂR Marius-Vali</t>
   </si>
@@ -4067,428 +4067,428 @@
       </c>
       <c r="H32" t="s">
         <v>124</v>
       </c>
       <c r="I32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33">
         <v>3</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="G33">
         <v>631</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
       <c r="I33" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34">
         <v>3</v>
       </c>
       <c r="F34" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="G34">
         <v>631</v>
       </c>
       <c r="H34" t="s">
         <v>124</v>
       </c>
       <c r="I34" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>88</v>
       </c>
       <c r="B35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35">
         <v>3</v>
       </c>
       <c r="F35" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="G35">
         <v>631</v>
       </c>
       <c r="H35" t="s">
         <v>124</v>
       </c>
       <c r="I35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E36">
         <v>3</v>
       </c>
       <c r="F36" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="G36">
         <v>631</v>
       </c>
       <c r="H36" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I36" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>88</v>
       </c>
       <c r="B37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D37" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E37">
         <v>3</v>
       </c>
       <c r="F37" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="G37">
         <v>631</v>
       </c>
       <c r="H37" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="I37" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>88</v>
       </c>
       <c r="B38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
         <v>123</v>
       </c>
       <c r="E38">
         <v>3</v>
       </c>
       <c r="F38" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="G38">
         <v>631</v>
       </c>
       <c r="H38" t="s">
         <v>124</v>
       </c>
       <c r="I38" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>122</v>
       </c>
       <c r="D39" t="s">
         <v>123</v>
       </c>
       <c r="E39">
         <v>3</v>
       </c>
       <c r="F39" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G39">
         <v>631</v>
       </c>
       <c r="H39" t="s">
         <v>124</v>
       </c>
       <c r="I39" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>88</v>
       </c>
       <c r="B40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" t="s">
         <v>123</v>
       </c>
       <c r="E40">
         <v>3</v>
       </c>
       <c r="F40" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="G40">
         <v>631</v>
       </c>
       <c r="H40" t="s">
         <v>124</v>
       </c>
       <c r="I40" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
         <v>122</v>
       </c>
       <c r="D41" t="s">
         <v>123</v>
       </c>
       <c r="E41">
         <v>3</v>
       </c>
       <c r="F41" t="s">
-        <v>132</v>
+        <v>39</v>
       </c>
       <c r="G41">
         <v>631</v>
       </c>
       <c r="H41" t="s">
         <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
       <c r="F42" t="s">
         <v>39</v>
       </c>
       <c r="G42">
         <v>631</v>
       </c>
       <c r="H42" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="I42" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="E43">
         <v>3</v>
       </c>
       <c r="F43" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G43">
         <v>631</v>
       </c>
       <c r="H43" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="I43" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
       <c r="E44">
         <v>3</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G44">
         <v>631</v>
       </c>
       <c r="H44" t="s">
         <v>124</v>
       </c>
       <c r="I44" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>88</v>
       </c>
       <c r="B45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
         <v>122</v>
       </c>
       <c r="D45" t="s">
         <v>123</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
       <c r="F45" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="G45">
         <v>631</v>
       </c>
       <c r="H45" t="s">
         <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>88</v>
       </c>
       <c r="B46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
         <v>122</v>
       </c>
       <c r="D46" t="s">
         <v>123</v>
       </c>
       <c r="E46">
         <v>3</v>
       </c>
       <c r="F46" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="G46">
         <v>631</v>
       </c>
       <c r="H46" t="s">
         <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>88</v>
       </c>
       <c r="B47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
         <v>122</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
       <c r="E47">
@@ -5011,123 +5011,123 @@
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65" t="s">
         <v>94</v>
       </c>
       <c r="G65">
         <v>613</v>
       </c>
       <c r="H65" t="s">
         <v>92</v>
       </c>
       <c r="I65" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>88</v>
       </c>
       <c r="B66" t="s">
         <v>62</v>
       </c>
       <c r="C66" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="D66" t="s">
-        <v>156</v>
+        <v>101</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66" t="s">
-        <v>36</v>
+        <v>126</v>
       </c>
       <c r="G66">
         <v>621</v>
       </c>
-      <c r="H66"/>
+      <c r="H66" t="s">
+        <v>155</v>
+      </c>
       <c r="I66" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>88</v>
       </c>
       <c r="B67" t="s">
         <v>62</v>
       </c>
       <c r="C67" t="s">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="D67" t="s">
-        <v>101</v>
+        <v>157</v>
       </c>
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="G67">
         <v>621</v>
       </c>
-      <c r="H67" t="s">
+      <c r="H67"/>
+      <c r="I67" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>88</v>
       </c>
       <c r="B68" t="s">
         <v>62</v>
       </c>
       <c r="C68" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D68" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G68">
         <v>621</v>
       </c>
       <c r="H68"/>
       <c r="I68" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>88</v>
       </c>
       <c r="B69" t="s">
         <v>62</v>
       </c>
       <c r="C69" t="s">
         <v>159</v>
       </c>
       <c r="D69" t="s">
         <v>160</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69" t="s">
         <v>94</v>
       </c>
       <c r="G69">
         <v>623</v>
       </c>
       <c r="H69" t="s">
@@ -5362,370 +5362,370 @@
       </c>
       <c r="H77" t="s">
         <v>178</v>
       </c>
       <c r="I77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>88</v>
       </c>
       <c r="B78" t="s">
         <v>170</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78" t="s">
         <v>177</v>
       </c>
       <c r="E78">
         <v>3</v>
       </c>
       <c r="F78" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="G78">
         <v>631</v>
       </c>
       <c r="H78" t="s">
         <v>178</v>
       </c>
       <c r="I78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>88</v>
       </c>
       <c r="B79" t="s">
         <v>170</v>
       </c>
       <c r="C79" t="s">
         <v>176</v>
       </c>
       <c r="D79" t="s">
         <v>177</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79" t="s">
-        <v>132</v>
+        <v>39</v>
       </c>
       <c r="G79">
         <v>631</v>
       </c>
       <c r="H79" t="s">
         <v>178</v>
       </c>
       <c r="I79" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>88</v>
       </c>
       <c r="B80" t="s">
         <v>170</v>
       </c>
       <c r="C80" t="s">
         <v>176</v>
       </c>
       <c r="D80" t="s">
         <v>177</v>
       </c>
       <c r="E80">
         <v>3</v>
       </c>
       <c r="F80" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G80">
         <v>631</v>
       </c>
       <c r="H80" t="s">
         <v>178</v>
       </c>
       <c r="I80" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>88</v>
       </c>
       <c r="B81" t="s">
         <v>170</v>
       </c>
       <c r="C81" t="s">
         <v>176</v>
       </c>
       <c r="D81" t="s">
         <v>177</v>
       </c>
       <c r="E81">
         <v>3</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G81">
         <v>631</v>
       </c>
       <c r="H81" t="s">
         <v>178</v>
       </c>
       <c r="I81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>88</v>
       </c>
       <c r="B82" t="s">
         <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>176</v>
       </c>
       <c r="D82" t="s">
         <v>177</v>
       </c>
       <c r="E82">
         <v>3</v>
       </c>
       <c r="F82" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="G82">
         <v>631</v>
       </c>
       <c r="H82" t="s">
         <v>178</v>
       </c>
       <c r="I82" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>88</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83" t="s">
         <v>176</v>
       </c>
       <c r="D83" t="s">
         <v>177</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="G83">
         <v>631</v>
       </c>
       <c r="H83" t="s">
         <v>178</v>
       </c>
       <c r="I83" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84" t="s">
         <v>170</v>
       </c>
       <c r="C84" t="s">
         <v>176</v>
       </c>
       <c r="D84" t="s">
         <v>177</v>
       </c>
       <c r="E84">
         <v>3</v>
       </c>
       <c r="F84" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="G84">
         <v>631</v>
       </c>
       <c r="H84" t="s">
         <v>178</v>
       </c>
       <c r="I84" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85">
         <v>3</v>
       </c>
       <c r="F85" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="G85">
         <v>631</v>
       </c>
       <c r="H85" t="s">
         <v>178</v>
       </c>
       <c r="I85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>88</v>
       </c>
       <c r="B86" t="s">
         <v>170</v>
       </c>
       <c r="C86" t="s">
         <v>176</v>
       </c>
       <c r="D86" t="s">
         <v>177</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="G86">
         <v>631</v>
       </c>
       <c r="H86" t="s">
         <v>178</v>
       </c>
       <c r="I86" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>88</v>
       </c>
       <c r="B87" t="s">
         <v>170</v>
       </c>
       <c r="C87" t="s">
         <v>176</v>
       </c>
       <c r="D87" t="s">
         <v>177</v>
       </c>
       <c r="E87">
         <v>3</v>
       </c>
       <c r="F87" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="G87">
         <v>631</v>
       </c>
       <c r="H87" t="s">
         <v>178</v>
       </c>
       <c r="I87" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" t="s">
         <v>170</v>
       </c>
       <c r="C88" t="s">
         <v>176</v>
       </c>
       <c r="D88" t="s">
         <v>177</v>
       </c>
       <c r="E88">
         <v>3</v>
       </c>
       <c r="F88" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="G88">
         <v>631</v>
       </c>
       <c r="H88" t="s">
         <v>178</v>
       </c>
       <c r="I88" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>170</v>
       </c>
       <c r="C89" t="s">
         <v>176</v>
       </c>
       <c r="D89" t="s">
         <v>177</v>
       </c>
       <c r="E89">
         <v>3</v>
       </c>
       <c r="F89" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G89">
         <v>631</v>
       </c>
       <c r="H89" t="s">
         <v>178</v>
       </c>
       <c r="I89" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>88</v>
       </c>
       <c r="B90" t="s">
         <v>170</v>
       </c>
       <c r="C90" t="s">
         <v>176</v>
       </c>
       <c r="D90" t="s">
         <v>177</v>
       </c>
       <c r="E90">
@@ -5913,109 +5913,109 @@
       </c>
       <c r="H96" t="s">
         <v>178</v>
       </c>
       <c r="I96" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>88</v>
       </c>
       <c r="B97" t="s">
         <v>170</v>
       </c>
       <c r="C97" t="s">
         <v>176</v>
       </c>
       <c r="D97" t="s">
         <v>177</v>
       </c>
       <c r="E97">
         <v>3</v>
       </c>
       <c r="F97" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="G97">
         <v>633</v>
       </c>
       <c r="H97" t="s">
         <v>178</v>
       </c>
       <c r="I97" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>88</v>
       </c>
       <c r="B98" t="s">
         <v>170</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98" t="s">
         <v>177</v>
       </c>
       <c r="E98">
         <v>3</v>
       </c>
       <c r="F98" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="G98">
         <v>633</v>
       </c>
       <c r="H98" t="s">
         <v>178</v>
       </c>
       <c r="I98" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>88</v>
       </c>
       <c r="B99" t="s">
         <v>170</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99" t="s">
         <v>177</v>
       </c>
       <c r="E99">
         <v>3</v>
       </c>
       <c r="F99" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G99">
         <v>633</v>
       </c>
       <c r="H99" t="s">
         <v>178</v>
       </c>
       <c r="I99" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>88</v>
       </c>
       <c r="B100" t="s">
         <v>170</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100" t="s">
         <v>177</v>
       </c>
       <c r="E100">
@@ -6964,51 +6964,51 @@
       <c r="A133" t="s">
         <v>275</v>
       </c>
       <c r="B133" t="s">
         <v>276</v>
       </c>
       <c r="C133" t="s">
         <v>277</v>
       </c>
       <c r="D133" t="s">
         <v>237</v>
       </c>
       <c r="E133">
         <v>4</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
       <c r="G133">
         <v>641</v>
       </c>
       <c r="H133" t="s">
         <v>278</v>
       </c>
       <c r="I133" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>275</v>
       </c>
       <c r="B134" t="s">
         <v>89</v>
       </c>
       <c r="C134" t="s">
         <v>279</v>
       </c>
       <c r="D134" t="s">
         <v>280</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134" t="s">
         <v>39</v>
       </c>
       <c r="G134">
         <v>611</v>
       </c>
       <c r="H134" t="s">
@@ -8487,51 +8487,51 @@
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>355</v>
       </c>
       <c r="B186" t="s">
         <v>261</v>
       </c>
       <c r="C186" t="s">
         <v>368</v>
       </c>
       <c r="D186" t="s">
         <v>306</v>
       </c>
       <c r="E186">
         <v>3</v>
       </c>
       <c r="F186" t="s">
         <v>111</v>
       </c>
       <c r="G186">
         <v>631</v>
       </c>
       <c r="H186"/>
       <c r="I186" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>355</v>
       </c>
       <c r="B187" t="s">
         <v>265</v>
       </c>
       <c r="C187" t="s">
         <v>266</v>
       </c>
       <c r="D187" t="s">
         <v>267</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
       <c r="F187" t="s">
         <v>111</v>
       </c>
       <c r="G187">
         <v>613</v>
       </c>
       <c r="H187" t="s">
@@ -8990,51 +8990,51 @@
       </c>
       <c r="F203" t="s">
         <v>36</v>
       </c>
       <c r="G203">
         <v>621</v>
       </c>
       <c r="H203" t="s">
         <v>351</v>
       </c>
       <c r="I203" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>382</v>
       </c>
       <c r="B204" t="s">
         <v>62</v>
       </c>
       <c r="C204" t="s">
         <v>410</v>
       </c>
       <c r="D204" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E204">
         <v>2</v>
       </c>
       <c r="F204" t="s">
         <v>115</v>
       </c>
       <c r="G204">
         <v>621</v>
       </c>
       <c r="H204" t="s">
         <v>409</v>
       </c>
       <c r="I204" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>382</v>
       </c>
       <c r="B205" t="s">
         <v>170</v>
       </c>
       <c r="C205" t="s">
@@ -10100,69 +10100,69 @@
       <c r="D242" t="s">
         <v>462</v>
       </c>
       <c r="E242">
         <v>2</v>
       </c>
       <c r="F242" t="s">
         <v>13</v>
       </c>
       <c r="G242">
         <v>621</v>
       </c>
       <c r="H242"/>
       <c r="I242" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>442</v>
       </c>
       <c r="B243" t="s">
         <v>62</v>
       </c>
       <c r="C243" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D243" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E243">
         <v>2</v>
       </c>
       <c r="F243" t="s">
         <v>97</v>
       </c>
       <c r="G243">
         <v>621</v>
       </c>
       <c r="H243" t="s">
         <v>464</v>
       </c>
       <c r="I243" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>442</v>
       </c>
       <c r="B244" t="s">
         <v>62</v>
       </c>
       <c r="C244" t="s">
         <v>465</v>
       </c>
       <c r="D244" t="s">
         <v>466</v>
       </c>
       <c r="E244">
         <v>3</v>
       </c>
       <c r="F244" t="s">
         <v>126</v>
       </c>
       <c r="G244">
         <v>631</v>
       </c>
       <c r="H244" t="s">
@@ -10796,98 +10796,98 @@
       </c>
       <c r="E266">
         <v>2</v>
       </c>
       <c r="F266" t="s">
         <v>132</v>
       </c>
       <c r="G266">
         <v>621</v>
       </c>
       <c r="H266" t="s">
         <v>514</v>
       </c>
       <c r="I266" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>442</v>
       </c>
       <c r="B267" t="s">
         <v>261</v>
       </c>
       <c r="C267" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D267" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E267">
         <v>2</v>
       </c>
       <c r="F267" t="s">
         <v>31</v>
       </c>
       <c r="G267">
         <v>621</v>
       </c>
       <c r="H267" t="s">
         <v>464</v>
       </c>
       <c r="I267" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>442</v>
       </c>
       <c r="B268" t="s">
         <v>261</v>
       </c>
       <c r="C268" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D268" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E268">
         <v>2</v>
       </c>
       <c r="F268" t="s">
         <v>31</v>
       </c>
       <c r="G268">
         <v>622</v>
       </c>
       <c r="H268" t="s">
         <v>464</v>
       </c>
       <c r="I268" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>442</v>
       </c>
       <c r="B269" t="s">
         <v>261</v>
       </c>
       <c r="C269" t="s">
         <v>343</v>
       </c>
       <c r="D269" t="s">
         <v>344</v>
       </c>
       <c r="E269">
         <v>2</v>
       </c>
       <c r="F269" t="s">
         <v>132</v>
       </c>
       <c r="G269">
         <v>622</v>
       </c>
       <c r="H269" t="s">
@@ -11653,51 +11653,51 @@
       <c r="A296" t="s">
         <v>549</v>
       </c>
       <c r="B296" t="s">
         <v>16</v>
       </c>
       <c r="C296" t="s">
         <v>407</v>
       </c>
       <c r="D296" t="s">
         <v>408</v>
       </c>
       <c r="E296">
         <v>2</v>
       </c>
       <c r="F296" t="s">
         <v>102</v>
       </c>
       <c r="G296">
         <v>621</v>
       </c>
       <c r="H296" t="s">
         <v>556</v>
       </c>
       <c r="I296" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>549</v>
       </c>
       <c r="B297" t="s">
         <v>16</v>
       </c>
       <c r="C297" t="s">
         <v>407</v>
       </c>
       <c r="D297" t="s">
         <v>557</v>
       </c>
       <c r="E297">
         <v>2</v>
       </c>
       <c r="F297" t="s">
         <v>119</v>
       </c>
       <c r="G297">
         <v>622</v>
       </c>
       <c r="H297" t="s">
@@ -11925,98 +11925,98 @@
       </c>
       <c r="E305">
         <v>3</v>
       </c>
       <c r="F305" t="s">
         <v>102</v>
       </c>
       <c r="G305">
         <v>621</v>
       </c>
       <c r="H305" t="s">
         <v>386</v>
       </c>
       <c r="I305" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>549</v>
       </c>
       <c r="B306" t="s">
         <v>33</v>
       </c>
       <c r="C306" t="s">
-        <v>569</v>
+        <v>469</v>
       </c>
       <c r="D306" t="s">
-        <v>570</v>
+        <v>470</v>
       </c>
       <c r="E306">
         <v>3</v>
       </c>
       <c r="F306" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="G306">
         <v>631</v>
       </c>
       <c r="H306" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="I306" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>549</v>
       </c>
       <c r="B307" t="s">
         <v>33</v>
       </c>
       <c r="C307" t="s">
-        <v>469</v>
+        <v>570</v>
       </c>
       <c r="D307" t="s">
-        <v>470</v>
+        <v>571</v>
       </c>
       <c r="E307">
         <v>3</v>
       </c>
       <c r="F307" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="G307">
         <v>631</v>
       </c>
       <c r="H307" t="s">
         <v>572</v>
       </c>
       <c r="I307" t="s">
-        <v>121</v>
+        <v>144</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>549</v>
       </c>
       <c r="B308" t="s">
         <v>33</v>
       </c>
       <c r="C308" t="s">
         <v>573</v>
       </c>
       <c r="D308" t="s">
         <v>118</v>
       </c>
       <c r="E308">
         <v>4</v>
       </c>
       <c r="F308" t="s">
         <v>31</v>
       </c>
       <c r="G308">
         <v>641</v>
       </c>
       <c r="H308" t="s">
@@ -12271,170 +12271,170 @@
       </c>
       <c r="E317">
         <v>2</v>
       </c>
       <c r="F317" t="s">
         <v>111</v>
       </c>
       <c r="G317">
         <v>621</v>
       </c>
       <c r="H317" t="s">
         <v>583</v>
       </c>
       <c r="I317" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>549</v>
       </c>
       <c r="B318" t="s">
         <v>62</v>
       </c>
       <c r="C318" t="s">
-        <v>584</v>
+        <v>407</v>
       </c>
       <c r="D318" t="s">
-        <v>101</v>
+        <v>408</v>
       </c>
       <c r="E318">
         <v>2</v>
       </c>
       <c r="F318" t="s">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="G318">
         <v>622</v>
       </c>
       <c r="H318" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="I318" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>549</v>
       </c>
       <c r="B319" t="s">
         <v>62</v>
       </c>
       <c r="C319" t="s">
-        <v>407</v>
+        <v>585</v>
       </c>
       <c r="D319" t="s">
-        <v>408</v>
+        <v>101</v>
       </c>
       <c r="E319">
         <v>2</v>
       </c>
       <c r="F319" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="G319">
         <v>622</v>
       </c>
       <c r="H319" t="s">
         <v>586</v>
       </c>
       <c r="I319" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>549</v>
       </c>
       <c r="B320" t="s">
         <v>62</v>
       </c>
       <c r="C320" t="s">
         <v>391</v>
       </c>
       <c r="D320" t="s">
         <v>12</v>
       </c>
       <c r="E320">
         <v>3</v>
       </c>
       <c r="F320" t="s">
         <v>13</v>
       </c>
       <c r="G320">
         <v>631</v>
       </c>
       <c r="H320" t="s">
         <v>14</v>
       </c>
       <c r="I320" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>549</v>
       </c>
       <c r="B321" t="s">
         <v>62</v>
       </c>
       <c r="C321" t="s">
         <v>587</v>
       </c>
       <c r="D321" t="s">
         <v>383</v>
       </c>
       <c r="E321">
         <v>3</v>
       </c>
       <c r="F321" t="s">
         <v>36</v>
       </c>
       <c r="G321">
         <v>631</v>
       </c>
       <c r="H321" t="s">
         <v>384</v>
       </c>
       <c r="I321" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>549</v>
       </c>
       <c r="B322" t="s">
         <v>62</v>
       </c>
       <c r="C322" t="s">
         <v>588</v>
       </c>
       <c r="D322" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E322">
         <v>3</v>
       </c>
       <c r="F322" t="s">
         <v>119</v>
       </c>
       <c r="G322">
         <v>633</v>
       </c>
       <c r="H322" t="s">
         <v>561</v>
       </c>
       <c r="I322" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>549</v>
       </c>
       <c r="B323">
         <v>13</v>
       </c>
       <c r="C323" t="s">
@@ -13685,51 +13685,51 @@
       </c>
       <c r="F366" t="s">
         <v>39</v>
       </c>
       <c r="G366">
         <v>631</v>
       </c>
       <c r="H366" t="s">
         <v>647</v>
       </c>
       <c r="I366" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" t="s">
         <v>635</v>
       </c>
       <c r="B367" t="s">
         <v>33</v>
       </c>
       <c r="C367" t="s">
         <v>588</v>
       </c>
       <c r="D367" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E367">
         <v>3</v>
       </c>
       <c r="F367" t="s">
         <v>119</v>
       </c>
       <c r="G367">
         <v>632</v>
       </c>
       <c r="H367" t="s">
         <v>648</v>
       </c>
       <c r="I367" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" t="s">
         <v>635</v>
       </c>
       <c r="B368" t="s">
         <v>33</v>
       </c>
       <c r="C368" t="s">
@@ -13814,51 +13814,51 @@
       <c r="A371" t="s">
         <v>635</v>
       </c>
       <c r="B371" t="s">
         <v>62</v>
       </c>
       <c r="C371" t="s">
         <v>407</v>
       </c>
       <c r="D371" t="s">
         <v>408</v>
       </c>
       <c r="E371">
         <v>2</v>
       </c>
       <c r="F371" t="s">
         <v>111</v>
       </c>
       <c r="G371">
         <v>623</v>
       </c>
       <c r="H371" t="s">
         <v>653</v>
       </c>
       <c r="I371" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" t="s">
         <v>635</v>
       </c>
       <c r="B372" t="s">
         <v>62</v>
       </c>
       <c r="C372" t="s">
         <v>461</v>
       </c>
       <c r="D372" t="s">
         <v>462</v>
       </c>
       <c r="E372">
         <v>2</v>
       </c>
       <c r="F372" t="s">
         <v>13</v>
       </c>
       <c r="G372">
         <v>623</v>
       </c>
       <c r="H372"/>
@@ -14272,51 +14272,51 @@
     </row>
     <row r="387" spans="1:9">
       <c r="A387" t="s">
         <v>635</v>
       </c>
       <c r="B387" t="s">
         <v>265</v>
       </c>
       <c r="C387" t="s">
         <v>631</v>
       </c>
       <c r="D387" t="s">
         <v>237</v>
       </c>
       <c r="E387">
         <v>3</v>
       </c>
       <c r="F387" t="s">
         <v>115</v>
       </c>
       <c r="G387">
         <v>632</v>
       </c>
       <c r="H387"/>
       <c r="I387" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
         <v>635</v>
       </c>
       <c r="B388" t="s">
         <v>265</v>
       </c>
       <c r="C388" t="s">
         <v>671</v>
       </c>
       <c r="D388" t="s">
         <v>672</v>
       </c>
       <c r="E388">
         <v>4</v>
       </c>
       <c r="F388" t="s">
         <v>131</v>
       </c>
       <c r="G388">
         <v>641</v>
       </c>
       <c r="H388"/>
@@ -14357,51 +14357,51 @@
       <c r="A390" t="s">
         <v>673</v>
       </c>
       <c r="B390" t="s">
         <v>89</v>
       </c>
       <c r="C390" t="s">
         <v>675</v>
       </c>
       <c r="D390" t="s">
         <v>676</v>
       </c>
       <c r="E390">
         <v>2</v>
       </c>
       <c r="F390" t="s">
         <v>131</v>
       </c>
       <c r="G390">
         <v>621</v>
       </c>
       <c r="H390" t="s">
         <v>677</v>
       </c>
       <c r="I390" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" t="s">
         <v>673</v>
       </c>
       <c r="B391" t="s">
         <v>16</v>
       </c>
       <c r="C391" t="s">
         <v>349</v>
       </c>
       <c r="D391" t="s">
         <v>350</v>
       </c>
       <c r="E391">
         <v>2</v>
       </c>
       <c r="F391" t="s">
         <v>39</v>
       </c>
       <c r="G391">
         <v>621</v>
       </c>
       <c r="H391" t="s">
@@ -14716,98 +14716,98 @@
       </c>
       <c r="E402">
         <v>3</v>
       </c>
       <c r="F402" t="s">
         <v>94</v>
       </c>
       <c r="G402">
         <v>631</v>
       </c>
       <c r="H402" t="s">
         <v>691</v>
       </c>
       <c r="I402" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
         <v>692</v>
       </c>
       <c r="B403" t="s">
         <v>89</v>
       </c>
       <c r="C403" t="s">
-        <v>693</v>
+        <v>151</v>
       </c>
       <c r="D403" t="s">
-        <v>183</v>
+        <v>340</v>
       </c>
       <c r="E403">
         <v>1</v>
       </c>
       <c r="F403" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="G403">
         <v>611</v>
       </c>
       <c r="H403" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="I403" t="s">
-        <v>695</v>
+        <v>162</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
         <v>692</v>
       </c>
       <c r="B404" t="s">
         <v>89</v>
       </c>
       <c r="C404" t="s">
-        <v>151</v>
+        <v>694</v>
       </c>
       <c r="D404" t="s">
-        <v>340</v>
+        <v>183</v>
       </c>
       <c r="E404">
         <v>1</v>
       </c>
       <c r="F404" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="G404">
         <v>611</v>
       </c>
       <c r="H404" t="s">
+        <v>695</v>
+      </c>
+      <c r="I404" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
         <v>692</v>
       </c>
       <c r="B405" t="s">
         <v>16</v>
       </c>
       <c r="C405" t="s">
         <v>697</v>
       </c>
       <c r="D405" t="s">
         <v>698</v>
       </c>
       <c r="E405">
         <v>1</v>
       </c>
       <c r="F405" t="s">
         <v>132</v>
       </c>
       <c r="G405">
         <v>611</v>
       </c>
       <c r="H405" t="s">
@@ -15007,51 +15007,51 @@
       </c>
       <c r="F412" t="s">
         <v>13</v>
       </c>
       <c r="G412">
         <v>631</v>
       </c>
       <c r="H412" t="s">
         <v>705</v>
       </c>
       <c r="I412" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
         <v>692</v>
       </c>
       <c r="B413" t="s">
         <v>33</v>
       </c>
       <c r="C413" t="s">
         <v>588</v>
       </c>
       <c r="D413" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E413">
         <v>3</v>
       </c>
       <c r="F413" t="s">
         <v>119</v>
       </c>
       <c r="G413">
         <v>631</v>
       </c>
       <c r="H413" t="s">
         <v>706</v>
       </c>
       <c r="I413" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
         <v>692</v>
       </c>
       <c r="B414" t="s">
         <v>33</v>
       </c>
       <c r="C414" t="s">
@@ -15149,98 +15149,98 @@
       </c>
       <c r="E417">
         <v>1</v>
       </c>
       <c r="F417" t="s">
         <v>13</v>
       </c>
       <c r="G417">
         <v>612</v>
       </c>
       <c r="H417" t="s">
         <v>139</v>
       </c>
       <c r="I417" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
         <v>692</v>
       </c>
       <c r="B418" t="s">
         <v>62</v>
       </c>
       <c r="C418" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D418" t="s">
         <v>183</v>
       </c>
       <c r="E418">
         <v>1</v>
       </c>
       <c r="F418" t="s">
         <v>94</v>
       </c>
       <c r="G418">
         <v>613</v>
       </c>
       <c r="H418" t="s">
         <v>714</v>
       </c>
       <c r="I418" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" t="s">
         <v>692</v>
       </c>
       <c r="B419" t="s">
         <v>62</v>
       </c>
       <c r="C419" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D419" t="s">
         <v>183</v>
       </c>
       <c r="E419">
         <v>1</v>
       </c>
       <c r="F419" t="s">
         <v>94</v>
       </c>
       <c r="G419">
         <v>614</v>
       </c>
       <c r="H419" t="s">
         <v>715</v>
       </c>
       <c r="I419" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" t="s">
         <v>692</v>
       </c>
       <c r="B420" t="s">
         <v>62</v>
       </c>
       <c r="C420" t="s">
         <v>716</v>
       </c>
       <c r="D420" t="s">
         <v>473</v>
       </c>
       <c r="E420">
         <v>4</v>
       </c>
       <c r="F420" t="s">
         <v>119</v>
       </c>
       <c r="G420">
         <v>642</v>
       </c>
       <c r="H420" t="s">
@@ -15439,98 +15439,98 @@
       </c>
       <c r="E427">
         <v>1</v>
       </c>
       <c r="F427" t="s">
         <v>111</v>
       </c>
       <c r="G427">
         <v>613</v>
       </c>
       <c r="H427" t="s">
         <v>723</v>
       </c>
       <c r="I427" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" t="s">
         <v>692</v>
       </c>
       <c r="B428" t="s">
         <v>195</v>
       </c>
       <c r="C428" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D428" t="s">
         <v>183</v>
       </c>
       <c r="E428">
         <v>1</v>
       </c>
       <c r="F428" t="s">
         <v>192</v>
       </c>
       <c r="G428">
         <v>611</v>
       </c>
       <c r="H428" t="s">
         <v>724</v>
       </c>
       <c r="I428" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" t="s">
         <v>692</v>
       </c>
       <c r="B429" t="s">
         <v>725</v>
       </c>
       <c r="C429" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D429" t="s">
         <v>183</v>
       </c>
       <c r="E429">
         <v>1</v>
       </c>
       <c r="F429" t="s">
         <v>94</v>
       </c>
       <c r="G429">
         <v>612</v>
       </c>
       <c r="H429" t="s">
         <v>726</v>
       </c>
       <c r="I429" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" t="s">
         <v>692</v>
       </c>
       <c r="B430">
         <v>17</v>
       </c>
       <c r="C430" t="s">
         <v>279</v>
       </c>
       <c r="D430" t="s">
         <v>479</v>
       </c>
       <c r="E430">
         <v>1</v>
       </c>
       <c r="F430" t="s">
         <v>111</v>
       </c>
       <c r="G430">
         <v>614</v>
       </c>
       <c r="H430" t="s">
@@ -16551,77 +16551,77 @@
       <c r="A466" t="s">
         <v>749</v>
       </c>
       <c r="B466" t="s">
         <v>62</v>
       </c>
       <c r="C466" t="s">
         <v>407</v>
       </c>
       <c r="D466" t="s">
         <v>408</v>
       </c>
       <c r="E466">
         <v>2</v>
       </c>
       <c r="F466" t="s">
         <v>111</v>
       </c>
       <c r="G466">
         <v>621</v>
       </c>
       <c r="H466" t="s">
         <v>770</v>
       </c>
       <c r="I466" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" t="s">
         <v>749</v>
       </c>
       <c r="B467" t="s">
         <v>62</v>
       </c>
       <c r="C467" t="s">
         <v>100</v>
       </c>
       <c r="D467" t="s">
         <v>101</v>
       </c>
       <c r="E467">
         <v>2</v>
       </c>
       <c r="F467" t="s">
         <v>111</v>
       </c>
       <c r="G467">
         <v>623</v>
       </c>
       <c r="H467" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I467" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" t="s">
         <v>749</v>
       </c>
       <c r="B468" t="s">
         <v>62</v>
       </c>
       <c r="C468" t="s">
         <v>469</v>
       </c>
       <c r="D468" t="s">
         <v>470</v>
       </c>
       <c r="E468">
         <v>3</v>
       </c>
       <c r="F468" t="s">
         <v>119</v>
       </c>
       <c r="G468">
@@ -17127,167 +17127,167 @@
       <c r="A486" t="s">
         <v>749</v>
       </c>
       <c r="B486">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>349</v>
       </c>
       <c r="D486" t="s">
         <v>350</v>
       </c>
       <c r="E486">
         <v>2</v>
       </c>
       <c r="F486" t="s">
         <v>31</v>
       </c>
       <c r="G486">
         <v>622</v>
       </c>
       <c r="H486" t="s">
         <v>788</v>
       </c>
       <c r="I486" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" t="s">
         <v>749</v>
       </c>
       <c r="B487" t="s">
         <v>265</v>
       </c>
       <c r="C487" t="s">
         <v>279</v>
       </c>
       <c r="D487" t="s">
         <v>204</v>
       </c>
       <c r="E487">
         <v>1</v>
       </c>
       <c r="F487" t="s">
         <v>119</v>
       </c>
       <c r="G487">
         <v>612</v>
       </c>
       <c r="H487" t="s">
         <v>397</v>
       </c>
       <c r="I487" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" t="s">
         <v>749</v>
       </c>
       <c r="B488" t="s">
         <v>265</v>
       </c>
       <c r="C488" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D488" t="s">
         <v>101</v>
       </c>
       <c r="E488">
         <v>2</v>
       </c>
       <c r="F488" t="s">
         <v>132</v>
       </c>
       <c r="G488">
         <v>621</v>
       </c>
       <c r="H488" t="s">
         <v>353</v>
       </c>
       <c r="I488" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" t="s">
         <v>749</v>
       </c>
       <c r="B489" t="s">
         <v>265</v>
       </c>
       <c r="C489" t="s">
         <v>349</v>
       </c>
       <c r="D489" t="s">
         <v>350</v>
       </c>
       <c r="E489">
         <v>2</v>
       </c>
       <c r="F489" t="s">
         <v>31</v>
       </c>
       <c r="G489">
         <v>621</v>
       </c>
       <c r="H489" t="s">
         <v>351</v>
       </c>
       <c r="I489" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" t="s">
         <v>749</v>
       </c>
       <c r="B490" t="s">
         <v>265</v>
       </c>
       <c r="C490" t="s">
         <v>407</v>
       </c>
       <c r="D490" t="s">
         <v>408</v>
       </c>
       <c r="E490">
         <v>2</v>
       </c>
       <c r="F490" t="s">
         <v>111</v>
       </c>
       <c r="G490">
         <v>624</v>
       </c>
       <c r="H490" t="s">
         <v>653</v>
       </c>
       <c r="I490" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" t="s">
         <v>749</v>
       </c>
       <c r="B491" t="s">
         <v>265</v>
       </c>
       <c r="C491" t="s">
         <v>789</v>
       </c>
       <c r="D491" t="s">
         <v>164</v>
       </c>
       <c r="E491">
         <v>3</v>
       </c>
       <c r="F491" t="s">
         <v>111</v>
       </c>
       <c r="G491">
         <v>631</v>
       </c>
       <c r="H491" t="s">
@@ -17848,51 +17848,51 @@
       <c r="A511" t="s">
         <v>818</v>
       </c>
       <c r="B511" t="s">
         <v>387</v>
       </c>
       <c r="C511" t="s">
         <v>90</v>
       </c>
       <c r="D511" t="s">
         <v>824</v>
       </c>
       <c r="E511">
         <v>1</v>
       </c>
       <c r="F511" t="s">
         <v>126</v>
       </c>
       <c r="G511">
         <v>611</v>
       </c>
       <c r="H511" t="s">
         <v>825</v>
       </c>
       <c r="I511" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" t="s">
         <v>818</v>
       </c>
       <c r="B512" t="s">
         <v>10</v>
       </c>
       <c r="C512" t="s">
         <v>641</v>
       </c>
       <c r="D512" t="s">
         <v>642</v>
       </c>
       <c r="E512">
         <v>4</v>
       </c>
       <c r="F512" t="s">
         <v>13</v>
       </c>
       <c r="G512">
         <v>641</v>
       </c>
       <c r="H512"/>
@@ -17976,93 +17976,93 @@
       </c>
       <c r="F515" t="s">
         <v>94</v>
       </c>
       <c r="G515">
         <v>622</v>
       </c>
       <c r="H515" t="s">
         <v>829</v>
       </c>
       <c r="I515" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" t="s">
         <v>818</v>
       </c>
       <c r="B516" t="s">
         <v>16</v>
       </c>
       <c r="C516" t="s">
         <v>830</v>
       </c>
       <c r="D516" t="s">
-        <v>831</v>
+        <v>390</v>
       </c>
       <c r="E516">
         <v>3</v>
       </c>
       <c r="F516" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="G516">
         <v>631</v>
       </c>
-      <c r="H516" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516"/>
       <c r="I516" t="s">
-        <v>38</v>
+        <v>230</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" t="s">
         <v>818</v>
       </c>
       <c r="B517" t="s">
         <v>16</v>
       </c>
       <c r="C517" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="D517" t="s">
-        <v>390</v>
+        <v>832</v>
       </c>
       <c r="E517">
         <v>3</v>
       </c>
       <c r="F517" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="G517">
         <v>631</v>
       </c>
-      <c r="H517"/>
+      <c r="H517" t="s">
+        <v>833</v>
+      </c>
       <c r="I517" t="s">
-        <v>230</v>
+        <v>38</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" t="s">
         <v>818</v>
       </c>
       <c r="B518" t="s">
         <v>16</v>
       </c>
       <c r="C518" t="s">
         <v>789</v>
       </c>
       <c r="D518" t="s">
         <v>164</v>
       </c>
       <c r="E518">
         <v>3</v>
       </c>
       <c r="F518" t="s">
         <v>111</v>
       </c>
       <c r="G518">
         <v>632</v>
       </c>
       <c r="H518" t="s">
@@ -18509,51 +18509,51 @@
       <c r="A534" t="s">
         <v>818</v>
       </c>
       <c r="B534">
         <v>13.0</v>
       </c>
       <c r="C534" t="s">
         <v>90</v>
       </c>
       <c r="D534" t="s">
         <v>824</v>
       </c>
       <c r="E534">
         <v>1</v>
       </c>
       <c r="F534" t="s">
         <v>102</v>
       </c>
       <c r="G534">
         <v>611</v>
       </c>
       <c r="H534" t="s">
         <v>825</v>
       </c>
       <c r="I534" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" t="s">
         <v>818</v>
       </c>
       <c r="B535" t="s">
         <v>170</v>
       </c>
       <c r="C535" t="s">
         <v>845</v>
       </c>
       <c r="D535" t="s">
         <v>180</v>
       </c>
       <c r="E535">
         <v>1</v>
       </c>
       <c r="F535" t="s">
         <v>94</v>
       </c>
       <c r="G535">
         <v>611</v>
       </c>
       <c r="H535" t="s">
@@ -19011,178 +19011,178 @@
       </c>
       <c r="E551">
         <v>1</v>
       </c>
       <c r="F551" t="s">
         <v>111</v>
       </c>
       <c r="G551">
         <v>614</v>
       </c>
       <c r="H551" t="s">
         <v>768</v>
       </c>
       <c r="I551" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" t="s">
         <v>818</v>
       </c>
       <c r="B552" t="s">
         <v>265</v>
       </c>
       <c r="C552" t="s">
-        <v>862</v>
+        <v>827</v>
       </c>
       <c r="D552" t="s">
-        <v>399</v>
+        <v>828</v>
       </c>
       <c r="E552">
         <v>2</v>
       </c>
       <c r="F552" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G552">
         <v>623</v>
       </c>
-      <c r="H552"/>
+      <c r="H552" t="s">
+        <v>862</v>
+      </c>
       <c r="I552" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" t="s">
         <v>818</v>
       </c>
       <c r="B553" t="s">
         <v>265</v>
       </c>
       <c r="C553" t="s">
-        <v>827</v>
+        <v>863</v>
       </c>
       <c r="D553" t="s">
-        <v>828</v>
+        <v>399</v>
       </c>
       <c r="E553">
         <v>2</v>
       </c>
       <c r="F553" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G553">
         <v>623</v>
       </c>
-      <c r="H553" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H553"/>
       <c r="I553" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" t="s">
         <v>818</v>
       </c>
       <c r="B554" t="s">
         <v>265</v>
       </c>
       <c r="C554" t="s">
         <v>718</v>
       </c>
       <c r="D554" t="s">
         <v>560</v>
       </c>
       <c r="E554">
         <v>3</v>
       </c>
       <c r="F554" t="s">
         <v>132</v>
       </c>
       <c r="G554">
         <v>632</v>
       </c>
       <c r="H554"/>
       <c r="I554" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" t="s">
         <v>818</v>
       </c>
       <c r="B555" t="s">
         <v>265</v>
       </c>
       <c r="C555" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D555" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E555">
         <v>3</v>
       </c>
       <c r="F555" t="s">
         <v>119</v>
       </c>
       <c r="G555">
         <v>632</v>
       </c>
       <c r="H555" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="I555" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" t="s">
         <v>818</v>
       </c>
       <c r="B556" t="s">
         <v>265</v>
       </c>
       <c r="C556" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D556" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E556">
         <v>3</v>
       </c>
       <c r="F556" t="s">
         <v>119</v>
       </c>
       <c r="G556">
         <v>633</v>
       </c>
       <c r="H556" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="I556" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" t="s">
         <v>818</v>
       </c>
       <c r="B557" t="s">
         <v>265</v>
       </c>
       <c r="C557" t="s">
         <v>303</v>
       </c>
       <c r="D557" t="s">
         <v>304</v>
       </c>
       <c r="E557">
         <v>4</v>
       </c>
       <c r="F557" t="s">
         <v>111</v>
       </c>
       <c r="G557">
@@ -19456,51 +19456,51 @@
       <c r="A567" t="s">
         <v>866</v>
       </c>
       <c r="B567" t="s">
         <v>62</v>
       </c>
       <c r="C567" t="s">
         <v>356</v>
       </c>
       <c r="D567" t="s">
         <v>383</v>
       </c>
       <c r="E567">
         <v>2</v>
       </c>
       <c r="F567" t="s">
         <v>119</v>
       </c>
       <c r="G567">
         <v>622</v>
       </c>
       <c r="H567" t="s">
         <v>384</v>
       </c>
       <c r="I567" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" t="s">
         <v>866</v>
       </c>
       <c r="B568" t="s">
         <v>62</v>
       </c>
       <c r="C568" t="s">
         <v>864</v>
       </c>
       <c r="D568" t="s">
         <v>865</v>
       </c>
       <c r="E568">
         <v>4</v>
       </c>
       <c r="F568" t="s">
         <v>111</v>
       </c>
       <c r="G568">
         <v>643</v>
       </c>
       <c r="H568" t="s">
@@ -20179,80 +20179,80 @@
       <c r="A592" t="s">
         <v>886</v>
       </c>
       <c r="B592" t="s">
         <v>33</v>
       </c>
       <c r="C592" t="s">
         <v>90</v>
       </c>
       <c r="D592" t="s">
         <v>363</v>
       </c>
       <c r="E592">
         <v>1</v>
       </c>
       <c r="F592" t="s">
         <v>36</v>
       </c>
       <c r="G592">
         <v>611</v>
       </c>
       <c r="H592" t="s">
         <v>896</v>
       </c>
       <c r="I592" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" t="s">
         <v>886</v>
       </c>
       <c r="B593" t="s">
         <v>33</v>
       </c>
       <c r="C593" t="s">
         <v>90</v>
       </c>
       <c r="D593" t="s">
         <v>363</v>
       </c>
       <c r="E593">
         <v>1</v>
       </c>
       <c r="F593" t="s">
         <v>39</v>
       </c>
       <c r="G593">
         <v>611</v>
       </c>
       <c r="H593" t="s">
         <v>897</v>
       </c>
       <c r="I593" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" t="s">
         <v>886</v>
       </c>
       <c r="B594" t="s">
         <v>33</v>
       </c>
       <c r="C594" t="s">
         <v>845</v>
       </c>
       <c r="D594" t="s">
         <v>180</v>
       </c>
       <c r="E594">
         <v>1</v>
       </c>
       <c r="F594" t="s">
         <v>94</v>
       </c>
       <c r="G594">
         <v>614</v>
       </c>
       <c r="H594" t="s">
@@ -20704,51 +20704,51 @@
       </c>
       <c r="E610">
         <v>2</v>
       </c>
       <c r="F610" t="s">
         <v>119</v>
       </c>
       <c r="G610">
         <v>622</v>
       </c>
       <c r="H610" t="s">
         <v>907</v>
       </c>
       <c r="I610" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" t="s">
         <v>906</v>
       </c>
       <c r="B611" t="s">
         <v>16</v>
       </c>
       <c r="C611" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D611" t="s">
         <v>399</v>
       </c>
       <c r="E611">
         <v>2</v>
       </c>
       <c r="F611" t="s">
         <v>13</v>
       </c>
       <c r="G611">
         <v>621</v>
       </c>
       <c r="H611" t="s">
         <v>908</v>
       </c>
       <c r="I611" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" t="s">
         <v>906</v>
       </c>
       <c r="B612" t="s">
@@ -20789,51 +20789,51 @@
       <c r="D613" t="s">
         <v>110</v>
       </c>
       <c r="E613">
         <v>4</v>
       </c>
       <c r="F613" t="s">
         <v>111</v>
       </c>
       <c r="G613">
         <v>643</v>
       </c>
       <c r="H613"/>
       <c r="I613" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" t="s">
         <v>906</v>
       </c>
       <c r="B614" t="s">
         <v>170</v>
       </c>
       <c r="C614" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D614" t="s">
         <v>399</v>
       </c>
       <c r="E614">
         <v>2</v>
       </c>
       <c r="F614" t="s">
         <v>13</v>
       </c>
       <c r="G614">
         <v>622</v>
       </c>
       <c r="H614"/>
       <c r="I614" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" t="s">
         <v>906</v>
       </c>
       <c r="B615" t="s">
         <v>170</v>
       </c>