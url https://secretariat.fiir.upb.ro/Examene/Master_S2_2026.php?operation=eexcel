--- v0 (2026-06-05)
+++ v1 (2026-07-30)
@@ -2499,51 +2499,51 @@
       <c r="A47" t="s">
         <v>183</v>
       </c>
       <c r="B47" t="s">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>187</v>
       </c>
       <c r="D47" t="s">
         <v>188</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47" t="s">
         <v>64</v>
       </c>
       <c r="G47" t="s">
         <v>64</v>
       </c>
       <c r="H47" t="s">
         <v>189</v>
       </c>
       <c r="I47" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>183</v>
       </c>
       <c r="B48" t="s">
         <v>45</v>
       </c>
       <c r="C48" t="s">
         <v>190</v>
       </c>
       <c r="D48" t="s">
         <v>182</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48" t="s">
         <v>41</v>
       </c>
       <c r="G48" t="s">
         <v>41</v>
       </c>
       <c r="H48" t="s">