--- v1 (2026-03-04)
+++ v2 (2026-06-05)
@@ -1160,51 +1160,51 @@
   <si>
     <t>IACOB Mariana-Cristiana</t>
   </si>
   <si>
     <t>Ergonomia produselor</t>
   </si>
   <si>
     <t>TUNSOIU Nicolae</t>
   </si>
   <si>
     <t>07 Feb 2026</t>
   </si>
   <si>
     <t>Marketing industrial</t>
   </si>
   <si>
     <t>DIMITRESCU Andrei</t>
   </si>
   <si>
     <t xml:space="preserve">JC106	</t>
   </si>
   <si>
     <t>Analiza și procesarea datelor numerice</t>
   </si>
   <si>
-    <t>PENA  ANDRA-ELENA</t>
+    <t>PENA ANDRA-ELENA</t>
   </si>
   <si>
     <t>ANANIA Dorel</t>
   </si>
   <si>
     <t>Transfer tehnologic și valorificarea inovării</t>
   </si>
   <si>
     <t>IOTA VATAFU Mircea Catalin</t>
   </si>
   <si>
     <t>Prof.asis.dna.Tilina</t>
   </si>
   <si>
     <t>Comunicarea şi orientările de valoare</t>
   </si>
   <si>
     <t>SIMIONESCU-PANAIT Andrei</t>
   </si>
   <si>
     <t>Conf. Univ. Dr. Ciprian Tudor</t>
   </si>
   <si>
     <t>Teoria grafurilor cu aplicații in modelarea structurilor mobile</t>
   </si>