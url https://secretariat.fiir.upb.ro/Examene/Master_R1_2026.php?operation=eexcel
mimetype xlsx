--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="672">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="677">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t>Disciplina</t>
   </si>
   <si>
     <t>Seria</t>
   </si>
   <si>
     <t>Titular Acoperire</t>
   </si>
   <si>
     <t>Sem</t>
   </si>
   <si>
     <t>Profesor Asistent</t>
   </si>
   <si>
     <t>Sala</t>
   </si>
   <si>
@@ -1013,65 +1013,65 @@
   <si>
     <t xml:space="preserve">	CK111</t>
   </si>
   <si>
     <t>Inginerie biomedicală</t>
   </si>
   <si>
     <t>ANTONIAC Vasile Iulian</t>
   </si>
   <si>
     <t>Trante Octavian</t>
   </si>
   <si>
     <t>JI204</t>
   </si>
   <si>
     <t>Analiza avariilor</t>
   </si>
   <si>
     <t>BABIS  Claudiu</t>
   </si>
   <si>
     <t>CE301bis</t>
   </si>
   <si>
+    <t>Sisteme avansate de fabricare</t>
+  </si>
+  <si>
+    <t>IPFP</t>
+  </si>
+  <si>
+    <t>ABAZA Bogdan Felician</t>
+  </si>
+  <si>
+    <t>sl.dr.ing. Bogdan JUGRAVU</t>
+  </si>
+  <si>
     <t>Dezvoltarea Arhitecturilor de Fabricare Inteligente</t>
   </si>
   <si>
-    <t>ABAZA Bogdan Felician</t>
-[...10 lines deleted...]
-  <si>
     <t>Practica modelării cu elemente finite</t>
   </si>
   <si>
     <t>SOROHAN Stefan</t>
   </si>
   <si>
     <t>Anghel Viorel</t>
   </si>
   <si>
     <t>CA008</t>
   </si>
   <si>
     <t>17 30</t>
   </si>
   <si>
     <t>Stabilitatea structurilor mecanice</t>
   </si>
   <si>
     <t>ANGHEL Viorel</t>
   </si>
   <si>
     <t>Stefan Sorohan</t>
   </si>
   <si>
     <t xml:space="preserve">CA008	</t>
@@ -1691,50 +1691,65 @@
   <si>
     <t>GHICULESCU Liviu Daniel</t>
   </si>
   <si>
     <t>Prof. Nicolae IONESCU</t>
   </si>
   <si>
     <t>Managementul tehnologiilor avansate</t>
   </si>
   <si>
     <t>dr.ing. Claudiu PIRNAU</t>
   </si>
   <si>
     <t>Micro si Nanotehnologii</t>
   </si>
   <si>
     <t>Ingineria Asistata a Micro si Nanotehnologiilor</t>
   </si>
   <si>
     <t>Proiect Individual şi de grup 2</t>
   </si>
   <si>
     <t>Nanoprelucrari cu energii concentrate</t>
   </si>
   <si>
+    <t>Comunicare şi imagine instituţională</t>
+  </si>
+  <si>
+    <t>PĂTRAȘCU Horia-Vicențiu</t>
+  </si>
+  <si>
+    <t>Daniela COTOARĂ</t>
+  </si>
+  <si>
+    <t>Comunicare interculturală europeană</t>
+  </si>
+  <si>
+    <t>Strategii de comunicare interculturala</t>
+  </si>
+  <si>
     <t>lect.dr.Cotoara Daniela Maricica</t>
   </si>
   <si>
     <t>Algoritmi de optimizare în logistică</t>
   </si>
   <si>
     <t>IFRIM Ana-Maria</t>
   </si>
   <si>
     <t>Popescu Emilia</t>
   </si>
   <si>
     <t>Sisteme și tehnologii inteligente pentru logistică</t>
   </si>
   <si>
     <t>POPESCU Constantin - Adrian</t>
   </si>
   <si>
     <t>S.l.dr.ing. Popescu Emilia</t>
   </si>
   <si>
     <t xml:space="preserve">CB007	</t>
   </si>
   <si>
     <t>Concepția și adaptarea locuinței pentru persoanele cu dizabilități</t>
@@ -1802,96 +1817,96 @@
   <si>
     <t>Ciprian Tudor</t>
   </si>
   <si>
     <t>Etică și integritate academică</t>
   </si>
   <si>
     <t>Norme și valori europene</t>
   </si>
   <si>
     <t>Educație digitală pentru societate</t>
   </si>
   <si>
     <t>Comunicarea şi orientările de valoare</t>
   </si>
   <si>
     <t>Sisteme de management integrat</t>
   </si>
   <si>
     <t>SEVERIN Irina</t>
   </si>
   <si>
     <t>Cristina Toader</t>
   </si>
   <si>
+    <t>Sustenabilitate organizationala</t>
+  </si>
+  <si>
     <t>Ingineria și managementul calității / Quality Engineering and Management</t>
   </si>
   <si>
-    <t>Sustenabilitate organizationala</t>
-[...1 lines deleted...]
-  <si>
     <t>Sistemul de management al calităţii</t>
   </si>
   <si>
     <t>Managementul riscurilor</t>
   </si>
   <si>
     <t>DUMITRU Bogdan</t>
   </si>
   <si>
     <t>Prof.dr.ing Irina SEVERIN</t>
   </si>
   <si>
     <t>Planificarea calităţii</t>
   </si>
   <si>
     <t>TOADER Maria-Cristina</t>
   </si>
   <si>
     <t>Prof. Dr. Ing. Irina Severin</t>
   </si>
   <si>
     <t>Utilizarea inteligenței artificiale cu limbaje generative pentru creșterea productivității</t>
   </si>
   <si>
     <t>CARUTASU George</t>
   </si>
   <si>
     <t>Prof.dr.ing.habil. Nicoleta Luminița Căruțașu</t>
   </si>
   <si>
+    <t>Sisteme avansate de management al lanțului de furnizori</t>
+  </si>
+  <si>
+    <t>CARUTASU Nicoleta Luminiţa</t>
+  </si>
+  <si>
+    <t>prof. Pascu Nicoleta</t>
+  </si>
+  <si>
     <t>Ergonomia echipamentelor asistive</t>
-  </si>
-[...7 lines deleted...]
-    <t>Sisteme avansate de management al lanțului de furnizori</t>
   </si>
   <si>
     <t>Logistica și distribuția mărfurilor</t>
   </si>
   <si>
     <t>Examinare cu radiații penetrante</t>
   </si>
   <si>
     <t>GARLEANU Delia</t>
   </si>
   <si>
     <t>Conf. Garleanu Gabriel</t>
   </si>
   <si>
     <t>Procedee speciale de sudare</t>
   </si>
   <si>
     <t>Analiza emisiei acustice</t>
   </si>
   <si>
     <t>GÂRLEANU Gabriel</t>
   </si>
   <si>
     <t>Conf Garleanu Delia</t>
   </si>
@@ -2374,51 +2389,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H533"/>
+  <dimension ref="A1:H536"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="149" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -6117,86 +6132,86 @@
       <c r="D143" t="s">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>331</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
       <c r="G143"/>
       <c r="H143" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>64</v>
       </c>
       <c r="C144" t="s">
         <v>333</v>
       </c>
       <c r="D144" t="s">
-        <v>123</v>
+        <v>334</v>
       </c>
       <c r="E144" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F144">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G144" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H144" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>64</v>
       </c>
       <c r="C145" t="s">
+        <v>337</v>
+      </c>
+      <c r="D145" t="s">
+        <v>123</v>
+      </c>
+      <c r="E145" t="s">
+        <v>335</v>
+      </c>
+      <c r="F145">
+        <v>2</v>
+      </c>
+      <c r="G145" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>335</v>
       </c>
       <c r="H145" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146">
         <v>15</v>
       </c>
       <c r="C146" t="s">
         <v>208</v>
       </c>
       <c r="D146" t="s">
         <v>86</v>
       </c>
       <c r="E146" t="s">
         <v>205</v>
       </c>
       <c r="F146">
         <v>2</v>
       </c>
       <c r="G146" t="s">
@@ -7412,89 +7427,89 @@
       </c>
       <c r="D193" t="s">
         <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>152</v>
       </c>
       <c r="F193">
         <v>1</v>
       </c>
       <c r="G193" t="s">
         <v>153</v>
       </c>
       <c r="H193" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>394</v>
       </c>
       <c r="B194" t="s">
         <v>64</v>
       </c>
       <c r="C194" t="s">
+        <v>333</v>
+      </c>
+      <c r="D194" t="s">
+        <v>334</v>
+      </c>
+      <c r="E194" t="s">
+        <v>335</v>
+      </c>
+      <c r="F194">
+        <v>1</v>
+      </c>
+      <c r="G194" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>335</v>
       </c>
       <c r="H194" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>394</v>
       </c>
       <c r="B195" t="s">
         <v>64</v>
       </c>
       <c r="C195" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="D195" t="s">
         <v>123</v>
       </c>
       <c r="E195" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F195">
         <v>2</v>
       </c>
       <c r="G195" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H195" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>394</v>
       </c>
       <c r="B196">
         <v>16</v>
       </c>
       <c r="C196" t="s">
         <v>220</v>
       </c>
       <c r="D196" t="s">
         <v>221</v>
       </c>
       <c r="E196" t="s">
         <v>222</v>
       </c>
       <c r="F196">
         <v>2</v>
       </c>
       <c r="G196" t="s">
@@ -7744,51 +7759,51 @@
       <c r="C206" t="s">
         <v>234</v>
       </c>
       <c r="D206" t="s">
         <v>221</v>
       </c>
       <c r="E206" t="s">
         <v>235</v>
       </c>
       <c r="F206">
         <v>1</v>
       </c>
       <c r="G206"/>
       <c r="H206" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>394</v>
       </c>
       <c r="B207">
         <v>16.0</v>
       </c>
       <c r="C207" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="D207" t="s">
         <v>10</v>
       </c>
       <c r="E207" t="s">
         <v>241</v>
       </c>
       <c r="F207">
         <v>1</v>
       </c>
       <c r="G207" t="s">
         <v>242</v>
       </c>
       <c r="H207" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>394</v>
       </c>
       <c r="B208">
         <v>16.0</v>
       </c>
       <c r="C208" t="s">
@@ -7822,51 +7837,51 @@
       </c>
       <c r="D209" t="s">
         <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>241</v>
       </c>
       <c r="F209">
         <v>1</v>
       </c>
       <c r="G209" t="s">
         <v>242</v>
       </c>
       <c r="H209" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>394</v>
       </c>
       <c r="B210">
         <v>16.0</v>
       </c>
       <c r="C210" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D210" t="s">
         <v>10</v>
       </c>
       <c r="E210" t="s">
         <v>241</v>
       </c>
       <c r="F210">
         <v>1</v>
       </c>
       <c r="G210" t="s">
         <v>242</v>
       </c>
       <c r="H210" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>394</v>
       </c>
       <c r="B211">
         <v>16.0</v>
       </c>
       <c r="C211" t="s">
@@ -9538,92 +9553,92 @@
       </c>
       <c r="D275" t="s">
         <v>99</v>
       </c>
       <c r="E275" t="s">
         <v>447</v>
       </c>
       <c r="F275">
         <v>2</v>
       </c>
       <c r="G275" t="s">
         <v>470</v>
       </c>
       <c r="H275" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>450</v>
       </c>
       <c r="B276" t="s">
         <v>429</v>
       </c>
       <c r="C276" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D276" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E276" t="s">
         <v>80</v>
       </c>
       <c r="F276">
         <v>2</v>
       </c>
       <c r="G276" t="s">
         <v>81</v>
       </c>
       <c r="H276" t="s">
-        <v>82</v>
+        <v>179</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>450</v>
       </c>
       <c r="B277" t="s">
         <v>429</v>
       </c>
       <c r="C277" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D277" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E277" t="s">
         <v>80</v>
       </c>
       <c r="F277">
         <v>2</v>
       </c>
       <c r="G277" t="s">
         <v>81</v>
       </c>
       <c r="H277" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>450</v>
       </c>
       <c r="B278">
         <v>18</v>
       </c>
       <c r="C278" t="s">
         <v>436</v>
       </c>
       <c r="D278" t="s">
         <v>34</v>
       </c>
       <c r="E278" t="s">
         <v>400</v>
       </c>
       <c r="F278">
         <v>1</v>
       </c>
       <c r="G278" t="s">
         <v>401</v>
       </c>
       <c r="H278" t="s">
@@ -9903,51 +9918,51 @@
       </c>
       <c r="E289" t="s">
         <v>488</v>
       </c>
       <c r="F289">
         <v>2</v>
       </c>
       <c r="G289" t="s">
         <v>489</v>
       </c>
       <c r="H289" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>450</v>
       </c>
       <c r="B290">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>191</v>
       </c>
       <c r="D290" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E290" t="s">
         <v>491</v>
       </c>
       <c r="F290">
         <v>1</v>
       </c>
       <c r="G290" t="s">
         <v>492</v>
       </c>
       <c r="H290" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>450</v>
       </c>
       <c r="B291">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>415</v>
       </c>
       <c r="D291" t="s">
@@ -11615,51 +11630,51 @@
       </c>
       <c r="E355" t="s">
         <v>495</v>
       </c>
       <c r="F355">
         <v>1</v>
       </c>
       <c r="G355" t="s">
         <v>536</v>
       </c>
       <c r="H355" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>513</v>
       </c>
       <c r="B356">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>191</v>
       </c>
       <c r="D356" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E356" t="s">
         <v>491</v>
       </c>
       <c r="F356">
         <v>1</v>
       </c>
       <c r="G356" t="s">
         <v>492</v>
       </c>
       <c r="H356" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>538</v>
       </c>
       <c r="B357" t="s">
         <v>539</v>
       </c>
       <c r="C357" t="s">
         <v>540</v>
       </c>
       <c r="D357" t="s">
@@ -11690,112 +11705,112 @@
       </c>
       <c r="D358" t="s">
         <v>43</v>
       </c>
       <c r="E358" t="s">
         <v>516</v>
       </c>
       <c r="F358">
         <v>2</v>
       </c>
       <c r="G358" t="s">
         <v>543</v>
       </c>
       <c r="H358" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>538</v>
       </c>
       <c r="B359">
         <v>12</v>
       </c>
       <c r="C359" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D359" t="s">
         <v>16</v>
       </c>
       <c r="E359" t="s">
         <v>520</v>
       </c>
       <c r="F359">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G359" t="s">
         <v>521</v>
       </c>
       <c r="H359" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>538</v>
       </c>
       <c r="B360">
         <v>12</v>
       </c>
       <c r="C360" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="D360" t="s">
         <v>16</v>
       </c>
       <c r="E360" t="s">
         <v>520</v>
       </c>
       <c r="F360">
         <v>2</v>
       </c>
       <c r="G360" t="s">
         <v>521</v>
       </c>
       <c r="H360" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>538</v>
       </c>
       <c r="B361">
         <v>12</v>
       </c>
       <c r="C361" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D361" t="s">
         <v>16</v>
       </c>
       <c r="E361" t="s">
         <v>520</v>
       </c>
       <c r="F361">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G361" t="s">
         <v>521</v>
       </c>
       <c r="H361" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>538</v>
       </c>
       <c r="B362">
         <v>16</v>
       </c>
       <c r="C362" t="s">
         <v>544</v>
       </c>
       <c r="D362" t="s">
         <v>193</v>
       </c>
       <c r="E362" t="s">
         <v>545</v>
       </c>
       <c r="F362">
@@ -12075,4201 +12090,4279 @@
       </c>
       <c r="C373" t="s">
         <v>454</v>
       </c>
       <c r="D373" t="s">
         <v>10</v>
       </c>
       <c r="E373" t="s">
         <v>455</v>
       </c>
       <c r="F373">
         <v>1</v>
       </c>
       <c r="G373" t="s">
         <v>456</v>
       </c>
       <c r="H373" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>538</v>
       </c>
       <c r="B374">
-        <v>17.3</v>
+        <v>17.0</v>
       </c>
       <c r="C374" t="s">
-        <v>286</v>
+        <v>559</v>
       </c>
       <c r="D374" t="s">
         <v>10</v>
       </c>
       <c r="E374" t="s">
-        <v>287</v>
+        <v>560</v>
       </c>
       <c r="F374">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G374" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="H374" t="s">
-        <v>289</v>
+        <v>13</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>538</v>
       </c>
-      <c r="B375" t="s">
-        <v>429</v>
+      <c r="B375">
+        <v>17.0</v>
       </c>
       <c r="C375" t="s">
+        <v>562</v>
+      </c>
+      <c r="D375" t="s">
+        <v>10</v>
+      </c>
+      <c r="E375" t="s">
         <v>560</v>
       </c>
-      <c r="D375" t="s">
-[...2 lines deleted...]
-      <c r="E375" t="s">
+      <c r="F375">
+        <v>2</v>
+      </c>
+      <c r="G375" t="s">
         <v>561</v>
       </c>
-      <c r="F375">
-[...4 lines deleted...]
-      </c>
       <c r="H375" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>538</v>
       </c>
-      <c r="B376" t="s">
-        <v>429</v>
+      <c r="B376">
+        <v>17.0</v>
       </c>
       <c r="C376" t="s">
         <v>563</v>
       </c>
       <c r="D376" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="E376" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F376">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G376" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="H376" t="s">
-        <v>566</v>
+        <v>13</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>538</v>
       </c>
-      <c r="B377" t="s">
-        <v>429</v>
+      <c r="B377">
+        <v>17.3</v>
       </c>
       <c r="C377" t="s">
-        <v>567</v>
+        <v>286</v>
       </c>
       <c r="D377" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="E377" t="s">
-        <v>568</v>
+        <v>287</v>
       </c>
       <c r="F377">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G377" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="H377" t="s">
-        <v>570</v>
+        <v>289</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>538</v>
       </c>
-      <c r="B378">
-        <v>18</v>
+      <c r="B378" t="s">
+        <v>429</v>
       </c>
       <c r="C378" t="s">
-        <v>271</v>
+        <v>565</v>
       </c>
       <c r="D378" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="E378" t="s">
-        <v>17</v>
+        <v>566</v>
       </c>
       <c r="F378">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G378" t="s">
-        <v>18</v>
+        <v>567</v>
       </c>
       <c r="H378" t="s">
-        <v>571</v>
+        <v>82</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>538</v>
       </c>
-      <c r="B379">
-        <v>18.0</v>
+      <c r="B379" t="s">
+        <v>429</v>
       </c>
       <c r="C379" t="s">
-        <v>474</v>
+        <v>568</v>
       </c>
       <c r="D379" t="s">
-        <v>38</v>
+        <v>138</v>
       </c>
       <c r="E379" t="s">
-        <v>475</v>
+        <v>569</v>
       </c>
       <c r="F379">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G379"/>
+        <v>1</v>
+      </c>
+      <c r="G379" t="s">
+        <v>570</v>
+      </c>
       <c r="H379" t="s">
-        <v>476</v>
+        <v>571</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>538</v>
       </c>
-      <c r="B380">
-        <v>18.0</v>
+      <c r="B380" t="s">
+        <v>429</v>
       </c>
       <c r="C380" t="s">
-        <v>358</v>
+        <v>572</v>
       </c>
       <c r="D380" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="E380" t="s">
-        <v>359</v>
+        <v>573</v>
       </c>
       <c r="F380">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G380" t="s">
-        <v>12</v>
+        <v>574</v>
       </c>
       <c r="H380" t="s">
-        <v>13</v>
+        <v>575</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>538</v>
       </c>
-      <c r="B381" t="s">
-        <v>296</v>
+      <c r="B381">
+        <v>18</v>
       </c>
       <c r="C381" t="s">
-        <v>529</v>
+        <v>271</v>
       </c>
       <c r="D381" t="s">
-        <v>193</v>
+        <v>16</v>
       </c>
       <c r="E381" t="s">
-        <v>530</v>
+        <v>17</v>
       </c>
       <c r="F381">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G381" t="s">
-        <v>531</v>
+        <v>18</v>
       </c>
       <c r="H381" t="s">
-        <v>285</v>
+        <v>576</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>538</v>
       </c>
-      <c r="B382" t="s">
-        <v>296</v>
+      <c r="B382">
+        <v>18.0</v>
       </c>
       <c r="C382" t="s">
-        <v>572</v>
+        <v>474</v>
       </c>
       <c r="D382" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="E382" t="s">
-        <v>573</v>
+        <v>475</v>
       </c>
       <c r="F382">
         <v>2</v>
       </c>
-      <c r="G382" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G382"/>
       <c r="H382" t="s">
-        <v>575</v>
+        <v>476</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>538</v>
       </c>
-      <c r="B383" t="s">
-        <v>296</v>
+      <c r="B383">
+        <v>18.0</v>
       </c>
       <c r="C383" t="s">
-        <v>576</v>
+        <v>358</v>
       </c>
       <c r="D383" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="E383" t="s">
-        <v>573</v>
+        <v>359</v>
       </c>
       <c r="F383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G383" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="H383" t="s">
-        <v>575</v>
+        <v>13</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>538</v>
       </c>
       <c r="B384" t="s">
         <v>296</v>
       </c>
       <c r="C384" t="s">
-        <v>577</v>
+        <v>529</v>
       </c>
       <c r="D384" t="s">
-        <v>130</v>
+        <v>193</v>
       </c>
       <c r="E384" t="s">
-        <v>578</v>
+        <v>530</v>
       </c>
       <c r="F384">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G384" t="s">
-        <v>579</v>
+        <v>531</v>
       </c>
       <c r="H384" t="s">
-        <v>575</v>
+        <v>285</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>538</v>
       </c>
       <c r="B385" t="s">
         <v>296</v>
       </c>
       <c r="C385" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="D385" t="s">
-        <v>130</v>
+        <v>170</v>
       </c>
       <c r="E385" t="s">
         <v>578</v>
       </c>
       <c r="F385">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G385" t="s">
         <v>579</v>
       </c>
       <c r="H385" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>538</v>
       </c>
       <c r="B386" t="s">
         <v>296</v>
       </c>
       <c r="C386" t="s">
         <v>581</v>
       </c>
       <c r="D386" t="s">
-        <v>167</v>
+        <v>58</v>
       </c>
       <c r="E386" t="s">
         <v>578</v>
       </c>
       <c r="F386">
         <v>1</v>
       </c>
       <c r="G386" t="s">
         <v>579</v>
       </c>
       <c r="H386" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>538</v>
       </c>
       <c r="B387" t="s">
         <v>296</v>
       </c>
       <c r="C387" t="s">
         <v>582</v>
       </c>
       <c r="D387" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="E387" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="F387">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G387" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H387" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>538</v>
       </c>
-      <c r="B388">
-        <v>9</v>
+      <c r="B388" t="s">
+        <v>296</v>
       </c>
       <c r="C388" t="s">
-        <v>532</v>
+        <v>585</v>
       </c>
       <c r="D388" t="s">
-        <v>69</v>
+        <v>130</v>
       </c>
       <c r="E388" t="s">
-        <v>533</v>
+        <v>583</v>
       </c>
       <c r="F388">
         <v>1</v>
       </c>
       <c r="G388" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
       <c r="H388" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
+        <v>538</v>
+      </c>
+      <c r="B389" t="s">
+        <v>296</v>
+      </c>
+      <c r="C389" t="s">
+        <v>586</v>
+      </c>
+      <c r="D389" t="s">
+        <v>167</v>
+      </c>
+      <c r="E389" t="s">
+        <v>583</v>
+      </c>
+      <c r="F389">
+        <v>1</v>
+      </c>
+      <c r="G389" t="s">
         <v>584</v>
       </c>
-      <c r="B389" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H389" t="s">
-        <v>161</v>
+        <v>580</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>538</v>
+      </c>
+      <c r="B390" t="s">
+        <v>296</v>
+      </c>
+      <c r="C390" t="s">
+        <v>587</v>
+      </c>
+      <c r="D390" t="s">
+        <v>167</v>
+      </c>
+      <c r="E390" t="s">
+        <v>583</v>
+      </c>
+      <c r="F390">
+        <v>2</v>
+      </c>
+      <c r="G390" t="s">
         <v>584</v>
       </c>
-      <c r="B390" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H390" t="s">
-        <v>161</v>
+        <v>580</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>538</v>
+      </c>
+      <c r="B391">
+        <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>129</v>
+        <v>532</v>
       </c>
       <c r="D391" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="E391" t="s">
-        <v>131</v>
+        <v>533</v>
       </c>
       <c r="F391">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G391" t="s">
-        <v>136</v>
+        <v>534</v>
       </c>
       <c r="H391" t="s">
-        <v>161</v>
+        <v>588</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B392" t="s">
         <v>128</v>
       </c>
       <c r="C392" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D392" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="E392" t="s">
         <v>131</v>
       </c>
       <c r="F392">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G392" t="s">
         <v>136</v>
       </c>
       <c r="H392" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B393" t="s">
         <v>128</v>
       </c>
       <c r="C393" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D393" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="E393" t="s">
         <v>131</v>
       </c>
       <c r="F393">
         <v>1</v>
       </c>
       <c r="G393" t="s">
         <v>136</v>
       </c>
       <c r="H393" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B394" t="s">
         <v>128</v>
       </c>
       <c r="C394" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="D394" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="E394" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F394">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G394" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H394" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B395" t="s">
         <v>128</v>
       </c>
       <c r="C395" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="D395" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="E395" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F395">
         <v>1</v>
       </c>
       <c r="G395" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H395" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B396" t="s">
         <v>128</v>
       </c>
       <c r="C396" t="s">
-        <v>317</v>
+        <v>135</v>
       </c>
       <c r="D396" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="E396" t="s">
-        <v>318</v>
+        <v>131</v>
       </c>
       <c r="F396">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G396" t="s">
-        <v>319</v>
+        <v>136</v>
       </c>
       <c r="H396" t="s">
-        <v>320</v>
+        <v>161</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B397" t="s">
         <v>128</v>
       </c>
       <c r="C397" t="s">
-        <v>321</v>
+        <v>140</v>
       </c>
       <c r="D397" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="E397" t="s">
-        <v>318</v>
+        <v>132</v>
       </c>
       <c r="F397">
         <v>1</v>
       </c>
       <c r="G397" t="s">
-        <v>319</v>
+        <v>141</v>
       </c>
       <c r="H397" t="s">
-        <v>320</v>
+        <v>161</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>589</v>
+      </c>
+      <c r="B398" t="s">
+        <v>128</v>
       </c>
       <c r="C398" t="s">
-        <v>322</v>
+        <v>142</v>
       </c>
       <c r="D398" t="s">
-        <v>227</v>
+        <v>113</v>
       </c>
       <c r="E398" t="s">
-        <v>323</v>
+        <v>132</v>
       </c>
       <c r="F398">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G398" t="s">
-        <v>409</v>
+        <v>141</v>
       </c>
       <c r="H398" t="s">
-        <v>325</v>
+        <v>161</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>589</v>
+      </c>
+      <c r="B399" t="s">
+        <v>128</v>
       </c>
       <c r="C399" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D399" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="E399" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="F399">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G399" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="H399" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B400" t="s">
-        <v>64</v>
+        <v>128</v>
       </c>
       <c r="C400" t="s">
-        <v>563</v>
+        <v>321</v>
       </c>
       <c r="D400" t="s">
-        <v>138</v>
+        <v>69</v>
       </c>
       <c r="E400" t="s">
-        <v>564</v>
+        <v>318</v>
       </c>
       <c r="F400">
         <v>1</v>
       </c>
       <c r="G400" t="s">
-        <v>585</v>
+        <v>319</v>
       </c>
       <c r="H400" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>589</v>
+      </c>
+      <c r="B401">
+        <v>10</v>
       </c>
       <c r="C401" t="s">
-        <v>567</v>
+        <v>322</v>
       </c>
       <c r="D401" t="s">
-        <v>48</v>
+        <v>227</v>
       </c>
       <c r="E401" t="s">
-        <v>568</v>
+        <v>323</v>
       </c>
       <c r="F401">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G401" t="s">
-        <v>569</v>
+        <v>409</v>
       </c>
       <c r="H401" t="s">
-        <v>570</v>
+        <v>325</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>589</v>
+      </c>
+      <c r="B402">
+        <v>12</v>
       </c>
       <c r="C402" t="s">
-        <v>586</v>
+        <v>326</v>
       </c>
       <c r="D402" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="E402" t="s">
-        <v>587</v>
+        <v>327</v>
       </c>
       <c r="F402">
         <v>1</v>
       </c>
       <c r="G402" t="s">
-        <v>588</v>
+        <v>328</v>
       </c>
       <c r="H402" t="s">
-        <v>13</v>
+        <v>329</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B403" t="s">
         <v>64</v>
       </c>
       <c r="C403" t="s">
-        <v>589</v>
+        <v>568</v>
       </c>
       <c r="D403" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="E403" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="F403">
         <v>1</v>
       </c>
       <c r="G403" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="H403" t="s">
-        <v>13</v>
+        <v>308</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B404" t="s">
         <v>64</v>
       </c>
       <c r="C404" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="D404" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E404" t="s">
-        <v>587</v>
+        <v>573</v>
       </c>
       <c r="F404">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G404" t="s">
-        <v>588</v>
+        <v>574</v>
       </c>
       <c r="H404" t="s">
-        <v>13</v>
+        <v>575</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B405" t="s">
         <v>64</v>
       </c>
       <c r="C405" t="s">
         <v>591</v>
       </c>
       <c r="D405" t="s">
         <v>10</v>
       </c>
       <c r="E405" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="F405">
         <v>1</v>
       </c>
       <c r="G405" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="H405" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B406" t="s">
         <v>64</v>
       </c>
       <c r="C406" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D406" t="s">
         <v>16</v>
       </c>
       <c r="E406" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="F406">
         <v>1</v>
       </c>
       <c r="G406" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="H406" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>589</v>
+      </c>
+      <c r="B407" t="s">
+        <v>64</v>
       </c>
       <c r="C407" t="s">
+        <v>595</v>
+      </c>
+      <c r="D407" t="s">
+        <v>16</v>
+      </c>
+      <c r="E407" t="s">
+        <v>592</v>
+      </c>
+      <c r="F407">
+        <v>2</v>
+      </c>
+      <c r="G407" t="s">
         <v>593</v>
       </c>
-      <c r="D407" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H407" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>589</v>
+      </c>
+      <c r="B408" t="s">
+        <v>64</v>
       </c>
       <c r="C408" t="s">
         <v>596</v>
       </c>
       <c r="D408" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="E408" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="F408">
         <v>1</v>
       </c>
       <c r="G408" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="H408" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>589</v>
+      </c>
+      <c r="B409" t="s">
+        <v>64</v>
       </c>
       <c r="C409" t="s">
         <v>597</v>
       </c>
       <c r="D409" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="E409" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="F409">
         <v>1</v>
       </c>
       <c r="G409" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="H409" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B410">
         <v>13.0</v>
       </c>
       <c r="C410" t="s">
         <v>598</v>
       </c>
       <c r="D410" t="s">
         <v>69</v>
       </c>
       <c r="E410" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="F410">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G410" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="H410" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>589</v>
+      </c>
+      <c r="B411">
+        <v>13.0</v>
       </c>
       <c r="C411" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D411" t="s">
         <v>69</v>
       </c>
       <c r="E411" t="s">
+        <v>599</v>
+      </c>
+      <c r="F411">
+        <v>1</v>
+      </c>
+      <c r="G411" t="s">
         <v>600</v>
-      </c>
-[...4 lines deleted...]
-        <v>601</v>
       </c>
       <c r="H411" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>589</v>
+      </c>
+      <c r="B412">
+        <v>13.0</v>
       </c>
       <c r="C412" t="s">
         <v>602</v>
       </c>
       <c r="D412" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="E412" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="F412">
         <v>1</v>
       </c>
       <c r="G412" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="H412" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B413">
-        <v>16</v>
+        <v>13.0</v>
       </c>
       <c r="C413" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="D413" t="s">
-        <v>170</v>
+        <v>69</v>
       </c>
       <c r="E413" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="F413">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G413" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="H413" t="s">
-        <v>262</v>
+        <v>25</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>589</v>
+      </c>
+      <c r="B414" t="s">
+        <v>194</v>
       </c>
       <c r="C414" t="s">
-        <v>548</v>
+        <v>604</v>
       </c>
       <c r="D414" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="E414" t="s">
-        <v>545</v>
+        <v>605</v>
       </c>
       <c r="F414">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G414" t="s">
-        <v>546</v>
+        <v>606</v>
       </c>
       <c r="H414" t="s">
-        <v>547</v>
+        <v>25</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B415" t="s">
-        <v>253</v>
+        <v>194</v>
       </c>
       <c r="C415" t="s">
+        <v>607</v>
+      </c>
+      <c r="D415" t="s">
+        <v>69</v>
+      </c>
+      <c r="E415" t="s">
         <v>608</v>
       </c>
-      <c r="D415" t="s">
-[...2 lines deleted...]
-      <c r="E415" t="s">
+      <c r="F415">
+        <v>1</v>
+      </c>
+      <c r="G415" t="s">
         <v>609</v>
       </c>
-      <c r="F415">
-[...4 lines deleted...]
-      </c>
       <c r="H415" t="s">
-        <v>262</v>
+        <v>25</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>589</v>
+      </c>
+      <c r="B416">
+        <v>16</v>
       </c>
       <c r="C416" t="s">
+        <v>610</v>
+      </c>
+      <c r="D416" t="s">
+        <v>170</v>
+      </c>
+      <c r="E416" t="s">
         <v>611</v>
       </c>
-      <c r="D416" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F416">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G416" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H416" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>589</v>
+      </c>
+      <c r="B417">
+        <v>16</v>
       </c>
       <c r="C417" t="s">
-        <v>612</v>
+        <v>548</v>
       </c>
       <c r="D417" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="E417" t="s">
-        <v>609</v>
+        <v>545</v>
       </c>
       <c r="F417">
         <v>1</v>
       </c>
       <c r="G417" t="s">
-        <v>610</v>
+        <v>546</v>
       </c>
       <c r="H417" t="s">
-        <v>262</v>
+        <v>547</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>589</v>
+      </c>
+      <c r="B418" t="s">
+        <v>253</v>
       </c>
       <c r="C418" t="s">
         <v>613</v>
       </c>
       <c r="D418" t="s">
-        <v>227</v>
+        <v>138</v>
       </c>
       <c r="E418" t="s">
         <v>614</v>
       </c>
       <c r="F418">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G418" t="s">
         <v>615</v>
       </c>
       <c r="H418" t="s">
-        <v>312</v>
+        <v>262</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>589</v>
+      </c>
+      <c r="B419" t="s">
+        <v>253</v>
       </c>
       <c r="C419" t="s">
         <v>616</v>
       </c>
       <c r="D419" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E419" t="s">
         <v>614</v>
       </c>
       <c r="F419">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G419" t="s">
         <v>615</v>
       </c>
       <c r="H419" t="s">
-        <v>312</v>
+        <v>262</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>589</v>
+      </c>
+      <c r="B420" t="s">
+        <v>253</v>
       </c>
       <c r="C420" t="s">
         <v>617</v>
       </c>
       <c r="D420" t="s">
-        <v>227</v>
+        <v>138</v>
       </c>
       <c r="E420" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="F420">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G420" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="H420" t="s">
-        <v>312</v>
+        <v>262</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B421">
         <v>17</v>
       </c>
       <c r="C421" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="D421" t="s">
         <v>227</v>
       </c>
       <c r="E421" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="F421">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G421" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H421" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B422">
         <v>17</v>
       </c>
       <c r="C422" t="s">
         <v>621</v>
       </c>
       <c r="D422" t="s">
         <v>22</v>
       </c>
       <c r="E422" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="F422">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G422" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H422" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B423">
-        <v>17.0</v>
+        <v>17</v>
       </c>
       <c r="C423" t="s">
         <v>622</v>
       </c>
       <c r="D423" t="s">
-        <v>86</v>
+        <v>227</v>
       </c>
       <c r="E423" t="s">
         <v>623</v>
       </c>
       <c r="F423">
         <v>2</v>
       </c>
       <c r="G423" t="s">
         <v>624</v>
       </c>
       <c r="H423" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B424">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C424" t="s">
-        <v>544</v>
+        <v>625</v>
       </c>
       <c r="D424" t="s">
-        <v>193</v>
+        <v>227</v>
       </c>
       <c r="E424" t="s">
-        <v>545</v>
+        <v>623</v>
       </c>
       <c r="F424">
         <v>1</v>
       </c>
       <c r="G424" t="s">
-        <v>546</v>
+        <v>624</v>
       </c>
       <c r="H424" t="s">
-        <v>547</v>
+        <v>312</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B425">
-        <v>18.0</v>
+        <v>17</v>
       </c>
       <c r="C425" t="s">
-        <v>356</v>
+        <v>626</v>
       </c>
       <c r="D425" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="E425" t="s">
-        <v>353</v>
+        <v>623</v>
       </c>
       <c r="F425">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G425" t="s">
-        <v>354</v>
+        <v>624</v>
       </c>
       <c r="H425" t="s">
-        <v>357</v>
+        <v>312</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B426">
-        <v>18.0</v>
+        <v>17.0</v>
       </c>
       <c r="C426" t="s">
-        <v>352</v>
+        <v>627</v>
       </c>
       <c r="D426" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="E426" t="s">
-        <v>353</v>
+        <v>628</v>
       </c>
       <c r="F426">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G426" t="s">
-        <v>354</v>
+        <v>629</v>
       </c>
       <c r="H426" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B427">
-        <v>18.0</v>
+        <v>18</v>
       </c>
       <c r="C427" t="s">
-        <v>437</v>
+        <v>544</v>
       </c>
       <c r="D427" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
       <c r="E427" t="s">
-        <v>359</v>
+        <v>545</v>
       </c>
       <c r="F427">
         <v>1</v>
       </c>
       <c r="G427" t="s">
-        <v>12</v>
+        <v>546</v>
       </c>
       <c r="H427" t="s">
-        <v>13</v>
+        <v>547</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>589</v>
+      </c>
+      <c r="B428">
+        <v>18.0</v>
       </c>
       <c r="C428" t="s">
-        <v>479</v>
+        <v>356</v>
       </c>
       <c r="D428" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
       <c r="E428" t="s">
-        <v>480</v>
+        <v>353</v>
       </c>
       <c r="F428">
         <v>2</v>
       </c>
       <c r="G428" t="s">
-        <v>481</v>
+        <v>354</v>
       </c>
       <c r="H428" t="s">
-        <v>482</v>
+        <v>357</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>589</v>
+      </c>
+      <c r="B429">
+        <v>18.0</v>
       </c>
       <c r="C429" t="s">
-        <v>378</v>
+        <v>352</v>
       </c>
       <c r="D429" t="s">
         <v>94</v>
       </c>
       <c r="E429" t="s">
-        <v>374</v>
+        <v>353</v>
       </c>
       <c r="F429">
         <v>1</v>
       </c>
       <c r="G429" t="s">
-        <v>375</v>
+        <v>354</v>
       </c>
       <c r="H429" t="s">
-        <v>376</v>
+        <v>355</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>589</v>
+      </c>
+      <c r="B430">
+        <v>18.0</v>
       </c>
       <c r="C430" t="s">
-        <v>379</v>
+        <v>437</v>
       </c>
       <c r="D430" t="s">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="E430" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="F430">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G430" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="H430" t="s">
-        <v>376</v>
+        <v>13</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B431" t="s">
         <v>296</v>
       </c>
       <c r="C431" t="s">
-        <v>190</v>
+        <v>479</v>
       </c>
       <c r="D431" t="s">
-        <v>94</v>
+        <v>193</v>
       </c>
       <c r="E431" t="s">
-        <v>374</v>
+        <v>480</v>
       </c>
       <c r="F431">
         <v>2</v>
       </c>
       <c r="G431" t="s">
-        <v>375</v>
+        <v>481</v>
       </c>
       <c r="H431" t="s">
-        <v>376</v>
+        <v>482</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B432" t="s">
         <v>296</v>
       </c>
       <c r="C432" t="s">
-        <v>191</v>
+        <v>378</v>
       </c>
       <c r="D432" t="s">
         <v>94</v>
       </c>
       <c r="E432" t="s">
         <v>374</v>
       </c>
       <c r="F432">
         <v>1</v>
       </c>
       <c r="G432" t="s">
         <v>375</v>
       </c>
       <c r="H432" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B433" t="s">
         <v>296</v>
       </c>
       <c r="C433" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D433" t="s">
-        <v>123</v>
+        <v>94</v>
       </c>
       <c r="E433" t="s">
         <v>374</v>
       </c>
       <c r="F433">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G433" t="s">
         <v>375</v>
       </c>
       <c r="H433" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B434" t="s">
         <v>296</v>
       </c>
       <c r="C434" t="s">
-        <v>381</v>
+        <v>190</v>
       </c>
       <c r="D434" t="s">
         <v>94</v>
       </c>
       <c r="E434" t="s">
         <v>374</v>
       </c>
       <c r="F434">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G434" t="s">
         <v>375</v>
       </c>
       <c r="H434" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B435" t="s">
         <v>296</v>
       </c>
       <c r="C435" t="s">
-        <v>373</v>
+        <v>191</v>
       </c>
       <c r="D435" t="s">
         <v>94</v>
       </c>
       <c r="E435" t="s">
         <v>374</v>
       </c>
       <c r="F435">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G435" t="s">
         <v>375</v>
       </c>
       <c r="H435" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B436" t="s">
         <v>296</v>
       </c>
       <c r="C436" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D436" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="E436" t="s">
         <v>374</v>
       </c>
       <c r="F436">
         <v>1</v>
       </c>
       <c r="G436" t="s">
         <v>375</v>
       </c>
       <c r="H436" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B437" t="s">
         <v>296</v>
       </c>
       <c r="C437" t="s">
-        <v>483</v>
+        <v>381</v>
       </c>
       <c r="D437" t="s">
         <v>94</v>
       </c>
       <c r="E437" t="s">
-        <v>484</v>
+        <v>374</v>
       </c>
       <c r="F437">
         <v>1</v>
       </c>
       <c r="G437" t="s">
-        <v>485</v>
+        <v>375</v>
       </c>
       <c r="H437" t="s">
-        <v>486</v>
+        <v>376</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>589</v>
+      </c>
+      <c r="B438" t="s">
+        <v>296</v>
       </c>
       <c r="C438" t="s">
-        <v>626</v>
+        <v>373</v>
       </c>
       <c r="D438" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="E438" t="s">
-        <v>627</v>
+        <v>374</v>
       </c>
       <c r="F438">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G438" t="s">
-        <v>628</v>
+        <v>375</v>
       </c>
       <c r="H438" t="s">
-        <v>503</v>
+        <v>376</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>589</v>
+      </c>
+      <c r="B439" t="s">
+        <v>296</v>
       </c>
       <c r="C439" t="s">
-        <v>629</v>
+        <v>377</v>
       </c>
       <c r="D439" t="s">
-        <v>630</v>
+        <v>94</v>
       </c>
       <c r="E439" t="s">
-        <v>631</v>
+        <v>374</v>
       </c>
       <c r="F439">
         <v>1</v>
       </c>
       <c r="G439" t="s">
-        <v>632</v>
+        <v>375</v>
       </c>
       <c r="H439" t="s">
-        <v>82</v>
+        <v>376</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>589</v>
+      </c>
+      <c r="B440" t="s">
+        <v>296</v>
       </c>
       <c r="C440" t="s">
-        <v>629</v>
+        <v>483</v>
       </c>
       <c r="D440" t="s">
-        <v>633</v>
+        <v>94</v>
       </c>
       <c r="E440" t="s">
-        <v>631</v>
+        <v>484</v>
       </c>
       <c r="F440">
         <v>1</v>
       </c>
       <c r="G440" t="s">
-        <v>632</v>
+        <v>485</v>
       </c>
       <c r="H440" t="s">
-        <v>82</v>
+        <v>486</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B441">
-        <v>12.0</v>
+        <v>11</v>
       </c>
       <c r="C441" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D441" t="s">
-        <v>634</v>
+        <v>27</v>
       </c>
       <c r="E441" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F441">
         <v>1</v>
       </c>
       <c r="G441" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H441" t="s">
-        <v>82</v>
+        <v>503</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B442">
         <v>12.0</v>
       </c>
       <c r="C442" t="s">
+        <v>634</v>
+      </c>
+      <c r="D442" t="s">
         <v>635</v>
       </c>
-      <c r="D442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E442" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="F442">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G442" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="H442" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B443">
         <v>12.0</v>
       </c>
       <c r="C443" t="s">
+        <v>634</v>
+      </c>
+      <c r="D443" t="s">
+        <v>638</v>
+      </c>
+      <c r="E443" t="s">
         <v>636</v>
       </c>
-      <c r="D443" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F443">
         <v>1</v>
       </c>
       <c r="G443" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="H443" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>630</v>
+      </c>
+      <c r="B444">
+        <v>12.0</v>
       </c>
       <c r="C444" t="s">
-        <v>589</v>
+        <v>634</v>
       </c>
       <c r="D444" t="s">
-        <v>16</v>
+        <v>639</v>
       </c>
       <c r="E444" t="s">
-        <v>587</v>
+        <v>636</v>
       </c>
       <c r="F444">
         <v>1</v>
       </c>
       <c r="G444" t="s">
-        <v>588</v>
+        <v>637</v>
       </c>
       <c r="H444" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>630</v>
+      </c>
+      <c r="B445">
+        <v>12.0</v>
       </c>
       <c r="C445" t="s">
-        <v>590</v>
+        <v>640</v>
       </c>
       <c r="D445" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="E445" t="s">
-        <v>587</v>
+        <v>636</v>
       </c>
       <c r="F445">
         <v>2</v>
       </c>
       <c r="G445" t="s">
-        <v>588</v>
+        <v>637</v>
       </c>
       <c r="H445" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>630</v>
+      </c>
+      <c r="B446">
+        <v>12.0</v>
       </c>
       <c r="C446" t="s">
-        <v>591</v>
+        <v>641</v>
       </c>
       <c r="D446" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="E446" t="s">
-        <v>587</v>
+        <v>636</v>
       </c>
       <c r="F446">
         <v>1</v>
       </c>
       <c r="G446" t="s">
-        <v>588</v>
+        <v>637</v>
       </c>
       <c r="H446" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B447" t="s">
         <v>64</v>
       </c>
       <c r="C447" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D447" t="s">
         <v>16</v>
       </c>
       <c r="E447" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="F447">
         <v>1</v>
       </c>
       <c r="G447" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="H447" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B448" t="s">
         <v>64</v>
       </c>
       <c r="C448" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="D448" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E448" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="F448">
         <v>1</v>
       </c>
       <c r="G448" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="H448" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>630</v>
+      </c>
+      <c r="B449" t="s">
+        <v>64</v>
       </c>
       <c r="C449" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
       <c r="D449" t="s">
-        <v>170</v>
+        <v>10</v>
       </c>
       <c r="E449" t="s">
-        <v>606</v>
+        <v>592</v>
       </c>
       <c r="F449">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G449" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="H449" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B450" t="s">
-        <v>253</v>
+        <v>64</v>
       </c>
       <c r="C450" t="s">
-        <v>612</v>
+        <v>595</v>
       </c>
       <c r="D450" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="E450" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="F450">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G450" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="H450" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B451" t="s">
-        <v>253</v>
+        <v>64</v>
       </c>
       <c r="C451" t="s">
-        <v>611</v>
+        <v>596</v>
       </c>
       <c r="D451" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="E451" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="F451">
         <v>1</v>
       </c>
       <c r="G451" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="H451" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>630</v>
+      </c>
+      <c r="B452">
+        <v>16</v>
       </c>
       <c r="C452" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D452" t="s">
-        <v>48</v>
+        <v>170</v>
       </c>
       <c r="E452" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F452">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G452" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H452" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B453" t="s">
         <v>253</v>
       </c>
       <c r="C453" t="s">
-        <v>637</v>
+        <v>617</v>
       </c>
       <c r="D453" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="E453" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="F453">
         <v>1</v>
       </c>
       <c r="G453" t="s">
-        <v>639</v>
+        <v>615</v>
       </c>
       <c r="H453" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B454" t="s">
         <v>253</v>
       </c>
       <c r="C454" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="D454" t="s">
-        <v>69</v>
+        <v>138</v>
       </c>
       <c r="E454" t="s">
-        <v>603</v>
+        <v>614</v>
       </c>
       <c r="F454">
         <v>1</v>
       </c>
       <c r="G454" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="H454" t="s">
-        <v>25</v>
+        <v>262</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>17.0</v>
+        <v>630</v>
+      </c>
+      <c r="B455" t="s">
+        <v>253</v>
       </c>
       <c r="C455" t="s">
-        <v>640</v>
+        <v>616</v>
       </c>
       <c r="D455" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="E455" t="s">
-        <v>641</v>
+        <v>614</v>
       </c>
       <c r="F455">
         <v>1</v>
       </c>
       <c r="G455" t="s">
-        <v>642</v>
+        <v>615</v>
       </c>
       <c r="H455" t="s">
-        <v>426</v>
+        <v>262</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>17.0</v>
+        <v>630</v>
+      </c>
+      <c r="B456" t="s">
+        <v>253</v>
       </c>
       <c r="C456" t="s">
+        <v>642</v>
+      </c>
+      <c r="D456" t="s">
+        <v>10</v>
+      </c>
+      <c r="E456" t="s">
         <v>643</v>
       </c>
-      <c r="D456" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F456">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G456" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="H456" t="s">
-        <v>426</v>
+        <v>13</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>17.0</v>
+        <v>630</v>
+      </c>
+      <c r="B457" t="s">
+        <v>253</v>
       </c>
       <c r="C457" t="s">
-        <v>420</v>
+        <v>607</v>
       </c>
       <c r="D457" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="E457" t="s">
-        <v>421</v>
+        <v>608</v>
       </c>
       <c r="F457">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G457" t="s">
-        <v>422</v>
+        <v>609</v>
       </c>
       <c r="H457" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B458">
         <v>17.0</v>
       </c>
       <c r="C458" t="s">
-        <v>423</v>
+        <v>645</v>
       </c>
       <c r="D458" t="s">
         <v>113</v>
       </c>
       <c r="E458" t="s">
-        <v>424</v>
+        <v>646</v>
       </c>
       <c r="F458">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G458" t="s">
-        <v>425</v>
+        <v>647</v>
       </c>
       <c r="H458" t="s">
-        <v>644</v>
+        <v>426</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B459">
         <v>17.0</v>
       </c>
       <c r="C459" t="s">
-        <v>427</v>
+        <v>648</v>
       </c>
       <c r="D459" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="E459" t="s">
-        <v>424</v>
+        <v>646</v>
       </c>
       <c r="F459">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G459" t="s">
-        <v>425</v>
+        <v>647</v>
       </c>
       <c r="H459" t="s">
-        <v>644</v>
+        <v>426</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B460">
         <v>17.0</v>
       </c>
       <c r="C460" t="s">
-        <v>645</v>
+        <v>420</v>
       </c>
       <c r="D460" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E460" t="s">
-        <v>646</v>
+        <v>421</v>
       </c>
       <c r="F460">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G460" t="s">
-        <v>647</v>
+        <v>422</v>
       </c>
       <c r="H460" t="s">
-        <v>648</v>
+        <v>13</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B461">
         <v>17.0</v>
       </c>
       <c r="C461" t="s">
+        <v>423</v>
+      </c>
+      <c r="D461" t="s">
+        <v>113</v>
+      </c>
+      <c r="E461" t="s">
+        <v>424</v>
+      </c>
+      <c r="F461">
+        <v>2</v>
+      </c>
+      <c r="G461" t="s">
+        <v>425</v>
+      </c>
+      <c r="H461" t="s">
         <v>649</v>
-      </c>
-[...13 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B462">
         <v>17.0</v>
       </c>
       <c r="C462" t="s">
-        <v>593</v>
+        <v>427</v>
       </c>
       <c r="D462" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="E462" t="s">
-        <v>594</v>
+        <v>424</v>
       </c>
       <c r="F462">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G462" t="s">
-        <v>650</v>
+        <v>425</v>
       </c>
       <c r="H462" t="s">
-        <v>25</v>
+        <v>649</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B463">
         <v>17.0</v>
       </c>
       <c r="C463" t="s">
-        <v>597</v>
+        <v>650</v>
       </c>
       <c r="D463" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="E463" t="s">
-        <v>594</v>
+        <v>651</v>
       </c>
       <c r="F463">
         <v>1</v>
       </c>
       <c r="G463" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="H463" t="s">
-        <v>25</v>
+        <v>653</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B464">
         <v>17.0</v>
       </c>
       <c r="C464" t="s">
-        <v>596</v>
+        <v>654</v>
       </c>
       <c r="D464" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E464" t="s">
-        <v>594</v>
+        <v>651</v>
       </c>
       <c r="F464">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G464" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="H464" t="s">
-        <v>25</v>
+        <v>653</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B465">
         <v>17.0</v>
       </c>
       <c r="C465" t="s">
         <v>598</v>
       </c>
       <c r="D465" t="s">
         <v>69</v>
       </c>
       <c r="E465" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="F465">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G465" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="H465" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B466">
         <v>17.0</v>
       </c>
       <c r="C466" t="s">
-        <v>651</v>
+        <v>602</v>
       </c>
       <c r="D466" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="E466" t="s">
-        <v>91</v>
+        <v>599</v>
       </c>
       <c r="F466">
         <v>1</v>
       </c>
       <c r="G466" t="s">
-        <v>92</v>
+        <v>655</v>
       </c>
       <c r="H466" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>630</v>
+      </c>
+      <c r="B467">
+        <v>17.0</v>
       </c>
       <c r="C467" t="s">
-        <v>430</v>
+        <v>601</v>
       </c>
       <c r="D467" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="E467" t="s">
-        <v>431</v>
+        <v>599</v>
       </c>
       <c r="F467">
         <v>1</v>
       </c>
       <c r="G467" t="s">
-        <v>432</v>
+        <v>655</v>
       </c>
       <c r="H467" t="s">
-        <v>644</v>
+        <v>25</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>630</v>
+      </c>
+      <c r="B468">
+        <v>17.0</v>
       </c>
       <c r="C468" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="D468" t="s">
         <v>69</v>
       </c>
       <c r="E468" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F468">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G468" t="s">
-        <v>601</v>
+        <v>655</v>
       </c>
       <c r="H468" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>630</v>
+      </c>
+      <c r="B469">
+        <v>17.0</v>
       </c>
       <c r="C469" t="s">
-        <v>433</v>
+        <v>656</v>
       </c>
       <c r="D469" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E469" t="s">
-        <v>434</v>
+        <v>91</v>
       </c>
       <c r="F469">
         <v>1</v>
       </c>
       <c r="G469" t="s">
-        <v>435</v>
+        <v>92</v>
       </c>
       <c r="H469" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B470" t="s">
         <v>429</v>
       </c>
       <c r="C470" t="s">
-        <v>652</v>
+        <v>430</v>
       </c>
       <c r="D470" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="E470" t="s">
-        <v>638</v>
+        <v>431</v>
       </c>
       <c r="F470">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G470" t="s">
-        <v>639</v>
+        <v>432</v>
       </c>
       <c r="H470" t="s">
-        <v>179</v>
+        <v>649</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>630</v>
+      </c>
+      <c r="B471" t="s">
+        <v>429</v>
       </c>
       <c r="C471" t="s">
-        <v>653</v>
+        <v>604</v>
       </c>
       <c r="D471" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="E471" t="s">
-        <v>641</v>
+        <v>605</v>
       </c>
       <c r="F471">
         <v>2</v>
       </c>
       <c r="G471" t="s">
-        <v>642</v>
+        <v>606</v>
       </c>
       <c r="H471" t="s">
-        <v>426</v>
+        <v>25</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>630</v>
+      </c>
+      <c r="B472" t="s">
+        <v>429</v>
       </c>
       <c r="C472" t="s">
-        <v>654</v>
+        <v>433</v>
       </c>
       <c r="D472" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E472" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="F472">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G472" t="s">
-        <v>655</v>
+        <v>435</v>
       </c>
       <c r="H472" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>630</v>
+      </c>
+      <c r="B473" t="s">
+        <v>429</v>
       </c>
       <c r="C473" t="s">
-        <v>477</v>
+        <v>657</v>
       </c>
       <c r="D473" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E473" t="s">
-        <v>478</v>
+        <v>643</v>
       </c>
       <c r="F473">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G473" t="s">
-        <v>12</v>
+        <v>644</v>
       </c>
       <c r="H473" t="s">
-        <v>13</v>
+        <v>179</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B474">
         <v>18.0</v>
       </c>
       <c r="C474" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D474" t="s">
-        <v>38</v>
+        <v>113</v>
       </c>
       <c r="E474" t="s">
-        <v>91</v>
+        <v>646</v>
       </c>
       <c r="F474">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G474" t="s">
-        <v>92</v>
+        <v>647</v>
       </c>
       <c r="H474" t="s">
-        <v>30</v>
+        <v>426</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>630</v>
+      </c>
+      <c r="B475">
+        <v>18.0</v>
       </c>
       <c r="C475" t="s">
-        <v>370</v>
+        <v>659</v>
       </c>
       <c r="D475" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="E475" t="s">
-        <v>371</v>
+        <v>421</v>
       </c>
       <c r="F475">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G475" t="s">
-        <v>362</v>
+        <v>660</v>
       </c>
       <c r="H475" t="s">
-        <v>372</v>
+        <v>13</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>630</v>
+      </c>
+      <c r="B476">
+        <v>18.0</v>
       </c>
       <c r="C476" t="s">
-        <v>370</v>
+        <v>477</v>
       </c>
       <c r="D476" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="E476" t="s">
-        <v>371</v>
+        <v>478</v>
       </c>
       <c r="F476">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G476" t="s">
-        <v>362</v>
+        <v>12</v>
       </c>
       <c r="H476" t="s">
-        <v>372</v>
+        <v>13</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>630</v>
+      </c>
+      <c r="B477">
+        <v>18.0</v>
       </c>
       <c r="C477" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="D477" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E477" t="s">
-        <v>638</v>
+        <v>91</v>
       </c>
       <c r="F477">
         <v>1</v>
       </c>
       <c r="G477" t="s">
-        <v>639</v>
+        <v>92</v>
       </c>
       <c r="H477" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B478" t="s">
         <v>296</v>
       </c>
       <c r="C478" t="s">
-        <v>658</v>
+        <v>370</v>
       </c>
       <c r="D478" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="E478" t="s">
-        <v>638</v>
+        <v>371</v>
       </c>
       <c r="F478">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G478" t="s">
-        <v>639</v>
+        <v>362</v>
       </c>
       <c r="H478" t="s">
-        <v>13</v>
+        <v>372</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B479" t="s">
-        <v>659</v>
+        <v>296</v>
       </c>
       <c r="C479" t="s">
-        <v>660</v>
+        <v>370</v>
       </c>
       <c r="D479" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="E479" t="s">
-        <v>638</v>
+        <v>371</v>
       </c>
       <c r="F479">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G479" t="s">
-        <v>639</v>
+        <v>362</v>
       </c>
       <c r="H479" t="s">
-        <v>13</v>
+        <v>372</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>630</v>
+      </c>
+      <c r="B480" t="s">
+        <v>296</v>
       </c>
       <c r="C480" t="s">
-        <v>309</v>
+        <v>662</v>
       </c>
       <c r="D480" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="E480" t="s">
-        <v>310</v>
+        <v>643</v>
       </c>
       <c r="F480">
         <v>1</v>
       </c>
       <c r="G480" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="H480" t="s">
-        <v>312</v>
+        <v>13</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>630</v>
+      </c>
+      <c r="B481" t="s">
+        <v>296</v>
       </c>
       <c r="C481" t="s">
-        <v>313</v>
+        <v>663</v>
       </c>
       <c r="D481" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="E481" t="s">
-        <v>314</v>
+        <v>643</v>
       </c>
       <c r="F481">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G481" t="s">
-        <v>315</v>
+        <v>644</v>
       </c>
       <c r="H481" t="s">
-        <v>312</v>
+        <v>13</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>630</v>
+      </c>
+      <c r="B482" t="s">
+        <v>664</v>
       </c>
       <c r="C482" t="s">
-        <v>540</v>
+        <v>665</v>
       </c>
       <c r="D482" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="E482" t="s">
-        <v>541</v>
+        <v>643</v>
       </c>
       <c r="F482">
         <v>1</v>
       </c>
       <c r="G482" t="s">
-        <v>662</v>
+        <v>644</v>
       </c>
       <c r="H482" t="s">
-        <v>312</v>
+        <v>13</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>630</v>
+      </c>
+      <c r="B483">
+        <v>8.0</v>
       </c>
       <c r="C483" t="s">
-        <v>560</v>
+        <v>309</v>
       </c>
       <c r="D483" t="s">
-        <v>138</v>
+        <v>227</v>
       </c>
       <c r="E483" t="s">
-        <v>561</v>
+        <v>310</v>
       </c>
       <c r="F483">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G483" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="H483" t="s">
-        <v>82</v>
+        <v>312</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>630</v>
+      </c>
+      <c r="B484">
+        <v>8.0</v>
       </c>
       <c r="C484" t="s">
-        <v>572</v>
+        <v>313</v>
       </c>
       <c r="D484" t="s">
-        <v>170</v>
+        <v>227</v>
       </c>
       <c r="E484" t="s">
-        <v>573</v>
+        <v>314</v>
       </c>
       <c r="F484">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G484" t="s">
-        <v>665</v>
+        <v>315</v>
       </c>
       <c r="H484" t="s">
-        <v>165</v>
+        <v>312</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>630</v>
+      </c>
+      <c r="B485">
+        <v>9.0</v>
       </c>
       <c r="C485" t="s">
-        <v>576</v>
+        <v>540</v>
       </c>
       <c r="D485" t="s">
-        <v>58</v>
+        <v>227</v>
       </c>
       <c r="E485" t="s">
-        <v>573</v>
+        <v>541</v>
       </c>
       <c r="F485">
         <v>1</v>
       </c>
       <c r="G485" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="H485" t="s">
-        <v>165</v>
+        <v>312</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>664</v>
+        <v>630</v>
       </c>
       <c r="B486" t="s">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="C486" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="D486" t="s">
-        <v>167</v>
+        <v>138</v>
       </c>
       <c r="E486" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
       <c r="F486">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G486" t="s">
-        <v>579</v>
+        <v>668</v>
       </c>
       <c r="H486" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B487" t="s">
         <v>128</v>
       </c>
       <c r="C487" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="D487" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E487" t="s">
         <v>578</v>
       </c>
       <c r="F487">
         <v>2</v>
       </c>
       <c r="G487" t="s">
-        <v>579</v>
+        <v>670</v>
       </c>
       <c r="H487" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B488" t="s">
         <v>128</v>
       </c>
       <c r="C488" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D488" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="E488" t="s">
         <v>578</v>
       </c>
       <c r="F488">
         <v>1</v>
       </c>
       <c r="G488" t="s">
-        <v>579</v>
+        <v>670</v>
       </c>
       <c r="H488" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B489" t="s">
         <v>128</v>
       </c>
       <c r="C489" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="D489" t="s">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="E489" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="F489">
         <v>1</v>
       </c>
       <c r="G489" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H489" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>669</v>
+      </c>
+      <c r="B490" t="s">
+        <v>128</v>
       </c>
       <c r="C490" t="s">
-        <v>487</v>
+        <v>587</v>
       </c>
       <c r="D490" t="s">
-        <v>99</v>
+        <v>167</v>
       </c>
       <c r="E490" t="s">
-        <v>488</v>
+        <v>583</v>
       </c>
       <c r="F490">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G490" t="s">
-        <v>514</v>
+        <v>584</v>
       </c>
       <c r="H490" t="s">
-        <v>486</v>
+        <v>165</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>669</v>
+      </c>
+      <c r="B491" t="s">
+        <v>128</v>
       </c>
       <c r="C491" t="s">
-        <v>626</v>
+        <v>582</v>
       </c>
       <c r="D491" t="s">
-        <v>27</v>
+        <v>130</v>
       </c>
       <c r="E491" t="s">
-        <v>627</v>
+        <v>583</v>
       </c>
       <c r="F491">
         <v>1</v>
       </c>
       <c r="G491" t="s">
-        <v>628</v>
+        <v>584</v>
       </c>
       <c r="H491" t="s">
-        <v>503</v>
+        <v>165</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>11.0</v>
+        <v>669</v>
+      </c>
+      <c r="B492" t="s">
+        <v>128</v>
       </c>
       <c r="C492" t="s">
-        <v>649</v>
+        <v>585</v>
       </c>
       <c r="D492" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="E492" t="s">
-        <v>646</v>
+        <v>583</v>
       </c>
       <c r="F492">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G492" t="s">
-        <v>666</v>
+        <v>584</v>
       </c>
       <c r="H492" t="s">
-        <v>648</v>
+        <v>165</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B493">
-        <v>11.0</v>
+        <v>11</v>
       </c>
       <c r="C493" t="s">
-        <v>645</v>
+        <v>487</v>
       </c>
       <c r="D493" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="E493" t="s">
-        <v>646</v>
+        <v>488</v>
       </c>
       <c r="F493">
         <v>1</v>
       </c>
       <c r="G493" t="s">
-        <v>666</v>
+        <v>514</v>
       </c>
       <c r="H493" t="s">
-        <v>648</v>
+        <v>486</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B494">
-        <v>12.0</v>
+        <v>11</v>
       </c>
       <c r="C494" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D494" t="s">
-        <v>634</v>
+        <v>27</v>
       </c>
       <c r="E494" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F494">
         <v>1</v>
       </c>
       <c r="G494" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H494" t="s">
-        <v>82</v>
+        <v>503</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B495">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="C495" t="s">
-        <v>635</v>
+        <v>654</v>
       </c>
       <c r="D495" t="s">
-        <v>138</v>
+        <v>48</v>
       </c>
       <c r="E495" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="F495">
         <v>2</v>
       </c>
       <c r="G495" t="s">
-        <v>632</v>
+        <v>671</v>
       </c>
       <c r="H495" t="s">
-        <v>82</v>
+        <v>653</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B496">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="C496" t="s">
-        <v>636</v>
+        <v>650</v>
       </c>
       <c r="D496" t="s">
-        <v>138</v>
+        <v>43</v>
       </c>
       <c r="E496" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="F496">
         <v>1</v>
       </c>
       <c r="G496" t="s">
-        <v>632</v>
+        <v>671</v>
       </c>
       <c r="H496" t="s">
-        <v>82</v>
+        <v>653</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B497">
         <v>12.0</v>
       </c>
       <c r="C497" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="D497" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="E497" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="F497">
         <v>1</v>
       </c>
       <c r="G497" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="H497" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B498">
         <v>12.0</v>
       </c>
       <c r="C498" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="D498" t="s">
-        <v>633</v>
+        <v>138</v>
       </c>
       <c r="E498" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="F498">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G498" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="H498" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>669</v>
+      </c>
+      <c r="B499">
+        <v>12.0</v>
       </c>
       <c r="C499" t="s">
-        <v>181</v>
+        <v>641</v>
       </c>
       <c r="D499" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="E499" t="s">
-        <v>177</v>
+        <v>636</v>
       </c>
       <c r="F499">
         <v>1</v>
       </c>
       <c r="G499" t="s">
-        <v>178</v>
+        <v>637</v>
       </c>
       <c r="H499" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>669</v>
+      </c>
+      <c r="B500">
+        <v>12.0</v>
       </c>
       <c r="C500" t="s">
-        <v>176</v>
+        <v>634</v>
       </c>
       <c r="D500" t="s">
-        <v>138</v>
+        <v>635</v>
       </c>
       <c r="E500" t="s">
-        <v>177</v>
+        <v>636</v>
       </c>
       <c r="F500">
         <v>1</v>
       </c>
       <c r="G500" t="s">
-        <v>178</v>
+        <v>637</v>
       </c>
       <c r="H500" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>669</v>
+      </c>
+      <c r="B501">
+        <v>12.0</v>
       </c>
       <c r="C501" t="s">
-        <v>180</v>
+        <v>634</v>
       </c>
       <c r="D501" t="s">
-        <v>113</v>
+        <v>638</v>
       </c>
       <c r="E501" t="s">
-        <v>177</v>
+        <v>636</v>
       </c>
       <c r="F501">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G501" t="s">
-        <v>178</v>
+        <v>637</v>
       </c>
       <c r="H501" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B502" t="s">
-        <v>253</v>
+        <v>64</v>
       </c>
       <c r="C502" t="s">
-        <v>637</v>
+        <v>181</v>
       </c>
       <c r="D502" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="E502" t="s">
-        <v>638</v>
+        <v>177</v>
       </c>
       <c r="F502">
         <v>1</v>
       </c>
       <c r="G502" t="s">
-        <v>639</v>
+        <v>178</v>
       </c>
       <c r="H502" t="s">
-        <v>13</v>
+        <v>179</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>669</v>
+      </c>
+      <c r="B503" t="s">
+        <v>64</v>
       </c>
       <c r="C503" t="s">
-        <v>555</v>
+        <v>176</v>
       </c>
       <c r="D503" t="s">
-        <v>99</v>
+        <v>138</v>
       </c>
       <c r="E503" t="s">
-        <v>551</v>
+        <v>177</v>
       </c>
       <c r="F503">
         <v>1</v>
       </c>
       <c r="G503" t="s">
-        <v>667</v>
+        <v>178</v>
       </c>
       <c r="H503" t="s">
-        <v>308</v>
+        <v>179</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>669</v>
+      </c>
+      <c r="B504" t="s">
+        <v>64</v>
       </c>
       <c r="C504" t="s">
-        <v>556</v>
+        <v>180</v>
       </c>
       <c r="D504" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="E504" t="s">
-        <v>551</v>
+        <v>177</v>
       </c>
       <c r="F504">
         <v>2</v>
       </c>
       <c r="G504" t="s">
-        <v>667</v>
+        <v>178</v>
       </c>
       <c r="H504" t="s">
-        <v>308</v>
+        <v>179</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>669</v>
+      </c>
+      <c r="B505" t="s">
+        <v>253</v>
       </c>
       <c r="C505" t="s">
-        <v>557</v>
+        <v>642</v>
       </c>
       <c r="D505" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="E505" t="s">
-        <v>551</v>
+        <v>643</v>
       </c>
       <c r="F505">
         <v>1</v>
       </c>
       <c r="G505" t="s">
-        <v>552</v>
+        <v>644</v>
       </c>
       <c r="H505" t="s">
-        <v>308</v>
+        <v>13</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B506">
         <v>17</v>
       </c>
       <c r="C506" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="D506" t="s">
         <v>99</v>
       </c>
       <c r="E506" t="s">
         <v>551</v>
       </c>
       <c r="F506">
         <v>1</v>
       </c>
       <c r="G506" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="H506" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B507">
         <v>17</v>
       </c>
       <c r="C507" t="s">
-        <v>190</v>
+        <v>556</v>
       </c>
       <c r="D507" t="s">
         <v>99</v>
       </c>
       <c r="E507" t="s">
         <v>551</v>
       </c>
       <c r="F507">
         <v>2</v>
       </c>
       <c r="G507" t="s">
-        <v>552</v>
+        <v>672</v>
       </c>
       <c r="H507" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B508">
         <v>17</v>
       </c>
       <c r="C508" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="D508" t="s">
         <v>99</v>
       </c>
       <c r="E508" t="s">
         <v>551</v>
       </c>
       <c r="F508">
         <v>1</v>
       </c>
       <c r="G508" t="s">
         <v>552</v>
       </c>
       <c r="H508" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B509">
         <v>17</v>
       </c>
       <c r="C509" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D509" t="s">
         <v>99</v>
       </c>
       <c r="E509" t="s">
         <v>551</v>
       </c>
       <c r="F509">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G509" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="H509" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B510">
         <v>17</v>
       </c>
       <c r="C510" t="s">
-        <v>466</v>
+        <v>190</v>
       </c>
       <c r="D510" t="s">
-        <v>167</v>
+        <v>99</v>
       </c>
       <c r="E510" t="s">
-        <v>463</v>
+        <v>551</v>
       </c>
       <c r="F510">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G510" t="s">
-        <v>668</v>
+        <v>552</v>
       </c>
       <c r="H510" t="s">
-        <v>465</v>
+        <v>308</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B511">
         <v>17</v>
       </c>
       <c r="C511" t="s">
-        <v>467</v>
+        <v>550</v>
       </c>
       <c r="D511" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="E511" t="s">
-        <v>463</v>
+        <v>551</v>
       </c>
       <c r="F511">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G511" t="s">
-        <v>668</v>
+        <v>552</v>
       </c>
       <c r="H511" t="s">
-        <v>465</v>
+        <v>308</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B512">
         <v>17</v>
       </c>
       <c r="C512" t="s">
-        <v>462</v>
+        <v>553</v>
       </c>
       <c r="D512" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="E512" t="s">
-        <v>463</v>
+        <v>551</v>
       </c>
       <c r="F512">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G512" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="H512" t="s">
-        <v>669</v>
+        <v>308</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B513">
-        <v>17.0</v>
+        <v>17</v>
       </c>
       <c r="C513" t="s">
-        <v>651</v>
+        <v>466</v>
       </c>
       <c r="D513" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="E513" t="s">
-        <v>91</v>
+        <v>463</v>
       </c>
       <c r="F513">
         <v>1</v>
       </c>
       <c r="G513" t="s">
-        <v>92</v>
+        <v>673</v>
       </c>
       <c r="H513" t="s">
-        <v>30</v>
+        <v>465</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>669</v>
+      </c>
+      <c r="B514">
+        <v>17</v>
       </c>
       <c r="C514" t="s">
-        <v>652</v>
+        <v>467</v>
       </c>
       <c r="D514" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="E514" t="s">
-        <v>638</v>
+        <v>463</v>
       </c>
       <c r="F514">
         <v>2</v>
       </c>
       <c r="G514" t="s">
-        <v>639</v>
+        <v>673</v>
       </c>
       <c r="H514" t="s">
-        <v>13</v>
+        <v>465</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B515">
-        <v>18.0</v>
+        <v>17</v>
       </c>
       <c r="C515" t="s">
-        <v>654</v>
+        <v>462</v>
       </c>
       <c r="D515" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="E515" t="s">
-        <v>421</v>
+        <v>463</v>
       </c>
       <c r="F515">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G515" t="s">
-        <v>655</v>
+        <v>673</v>
       </c>
       <c r="H515" t="s">
-        <v>13</v>
+        <v>674</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B516">
-        <v>18.0</v>
+        <v>17.0</v>
       </c>
       <c r="C516" t="s">
-        <v>512</v>
+        <v>656</v>
       </c>
       <c r="D516" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E516" t="s">
-        <v>478</v>
+        <v>91</v>
       </c>
       <c r="F516">
         <v>1</v>
       </c>
       <c r="G516" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="H516" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>669</v>
+      </c>
+      <c r="B517" t="s">
+        <v>429</v>
       </c>
       <c r="C517" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D517" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E517" t="s">
-        <v>91</v>
+        <v>643</v>
       </c>
       <c r="F517">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G517" t="s">
-        <v>92</v>
+        <v>644</v>
       </c>
       <c r="H517" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>669</v>
+      </c>
+      <c r="B518">
+        <v>18.0</v>
       </c>
       <c r="C518" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D518" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E518" t="s">
-        <v>638</v>
+        <v>421</v>
       </c>
       <c r="F518">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G518" t="s">
-        <v>639</v>
+        <v>660</v>
       </c>
       <c r="H518" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>669</v>
+      </c>
+      <c r="B519">
+        <v>18.0</v>
       </c>
       <c r="C519" t="s">
-        <v>658</v>
+        <v>512</v>
       </c>
       <c r="D519" t="s">
         <v>16</v>
       </c>
       <c r="E519" t="s">
-        <v>638</v>
+        <v>478</v>
       </c>
       <c r="F519">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G519" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="H519" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>669</v>
+      </c>
+      <c r="B520">
+        <v>18.0</v>
       </c>
       <c r="C520" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D520" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E520" t="s">
-        <v>638</v>
+        <v>91</v>
       </c>
       <c r="F520">
         <v>1</v>
       </c>
       <c r="G520" t="s">
-        <v>639</v>
+        <v>92</v>
       </c>
       <c r="H520" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>669</v>
+      </c>
+      <c r="B521" t="s">
+        <v>296</v>
       </c>
       <c r="C521" t="s">
-        <v>613</v>
+        <v>663</v>
       </c>
       <c r="D521" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="E521" t="s">
-        <v>614</v>
+        <v>643</v>
       </c>
       <c r="F521">
         <v>2</v>
       </c>
       <c r="G521" t="s">
-        <v>615</v>
+        <v>644</v>
       </c>
       <c r="H521" t="s">
-        <v>312</v>
+        <v>13</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>669</v>
+      </c>
+      <c r="B522" t="s">
+        <v>296</v>
       </c>
       <c r="C522" t="s">
-        <v>616</v>
+        <v>662</v>
       </c>
       <c r="D522" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E522" t="s">
-        <v>614</v>
+        <v>643</v>
       </c>
       <c r="F522">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G522" t="s">
-        <v>615</v>
+        <v>644</v>
       </c>
       <c r="H522" t="s">
-        <v>312</v>
+        <v>13</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>669</v>
+      </c>
+      <c r="B523" t="s">
         <v>664</v>
       </c>
-      <c r="B523">
-[...1 lines deleted...]
-      </c>
       <c r="C523" t="s">
-        <v>620</v>
+        <v>665</v>
       </c>
       <c r="D523" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="E523" t="s">
-        <v>618</v>
+        <v>643</v>
       </c>
       <c r="F523">
         <v>1</v>
       </c>
       <c r="G523" t="s">
-        <v>670</v>
+        <v>644</v>
       </c>
       <c r="H523" t="s">
-        <v>312</v>
+        <v>13</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B524">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D524" t="s">
-        <v>22</v>
+        <v>227</v>
       </c>
       <c r="E524" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="F524">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G524" t="s">
-        <v>670</v>
+        <v>620</v>
       </c>
       <c r="H524" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B525">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="D525" t="s">
-        <v>227</v>
+        <v>22</v>
       </c>
       <c r="E525" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="F525">
         <v>2</v>
       </c>
       <c r="G525" t="s">
-        <v>670</v>
+        <v>620</v>
       </c>
       <c r="H525" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="B526">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>26</v>
+        <v>625</v>
       </c>
       <c r="D526" t="s">
-        <v>27</v>
+        <v>227</v>
       </c>
       <c r="E526" t="s">
-        <v>28</v>
+        <v>623</v>
       </c>
       <c r="F526">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G526" t="s">
-        <v>29</v>
+        <v>675</v>
       </c>
       <c r="H526" t="s">
-        <v>30</v>
+        <v>312</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="B527">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>31</v>
+        <v>626</v>
       </c>
       <c r="D527" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E527" t="s">
-        <v>28</v>
+        <v>623</v>
       </c>
       <c r="F527">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G527" t="s">
-        <v>29</v>
+        <v>675</v>
       </c>
       <c r="H527" t="s">
-        <v>30</v>
+        <v>312</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>669</v>
+      </c>
+      <c r="B528">
+        <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>498</v>
+        <v>622</v>
       </c>
       <c r="D528" t="s">
-        <v>27</v>
+        <v>227</v>
       </c>
       <c r="E528" t="s">
-        <v>35</v>
+        <v>623</v>
       </c>
       <c r="F528">
         <v>2</v>
       </c>
       <c r="G528" t="s">
-        <v>36</v>
+        <v>675</v>
       </c>
       <c r="H528" t="s">
-        <v>40</v>
+        <v>312</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>676</v>
+      </c>
+      <c r="B529">
+        <v>10</v>
       </c>
       <c r="C529" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D529" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E529" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F529">
         <v>2</v>
       </c>
       <c r="G529" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H529" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>676</v>
+      </c>
+      <c r="B530">
+        <v>10</v>
       </c>
       <c r="C530" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D530" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E530" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F530">
         <v>2</v>
       </c>
       <c r="G530" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H530" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>676</v>
+      </c>
+      <c r="B531" t="s">
+        <v>32</v>
       </c>
       <c r="C531" t="s">
-        <v>640</v>
+        <v>498</v>
       </c>
       <c r="D531" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="E531" t="s">
-        <v>641</v>
+        <v>35</v>
       </c>
       <c r="F531">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G531" t="s">
-        <v>642</v>
+        <v>36</v>
       </c>
       <c r="H531" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>676</v>
+      </c>
+      <c r="B532" t="s">
+        <v>32</v>
       </c>
       <c r="C532" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="D532" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E532" t="s">
-        <v>641</v>
+        <v>35</v>
       </c>
       <c r="F532">
         <v>2</v>
       </c>
       <c r="G532" t="s">
-        <v>642</v>
+        <v>36</v>
       </c>
       <c r="H532" t="s">
-        <v>648</v>
+        <v>30</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="B533">
+        <v>676</v>
+      </c>
+      <c r="B533" t="s">
+        <v>32</v>
+      </c>
+      <c r="C533" t="s">
+        <v>37</v>
+      </c>
+      <c r="D533" t="s">
+        <v>38</v>
+      </c>
+      <c r="E533" t="s">
+        <v>35</v>
+      </c>
+      <c r="F533">
+        <v>2</v>
+      </c>
+      <c r="G533" t="s">
+        <v>36</v>
+      </c>
+      <c r="H533" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>676</v>
+      </c>
+      <c r="B534">
         <v>8.0</v>
       </c>
-      <c r="C533" t="s">
+      <c r="C534" t="s">
+        <v>645</v>
+      </c>
+      <c r="D534" t="s">
+        <v>113</v>
+      </c>
+      <c r="E534" t="s">
+        <v>646</v>
+      </c>
+      <c r="F534">
+        <v>1</v>
+      </c>
+      <c r="G534" t="s">
+        <v>647</v>
+      </c>
+      <c r="H534" t="s">
         <v>653</v>
       </c>
-      <c r="D533" t="s">
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>676</v>
+      </c>
+      <c r="B535">
+        <v>8.0</v>
+      </c>
+      <c r="C535" t="s">
+        <v>648</v>
+      </c>
+      <c r="D535" t="s">
+        <v>43</v>
+      </c>
+      <c r="E535" t="s">
+        <v>646</v>
+      </c>
+      <c r="F535">
+        <v>2</v>
+      </c>
+      <c r="G535" t="s">
+        <v>647</v>
+      </c>
+      <c r="H535" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>676</v>
+      </c>
+      <c r="B536">
+        <v>8.0</v>
+      </c>
+      <c r="C536" t="s">
+        <v>658</v>
+      </c>
+      <c r="D536" t="s">
         <v>113</v>
       </c>
-      <c r="E533" t="s">
-[...9 lines deleted...]
-        <v>644</v>
+      <c r="E536" t="s">
+        <v>646</v>
+      </c>
+      <c r="F536">
+        <v>2</v>
+      </c>
+      <c r="G536" t="s">
+        <v>647</v>
+      </c>
+      <c r="H536" t="s">
+        <v>649</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">