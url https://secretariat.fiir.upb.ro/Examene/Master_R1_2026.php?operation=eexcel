--- v1 (2026-07-21)
+++ v2 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="677">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="678">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t>Disciplina</t>
   </si>
   <si>
     <t>Seria</t>
   </si>
   <si>
     <t>Titular Acoperire</t>
   </si>
   <si>
     <t>Sem</t>
   </si>
   <si>
     <t>Profesor Asistent</t>
   </si>
   <si>
     <t>Sala</t>
   </si>
   <si>
@@ -92,128 +92,128 @@
   <si>
     <t>Bruno stefan</t>
   </si>
   <si>
     <t>30 May 2026</t>
   </si>
   <si>
     <t>09.00</t>
   </si>
   <si>
     <t>Statistica aplicată</t>
   </si>
   <si>
     <t>IMPSC</t>
   </si>
   <si>
     <t>PETRICEANU Constantin</t>
   </si>
   <si>
     <t>C Rontescu</t>
   </si>
   <si>
     <t xml:space="preserve">CB213	</t>
   </si>
   <si>
+    <t>Sisteme mecanice mobile seriale și paralele</t>
+  </si>
+  <si>
+    <t>MSSMM</t>
+  </si>
+  <si>
+    <t>BAJENARU Valentina-Daniela</t>
+  </si>
+  <si>
+    <t>Simona ISTRITEANU</t>
+  </si>
+  <si>
+    <t>JC106</t>
+  </si>
+  <si>
     <t>Bazele analizei și optimizării sistemelor cu memorie rigidă</t>
   </si>
   <si>
-    <t>MSSMM</t>
-[...13 lines deleted...]
-  <si>
     <t>10,00</t>
   </si>
   <si>
+    <t>Tehnici de optimizare a sintezei sistemelor mecanice mobile 1</t>
+  </si>
+  <si>
+    <t>ISTRITEANU Simona-Elena</t>
+  </si>
+  <si>
+    <t>As.Dr.Ing. Valentina - Daniela Băjenaru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JC106	</t>
+  </si>
+  <si>
     <t>Modelarea și simularea sistemelor biomecanice</t>
   </si>
   <si>
     <t>CPSM</t>
   </si>
   <si>
-    <t>ISTRITEANU Simona-Elena</t>
-[...4 lines deleted...]
-  <si>
     <t>Analiza și simularea sistemelor mecanice mobile</t>
   </si>
   <si>
     <t>IMST</t>
   </si>
   <si>
     <t>Optimizarea sistemelor mecanice cu memorie rigida</t>
   </si>
   <si>
-    <t xml:space="preserve">JC106	</t>
-[...2 lines deleted...]
-    <t>Tehnici de optimizare a sintezei sistemelor mecanice mobile 1</t>
+    <t>Managementul proiectelor de cercetare-dezvoltare-inovare</t>
+  </si>
+  <si>
+    <t>CMP</t>
+  </si>
+  <si>
+    <t>TILINA Dana-Iuliana</t>
+  </si>
+  <si>
+    <t>Prof. Manuela Ciucurel</t>
+  </si>
+  <si>
+    <t>CB109</t>
   </si>
   <si>
     <t>Managementul calității produselor și serviciilor</t>
   </si>
   <si>
-    <t>CMP</t>
-[...10 lines deleted...]
-  <si>
     <t>Creativitate în domeniul echipamentelor și tehnologiilor asistive</t>
   </si>
   <si>
     <t>ETR</t>
   </si>
   <si>
     <t>Metodologia concepției inovative a produselor și serviciilor</t>
   </si>
   <si>
     <t>Exploatarea și mentenanța echipamentelor asistive</t>
   </si>
   <si>
-    <t>Managementul proiectelor de cercetare-dezvoltare-inovare</t>
-[...1 lines deleted...]
-  <si>
     <t>10:00</t>
   </si>
   <si>
     <t>Structuri organizaționale și managementul proceselor</t>
   </si>
   <si>
     <t>ZAPCIU Miron</t>
   </si>
   <si>
     <t>TILINA Dana</t>
   </si>
   <si>
     <t>Productica</t>
   </si>
   <si>
     <t>Întreprindere simulata / Factory Simulation</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Echipamente speciale pentru sudare</t>
   </si>
   <si>
     <t>RONTESCU Corneliu</t>
@@ -434,59 +434,59 @@
   <si>
     <t>IVAN Mario</t>
   </si>
   <si>
     <t xml:space="preserve">CO006	</t>
   </si>
   <si>
     <t>Sisteme mecatronice și robotice asistive</t>
   </si>
   <si>
     <t>Punerea în funcţiune şi evaluarea performanţelor roboţilor industriali</t>
   </si>
   <si>
     <t xml:space="preserve">IVAN Mario	</t>
   </si>
   <si>
     <t>Antreprenoriat și inovație</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Sisteme de productie avansate</t>
   </si>
   <si>
+    <t>Programarea asistată şi simularea off-line a proceselor şi sistemelor de fabricaţie robotizate - Process Simulate, Siemens PLM</t>
+  </si>
+  <si>
+    <t>prof. dr. ing. Tiberiu Dobrescu</t>
+  </si>
+  <si>
     <t>Programarea asistată şi simularea off-line a roboţilor industriali 1 - ABB Robot Studio</t>
   </si>
   <si>
-    <t>prof. dr. ing. Tiberiu Dobrescu</t>
-[...4 lines deleted...]
-  <si>
     <t>Robotică  pentru neuroreabilitare</t>
   </si>
   <si>
     <t>BISU Claudiu</t>
   </si>
   <si>
     <t>Asigurarea mobilității și recuperare integrată</t>
   </si>
   <si>
     <t>MOHORA Cristina</t>
   </si>
   <si>
     <t>Cercet.st.  DRAGOMIR Andrei</t>
   </si>
   <si>
     <t>CB023</t>
   </si>
   <si>
     <t>Modelarea și simularea sistemelor tehnologice</t>
   </si>
   <si>
     <t>Echipamente şi tehnologii asistive</t>
   </si>
   <si>
     <t>Materiale şi tratamente speciale pentru sudare</t>
@@ -500,146 +500,146 @@
   <si>
     <t>CK106</t>
   </si>
   <si>
     <t>Recuperare prin activități fizice adaptate</t>
   </si>
   <si>
     <t>DRAGOMIR Andrei</t>
   </si>
   <si>
     <t>Cristina Mohora</t>
   </si>
   <si>
     <t>Tehnici avansate de manipulare și transformare a datelor în logistică</t>
   </si>
   <si>
     <t>SILVESTRU  Cătălin- Ionuţ</t>
   </si>
   <si>
     <t>Iordoc Georgian</t>
   </si>
   <si>
     <t>CB210</t>
   </si>
   <si>
+    <t>Optimizarea fluxurilor materiale cu valori discrete</t>
+  </si>
+  <si>
+    <t>MIIV</t>
+  </si>
+  <si>
+    <t>COTET Costel - Emil</t>
+  </si>
+  <si>
+    <t>Florina Chiscop</t>
+  </si>
+  <si>
+    <t>CB017</t>
+  </si>
+  <si>
     <t>Fluxuri materiale în logistică</t>
   </si>
   <si>
-    <t>COTET Costel - Emil</t>
-[...1 lines deleted...]
-  <si>
     <t>Laurentiu Popa</t>
   </si>
   <si>
-    <t>CB017</t>
-[...8 lines deleted...]
-    <t>Florina Chiscop</t>
+    <t>Soft-Skills</t>
+  </si>
+  <si>
+    <t>COTET Gabriela-Beatrice</t>
+  </si>
+  <si>
+    <t>Costel Emil Cotet</t>
   </si>
   <si>
     <t>Managementul resurselor umane  în mediul virtual</t>
   </si>
   <si>
     <t>MIIVb</t>
   </si>
   <si>
-    <t>COTET Gabriela-Beatrice</t>
-[...4 lines deleted...]
-  <si>
     <t>Leadership și strategii corporatiste în mediul virtual</t>
   </si>
   <si>
     <t>Metode şi tehnici de comunicare</t>
   </si>
   <si>
-    <t>Soft-Skills</t>
-[...1 lines deleted...]
-  <si>
     <t>Aplicații ale inteligenței artificiale în logistică</t>
   </si>
   <si>
     <t>ALEXANDRU Tudor-George</t>
   </si>
   <si>
     <t>Ing. Stefan Cula</t>
   </si>
   <si>
     <t>CB006</t>
   </si>
   <si>
     <t>Inginerie asistată avansată în robotică</t>
   </si>
   <si>
     <t>Managementul documentelor asistat de calculator</t>
   </si>
   <si>
     <t>Aplicații Informatice de modelare și simulare</t>
   </si>
   <si>
     <t>BIGAN Cristin-Iulian</t>
   </si>
   <si>
     <t>Panduru Valentin</t>
   </si>
   <si>
+    <t>Proiect individual şi de grup 2</t>
+  </si>
+  <si>
+    <t>DOICIN Cristian</t>
+  </si>
+  <si>
+    <t>Ionescu Nicolae</t>
+  </si>
+  <si>
+    <t>CD008</t>
+  </si>
+  <si>
+    <t>Proiect Individual şi de grup 1</t>
+  </si>
+  <si>
+    <t>ISII</t>
+  </si>
+  <si>
     <t>Dezvoltarea Produselor 1</t>
   </si>
   <si>
     <t>AIII_DIPI_INPN_ISII_IEMA</t>
   </si>
   <si>
-    <t>DOICIN Cristian</t>
-[...7 lines deleted...]
-  <si>
     <t>Proiect Individual şi de Grup 1</t>
   </si>
   <si>
-    <t>Proiect individual şi de grup 2</t>
-[...7 lines deleted...]
-  <si>
     <t>13:00</t>
   </si>
   <si>
     <t>Managementul vânzărilor și strategii de afaceri</t>
   </si>
   <si>
     <t>PUIU Roxana-Adriana</t>
   </si>
   <si>
     <t>Puiu Roxana</t>
   </si>
   <si>
     <t>Sisteme informatice pentru management</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>Mecatronică 2</t>
   </si>
   <si>
     <t>MUNTEANU Iulian-Sorin</t>
   </si>
   <si>
     <t>As. Daniel Mircea Popescu</t>
@@ -716,125 +716,125 @@
   <si>
     <t>Legislația muncii</t>
   </si>
   <si>
     <t>ECMP</t>
   </si>
   <si>
     <t>Evaluarea calității locurilor de muncă în controlul nedistructiv</t>
   </si>
   <si>
     <t>Legislația Romînă și europeana în domeniul securității și sănătății în muncă</t>
   </si>
   <si>
     <t>Legislatia muncii</t>
   </si>
   <si>
     <t>Acreditare si certificare</t>
   </si>
   <si>
     <t>PASĂRE Vili</t>
   </si>
   <si>
     <t>Prof. dr. ing. Oana-Roxana CHIVU</t>
   </si>
   <si>
+    <t>Metode şi tehnici de evaluare a riscurilor profesionale şi mijloace de prevenire 2</t>
+  </si>
+  <si>
+    <t>BUJOR Constantin</t>
+  </si>
+  <si>
+    <t>GHEORGHE Marilena</t>
+  </si>
+  <si>
+    <t>CK111</t>
+  </si>
+  <si>
     <t>Teoria cercetarii accidentelor de munca</t>
   </si>
   <si>
-    <t>BUJOR Constantin</t>
-[...7 lines deleted...]
-  <si>
     <t>Metode şi tehnici de evaluare a riscurilor profesionale şi mijloace de prevenire 1</t>
   </si>
   <si>
-    <t>Metode şi tehnici de evaluare a riscurilor profesionale şi mijloace de prevenire 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Politici ale uniunii europene</t>
   </si>
   <si>
     <t>COTOARA Maricica-Daniela</t>
   </si>
   <si>
     <t>Lector univ. dr. Adelin Dumitru</t>
   </si>
   <si>
     <t>Instituţii europene</t>
   </si>
   <si>
     <t>Etica relaţiilor internaţionale</t>
   </si>
   <si>
     <t>Comunicare politică</t>
   </si>
   <si>
     <t>Organizare ergonomică</t>
   </si>
   <si>
     <t>DARABONT Doru-Costin</t>
   </si>
   <si>
     <t>Marilena Gheorghe</t>
   </si>
   <si>
     <t xml:space="preserve">	CK009D</t>
   </si>
   <si>
     <t>Sisteme şi echipamente de protecţie</t>
   </si>
   <si>
     <t>Conf.dr.ing.Borda Claudia</t>
   </si>
   <si>
     <t>Managementul mediului</t>
   </si>
   <si>
     <t>16:00</t>
   </si>
   <si>
+    <t>Introducere în inspecția calității</t>
+  </si>
+  <si>
+    <t>BORDA Claudia</t>
+  </si>
+  <si>
     <t>Verificarea etanseitatii</t>
   </si>
   <si>
-    <t>BORDA Claudia</t>
-[...1 lines deleted...]
-  <si>
     <t>Managementul activităţii de prevenire şi protecţiei a situaţiilor de urgenţă</t>
   </si>
   <si>
     <t>Baze fizice ale metodelor nedistructive</t>
   </si>
   <si>
-    <t>Introducere în inspecția calității</t>
-[...1 lines deleted...]
-  <si>
     <t>Legislaţie economică</t>
   </si>
   <si>
     <t>CÎRȚÂNĂ Liviu Marius</t>
   </si>
   <si>
     <t>Oana CHIVU</t>
   </si>
   <si>
     <t>CK109</t>
   </si>
   <si>
     <t>Metode nedistrucive de evaluare a integrităţii structurilor</t>
   </si>
   <si>
     <t>PETRE Cristian Catalin</t>
   </si>
   <si>
     <t>Conf. dr. ing. Daniela TUDOSE</t>
   </si>
   <si>
     <t>CA110</t>
   </si>
   <si>
     <t>Metode experimentale pentru verificarea structurilor mecanice</t>
@@ -884,68 +884,68 @@
   <si>
     <t>Cibernetică economică și industrială</t>
   </si>
   <si>
     <t>DUGAESESCU Ileana</t>
   </si>
   <si>
     <t>CODREANU Irina-Maria</t>
   </si>
   <si>
     <t>CO003b</t>
   </si>
   <si>
     <t>Construcţie europeană</t>
   </si>
   <si>
     <t>RADULESCU Raluca Iulia</t>
   </si>
   <si>
     <t>lect.dr. Radulescu Raluca Iulia</t>
   </si>
   <si>
     <t>CB 023</t>
   </si>
   <si>
+    <t>Sisteme inteligente</t>
+  </si>
+  <si>
+    <t>IACOB Robert Eugen</t>
+  </si>
+  <si>
+    <t>Chiscop Florina</t>
+  </si>
+  <si>
+    <t>CK110C</t>
+  </si>
+  <si>
     <t>Dezvoltarea sistemică a tehnologiilor asistive</t>
   </si>
   <si>
-    <t>IACOB Robert Eugen</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CK110C	</t>
   </si>
   <si>
-    <t>Sisteme inteligente</t>
-[...4 lines deleted...]
-  <si>
     <t>18:00</t>
   </si>
   <si>
     <t>Sisteme de inteligență artificială pentru asistarea deciziilor</t>
   </si>
   <si>
     <t>IEMA_ISII</t>
   </si>
   <si>
     <t>Inteligență artificială / Artificial inteligence</t>
   </si>
   <si>
     <t>Dimensiunea europeană a educaţiei</t>
   </si>
   <si>
     <t>COJOCARU Constantin -Ionut</t>
   </si>
   <si>
     <t>Teodora Chicioreanu</t>
   </si>
   <si>
     <t>18:30</t>
   </si>
   <si>
     <t>Sisteme de control al roboţilor industriali şi fabricaţiei prin vedere artificială</t>
@@ -1070,68 +1070,68 @@
   <si>
     <t>ANGHEL Viorel</t>
   </si>
   <si>
     <t>Stefan Sorohan</t>
   </si>
   <si>
     <t xml:space="preserve">CA008	</t>
   </si>
   <si>
     <t>NICOLESCU Alexandru-Ionut</t>
   </si>
   <si>
     <t>Managementul strategic și de risc al companiilor inovative</t>
   </si>
   <si>
     <t>Calitatea produselor si serviciilor in sistemele de securitate si sanatate in munca</t>
   </si>
   <si>
     <t>HELSTERN Mihaela</t>
   </si>
   <si>
     <t>Prof Dr Ing Oana Roxana Chivu</t>
   </si>
   <si>
+    <t>Procese de fabricare a produselor</t>
+  </si>
+  <si>
+    <t>BĂILĂ Diana - Irinel</t>
+  </si>
+  <si>
+    <t>Prof.dr.ing. DUMITRESCU Andrei</t>
+  </si>
+  <si>
+    <t>CB211A</t>
+  </si>
+  <si>
     <t>Managementul designului</t>
   </si>
   <si>
-    <t>BĂILĂ Diana - Irinel</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CB211A	</t>
   </si>
   <si>
-    <t>Procese de fabricare a produselor</t>
-[...4 lines deleted...]
-  <si>
     <t>Modernitate şi europenitate</t>
   </si>
   <si>
     <t>Dr. Stoica Adrian Claudiu</t>
   </si>
   <si>
     <t>Structuri din materiale compozite</t>
   </si>
   <si>
     <t>HADĂR Anton</t>
   </si>
   <si>
     <t>Conf.dr.ing. Daniel VLASCEANU</t>
   </si>
   <si>
     <t>CA 006</t>
   </si>
   <si>
     <t>Mecatronică 1</t>
   </si>
   <si>
     <t>OCNĂRESCU Constantin</t>
   </si>
   <si>
     <t>Comanda și controlul sistemelor mecanice</t>
@@ -1259,137 +1259,137 @@
   <si>
     <t>Metode speciale de inspecţia calităţii</t>
   </si>
   <si>
     <t>DUMITRACHE - RUJINSKI Alexandru</t>
   </si>
   <si>
     <t>Radu Constantin</t>
   </si>
   <si>
     <t>Examinare cu ultrasunete 2</t>
   </si>
   <si>
     <t>Examinarea cu ultrasunete 1</t>
   </si>
   <si>
     <t>CB213</t>
   </si>
   <si>
     <t>Ș.l.dr.ing. Crișan Nicoleta</t>
   </si>
   <si>
     <t>Consultanță în cercetare și proiectare</t>
   </si>
   <si>
+    <t>Comunicare managerială şi consultanţă de imagine</t>
+  </si>
+  <si>
+    <t>STEFAN Eugen Bruno</t>
+  </si>
+  <si>
+    <t>BALGIU Beatrice Adriana</t>
+  </si>
+  <si>
     <t>Sociologia organizației</t>
   </si>
   <si>
-    <t>STEFAN Eugen Bruno</t>
-[...4 lines deleted...]
-  <si>
     <t>Comportament organizaţional</t>
   </si>
   <si>
-    <t>Comunicare managerială şi consultanţă de imagine</t>
-[...1 lines deleted...]
-  <si>
     <t>Identitate europeana</t>
   </si>
   <si>
     <t>ARDELEAN Ramona-Mihaela</t>
   </si>
   <si>
     <t>Beatrice Balgiu</t>
   </si>
   <si>
+    <t>Sisteme şi aplicatii pentru procesarea datelor - SAP 1</t>
+  </si>
+  <si>
+    <t>MANDACHE Marian</t>
+  </si>
+  <si>
+    <t>NICOLESCU ADRIAN</t>
+  </si>
+  <si>
+    <t>CO06</t>
+  </si>
+  <si>
     <t>Sisteme şi aplicaţii pentru procesarea datelor - SAP 2</t>
   </si>
   <si>
-    <t>MANDACHE Marian</t>
-[...10 lines deleted...]
-  <si>
     <t>Politici, programe de finantare pentru dezvoltare tehnologica si inovare</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>Robotica pentru aplicaţii medicale</t>
   </si>
   <si>
     <t>CRISTOIU Cozmin - Adrian</t>
   </si>
   <si>
     <t>Nicolescu Adrian</t>
   </si>
   <si>
     <t>Teoria grafurilor cu aplicații in modelarea structurilor mobile</t>
   </si>
   <si>
     <t>ROTARU Alexandra</t>
   </si>
   <si>
     <t>Valentina-Daniela BĂJENARU</t>
   </si>
   <si>
     <t>Proiectarea și implementarea sistemelor de management al calității</t>
   </si>
   <si>
     <t>Protecţia europeană a drepturilor omului</t>
   </si>
   <si>
     <t>Analiza competitivitatii sistemelor mecanice  1</t>
   </si>
   <si>
     <t>Tehnici de comunicare și negociere în afaceri</t>
   </si>
   <si>
     <t>Marketing industrial</t>
   </si>
   <si>
+    <t>Procesarea Avansată a Datelor</t>
+  </si>
+  <si>
+    <t>ENCIU Cornel</t>
+  </si>
+  <si>
     <t>Aplicații ale Inteligenței Artificiale în Inginerie Industrială</t>
   </si>
   <si>
-    <t>ENCIU Cornel</t>
-[...4 lines deleted...]
-  <si>
     <t>Procese avansate de fabricare 3</t>
   </si>
   <si>
     <t>Prof.dr.ing. OPRAN Constantin</t>
   </si>
   <si>
     <t>Procese avansate de fabricare 2</t>
   </si>
   <si>
     <t>ENCIU Cornel-Cristian</t>
   </si>
   <si>
     <t>S.L. Dr. Ing. TARBA Ioan-Cristian</t>
   </si>
   <si>
     <t xml:space="preserve">CO011	</t>
   </si>
   <si>
     <t>05 Jun 2026</t>
   </si>
   <si>
     <t xml:space="preserve">CK110d   	</t>
   </si>
   <si>
     <t>Evaluarea performanţelor sistemelor mecanice</t>
@@ -1442,50 +1442,53 @@
   <si>
     <t>Nicoleta Carutasu</t>
   </si>
   <si>
     <t>CK110d</t>
   </si>
   <si>
     <t>Dr. Marius Lazar</t>
   </si>
   <si>
     <t>CK104</t>
   </si>
   <si>
     <t>Pălăcean Alexandru Viorel</t>
   </si>
   <si>
     <t>ED217</t>
   </si>
   <si>
     <t>Finanţe corporative</t>
   </si>
   <si>
     <t>DOBRESCU Răzvan Mihai</t>
   </si>
   <si>
+    <t>Liviu Mateescu</t>
+  </si>
+  <si>
     <t>BN215</t>
   </si>
   <si>
     <t>Comunicare și istorie politică europeană (sec XX - XXI)</t>
   </si>
   <si>
     <t>STOICA Adrian-Claudiu</t>
   </si>
   <si>
     <t>Programare pentru sisteme industriale</t>
   </si>
   <si>
     <t>DIMON Cătălin</t>
   </si>
   <si>
     <t>Marius Teme</t>
   </si>
   <si>
     <t>ED007</t>
   </si>
   <si>
     <t>Fabricare asistată</t>
   </si>
   <si>
     <t>MANOLACHE Daniel-Silviu</t>
@@ -1664,146 +1667,146 @@
   <si>
     <t>Butu Larisa</t>
   </si>
   <si>
     <t>Perederic Cristian</t>
   </si>
   <si>
     <t>Algoritmi de modelare și optimizare</t>
   </si>
   <si>
     <t>CIPU Elena-Corina</t>
   </si>
   <si>
     <t>Asist. Cosmin Barbu</t>
   </si>
   <si>
     <t>CB015</t>
   </si>
   <si>
     <t>Analiza, modelarea și optimizarea proceselor de business</t>
   </si>
   <si>
     <t>Emilia POPESCU</t>
   </si>
   <si>
+    <t>GHICULESCU Liviu Daniel</t>
+  </si>
+  <si>
+    <t>Prof. Nicolae IONESCU</t>
+  </si>
+  <si>
     <t>Procese avansate de fabricare 1</t>
   </si>
   <si>
-    <t>GHICULESCU Liviu Daniel</t>
-[...4 lines deleted...]
-  <si>
     <t>Managementul tehnologiilor avansate</t>
   </si>
   <si>
     <t>dr.ing. Claudiu PIRNAU</t>
   </si>
   <si>
     <t>Micro si Nanotehnologii</t>
   </si>
   <si>
     <t>Ingineria Asistata a Micro si Nanotehnologiilor</t>
   </si>
   <si>
     <t>Proiect Individual şi de grup 2</t>
   </si>
   <si>
     <t>Nanoprelucrari cu energii concentrate</t>
   </si>
   <si>
+    <t>Strategii de comunicare interculturala</t>
+  </si>
+  <si>
+    <t>PĂTRAȘCU Horia-Vicențiu</t>
+  </si>
+  <si>
+    <t>Daniela COTOARĂ</t>
+  </si>
+  <si>
     <t>Comunicare şi imagine instituţională</t>
   </si>
   <si>
-    <t>PĂTRAȘCU Horia-Vicențiu</t>
-[...4 lines deleted...]
-  <si>
     <t>Comunicare interculturală europeană</t>
   </si>
   <si>
-    <t>Strategii de comunicare interculturala</t>
-[...1 lines deleted...]
-  <si>
     <t>lect.dr.Cotoara Daniela Maricica</t>
   </si>
   <si>
     <t>Algoritmi de optimizare în logistică</t>
   </si>
   <si>
     <t>IFRIM Ana-Maria</t>
   </si>
   <si>
     <t>Popescu Emilia</t>
   </si>
   <si>
     <t>Sisteme și tehnologii inteligente pentru logistică</t>
   </si>
   <si>
     <t>POPESCU Constantin - Adrian</t>
   </si>
   <si>
     <t>S.l.dr.ing. Popescu Emilia</t>
   </si>
   <si>
     <t xml:space="preserve">CB007	</t>
   </si>
   <si>
     <t>Concepția și adaptarea locuinței pentru persoanele cu dizabilități</t>
   </si>
   <si>
     <t>POPESCU Emilia - Maria</t>
   </si>
   <si>
     <t>Adrian Popescu</t>
   </si>
   <si>
     <t xml:space="preserve">	CB007</t>
   </si>
   <si>
     <t>AN 217</t>
   </si>
   <si>
+    <t>E-business în inginerie industrială / E-business in industrial engineering</t>
+  </si>
+  <si>
+    <t>PARPALĂ Lidia Florentina</t>
+  </si>
+  <si>
+    <t>Stefan Cula</t>
+  </si>
+  <si>
+    <t>CK008b</t>
+  </si>
+  <si>
     <t>Bazele e-Business</t>
   </si>
   <si>
-    <t>PARPALĂ Lidia Florentina</t>
-[...10 lines deleted...]
-  <si>
     <t>Tehnici avansate de simulare și analiză</t>
   </si>
   <si>
     <t>PARPALĂ Radu-Constantin</t>
   </si>
   <si>
     <t>Sl.Dr.Ing. PARPALĂ Lidia Florentina</t>
   </si>
   <si>
     <t>Sisteme software de interfațare</t>
   </si>
   <si>
     <t>Proiectarea, optimizarea și managementul bazelor de date</t>
   </si>
   <si>
     <t>Întreprinderea virtuală integrată</t>
   </si>
   <si>
     <t xml:space="preserve">	CB021   	</t>
   </si>
   <si>
     <t>10 Jun 2026</t>
   </si>
   <si>
     <t>S.l.dr.ing.Popescu Emilia</t>
@@ -1868,77 +1871,77 @@
   <si>
     <t>Utilizarea inteligenței artificiale cu limbaje generative pentru creșterea productivității</t>
   </si>
   <si>
     <t>CARUTASU George</t>
   </si>
   <si>
     <t>Prof.dr.ing.habil. Nicoleta Luminița Căruțașu</t>
   </si>
   <si>
     <t>Sisteme avansate de management al lanțului de furnizori</t>
   </si>
   <si>
     <t>CARUTASU Nicoleta Luminiţa</t>
   </si>
   <si>
     <t>prof. Pascu Nicoleta</t>
   </si>
   <si>
     <t>Ergonomia echipamentelor asistive</t>
   </si>
   <si>
     <t>Logistica și distribuția mărfurilor</t>
   </si>
   <si>
+    <t>Procedee speciale de sudare</t>
+  </si>
+  <si>
+    <t>GARLEANU Delia</t>
+  </si>
+  <si>
+    <t>Conf. Garleanu Gabriel</t>
+  </si>
+  <si>
     <t>Examinare cu radiații penetrante</t>
   </si>
   <si>
-    <t>GARLEANU Delia</t>
-[...5 lines deleted...]
-    <t>Procedee speciale de sudare</t>
+    <t>Fabricarea structurilor sudate</t>
+  </si>
+  <si>
+    <t>GÂRLEANU Gabriel</t>
+  </si>
+  <si>
+    <t>Conf Garleanu Delia</t>
   </si>
   <si>
     <t>Analiza emisiei acustice</t>
   </si>
   <si>
-    <t>GÂRLEANU Gabriel</t>
-[...4 lines deleted...]
-  <si>
     <t>Metode nedistructive speciale</t>
   </si>
   <si>
-    <t>Fabricarea structurilor sudate</t>
-[...1 lines deleted...]
-  <si>
     <t>Mecanica ruperii</t>
   </si>
   <si>
     <t>PASTRAMĂ Stefan Dan</t>
   </si>
   <si>
     <t>S.l. Stochioiu Constantin</t>
   </si>
   <si>
     <t>11 Jun 2026</t>
   </si>
   <si>
     <t>Analiza și simularea sistemelor mecanice mobile biomorfe</t>
   </si>
   <si>
     <t>UDREA Ioana</t>
   </si>
   <si>
     <t>Liviu Ungureanu</t>
   </si>
   <si>
     <t>Practici avansate de etică și deontologie universitară</t>
   </si>
   <si>
     <t>FIIR-3</t>
@@ -1949,60 +1952,60 @@
   <si>
     <t>NIcolae POSTAVARU</t>
   </si>
   <si>
     <t>FIIR-1</t>
   </si>
   <si>
     <t>FIIR-2</t>
   </si>
   <si>
     <t>Legislație comercială și negocierea contractelor</t>
   </si>
   <si>
     <t>Drept de proprietate intelectuală și industrială</t>
   </si>
   <si>
     <t>Relaţii internaţionale</t>
   </si>
   <si>
     <t>TARA Sergiu</t>
   </si>
   <si>
     <t>Daniela Cotoară</t>
   </si>
   <si>
+    <t>Concepția integrată a produselor</t>
+  </si>
+  <si>
+    <t>ANANIA Florea Dorel</t>
+  </si>
+  <si>
+    <t>PENA ANDRA</t>
+  </si>
+  <si>
     <t>Programare CNC 1-Centre de prelucrare prin strunjire OKUMA</t>
-  </si>
-[...7 lines deleted...]
-    <t>Concepția integrată a produselor</t>
   </si>
   <si>
     <t xml:space="preserve">CO06	</t>
   </si>
   <si>
     <t>Analiza și procesarea datelor numerice</t>
   </si>
   <si>
     <t>PENA ANDRA-ELENA</t>
   </si>
   <si>
     <t>conf.dr.ing. Dorel ANANIA</t>
   </si>
   <si>
     <t>CO02</t>
   </si>
   <si>
     <t>Optimizarea prin simulare a echipamentelor asistive</t>
   </si>
   <si>
     <t>Alina Mitrache</t>
   </si>
   <si>
     <t>Marketing şi tehnici de vânzare</t>
   </si>
@@ -2574,285 +2577,285 @@
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7">
+        <v>1</v>
+      </c>
+      <c r="G7" t="s">
         <v>35</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8">
+        <v>2</v>
+      </c>
+      <c r="G8" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" t="s">
         <v>34</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9">
+        <v>2</v>
+      </c>
+      <c r="G9" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10">
+        <v>2</v>
+      </c>
+      <c r="G10" t="s">
         <v>35</v>
       </c>
-      <c r="F10">
-[...4 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11">
+        <v>1</v>
+      </c>
+      <c r="G11" t="s">
         <v>35</v>
       </c>
-      <c r="F11">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
         <v>10.0</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12" t="s">
         <v>45</v>
       </c>
       <c r="H12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>10.0</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G13" t="s">
         <v>45</v>
       </c>
       <c r="H13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
         <v>10.0</v>
       </c>
       <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
       <c r="G14" t="s">
         <v>45</v>
       </c>
       <c r="H14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15">
         <v>10.0</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G15" t="s">
         <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16">
         <v>10.0</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16" t="s">
         <v>45</v>
       </c>
       <c r="H16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17" t="s">
@@ -3224,51 +3227,51 @@
       </c>
       <c r="E31" t="s">
         <v>87</v>
       </c>
       <c r="F31">
         <v>1</v>
       </c>
       <c r="G31" t="s">
         <v>88</v>
       </c>
       <c r="H31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32">
         <v>18.0</v>
       </c>
       <c r="C32" t="s">
         <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E32" t="s">
         <v>91</v>
       </c>
       <c r="F32">
         <v>1</v>
       </c>
       <c r="G32" t="s">
         <v>92</v>
       </c>
       <c r="H32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>19</v>
       </c>
       <c r="B33">
         <v>8</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
       <c r="D33" t="s">
@@ -3536,51 +3539,51 @@
       </c>
       <c r="E43" t="s">
         <v>131</v>
       </c>
       <c r="F43">
         <v>2</v>
       </c>
       <c r="G43" t="s">
         <v>132</v>
       </c>
       <c r="H43" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>127</v>
       </c>
       <c r="B44" t="s">
         <v>128</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E44" t="s">
         <v>131</v>
       </c>
       <c r="F44">
         <v>1</v>
       </c>
       <c r="G44" t="s">
         <v>132</v>
       </c>
       <c r="H44" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>127</v>
       </c>
       <c r="B45" t="s">
         <v>128</v>
       </c>
       <c r="C45" t="s">
         <v>135</v>
       </c>
       <c r="D45" t="s">
@@ -3692,75 +3695,75 @@
       </c>
       <c r="E49" t="s">
         <v>132</v>
       </c>
       <c r="F49">
         <v>1</v>
       </c>
       <c r="G49" t="s">
         <v>141</v>
       </c>
       <c r="H49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E50" t="s">
         <v>144</v>
       </c>
       <c r="F50">
         <v>2</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51">
         <v>10.0</v>
       </c>
       <c r="C51" t="s">
         <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E51" t="s">
         <v>146</v>
       </c>
       <c r="F51">
         <v>2</v>
       </c>
       <c r="G51" t="s">
         <v>147</v>
       </c>
       <c r="H51" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>127</v>
       </c>
       <c r="B52">
         <v>10.0</v>
       </c>
       <c r="C52" t="s">
         <v>149</v>
       </c>
       <c r="D52" t="s">
@@ -3768,51 +3771,51 @@
       </c>
       <c r="E52" t="s">
         <v>146</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52" t="s">
         <v>147</v>
       </c>
       <c r="H52" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>127</v>
       </c>
       <c r="B53">
         <v>10.0</v>
       </c>
       <c r="C53" t="s">
         <v>150</v>
       </c>
       <c r="D53" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E53" t="s">
         <v>146</v>
       </c>
       <c r="F53">
         <v>1</v>
       </c>
       <c r="G53" t="s">
         <v>147</v>
       </c>
       <c r="H53" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>127</v>
       </c>
       <c r="B54">
         <v>10.0</v>
       </c>
       <c r="C54" t="s">
         <v>151</v>
       </c>
       <c r="D54" t="s">
@@ -3820,51 +3823,51 @@
       </c>
       <c r="E54" t="s">
         <v>152</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54" t="s">
         <v>153</v>
       </c>
       <c r="H54" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>127</v>
       </c>
       <c r="B55" t="s">
         <v>52</v>
       </c>
       <c r="C55" t="s">
         <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E55" t="s">
         <v>156</v>
       </c>
       <c r="F55">
         <v>1</v>
       </c>
       <c r="G55" t="s">
         <v>157</v>
       </c>
       <c r="H55" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>127</v>
       </c>
       <c r="B56" t="s">
         <v>52</v>
       </c>
       <c r="C56" t="s">
         <v>158</v>
       </c>
       <c r="D56" t="s">
@@ -3872,193 +3875,193 @@
       </c>
       <c r="E56" t="s">
         <v>159</v>
       </c>
       <c r="F56">
         <v>1</v>
       </c>
       <c r="G56" t="s">
         <v>160</v>
       </c>
       <c r="H56" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>127</v>
       </c>
       <c r="B57">
         <v>12</v>
       </c>
       <c r="C57" t="s">
         <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>138</v>
+        <v>163</v>
       </c>
       <c r="E57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="G57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H57" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>127</v>
       </c>
       <c r="B58">
         <v>12</v>
       </c>
       <c r="C58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D58" t="s">
-        <v>167</v>
+        <v>138</v>
       </c>
       <c r="E58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58" t="s">
         <v>168</v>
       </c>
       <c r="H58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>127</v>
       </c>
       <c r="B59">
         <v>12.0</v>
       </c>
       <c r="C59" t="s">
         <v>169</v>
       </c>
       <c r="D59" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" t="s">
         <v>170</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59">
+        <v>2</v>
+      </c>
+      <c r="G59" t="s">
         <v>171</v>
       </c>
-      <c r="F59">
-[...4 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>127</v>
       </c>
       <c r="B60">
         <v>12.0</v>
       </c>
       <c r="C60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D60" t="s">
         <v>173</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>170</v>
       </c>
-      <c r="E60" t="s">
+      <c r="F60">
+        <v>1</v>
+      </c>
+      <c r="G60" t="s">
         <v>171</v>
       </c>
-      <c r="F60">
-[...4 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>127</v>
       </c>
       <c r="B61">
         <v>12.0</v>
       </c>
       <c r="C61" t="s">
         <v>174</v>
       </c>
       <c r="D61" t="s">
-        <v>48</v>
+        <v>173</v>
       </c>
       <c r="E61" t="s">
+        <v>170</v>
+      </c>
+      <c r="F61">
+        <v>1</v>
+      </c>
+      <c r="G61" t="s">
         <v>171</v>
       </c>
-      <c r="F61">
-[...4 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>127</v>
       </c>
       <c r="B62">
         <v>12.0</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>167</v>
+        <v>49</v>
       </c>
       <c r="E62" t="s">
+        <v>170</v>
+      </c>
+      <c r="F62">
+        <v>1</v>
+      </c>
+      <c r="G62" t="s">
         <v>171</v>
       </c>
-      <c r="F62">
-[...4 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>127</v>
       </c>
       <c r="B63" t="s">
         <v>64</v>
       </c>
       <c r="C63" t="s">
         <v>176</v>
       </c>
       <c r="D63" t="s">
         <v>138</v>
       </c>
       <c r="E63" t="s">
         <v>177</v>
       </c>
       <c r="F63">
         <v>1</v>
       </c>
       <c r="G63" t="s">
         <v>178</v>
       </c>
       <c r="H63" t="s">
@@ -4132,207 +4135,207 @@
       </c>
       <c r="E66" t="s">
         <v>183</v>
       </c>
       <c r="F66">
         <v>2</v>
       </c>
       <c r="G66" t="s">
         <v>184</v>
       </c>
       <c r="H66" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>127</v>
       </c>
       <c r="B67">
         <v>13.0</v>
       </c>
       <c r="C67" t="s">
         <v>185</v>
       </c>
       <c r="D67" t="s">
+        <v>118</v>
+      </c>
+      <c r="E67" t="s">
         <v>186</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67">
+        <v>1</v>
+      </c>
+      <c r="G67" t="s">
         <v>187</v>
       </c>
-      <c r="F67">
-[...2 lines deleted...]
-      <c r="G67" t="s">
+      <c r="H67" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>127</v>
       </c>
       <c r="B68">
         <v>13.0</v>
       </c>
       <c r="C68" t="s">
+        <v>189</v>
+      </c>
+      <c r="D68" t="s">
         <v>190</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" t="s">
+        <v>186</v>
+      </c>
+      <c r="F68">
+        <v>2</v>
+      </c>
+      <c r="G68" t="s">
         <v>187</v>
       </c>
-      <c r="F68">
-[...2 lines deleted...]
-      <c r="G68" t="s">
+      <c r="H68" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>127</v>
       </c>
       <c r="B69">
         <v>13.0</v>
       </c>
       <c r="C69" t="s">
         <v>191</v>
       </c>
       <c r="D69" t="s">
-        <v>118</v>
+        <v>192</v>
       </c>
       <c r="E69" t="s">
+        <v>186</v>
+      </c>
+      <c r="F69">
+        <v>1</v>
+      </c>
+      <c r="G69" t="s">
         <v>187</v>
       </c>
-      <c r="F69">
-[...2 lines deleted...]
-      <c r="G69" t="s">
+      <c r="H69" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>127</v>
       </c>
       <c r="B70">
         <v>13.0</v>
       </c>
       <c r="C70" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>193</v>
+        <v>118</v>
       </c>
       <c r="E70" t="s">
+        <v>186</v>
+      </c>
+      <c r="F70">
+        <v>2</v>
+      </c>
+      <c r="G70" t="s">
         <v>187</v>
       </c>
-      <c r="F70">
-[...2 lines deleted...]
-      <c r="G70" t="s">
+      <c r="H70" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>127</v>
       </c>
       <c r="B71" t="s">
         <v>194</v>
       </c>
       <c r="C71" t="s">
         <v>195</v>
       </c>
       <c r="D71" t="s">
         <v>118</v>
       </c>
       <c r="E71" t="s">
         <v>196</v>
       </c>
       <c r="F71">
         <v>1</v>
       </c>
       <c r="G71" t="s">
         <v>197</v>
       </c>
       <c r="H71" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>127</v>
       </c>
       <c r="B72" t="s">
         <v>194</v>
       </c>
       <c r="C72" t="s">
         <v>198</v>
       </c>
       <c r="D72" t="s">
         <v>118</v>
       </c>
       <c r="E72" t="s">
         <v>196</v>
       </c>
       <c r="F72">
         <v>2</v>
       </c>
       <c r="G72" t="s">
         <v>197</v>
       </c>
       <c r="H72" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>127</v>
       </c>
       <c r="B73" t="s">
         <v>199</v>
       </c>
       <c r="C73" t="s">
         <v>200</v>
       </c>
       <c r="D73" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E73" t="s">
         <v>201</v>
       </c>
       <c r="F73">
         <v>2</v>
       </c>
       <c r="G73" t="s">
         <v>202</v>
       </c>
       <c r="H73" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>127</v>
       </c>
       <c r="B74">
         <v>15</v>
       </c>
       <c r="C74" t="s">
         <v>204</v>
       </c>
       <c r="D74" t="s">
@@ -4366,77 +4369,77 @@
       </c>
       <c r="E75" t="s">
         <v>205</v>
       </c>
       <c r="F75">
         <v>2</v>
       </c>
       <c r="G75" t="s">
         <v>206</v>
       </c>
       <c r="H75" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>127</v>
       </c>
       <c r="B76">
         <v>15.0</v>
       </c>
       <c r="C76" t="s">
         <v>209</v>
       </c>
       <c r="D76" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E76" t="s">
         <v>210</v>
       </c>
       <c r="F76">
         <v>1</v>
       </c>
       <c r="G76" t="s">
         <v>211</v>
       </c>
       <c r="H76" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>127</v>
       </c>
       <c r="B77">
         <v>15.0</v>
       </c>
       <c r="C77" t="s">
         <v>213</v>
       </c>
       <c r="D77" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E77" t="s">
         <v>210</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
       <c r="G77" t="s">
         <v>211</v>
       </c>
       <c r="H77" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>127</v>
       </c>
       <c r="B78">
         <v>15.0</v>
       </c>
       <c r="C78" t="s">
         <v>214</v>
       </c>
       <c r="D78" t="s">
@@ -4444,77 +4447,77 @@
       </c>
       <c r="E78" t="s">
         <v>210</v>
       </c>
       <c r="F78">
         <v>1</v>
       </c>
       <c r="G78" t="s">
         <v>211</v>
       </c>
       <c r="H78" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>127</v>
       </c>
       <c r="B79">
         <v>15.0</v>
       </c>
       <c r="C79" t="s">
         <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E79" t="s">
         <v>210</v>
       </c>
       <c r="F79">
         <v>1</v>
       </c>
       <c r="G79" t="s">
         <v>211</v>
       </c>
       <c r="H79" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>127</v>
       </c>
       <c r="B80" t="s">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>216</v>
       </c>
       <c r="D80" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E80" t="s">
         <v>217</v>
       </c>
       <c r="F80">
         <v>2</v>
       </c>
       <c r="G80" t="s">
         <v>218</v>
       </c>
       <c r="H80" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>127</v>
       </c>
       <c r="B81" t="s">
         <v>78</v>
       </c>
       <c r="C81" t="s">
         <v>219</v>
       </c>
       <c r="D81" t="s">
@@ -4710,51 +4713,51 @@
       </c>
       <c r="G88" t="s">
         <v>233</v>
       </c>
       <c r="H88" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>127</v>
       </c>
       <c r="B89">
         <v>16.0</v>
       </c>
       <c r="C89" t="s">
         <v>234</v>
       </c>
       <c r="D89" t="s">
         <v>221</v>
       </c>
       <c r="E89" t="s">
         <v>235</v>
       </c>
       <c r="F89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G89" t="s">
         <v>236</v>
       </c>
       <c r="H89" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>127</v>
       </c>
       <c r="B90">
         <v>16.0</v>
       </c>
       <c r="C90" t="s">
         <v>238</v>
       </c>
       <c r="D90" t="s">
         <v>221</v>
       </c>
       <c r="E90" t="s">
         <v>235</v>
       </c>
       <c r="F90">
@@ -4762,51 +4765,51 @@
       </c>
       <c r="G90" t="s">
         <v>236</v>
       </c>
       <c r="H90" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>127</v>
       </c>
       <c r="B91">
         <v>16.0</v>
       </c>
       <c r="C91" t="s">
         <v>239</v>
       </c>
       <c r="D91" t="s">
         <v>221</v>
       </c>
       <c r="E91" t="s">
         <v>235</v>
       </c>
       <c r="F91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G91" t="s">
         <v>236</v>
       </c>
       <c r="H91" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>127</v>
       </c>
       <c r="B92">
         <v>16.0</v>
       </c>
       <c r="C92" t="s">
         <v>240</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>241</v>
       </c>
       <c r="F92">
@@ -4987,80 +4990,80 @@
       </c>
       <c r="D99" t="s">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>60</v>
       </c>
       <c r="F99">
         <v>2</v>
       </c>
       <c r="G99" t="s">
         <v>61</v>
       </c>
       <c r="H99" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>127</v>
       </c>
       <c r="B100" t="s">
         <v>253</v>
       </c>
       <c r="C100" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D100" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>66</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100" t="s">
         <v>67</v>
       </c>
       <c r="H100" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>127</v>
       </c>
       <c r="B101" t="s">
         <v>253</v>
       </c>
       <c r="C101" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D101" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="E101" t="s">
         <v>66</v>
       </c>
       <c r="F101">
         <v>1</v>
       </c>
       <c r="G101" t="s">
         <v>67</v>
       </c>
       <c r="H101" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>127</v>
       </c>
       <c r="B102" t="s">
         <v>253</v>
       </c>
       <c r="C102" t="s">
         <v>254</v>
       </c>
       <c r="D102" t="s">
@@ -5068,77 +5071,77 @@
       </c>
       <c r="E102" t="s">
         <v>255</v>
       </c>
       <c r="F102">
         <v>1</v>
       </c>
       <c r="G102" t="s">
         <v>236</v>
       </c>
       <c r="H102" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>127</v>
       </c>
       <c r="B103" t="s">
         <v>253</v>
       </c>
       <c r="C103" t="s">
         <v>256</v>
       </c>
       <c r="D103" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E103" t="s">
         <v>255</v>
       </c>
       <c r="F103">
         <v>1</v>
       </c>
       <c r="G103" t="s">
         <v>236</v>
       </c>
       <c r="H103" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>127</v>
       </c>
       <c r="B104" t="s">
         <v>253</v>
       </c>
       <c r="C104" t="s">
         <v>257</v>
       </c>
       <c r="D104" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="E104" t="s">
         <v>255</v>
       </c>
       <c r="F104">
         <v>1</v>
       </c>
       <c r="G104" t="s">
         <v>236</v>
       </c>
       <c r="H104" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>127</v>
       </c>
       <c r="B105" t="s">
         <v>253</v>
       </c>
       <c r="C105" t="s">
         <v>258</v>
       </c>
       <c r="D105" t="s">
@@ -5470,117 +5473,117 @@
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>127</v>
       </c>
       <c r="B118">
         <v>17</v>
       </c>
       <c r="C118" t="s">
         <v>278</v>
       </c>
       <c r="D118" t="s">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>279</v>
       </c>
       <c r="F118">
         <v>1</v>
       </c>
       <c r="G118" t="s">
         <v>280</v>
       </c>
       <c r="H118" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>127</v>
       </c>
       <c r="B119">
         <v>17</v>
       </c>
       <c r="C119" t="s">
         <v>281</v>
       </c>
       <c r="D119" t="s">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>279</v>
       </c>
       <c r="F119">
         <v>1</v>
       </c>
       <c r="G119" t="s">
         <v>280</v>
       </c>
       <c r="H119" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>127</v>
       </c>
       <c r="B120">
         <v>17.0</v>
       </c>
       <c r="C120" t="s">
         <v>282</v>
       </c>
       <c r="D120" t="s">
         <v>118</v>
       </c>
       <c r="E120" t="s">
         <v>283</v>
       </c>
       <c r="F120">
         <v>2</v>
       </c>
       <c r="G120" t="s">
         <v>284</v>
       </c>
       <c r="H120" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>127</v>
       </c>
       <c r="B121">
         <v>17.0</v>
       </c>
       <c r="C121" t="s">
         <v>90</v>
       </c>
       <c r="D121" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E121" t="s">
         <v>91</v>
       </c>
       <c r="F121">
         <v>1</v>
       </c>
       <c r="G121" t="s">
         <v>92</v>
       </c>
       <c r="H121" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>127</v>
       </c>
       <c r="B122">
         <v>17.3</v>
       </c>
       <c r="C122" t="s">
         <v>286</v>
       </c>
       <c r="D122" t="s">
@@ -5588,77 +5591,77 @@
       </c>
       <c r="E122" t="s">
         <v>287</v>
       </c>
       <c r="F122">
         <v>2</v>
       </c>
       <c r="G122" t="s">
         <v>288</v>
       </c>
       <c r="H122" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>127</v>
       </c>
       <c r="B123">
         <v>18</v>
       </c>
       <c r="C123" t="s">
         <v>290</v>
       </c>
       <c r="D123" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="E123" t="s">
         <v>291</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123" t="s">
         <v>292</v>
       </c>
       <c r="H123" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>127</v>
       </c>
       <c r="B124">
         <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>294</v>
       </c>
       <c r="D124" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="E124" t="s">
         <v>291</v>
       </c>
       <c r="F124">
         <v>1</v>
       </c>
       <c r="G124" t="s">
         <v>292</v>
       </c>
       <c r="H124" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>127</v>
       </c>
       <c r="B125">
         <v>18.3</v>
       </c>
       <c r="C125" t="s">
         <v>21</v>
       </c>
       <c r="D125" t="s">
@@ -6082,51 +6085,51 @@
       </c>
       <c r="E141" t="s">
         <v>159</v>
       </c>
       <c r="F141">
         <v>1</v>
       </c>
       <c r="G141" t="s">
         <v>160</v>
       </c>
       <c r="H141" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142">
         <v>12</v>
       </c>
       <c r="C142" t="s">
         <v>326</v>
       </c>
       <c r="D142" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E142" t="s">
         <v>327</v>
       </c>
       <c r="F142">
         <v>1</v>
       </c>
       <c r="G142" t="s">
         <v>328</v>
       </c>
       <c r="H142" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143">
         <v>12</v>
       </c>
       <c r="C143" t="s">
         <v>330</v>
       </c>
       <c r="D143" t="s">
@@ -6233,184 +6236,184 @@
       </c>
       <c r="D147" t="s">
         <v>86</v>
       </c>
       <c r="E147" t="s">
         <v>205</v>
       </c>
       <c r="F147">
         <v>1</v>
       </c>
       <c r="G147" t="s">
         <v>206</v>
       </c>
       <c r="H147" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>316</v>
       </c>
       <c r="B148">
         <v>15.0</v>
       </c>
       <c r="C148" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D148" t="s">
-        <v>138</v>
+        <v>173</v>
       </c>
       <c r="E148" t="s">
         <v>210</v>
       </c>
       <c r="F148">
         <v>1</v>
       </c>
       <c r="G148" t="s">
         <v>211</v>
       </c>
       <c r="H148" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>316</v>
       </c>
       <c r="B149">
         <v>15.0</v>
       </c>
       <c r="C149" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D149" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="E149" t="s">
         <v>210</v>
       </c>
       <c r="F149">
         <v>1</v>
       </c>
       <c r="G149" t="s">
         <v>211</v>
       </c>
       <c r="H149" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>316</v>
       </c>
       <c r="B150">
         <v>15.0</v>
       </c>
       <c r="C150" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D150" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E150" t="s">
         <v>210</v>
       </c>
       <c r="F150">
         <v>1</v>
       </c>
       <c r="G150" t="s">
         <v>211</v>
       </c>
       <c r="H150" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>316</v>
       </c>
       <c r="B151">
         <v>15.0</v>
       </c>
       <c r="C151" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D151" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E151" t="s">
         <v>210</v>
       </c>
       <c r="F151">
         <v>1</v>
       </c>
       <c r="G151" t="s">
         <v>211</v>
       </c>
       <c r="H151" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>316</v>
       </c>
       <c r="B152" t="s">
         <v>78</v>
       </c>
       <c r="C152" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D152" t="s">
-        <v>138</v>
+        <v>163</v>
       </c>
       <c r="E152" t="s">
         <v>217</v>
       </c>
       <c r="F152">
         <v>2</v>
       </c>
       <c r="G152" t="s">
         <v>218</v>
       </c>
       <c r="H152" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>316</v>
       </c>
       <c r="B153" t="s">
         <v>78</v>
       </c>
       <c r="C153" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D153" t="s">
-        <v>167</v>
+        <v>138</v>
       </c>
       <c r="E153" t="s">
         <v>217</v>
       </c>
       <c r="F153">
         <v>2</v>
       </c>
       <c r="G153" t="s">
         <v>218</v>
       </c>
       <c r="H153" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>316</v>
       </c>
       <c r="B154" t="s">
         <v>253</v>
       </c>
       <c r="C154" t="s">
         <v>263</v>
       </c>
       <c r="D154" t="s">
@@ -6496,51 +6499,51 @@
       </c>
       <c r="E157" t="s">
         <v>283</v>
       </c>
       <c r="F157">
         <v>2</v>
       </c>
       <c r="G157" t="s">
         <v>347</v>
       </c>
       <c r="H157" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>316</v>
       </c>
       <c r="B158">
         <v>17.0</v>
       </c>
       <c r="C158" t="s">
         <v>348</v>
       </c>
       <c r="D158" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E158" t="s">
         <v>91</v>
       </c>
       <c r="F158">
         <v>2</v>
       </c>
       <c r="G158" t="s">
         <v>92</v>
       </c>
       <c r="H158" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>316</v>
       </c>
       <c r="B159">
         <v>18</v>
       </c>
       <c r="C159" t="s">
         <v>304</v>
       </c>
       <c r="D159" t="s">
@@ -6571,138 +6574,138 @@
       </c>
       <c r="D160" t="s">
         <v>221</v>
       </c>
       <c r="E160" t="s">
         <v>350</v>
       </c>
       <c r="F160">
         <v>1</v>
       </c>
       <c r="G160" t="s">
         <v>351</v>
       </c>
       <c r="H160" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>316</v>
       </c>
       <c r="B161">
         <v>18</v>
       </c>
       <c r="C161" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D161" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E161" t="s">
         <v>291</v>
       </c>
       <c r="F161">
         <v>1</v>
       </c>
       <c r="G161" t="s">
         <v>292</v>
       </c>
       <c r="H161" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>316</v>
       </c>
       <c r="B162">
         <v>18</v>
       </c>
       <c r="C162" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D162" t="s">
         <v>130</v>
       </c>
       <c r="E162" t="s">
         <v>291</v>
       </c>
       <c r="F162">
         <v>1</v>
       </c>
       <c r="G162" t="s">
         <v>292</v>
       </c>
       <c r="H162" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>316</v>
       </c>
       <c r="B163">
         <v>18.0</v>
       </c>
       <c r="C163" t="s">
         <v>352</v>
       </c>
       <c r="D163" t="s">
         <v>94</v>
       </c>
       <c r="E163" t="s">
         <v>353</v>
       </c>
       <c r="F163">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G163" t="s">
         <v>354</v>
       </c>
       <c r="H163" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>316</v>
       </c>
       <c r="B164">
         <v>18.0</v>
       </c>
       <c r="C164" t="s">
         <v>356</v>
       </c>
       <c r="D164" t="s">
         <v>94</v>
       </c>
       <c r="E164" t="s">
         <v>353</v>
       </c>
       <c r="F164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G164" t="s">
         <v>354</v>
       </c>
       <c r="H164" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>316</v>
       </c>
       <c r="B165">
         <v>18.0</v>
       </c>
       <c r="C165" t="s">
         <v>358</v>
       </c>
       <c r="D165" t="s">
         <v>10</v>
       </c>
       <c r="E165" t="s">
         <v>359</v>
       </c>
       <c r="F165">
@@ -6730,187 +6733,187 @@
       </c>
       <c r="E166" t="s">
         <v>361</v>
       </c>
       <c r="F166">
         <v>1</v>
       </c>
       <c r="G166" t="s">
         <v>362</v>
       </c>
       <c r="H166" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>316</v>
       </c>
       <c r="B167">
         <v>18.0</v>
       </c>
       <c r="C167" t="s">
         <v>364</v>
       </c>
       <c r="D167" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E167" t="s">
         <v>365</v>
       </c>
       <c r="F167">
         <v>1</v>
       </c>
       <c r="G167" t="s">
         <v>92</v>
       </c>
       <c r="H167" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>316</v>
       </c>
       <c r="B168">
         <v>18.0</v>
       </c>
       <c r="C168" t="s">
         <v>366</v>
       </c>
       <c r="D168" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E168" t="s">
         <v>367</v>
       </c>
       <c r="F168">
         <v>1</v>
       </c>
       <c r="G168" t="s">
         <v>92</v>
       </c>
       <c r="H168" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>316</v>
       </c>
       <c r="B169">
         <v>18.0</v>
       </c>
       <c r="C169" t="s">
         <v>368</v>
       </c>
       <c r="D169" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E169" t="s">
         <v>91</v>
       </c>
       <c r="F169">
         <v>1</v>
       </c>
       <c r="G169" t="s">
         <v>92</v>
       </c>
       <c r="H169" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>316</v>
       </c>
       <c r="B170">
         <v>18.0</v>
       </c>
       <c r="C170" t="s">
         <v>369</v>
       </c>
       <c r="D170" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E170" t="s">
         <v>91</v>
       </c>
       <c r="F170">
         <v>2</v>
       </c>
       <c r="G170" t="s">
         <v>92</v>
       </c>
       <c r="H170" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>316</v>
       </c>
       <c r="B171" t="s">
         <v>296</v>
       </c>
       <c r="C171" t="s">
         <v>370</v>
       </c>
       <c r="D171" t="s">
         <v>86</v>
       </c>
       <c r="E171" t="s">
         <v>371</v>
       </c>
       <c r="F171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G171" t="s">
         <v>362</v>
       </c>
       <c r="H171" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>316</v>
       </c>
       <c r="B172" t="s">
         <v>296</v>
       </c>
       <c r="C172" t="s">
         <v>370</v>
       </c>
       <c r="D172" t="s">
         <v>86</v>
       </c>
       <c r="E172" t="s">
         <v>371</v>
       </c>
       <c r="F172">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G172" t="s">
         <v>362</v>
       </c>
       <c r="H172" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>316</v>
       </c>
       <c r="B173" t="s">
         <v>296</v>
       </c>
       <c r="C173" t="s">
         <v>373</v>
       </c>
       <c r="D173" t="s">
         <v>94</v>
       </c>
       <c r="E173" t="s">
         <v>374</v>
       </c>
       <c r="F173">
@@ -6987,77 +6990,77 @@
       </c>
       <c r="D176" t="s">
         <v>94</v>
       </c>
       <c r="E176" t="s">
         <v>374</v>
       </c>
       <c r="F176">
         <v>2</v>
       </c>
       <c r="G176" t="s">
         <v>375</v>
       </c>
       <c r="H176" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>316</v>
       </c>
       <c r="B177" t="s">
         <v>296</v>
       </c>
       <c r="C177" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D177" t="s">
         <v>94</v>
       </c>
       <c r="E177" t="s">
         <v>374</v>
       </c>
       <c r="F177">
         <v>2</v>
       </c>
       <c r="G177" t="s">
         <v>375</v>
       </c>
       <c r="H177" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>316</v>
       </c>
       <c r="B178" t="s">
         <v>296</v>
       </c>
       <c r="C178" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D178" t="s">
         <v>94</v>
       </c>
       <c r="E178" t="s">
         <v>374</v>
       </c>
       <c r="F178">
         <v>1</v>
       </c>
       <c r="G178" t="s">
         <v>375</v>
       </c>
       <c r="H178" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>316</v>
       </c>
       <c r="B179" t="s">
         <v>296</v>
       </c>
       <c r="C179" t="s">
@@ -7224,51 +7227,51 @@
       </c>
       <c r="E185" t="s">
         <v>391</v>
       </c>
       <c r="F185">
         <v>1</v>
       </c>
       <c r="G185" t="s">
         <v>392</v>
       </c>
       <c r="H185" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>316</v>
       </c>
       <c r="B186" t="s">
         <v>100</v>
       </c>
       <c r="C186" t="s">
         <v>393</v>
       </c>
       <c r="D186" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E186" t="s">
         <v>391</v>
       </c>
       <c r="F186">
         <v>1</v>
       </c>
       <c r="G186" t="s">
         <v>392</v>
       </c>
       <c r="H186" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>394</v>
       </c>
       <c r="B187">
         <v>10.0</v>
       </c>
       <c r="C187" t="s">
         <v>149</v>
       </c>
       <c r="D187" t="s">
@@ -7276,103 +7279,103 @@
       </c>
       <c r="E187" t="s">
         <v>146</v>
       </c>
       <c r="F187">
         <v>1</v>
       </c>
       <c r="G187" t="s">
         <v>147</v>
       </c>
       <c r="H187" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>394</v>
       </c>
       <c r="B188">
         <v>10.0</v>
       </c>
       <c r="C188" t="s">
         <v>150</v>
       </c>
       <c r="D188" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E188" t="s">
         <v>146</v>
       </c>
       <c r="F188">
         <v>1</v>
       </c>
       <c r="G188" t="s">
         <v>147</v>
       </c>
       <c r="H188" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>394</v>
       </c>
       <c r="B189">
         <v>10.0</v>
       </c>
       <c r="C189" t="s">
         <v>145</v>
       </c>
       <c r="D189" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E189" t="s">
         <v>146</v>
       </c>
       <c r="F189">
         <v>2</v>
       </c>
       <c r="G189" t="s">
         <v>147</v>
       </c>
       <c r="H189" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>394</v>
       </c>
       <c r="B190" t="s">
         <v>52</v>
       </c>
       <c r="C190" t="s">
         <v>155</v>
       </c>
       <c r="D190" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E190" t="s">
         <v>156</v>
       </c>
       <c r="F190">
         <v>1</v>
       </c>
       <c r="G190" t="s">
         <v>157</v>
       </c>
       <c r="H190" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>394</v>
       </c>
       <c r="B191">
         <v>11</v>
       </c>
       <c r="C191" t="s">
         <v>395</v>
       </c>
       <c r="D191" t="s">
@@ -7638,148 +7641,148 @@
       </c>
       <c r="E201" t="s">
         <v>222</v>
       </c>
       <c r="F201">
         <v>2</v>
       </c>
       <c r="G201" t="s">
         <v>223</v>
       </c>
       <c r="H201" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>394</v>
       </c>
       <c r="B202">
         <v>16</v>
       </c>
       <c r="C202" t="s">
         <v>399</v>
       </c>
       <c r="D202" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E202" t="s">
         <v>400</v>
       </c>
       <c r="F202">
         <v>1</v>
       </c>
       <c r="G202" t="s">
         <v>401</v>
       </c>
       <c r="H202" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>394</v>
       </c>
       <c r="B203">
         <v>16</v>
       </c>
       <c r="C203" t="s">
         <v>231</v>
       </c>
       <c r="D203" t="s">
         <v>227</v>
       </c>
       <c r="E203" t="s">
         <v>232</v>
       </c>
       <c r="F203">
         <v>1</v>
       </c>
       <c r="G203" t="s">
         <v>233</v>
       </c>
       <c r="H203" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>394</v>
       </c>
       <c r="B204">
         <v>16.0</v>
       </c>
       <c r="C204" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D204" t="s">
         <v>221</v>
       </c>
       <c r="E204" t="s">
         <v>235</v>
       </c>
       <c r="F204">
         <v>1</v>
       </c>
       <c r="G204"/>
       <c r="H204" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>394</v>
       </c>
       <c r="B205">
         <v>16.0</v>
       </c>
       <c r="C205" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D205" t="s">
         <v>221</v>
       </c>
       <c r="E205" t="s">
         <v>235</v>
       </c>
       <c r="F205">
         <v>2</v>
       </c>
       <c r="G205"/>
       <c r="H205" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>394</v>
       </c>
       <c r="B206">
         <v>16.0</v>
       </c>
       <c r="C206" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D206" t="s">
         <v>221</v>
       </c>
       <c r="E206" t="s">
         <v>235</v>
       </c>
       <c r="F206">
         <v>1</v>
       </c>
       <c r="G206"/>
       <c r="H206" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>394</v>
       </c>
       <c r="B207">
         <v>16.0</v>
       </c>
       <c r="C207" t="s">
         <v>240</v>
       </c>
@@ -7889,77 +7892,77 @@
       </c>
       <c r="D211" t="s">
         <v>221</v>
       </c>
       <c r="E211" t="s">
         <v>247</v>
       </c>
       <c r="F211">
         <v>2</v>
       </c>
       <c r="G211" t="s">
         <v>248</v>
       </c>
       <c r="H211" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>394</v>
       </c>
       <c r="B212">
         <v>16.0</v>
       </c>
       <c r="C212" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D212" t="s">
         <v>221</v>
       </c>
       <c r="E212" t="s">
         <v>236</v>
       </c>
       <c r="F212">
         <v>1</v>
       </c>
       <c r="G212" t="s">
         <v>402</v>
       </c>
       <c r="H212" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>394</v>
       </c>
       <c r="B213">
         <v>16.0</v>
       </c>
       <c r="C213" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D213" t="s">
         <v>221</v>
       </c>
       <c r="E213" t="s">
         <v>236</v>
       </c>
       <c r="F213">
         <v>1</v>
       </c>
       <c r="G213" t="s">
         <v>402</v>
       </c>
       <c r="H213" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>394</v>
       </c>
       <c r="B214">
         <v>16.0</v>
       </c>
       <c r="C214" t="s">
@@ -7967,129 +7970,129 @@
       </c>
       <c r="D214" t="s">
         <v>69</v>
       </c>
       <c r="E214" t="s">
         <v>404</v>
       </c>
       <c r="F214">
         <v>1</v>
       </c>
       <c r="G214" t="s">
         <v>405</v>
       </c>
       <c r="H214" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>394</v>
       </c>
       <c r="B215" t="s">
         <v>253</v>
       </c>
       <c r="C215" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D215" t="s">
         <v>227</v>
       </c>
       <c r="E215" t="s">
         <v>255</v>
       </c>
       <c r="F215">
         <v>1</v>
       </c>
       <c r="G215" t="s">
         <v>236</v>
       </c>
       <c r="H215" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>394</v>
       </c>
       <c r="B216" t="s">
         <v>253</v>
       </c>
       <c r="C216" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D216" t="s">
         <v>227</v>
       </c>
       <c r="E216" t="s">
         <v>255</v>
       </c>
       <c r="F216">
         <v>1</v>
       </c>
       <c r="G216" t="s">
         <v>236</v>
       </c>
       <c r="H216" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>394</v>
       </c>
       <c r="B217" t="s">
         <v>253</v>
       </c>
       <c r="C217" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D217" t="s">
         <v>227</v>
       </c>
       <c r="E217" t="s">
         <v>255</v>
       </c>
       <c r="F217">
         <v>1</v>
       </c>
       <c r="G217" t="s">
         <v>236</v>
       </c>
       <c r="H217" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>394</v>
       </c>
       <c r="B218" t="s">
         <v>253</v>
       </c>
       <c r="C218" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D218" t="s">
         <v>221</v>
       </c>
       <c r="E218" t="s">
         <v>255</v>
       </c>
       <c r="F218">
         <v>1</v>
       </c>
       <c r="G218" t="s">
         <v>236</v>
       </c>
       <c r="H218" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>394</v>
       </c>
       <c r="B219" t="s">
         <v>253</v>
       </c>
       <c r="C219" t="s">
@@ -8178,63 +8181,63 @@
       </c>
       <c r="E222" t="s">
         <v>268</v>
       </c>
       <c r="F222">
         <v>1</v>
       </c>
       <c r="G222" t="s">
         <v>413</v>
       </c>
       <c r="H222" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>394</v>
       </c>
       <c r="B223">
         <v>17</v>
       </c>
       <c r="C223" t="s">
         <v>414</v>
       </c>
       <c r="D223" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E223" t="s">
         <v>400</v>
       </c>
       <c r="F223">
         <v>1</v>
       </c>
       <c r="G223" t="s">
         <v>401</v>
       </c>
       <c r="H223" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>394</v>
       </c>
       <c r="B224">
         <v>17</v>
       </c>
       <c r="C224" t="s">
         <v>349</v>
       </c>
       <c r="D224" t="s">
         <v>221</v>
       </c>
       <c r="E224" t="s">
         <v>350</v>
       </c>
       <c r="F224">
         <v>1</v>
       </c>
       <c r="G224" t="s">
         <v>351</v>
       </c>
       <c r="H224" t="s">
@@ -8288,103 +8291,103 @@
       </c>
       <c r="G226" t="s">
         <v>233</v>
       </c>
       <c r="H226" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>394</v>
       </c>
       <c r="B227">
         <v>17</v>
       </c>
       <c r="C227" t="s">
         <v>415</v>
       </c>
       <c r="D227" t="s">
         <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>416</v>
       </c>
       <c r="F227">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G227" t="s">
         <v>417</v>
       </c>
       <c r="H227" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>394</v>
       </c>
       <c r="B228">
         <v>17</v>
       </c>
       <c r="C228" t="s">
         <v>418</v>
       </c>
       <c r="D228" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E228" t="s">
         <v>416</v>
       </c>
       <c r="F228">
         <v>2</v>
       </c>
       <c r="G228" t="s">
         <v>417</v>
       </c>
       <c r="H228" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>394</v>
       </c>
       <c r="B229">
         <v>17</v>
       </c>
       <c r="C229" t="s">
         <v>419</v>
       </c>
       <c r="D229" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E229" t="s">
         <v>416</v>
       </c>
       <c r="F229">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G229" t="s">
         <v>417</v>
       </c>
       <c r="H229" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>394</v>
       </c>
       <c r="B230">
         <v>17.0</v>
       </c>
       <c r="C230" t="s">
         <v>420</v>
       </c>
       <c r="D230" t="s">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>421</v>
       </c>
       <c r="F230">
@@ -8418,129 +8421,129 @@
       </c>
       <c r="G231" t="s">
         <v>261</v>
       </c>
       <c r="H231" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>394</v>
       </c>
       <c r="B232">
         <v>17.0</v>
       </c>
       <c r="C232" t="s">
         <v>423</v>
       </c>
       <c r="D232" t="s">
         <v>113</v>
       </c>
       <c r="E232" t="s">
         <v>424</v>
       </c>
       <c r="F232">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G232" t="s">
         <v>425</v>
       </c>
       <c r="H232" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>394</v>
       </c>
       <c r="B233">
         <v>17.0</v>
       </c>
       <c r="C233" t="s">
         <v>427</v>
       </c>
       <c r="D233" t="s">
         <v>113</v>
       </c>
       <c r="E233" t="s">
         <v>424</v>
       </c>
       <c r="F233">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G233" t="s">
         <v>425</v>
       </c>
       <c r="H233" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>394</v>
       </c>
       <c r="B234">
         <v>17.0</v>
       </c>
       <c r="C234" t="s">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="D234" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E234" t="s">
         <v>91</v>
       </c>
       <c r="F234">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G234" t="s">
         <v>92</v>
       </c>
       <c r="H234" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>394</v>
       </c>
       <c r="B235">
         <v>17.0</v>
       </c>
       <c r="C235" t="s">
-        <v>428</v>
+        <v>348</v>
       </c>
       <c r="D235" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E235" t="s">
         <v>91</v>
       </c>
       <c r="F235">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G235" t="s">
         <v>92</v>
       </c>
       <c r="H235" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>394</v>
       </c>
       <c r="B236" t="s">
         <v>429</v>
       </c>
       <c r="C236" t="s">
         <v>430</v>
       </c>
       <c r="D236" t="s">
         <v>113</v>
       </c>
       <c r="E236" t="s">
         <v>431</v>
       </c>
       <c r="F236">
@@ -8554,77 +8557,77 @@
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>394</v>
       </c>
       <c r="B237" t="s">
         <v>429</v>
       </c>
       <c r="C237" t="s">
         <v>433</v>
       </c>
       <c r="D237" t="s">
         <v>27</v>
       </c>
       <c r="E237" t="s">
         <v>434</v>
       </c>
       <c r="F237">
         <v>1</v>
       </c>
       <c r="G237" t="s">
         <v>435</v>
       </c>
       <c r="H237" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>394</v>
       </c>
       <c r="B238">
         <v>18</v>
       </c>
       <c r="C238" t="s">
         <v>436</v>
       </c>
       <c r="D238" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E238" t="s">
         <v>400</v>
       </c>
       <c r="F238">
         <v>1</v>
       </c>
       <c r="G238" t="s">
         <v>401</v>
       </c>
       <c r="H238" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>394</v>
       </c>
       <c r="B239">
         <v>18.0</v>
       </c>
       <c r="C239" t="s">
         <v>437</v>
       </c>
       <c r="D239" t="s">
         <v>10</v>
       </c>
       <c r="E239" t="s">
         <v>359</v>
       </c>
       <c r="F239">
         <v>1</v>
       </c>
       <c r="G239" t="s">
         <v>12</v>
       </c>
       <c r="H239" t="s">
@@ -8646,207 +8649,207 @@
       </c>
       <c r="E240" t="s">
         <v>361</v>
       </c>
       <c r="F240">
         <v>1</v>
       </c>
       <c r="G240" t="s">
         <v>362</v>
       </c>
       <c r="H240" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>394</v>
       </c>
       <c r="B241">
         <v>18.0</v>
       </c>
       <c r="C241" t="s">
         <v>364</v>
       </c>
       <c r="D241" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E241" t="s">
         <v>365</v>
       </c>
       <c r="F241">
         <v>1</v>
       </c>
       <c r="G241" t="s">
         <v>92</v>
       </c>
       <c r="H241" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>394</v>
       </c>
       <c r="B242">
         <v>18.0</v>
       </c>
       <c r="C242" t="s">
         <v>366</v>
       </c>
       <c r="D242" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E242" t="s">
         <v>367</v>
       </c>
       <c r="F242">
         <v>1</v>
       </c>
       <c r="G242" t="s">
         <v>92</v>
       </c>
       <c r="H242" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>394</v>
       </c>
       <c r="B243">
         <v>18.0</v>
       </c>
       <c r="C243" t="s">
         <v>369</v>
       </c>
       <c r="D243" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E243" t="s">
         <v>91</v>
       </c>
       <c r="F243">
         <v>2</v>
       </c>
       <c r="G243" t="s">
         <v>92</v>
       </c>
       <c r="H243" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>394</v>
       </c>
       <c r="B244">
         <v>18.0</v>
       </c>
       <c r="C244" t="s">
         <v>368</v>
       </c>
       <c r="D244" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E244" t="s">
         <v>91</v>
       </c>
       <c r="F244">
         <v>1</v>
       </c>
       <c r="G244" t="s">
         <v>92</v>
       </c>
       <c r="H244" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>394</v>
       </c>
       <c r="B245">
         <v>19</v>
       </c>
       <c r="C245" t="s">
         <v>438</v>
       </c>
       <c r="D245" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E245" t="s">
         <v>400</v>
       </c>
       <c r="F245">
         <v>2</v>
       </c>
       <c r="G245" t="s">
         <v>401</v>
       </c>
       <c r="H245" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>394</v>
       </c>
       <c r="B246">
         <v>20</v>
       </c>
       <c r="C246" t="s">
         <v>439</v>
       </c>
       <c r="D246" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E246" t="s">
         <v>400</v>
       </c>
       <c r="F246">
         <v>2</v>
       </c>
       <c r="G246" t="s">
         <v>401</v>
       </c>
       <c r="H246" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>394</v>
       </c>
       <c r="B247">
         <v>21</v>
       </c>
       <c r="C247" t="s">
         <v>440</v>
       </c>
       <c r="D247" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E247" t="s">
         <v>400</v>
       </c>
       <c r="F247">
         <v>1</v>
       </c>
       <c r="G247" t="s">
         <v>401</v>
       </c>
       <c r="H247" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>394</v>
       </c>
       <c r="B248">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>441</v>
       </c>
       <c r="D248" t="s">
@@ -8892,51 +8895,51 @@
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>394</v>
       </c>
       <c r="B250">
         <v>9.0</v>
       </c>
       <c r="C250" t="s">
         <v>444</v>
       </c>
       <c r="D250" t="s">
         <v>390</v>
       </c>
       <c r="E250" t="s">
         <v>353</v>
       </c>
       <c r="F250">
         <v>1</v>
       </c>
       <c r="G250" t="s">
         <v>445</v>
       </c>
       <c r="H250" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>394</v>
       </c>
       <c r="B251">
         <v>9.0</v>
       </c>
       <c r="C251" t="s">
         <v>387</v>
       </c>
       <c r="D251" t="s">
         <v>123</v>
       </c>
       <c r="E251" t="s">
         <v>383</v>
       </c>
       <c r="F251">
         <v>2</v>
       </c>
       <c r="G251" t="s">
         <v>384</v>
       </c>
       <c r="H251" t="s">
@@ -9036,112 +9039,112 @@
       </c>
       <c r="E255" t="s">
         <v>447</v>
       </c>
       <c r="F255">
         <v>2</v>
       </c>
       <c r="G255" t="s">
         <v>448</v>
       </c>
       <c r="H255" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>450</v>
       </c>
       <c r="B256" t="s">
         <v>52</v>
       </c>
       <c r="C256" t="s">
         <v>200</v>
       </c>
       <c r="D256" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E256" t="s">
         <v>201</v>
       </c>
       <c r="F256">
         <v>2</v>
       </c>
       <c r="G256" t="s">
         <v>202</v>
       </c>
       <c r="H256" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>450</v>
       </c>
       <c r="B257">
         <v>12</v>
       </c>
       <c r="C257" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D257" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E257" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F257">
         <v>1</v>
       </c>
       <c r="G257" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="H257" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>450</v>
       </c>
       <c r="B258">
         <v>12</v>
       </c>
       <c r="C258" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D258" t="s">
         <v>138</v>
       </c>
       <c r="E258" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F258">
         <v>1</v>
       </c>
       <c r="G258" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="H258" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>450</v>
       </c>
       <c r="B259" t="s">
         <v>64</v>
       </c>
       <c r="C259" t="s">
         <v>182</v>
       </c>
       <c r="D259" t="s">
         <v>123</v>
       </c>
       <c r="E259" t="s">
         <v>183</v>
       </c>
       <c r="F259">
         <v>2</v>
       </c>
       <c r="G259" t="s">
@@ -9192,51 +9195,51 @@
       </c>
       <c r="E261" t="s">
         <v>183</v>
       </c>
       <c r="F261">
         <v>1</v>
       </c>
       <c r="G261" t="s">
         <v>184</v>
       </c>
       <c r="H261" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>450</v>
       </c>
       <c r="B262" t="s">
         <v>194</v>
       </c>
       <c r="C262" t="s">
         <v>452</v>
       </c>
       <c r="D262" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E262" t="s">
         <v>201</v>
       </c>
       <c r="F262">
         <v>1</v>
       </c>
       <c r="G262" t="s">
         <v>202</v>
       </c>
       <c r="H262" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>450</v>
       </c>
       <c r="B263">
         <v>15</v>
       </c>
       <c r="C263" t="s">
         <v>454</v>
       </c>
       <c r="D263" t="s">
@@ -9244,63 +9247,63 @@
       </c>
       <c r="E263" t="s">
         <v>455</v>
       </c>
       <c r="F263">
         <v>1</v>
       </c>
       <c r="G263" t="s">
         <v>456</v>
       </c>
       <c r="H263" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>450</v>
       </c>
       <c r="B264">
         <v>16</v>
       </c>
       <c r="C264" t="s">
         <v>399</v>
       </c>
       <c r="D264" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E264" t="s">
         <v>400</v>
       </c>
       <c r="F264">
         <v>1</v>
       </c>
       <c r="G264" t="s">
         <v>401</v>
       </c>
       <c r="H264" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>450</v>
       </c>
       <c r="B265">
         <v>16</v>
       </c>
       <c r="C265" t="s">
         <v>458</v>
       </c>
       <c r="D265" t="s">
         <v>118</v>
       </c>
       <c r="E265" t="s">
         <v>459</v>
       </c>
       <c r="F265">
         <v>1</v>
       </c>
       <c r="G265" t="s">
         <v>460</v>
       </c>
       <c r="H265" t="s">
@@ -9322,245 +9325,245 @@
       </c>
       <c r="E266" t="s">
         <v>463</v>
       </c>
       <c r="F266">
         <v>1</v>
       </c>
       <c r="G266" t="s">
         <v>464</v>
       </c>
       <c r="H266" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>450</v>
       </c>
       <c r="B267">
         <v>16</v>
       </c>
       <c r="C267" t="s">
         <v>466</v>
       </c>
       <c r="D267" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E267" t="s">
         <v>463</v>
       </c>
       <c r="F267">
         <v>1</v>
       </c>
       <c r="G267" t="s">
         <v>464</v>
       </c>
       <c r="H267" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>450</v>
       </c>
       <c r="B268">
         <v>16</v>
       </c>
       <c r="C268" t="s">
         <v>467</v>
       </c>
       <c r="D268" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E268" t="s">
         <v>463</v>
       </c>
       <c r="F268">
         <v>2</v>
       </c>
       <c r="G268" t="s">
         <v>464</v>
       </c>
       <c r="H268" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>450</v>
       </c>
       <c r="B269">
         <v>16</v>
       </c>
       <c r="C269" t="s">
         <v>403</v>
       </c>
       <c r="D269" t="s">
         <v>69</v>
       </c>
       <c r="E269" t="s">
         <v>404</v>
       </c>
       <c r="F269">
         <v>1</v>
       </c>
       <c r="G269" t="s">
         <v>405</v>
       </c>
       <c r="H269" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>450</v>
       </c>
       <c r="B270">
         <v>16.0</v>
       </c>
       <c r="C270" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D270" t="s">
+        <v>173</v>
+      </c>
+      <c r="E270" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F270">
         <v>1</v>
       </c>
       <c r="G270" t="s">
         <v>468</v>
       </c>
       <c r="H270" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>450</v>
       </c>
       <c r="B271">
         <v>16.0</v>
       </c>
       <c r="C271" t="s">
+        <v>174</v>
+      </c>
+      <c r="D271" t="s">
         <v>173</v>
       </c>
-      <c r="D271" t="s">
+      <c r="E271" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F271">
         <v>1</v>
       </c>
       <c r="G271" t="s">
         <v>468</v>
       </c>
       <c r="H271" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>450</v>
       </c>
       <c r="B272">
         <v>16.0</v>
       </c>
       <c r="C272" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D272" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E272" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F272">
         <v>1</v>
       </c>
       <c r="G272" t="s">
         <v>468</v>
       </c>
       <c r="H272" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>450</v>
       </c>
       <c r="B273">
         <v>16.0</v>
       </c>
       <c r="C273" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D273" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E273" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F273">
         <v>2</v>
       </c>
       <c r="G273" t="s">
         <v>468</v>
       </c>
       <c r="H273" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>450</v>
       </c>
       <c r="B274">
         <v>17</v>
       </c>
       <c r="C274" t="s">
         <v>414</v>
       </c>
       <c r="D274" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E274" t="s">
         <v>400</v>
       </c>
       <c r="F274">
         <v>1</v>
       </c>
       <c r="G274" t="s">
         <v>401</v>
       </c>
       <c r="H274" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>450</v>
       </c>
       <c r="B275" t="s">
         <v>429</v>
       </c>
       <c r="C275" t="s">
         <v>446</v>
       </c>
       <c r="D275" t="s">
         <v>99</v>
       </c>
       <c r="E275" t="s">
         <v>447</v>
       </c>
       <c r="F275">
         <v>2</v>
       </c>
       <c r="G275" t="s">
         <v>470</v>
       </c>
       <c r="H275" t="s">
@@ -9608,6761 +9611,6763 @@
       </c>
       <c r="E277" t="s">
         <v>80</v>
       </c>
       <c r="F277">
         <v>2</v>
       </c>
       <c r="G277" t="s">
         <v>81</v>
       </c>
       <c r="H277" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>450</v>
       </c>
       <c r="B278">
         <v>18</v>
       </c>
       <c r="C278" t="s">
         <v>436</v>
       </c>
       <c r="D278" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E278" t="s">
         <v>400</v>
       </c>
       <c r="F278">
         <v>1</v>
       </c>
       <c r="G278" t="s">
         <v>401</v>
       </c>
       <c r="H278" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>450</v>
       </c>
       <c r="B279">
         <v>18</v>
       </c>
       <c r="C279" t="s">
         <v>395</v>
       </c>
       <c r="D279" t="s">
         <v>113</v>
       </c>
       <c r="E279" t="s">
         <v>396</v>
       </c>
       <c r="F279">
         <v>2</v>
       </c>
       <c r="G279" t="s">
         <v>472</v>
       </c>
       <c r="H279" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>450</v>
       </c>
       <c r="B280">
         <v>18.0</v>
       </c>
       <c r="C280" t="s">
         <v>474</v>
       </c>
       <c r="D280" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E280" t="s">
         <v>475</v>
       </c>
       <c r="F280">
         <v>2</v>
       </c>
-      <c r="G280"/>
+      <c r="G280" t="s">
+        <v>476</v>
+      </c>
       <c r="H280" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>450</v>
       </c>
       <c r="B281">
         <v>18.0</v>
       </c>
       <c r="C281" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D281" t="s">
         <v>16</v>
       </c>
       <c r="E281" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F281">
         <v>1</v>
       </c>
       <c r="G281" t="s">
         <v>12</v>
       </c>
       <c r="H281" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>450</v>
       </c>
       <c r="B282">
         <v>18.0</v>
       </c>
       <c r="C282" t="s">
         <v>428</v>
       </c>
       <c r="D282" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E282" t="s">
         <v>91</v>
       </c>
       <c r="F282">
         <v>1</v>
       </c>
       <c r="G282" t="s">
         <v>92</v>
       </c>
       <c r="H282" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>450</v>
       </c>
       <c r="B283" t="s">
         <v>296</v>
       </c>
       <c r="C283" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D283" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E283" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F283">
         <v>2</v>
       </c>
       <c r="G283" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H283" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>450</v>
       </c>
       <c r="B284" t="s">
         <v>296</v>
       </c>
       <c r="C284" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D284" t="s">
         <v>94</v>
       </c>
       <c r="E284" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F284">
         <v>1</v>
       </c>
       <c r="G284" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H284" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>450</v>
       </c>
       <c r="B285">
         <v>19</v>
       </c>
       <c r="C285" t="s">
         <v>438</v>
       </c>
       <c r="D285" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E285" t="s">
         <v>400</v>
       </c>
       <c r="F285">
         <v>2</v>
       </c>
       <c r="G285" t="s">
         <v>401</v>
       </c>
       <c r="H285" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>450</v>
       </c>
       <c r="B286">
         <v>20</v>
       </c>
       <c r="C286" t="s">
         <v>439</v>
       </c>
       <c r="D286" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E286" t="s">
         <v>400</v>
       </c>
       <c r="F286">
         <v>2</v>
       </c>
       <c r="G286" t="s">
         <v>401</v>
       </c>
       <c r="H286" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
         <v>450</v>
       </c>
       <c r="B287">
         <v>21</v>
       </c>
       <c r="C287" t="s">
         <v>440</v>
       </c>
       <c r="D287" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E287" t="s">
         <v>400</v>
       </c>
       <c r="F287">
         <v>1</v>
       </c>
       <c r="G287" t="s">
         <v>401</v>
       </c>
       <c r="H287" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>450</v>
       </c>
       <c r="B288">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D288" t="s">
         <v>99</v>
       </c>
       <c r="E288" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F288">
         <v>1</v>
       </c>
       <c r="G288" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H288" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>450</v>
       </c>
       <c r="B289">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D289" t="s">
         <v>94</v>
       </c>
       <c r="E289" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F289">
         <v>2</v>
       </c>
       <c r="G289" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H289" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>450</v>
       </c>
       <c r="B290">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D290" t="s">
         <v>334</v>
       </c>
       <c r="E290" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F290">
         <v>1</v>
       </c>
       <c r="G290" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H290" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>450</v>
       </c>
       <c r="B291">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D291" t="s">
         <v>16</v>
       </c>
       <c r="E291" t="s">
         <v>416</v>
       </c>
       <c r="F291">
         <v>2</v>
       </c>
       <c r="G291" t="s">
         <v>417</v>
       </c>
       <c r="H291" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>450</v>
       </c>
       <c r="B292">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D292" t="s">
         <v>10</v>
       </c>
       <c r="E292" t="s">
         <v>416</v>
       </c>
       <c r="F292">
         <v>2</v>
       </c>
       <c r="G292" t="s">
         <v>417</v>
       </c>
       <c r="H292" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>450</v>
       </c>
       <c r="B293">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="D293" t="s">
         <v>16</v>
       </c>
       <c r="E293" t="s">
         <v>416</v>
       </c>
       <c r="F293">
         <v>1</v>
       </c>
       <c r="G293" t="s">
         <v>417</v>
       </c>
       <c r="H293" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>450</v>
       </c>
       <c r="B294">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D294" t="s">
         <v>123</v>
       </c>
       <c r="E294" t="s">
         <v>125</v>
       </c>
       <c r="F294">
         <v>1</v>
       </c>
       <c r="G294" t="s">
         <v>442</v>
       </c>
       <c r="H294" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>450</v>
       </c>
       <c r="B295">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D295" t="s">
         <v>123</v>
       </c>
       <c r="E295" t="s">
         <v>125</v>
       </c>
       <c r="F295">
         <v>1</v>
       </c>
       <c r="G295" t="s">
         <v>442</v>
       </c>
       <c r="H295" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>450</v>
       </c>
       <c r="B296">
         <v>9.0</v>
       </c>
       <c r="C296" t="s">
         <v>444</v>
       </c>
       <c r="D296" t="s">
         <v>390</v>
       </c>
       <c r="E296" t="s">
         <v>353</v>
       </c>
       <c r="F296">
         <v>1</v>
       </c>
       <c r="G296" t="s">
         <v>445</v>
       </c>
       <c r="H296" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>450</v>
       </c>
       <c r="B297" t="s">
         <v>100</v>
       </c>
       <c r="C297" t="s">
         <v>393</v>
       </c>
       <c r="D297" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E297" t="s">
         <v>391</v>
       </c>
       <c r="F297">
         <v>1</v>
       </c>
       <c r="G297" t="s">
         <v>392</v>
       </c>
       <c r="H297" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>450</v>
       </c>
       <c r="B298" t="s">
         <v>100</v>
       </c>
       <c r="C298" t="s">
         <v>389</v>
       </c>
       <c r="D298" t="s">
         <v>390</v>
       </c>
       <c r="E298" t="s">
         <v>391</v>
       </c>
       <c r="F298">
         <v>1</v>
       </c>
       <c r="G298" t="s">
         <v>392</v>
       </c>
       <c r="H298" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B299">
         <v>10</v>
       </c>
       <c r="C299" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D299" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E299" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F299">
         <v>1</v>
       </c>
       <c r="G299" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H299" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B300">
         <v>10</v>
       </c>
       <c r="C300" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D300" t="s">
         <v>27</v>
       </c>
       <c r="E300" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F300">
         <v>1</v>
       </c>
       <c r="G300" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H300" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B301">
         <v>10</v>
       </c>
       <c r="C301" t="s">
+        <v>498</v>
+      </c>
+      <c r="D301" t="s">
+        <v>38</v>
+      </c>
+      <c r="E301" t="s">
+        <v>496</v>
+      </c>
+      <c r="F301">
+        <v>1</v>
+      </c>
+      <c r="G301" t="s">
         <v>497</v>
-      </c>
-[...10 lines deleted...]
-        <v>496</v>
       </c>
       <c r="H301" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B302" t="s">
         <v>32</v>
       </c>
       <c r="C302" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D302" t="s">
         <v>27</v>
       </c>
       <c r="E302" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F302">
         <v>2</v>
       </c>
       <c r="G302" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H302" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B303" t="s">
         <v>32</v>
       </c>
       <c r="C303" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D303" t="s">
+        <v>38</v>
+      </c>
+      <c r="E303" t="s">
         <v>34</v>
       </c>
-      <c r="E303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F303">
         <v>2</v>
       </c>
       <c r="G303" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H303" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B304" t="s">
         <v>32</v>
       </c>
       <c r="C304" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D304" t="s">
         <v>27</v>
       </c>
       <c r="E304" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F304">
         <v>1</v>
       </c>
       <c r="G304" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H304" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B305" t="s">
         <v>32</v>
       </c>
       <c r="C305" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D305" t="s">
         <v>27</v>
       </c>
       <c r="E305" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F305">
         <v>1</v>
       </c>
       <c r="G305" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H305" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B306" t="s">
         <v>64</v>
       </c>
       <c r="C306" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D306" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E306" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F306">
         <v>1</v>
       </c>
       <c r="G306" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H306" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B307" t="s">
         <v>64</v>
       </c>
       <c r="C307" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D307" t="s">
         <v>27</v>
       </c>
       <c r="E307" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F307">
         <v>2</v>
       </c>
       <c r="G307" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H307" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B308" t="s">
         <v>64</v>
       </c>
       <c r="C308" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D308" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E308" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F308">
         <v>1</v>
       </c>
       <c r="G308" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H308" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B309" t="s">
         <v>64</v>
       </c>
       <c r="C309" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D309" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E309" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F309">
         <v>1</v>
       </c>
       <c r="G309" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H309" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B310">
         <v>16</v>
       </c>
       <c r="C310" t="s">
         <v>458</v>
       </c>
       <c r="D310" t="s">
         <v>118</v>
       </c>
       <c r="E310" t="s">
         <v>459</v>
       </c>
       <c r="F310">
         <v>1</v>
       </c>
       <c r="G310" t="s">
         <v>460</v>
       </c>
       <c r="H310" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B311">
         <v>17</v>
       </c>
       <c r="C311" t="s">
         <v>85</v>
       </c>
       <c r="D311" t="s">
         <v>86</v>
       </c>
       <c r="E311" t="s">
         <v>87</v>
       </c>
       <c r="F311">
         <v>1</v>
       </c>
       <c r="G311" t="s">
         <v>88</v>
       </c>
       <c r="H311" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B312">
         <v>18</v>
       </c>
       <c r="C312" t="s">
         <v>85</v>
       </c>
       <c r="D312" t="s">
         <v>86</v>
       </c>
       <c r="E312" t="s">
         <v>87</v>
       </c>
       <c r="F312">
         <v>1</v>
       </c>
       <c r="G312" t="s">
         <v>88</v>
       </c>
       <c r="H312" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B313">
         <v>8</v>
       </c>
       <c r="C313" t="s">
         <v>93</v>
       </c>
       <c r="D313" t="s">
         <v>94</v>
       </c>
       <c r="E313" t="s">
         <v>95</v>
       </c>
       <c r="F313">
         <v>1</v>
       </c>
       <c r="G313" t="s">
         <v>96</v>
       </c>
       <c r="H313" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B314">
         <v>8</v>
       </c>
       <c r="C314" t="s">
         <v>98</v>
       </c>
       <c r="D314" t="s">
         <v>99</v>
       </c>
       <c r="E314" t="s">
         <v>95</v>
       </c>
       <c r="F314">
         <v>1</v>
       </c>
       <c r="G314" t="s">
         <v>96</v>
       </c>
       <c r="H314" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B315">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D315" t="s">
         <v>43</v>
       </c>
       <c r="E315" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F315">
         <v>2</v>
       </c>
       <c r="G315" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="H315" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B316">
         <v>9.0</v>
       </c>
       <c r="C316" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D316" t="s">
+        <v>192</v>
+      </c>
+      <c r="E316" t="s">
         <v>186</v>
       </c>
-      <c r="E316" t="s">
+      <c r="F316">
+        <v>1</v>
+      </c>
+      <c r="G316" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H316" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B317">
         <v>9.0</v>
       </c>
       <c r="C317" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D317" t="s">
         <v>118</v>
       </c>
       <c r="E317" t="s">
+        <v>186</v>
+      </c>
+      <c r="F317">
+        <v>2</v>
+      </c>
+      <c r="G317" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H317" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B318">
         <v>9.0</v>
       </c>
       <c r="C318" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D318" t="s">
         <v>118</v>
       </c>
       <c r="E318" t="s">
+        <v>186</v>
+      </c>
+      <c r="F318">
+        <v>1</v>
+      </c>
+      <c r="G318" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H318" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B319">
         <v>9.0</v>
       </c>
       <c r="C319" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D319" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E319" t="s">
+        <v>186</v>
+      </c>
+      <c r="F319">
+        <v>2</v>
+      </c>
+      <c r="G319" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H319" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B320">
         <v>9.0</v>
       </c>
       <c r="C320" t="s">
         <v>198</v>
       </c>
       <c r="D320" t="s">
         <v>118</v>
       </c>
       <c r="E320" t="s">
         <v>196</v>
       </c>
       <c r="F320">
         <v>2</v>
       </c>
       <c r="G320" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H320" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B321">
         <v>9.0</v>
       </c>
       <c r="C321" t="s">
         <v>195</v>
       </c>
       <c r="D321" t="s">
         <v>118</v>
       </c>
       <c r="E321" t="s">
         <v>196</v>
       </c>
       <c r="F321">
         <v>1</v>
       </c>
       <c r="G321"/>
       <c r="H321" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B322" t="s">
         <v>100</v>
       </c>
       <c r="C322" t="s">
         <v>410</v>
       </c>
       <c r="D322" t="s">
         <v>227</v>
       </c>
       <c r="E322" t="s">
         <v>408</v>
       </c>
       <c r="F322">
         <v>2</v>
       </c>
       <c r="G322" t="s">
         <v>409</v>
       </c>
       <c r="H322" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B323" t="s">
         <v>100</v>
       </c>
       <c r="C323" t="s">
         <v>411</v>
       </c>
       <c r="D323" t="s">
         <v>227</v>
       </c>
       <c r="E323" t="s">
         <v>408</v>
       </c>
       <c r="F323">
         <v>1</v>
       </c>
       <c r="G323" t="s">
         <v>409</v>
       </c>
       <c r="H323" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B324" t="s">
         <v>100</v>
       </c>
       <c r="C324" t="s">
         <v>407</v>
       </c>
       <c r="D324" t="s">
         <v>69</v>
       </c>
       <c r="E324" t="s">
         <v>408</v>
       </c>
       <c r="F324">
         <v>1</v>
       </c>
       <c r="G324" t="s">
         <v>409</v>
       </c>
       <c r="H324" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B325">
         <v>18.0</v>
       </c>
       <c r="C325" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D325" t="s">
         <v>16</v>
       </c>
       <c r="E325" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F325">
         <v>1</v>
       </c>
       <c r="G325" t="s">
         <v>12</v>
       </c>
       <c r="H325" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B326" t="s">
         <v>52</v>
       </c>
       <c r="C326" t="s">
         <v>143</v>
       </c>
       <c r="D326" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E326" t="s">
         <v>144</v>
       </c>
       <c r="F326">
         <v>2</v>
       </c>
       <c r="G326"/>
       <c r="H326" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B327">
         <v>11</v>
       </c>
       <c r="C327" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D327" t="s">
         <v>94</v>
       </c>
       <c r="E327" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F327">
         <v>2</v>
       </c>
       <c r="G327" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H327" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B328">
         <v>11.0</v>
       </c>
       <c r="C328" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D328" t="s">
         <v>43</v>
       </c>
       <c r="E328" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F328">
         <v>2</v>
       </c>
       <c r="G328" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H328" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B329">
         <v>12</v>
       </c>
       <c r="C329" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D329" t="s">
         <v>16</v>
       </c>
       <c r="E329" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F329">
         <v>2</v>
       </c>
       <c r="G329" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H329" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B330">
         <v>12</v>
       </c>
       <c r="C330" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D330" t="s">
         <v>16</v>
       </c>
       <c r="E330" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F330">
         <v>1</v>
       </c>
       <c r="G330" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H330" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B331">
         <v>12</v>
       </c>
       <c r="C331" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D331" t="s">
         <v>16</v>
       </c>
       <c r="E331" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F331">
         <v>2</v>
       </c>
       <c r="G331" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H331" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B332" t="s">
         <v>64</v>
       </c>
       <c r="C332" t="s">
         <v>506</v>
       </c>
       <c r="D332" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E332" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F332">
         <v>1</v>
       </c>
       <c r="G332" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H332" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B333" t="s">
         <v>64</v>
       </c>
       <c r="C333" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="D333" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E333" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F333">
         <v>1</v>
       </c>
       <c r="G333" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H333" t="s">
-        <v>503</v>
+        <v>30</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B334" t="s">
         <v>64</v>
       </c>
       <c r="C334" t="s">
+        <v>501</v>
+      </c>
+      <c r="D334" t="s">
+        <v>38</v>
+      </c>
+      <c r="E334" t="s">
+        <v>502</v>
+      </c>
+      <c r="F334">
+        <v>1</v>
+      </c>
+      <c r="G334" t="s">
+        <v>503</v>
+      </c>
+      <c r="H334" t="s">
         <v>504</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B335" t="s">
         <v>64</v>
       </c>
       <c r="C335" t="s">
         <v>505</v>
       </c>
       <c r="D335" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E335" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F335">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G335" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H335" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B336" t="s">
         <v>78</v>
       </c>
       <c r="C336" t="s">
         <v>452</v>
       </c>
       <c r="D336" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E336" t="s">
         <v>201</v>
       </c>
       <c r="F336">
         <v>1</v>
       </c>
       <c r="G336" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H336" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B337">
         <v>17</v>
       </c>
       <c r="C337" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D337" t="s">
         <v>16</v>
       </c>
       <c r="E337" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F337">
         <v>2</v>
       </c>
       <c r="G337" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H337" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B338">
         <v>17</v>
       </c>
       <c r="C338" t="s">
         <v>338</v>
       </c>
       <c r="D338" t="s">
         <v>86</v>
       </c>
       <c r="E338" t="s">
         <v>339</v>
       </c>
       <c r="F338">
         <v>1</v>
       </c>
       <c r="G338" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="H338" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B339">
         <v>17</v>
       </c>
       <c r="C339" t="s">
         <v>281</v>
       </c>
       <c r="D339" t="s">
         <v>27</v>
       </c>
       <c r="E339" t="s">
         <v>279</v>
       </c>
       <c r="F339">
         <v>1</v>
       </c>
       <c r="G339" t="s">
         <v>280</v>
       </c>
       <c r="H339" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B340">
         <v>17</v>
       </c>
       <c r="C340" t="s">
         <v>278</v>
       </c>
       <c r="D340" t="s">
         <v>27</v>
       </c>
       <c r="E340" t="s">
         <v>279</v>
       </c>
       <c r="F340">
         <v>1</v>
       </c>
       <c r="G340" t="s">
         <v>280</v>
       </c>
       <c r="H340" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B341" t="s">
         <v>342</v>
       </c>
       <c r="C341" t="s">
         <v>343</v>
       </c>
       <c r="D341" t="s">
         <v>86</v>
       </c>
       <c r="E341" t="s">
         <v>344</v>
       </c>
       <c r="F341">
         <v>2</v>
       </c>
       <c r="G341" t="s">
         <v>345</v>
       </c>
       <c r="H341" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B342">
         <v>17.0</v>
       </c>
       <c r="C342" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D342" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E342" t="s">
         <v>44</v>
       </c>
       <c r="F342">
         <v>2</v>
       </c>
       <c r="G342" t="s">
         <v>45</v>
       </c>
       <c r="H342" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B343">
         <v>17.0</v>
       </c>
       <c r="C343" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D343" t="s">
         <v>43</v>
       </c>
       <c r="E343" t="s">
         <v>44</v>
       </c>
       <c r="F343">
         <v>2</v>
       </c>
       <c r="G343" t="s">
         <v>45</v>
       </c>
       <c r="H343" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B344">
         <v>17.0</v>
       </c>
       <c r="C344" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D344" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E344" t="s">
         <v>44</v>
       </c>
       <c r="F344">
         <v>1</v>
       </c>
       <c r="G344" t="s">
         <v>45</v>
       </c>
       <c r="H344" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B345">
         <v>17.0</v>
       </c>
       <c r="C345" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D345" t="s">
         <v>43</v>
       </c>
       <c r="E345" t="s">
         <v>44</v>
       </c>
       <c r="F345">
         <v>1</v>
       </c>
       <c r="G345" t="s">
         <v>45</v>
       </c>
       <c r="H345" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B346">
         <v>17.0</v>
       </c>
       <c r="C346" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D346" t="s">
         <v>43</v>
       </c>
       <c r="E346" t="s">
         <v>44</v>
       </c>
       <c r="F346">
         <v>1</v>
       </c>
       <c r="G346" t="s">
         <v>45</v>
       </c>
       <c r="H346" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B347" t="s">
         <v>429</v>
       </c>
       <c r="C347" t="s">
         <v>53</v>
       </c>
       <c r="D347" t="s">
         <v>43</v>
       </c>
       <c r="E347" t="s">
         <v>54</v>
       </c>
       <c r="F347">
         <v>1</v>
       </c>
       <c r="G347" t="s">
         <v>55</v>
       </c>
       <c r="H347" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B348" t="s">
         <v>429</v>
       </c>
       <c r="C348" t="s">
         <v>56</v>
       </c>
       <c r="D348" t="s">
         <v>43</v>
       </c>
       <c r="E348" t="s">
         <v>54</v>
       </c>
       <c r="F348">
         <v>1</v>
       </c>
       <c r="G348" t="s">
         <v>55</v>
       </c>
       <c r="H348" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B349" t="s">
         <v>429</v>
       </c>
       <c r="C349" t="s">
         <v>57</v>
       </c>
       <c r="D349" t="s">
         <v>58</v>
       </c>
       <c r="E349" t="s">
         <v>54</v>
       </c>
       <c r="F349">
         <v>1</v>
       </c>
       <c r="G349" t="s">
         <v>55</v>
       </c>
       <c r="H349" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B350">
         <v>18.0</v>
       </c>
       <c r="C350" t="s">
         <v>9</v>
       </c>
       <c r="D350" t="s">
         <v>10</v>
       </c>
       <c r="E350" t="s">
         <v>11</v>
       </c>
       <c r="F350">
         <v>1</v>
       </c>
       <c r="G350" t="s">
         <v>12</v>
       </c>
       <c r="H350" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B351" t="s">
         <v>296</v>
       </c>
       <c r="C351" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D351" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E351" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F351">
         <v>2</v>
       </c>
       <c r="G351" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H351" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B352">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D352" t="s">
         <v>69</v>
       </c>
       <c r="E352" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F352">
         <v>1</v>
       </c>
       <c r="G352" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="H352" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B353">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D353" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E353" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F353">
         <v>1</v>
       </c>
       <c r="G353" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H353" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B354">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D354" t="s">
         <v>27</v>
       </c>
       <c r="E354" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F354">
         <v>1</v>
       </c>
       <c r="G354" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H354" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B355">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D355" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E355" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F355">
         <v>1</v>
       </c>
       <c r="G355" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H355" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B356">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D356" t="s">
         <v>334</v>
       </c>
       <c r="E356" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F356">
         <v>1</v>
       </c>
       <c r="G356" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H356" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B357" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C357" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D357" t="s">
         <v>227</v>
       </c>
       <c r="E357" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F357">
         <v>1</v>
       </c>
       <c r="G357" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H357" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B358">
         <v>11.0</v>
       </c>
       <c r="C358" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D358" t="s">
         <v>43</v>
       </c>
       <c r="E358" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F358">
         <v>2</v>
       </c>
       <c r="G358" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="H358" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B359">
         <v>12</v>
       </c>
       <c r="C359" t="s">
         <v>523</v>
       </c>
       <c r="D359" t="s">
         <v>16</v>
       </c>
       <c r="E359" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F359">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G359" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H359" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B360">
         <v>12</v>
       </c>
       <c r="C360" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="D360" t="s">
         <v>16</v>
       </c>
       <c r="E360" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F360">
         <v>2</v>
       </c>
       <c r="G360" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H360" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B361">
         <v>12</v>
       </c>
       <c r="C361" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D361" t="s">
         <v>16</v>
       </c>
       <c r="E361" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F361">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G361" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H361" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B362">
         <v>16</v>
       </c>
       <c r="C362" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D362" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E362" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F362">
         <v>1</v>
       </c>
       <c r="G362" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H362" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B363">
         <v>16</v>
       </c>
       <c r="C363" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D363" t="s">
         <v>118</v>
       </c>
       <c r="E363" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F363">
         <v>1</v>
       </c>
       <c r="G363" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H363" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B364">
         <v>17</v>
       </c>
       <c r="C364" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D364" t="s">
         <v>16</v>
       </c>
       <c r="E364" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F364">
         <v>2</v>
       </c>
       <c r="G364"/>
       <c r="H364" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B365">
         <v>17</v>
       </c>
       <c r="C365" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D365" t="s">
         <v>43</v>
       </c>
       <c r="E365" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F365">
         <v>2</v>
       </c>
       <c r="G365" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="H365" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B366">
         <v>17</v>
       </c>
       <c r="C366" t="s">
-        <v>550</v>
+        <v>193</v>
       </c>
       <c r="D366" t="s">
         <v>99</v>
       </c>
       <c r="E366" t="s">
         <v>551</v>
       </c>
       <c r="F366">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G366" t="s">
         <v>552</v>
       </c>
       <c r="H366" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B367">
         <v>17</v>
       </c>
       <c r="C367" t="s">
         <v>553</v>
       </c>
       <c r="D367" t="s">
         <v>99</v>
       </c>
       <c r="E367" t="s">
         <v>551</v>
       </c>
       <c r="F367">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G367" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="H367" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B368">
         <v>17</v>
       </c>
       <c r="C368" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D368" t="s">
         <v>99</v>
       </c>
       <c r="E368" t="s">
         <v>551</v>
       </c>
       <c r="F368">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G368" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H368" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B369">
         <v>17</v>
       </c>
       <c r="C369" t="s">
         <v>556</v>
       </c>
       <c r="D369" t="s">
         <v>99</v>
       </c>
       <c r="E369" t="s">
         <v>551</v>
       </c>
       <c r="F369">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G369" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H369" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B370">
         <v>17</v>
       </c>
       <c r="C370" t="s">
         <v>557</v>
       </c>
       <c r="D370" t="s">
         <v>99</v>
       </c>
       <c r="E370" t="s">
         <v>551</v>
       </c>
       <c r="F370">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G370" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="H370" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B371">
         <v>17</v>
       </c>
       <c r="C371" t="s">
         <v>558</v>
       </c>
       <c r="D371" t="s">
         <v>99</v>
       </c>
       <c r="E371" t="s">
         <v>551</v>
       </c>
       <c r="F371">
         <v>1</v>
       </c>
       <c r="G371" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="H371" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B372">
         <v>17</v>
       </c>
       <c r="C372" t="s">
-        <v>190</v>
+        <v>559</v>
       </c>
       <c r="D372" t="s">
         <v>99</v>
       </c>
       <c r="E372" t="s">
         <v>551</v>
       </c>
       <c r="F372">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G372" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="H372" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B373">
         <v>17</v>
       </c>
       <c r="C373" t="s">
         <v>454</v>
       </c>
       <c r="D373" t="s">
         <v>10</v>
       </c>
       <c r="E373" t="s">
         <v>455</v>
       </c>
       <c r="F373">
         <v>1</v>
       </c>
       <c r="G373" t="s">
         <v>456</v>
       </c>
       <c r="H373" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B374">
         <v>17.0</v>
       </c>
       <c r="C374" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D374" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E374" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F374">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G374" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="H374" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B375">
         <v>17.0</v>
       </c>
       <c r="C375" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D375" t="s">
         <v>10</v>
       </c>
       <c r="E375" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F375">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G375" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="H375" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B376">
         <v>17.0</v>
       </c>
       <c r="C376" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D376" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E376" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F376">
         <v>2</v>
       </c>
       <c r="G376" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="H376" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B377">
         <v>17.3</v>
       </c>
       <c r="C377" t="s">
         <v>286</v>
       </c>
       <c r="D377" t="s">
         <v>10</v>
       </c>
       <c r="E377" t="s">
         <v>287</v>
       </c>
       <c r="F377">
         <v>2</v>
       </c>
       <c r="G377" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="H377" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B378" t="s">
         <v>429</v>
       </c>
       <c r="C378" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D378" t="s">
         <v>138</v>
       </c>
       <c r="E378" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F378">
         <v>2</v>
       </c>
       <c r="G378" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H378" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B379" t="s">
         <v>429</v>
       </c>
       <c r="C379" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D379" t="s">
         <v>138</v>
       </c>
       <c r="E379" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F379">
         <v>1</v>
       </c>
       <c r="G379" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="H379" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B380" t="s">
         <v>429</v>
       </c>
       <c r="C380" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D380" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E380" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F380">
         <v>1</v>
       </c>
       <c r="G380" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H380" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B381">
         <v>18</v>
       </c>
       <c r="C381" t="s">
         <v>271</v>
       </c>
       <c r="D381" t="s">
         <v>16</v>
       </c>
       <c r="E381" t="s">
         <v>17</v>
       </c>
       <c r="F381">
         <v>1</v>
       </c>
       <c r="G381" t="s">
         <v>18</v>
       </c>
       <c r="H381" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B382">
         <v>18.0</v>
       </c>
       <c r="C382" t="s">
         <v>474</v>
       </c>
       <c r="D382" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E382" t="s">
         <v>475</v>
       </c>
       <c r="F382">
         <v>2</v>
       </c>
       <c r="G382"/>
       <c r="H382" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B383">
         <v>18.0</v>
       </c>
       <c r="C383" t="s">
         <v>358</v>
       </c>
       <c r="D383" t="s">
         <v>10</v>
       </c>
       <c r="E383" t="s">
         <v>359</v>
       </c>
       <c r="F383">
         <v>2</v>
       </c>
       <c r="G383" t="s">
         <v>12</v>
       </c>
       <c r="H383" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B384" t="s">
         <v>296</v>
       </c>
       <c r="C384" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D384" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E384" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F384">
         <v>2</v>
       </c>
       <c r="G384" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H384" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B385" t="s">
         <v>296</v>
       </c>
       <c r="C385" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D385" t="s">
-        <v>170</v>
+        <v>58</v>
       </c>
       <c r="E385" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F385">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G385" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H385" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B386" t="s">
         <v>296</v>
       </c>
       <c r="C386" t="s">
+        <v>582</v>
+      </c>
+      <c r="D386" t="s">
+        <v>173</v>
+      </c>
+      <c r="E386" t="s">
+        <v>579</v>
+      </c>
+      <c r="F386">
+        <v>2</v>
+      </c>
+      <c r="G386" t="s">
+        <v>580</v>
+      </c>
+      <c r="H386" t="s">
         <v>581</v>
-      </c>
-[...13 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B387" t="s">
         <v>296</v>
       </c>
       <c r="C387" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D387" t="s">
         <v>130</v>
       </c>
       <c r="E387" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F387">
         <v>1</v>
       </c>
       <c r="G387" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H387" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B388" t="s">
         <v>296</v>
       </c>
       <c r="C388" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D388" t="s">
         <v>130</v>
       </c>
       <c r="E388" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F388">
         <v>1</v>
       </c>
       <c r="G388" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H388" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B389" t="s">
         <v>296</v>
       </c>
       <c r="C389" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D389" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E389" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F389">
         <v>1</v>
       </c>
       <c r="G389" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H389" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B390" t="s">
         <v>296</v>
       </c>
       <c r="C390" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D390" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E390" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F390">
         <v>2</v>
       </c>
       <c r="G390" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H390" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B391">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D391" t="s">
         <v>69</v>
       </c>
       <c r="E391" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F391">
         <v>1</v>
       </c>
       <c r="G391" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="H391" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B392" t="s">
         <v>128</v>
       </c>
       <c r="C392" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D392" t="s">
-        <v>138</v>
+        <v>49</v>
       </c>
       <c r="E392" t="s">
         <v>131</v>
       </c>
       <c r="F392">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G392" t="s">
         <v>136</v>
       </c>
       <c r="H392" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B393" t="s">
         <v>128</v>
       </c>
       <c r="C393" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D393" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="E393" t="s">
         <v>131</v>
       </c>
       <c r="F393">
         <v>1</v>
       </c>
       <c r="G393" t="s">
         <v>136</v>
       </c>
       <c r="H393" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B394" t="s">
         <v>128</v>
       </c>
       <c r="C394" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D394" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E394" t="s">
         <v>131</v>
       </c>
       <c r="F394">
         <v>2</v>
       </c>
       <c r="G394" t="s">
         <v>136</v>
       </c>
       <c r="H394" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B395" t="s">
         <v>128</v>
       </c>
       <c r="C395" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D395" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="E395" t="s">
         <v>131</v>
       </c>
       <c r="F395">
         <v>1</v>
       </c>
       <c r="G395" t="s">
         <v>136</v>
       </c>
       <c r="H395" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B396" t="s">
         <v>128</v>
       </c>
       <c r="C396" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D396" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="E396" t="s">
         <v>131</v>
       </c>
       <c r="F396">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G396" t="s">
         <v>136</v>
       </c>
       <c r="H396" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B397" t="s">
         <v>128</v>
       </c>
       <c r="C397" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D397" t="s">
         <v>113</v>
       </c>
       <c r="E397" t="s">
         <v>132</v>
       </c>
       <c r="F397">
         <v>1</v>
       </c>
       <c r="G397" t="s">
         <v>141</v>
       </c>
       <c r="H397" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B398" t="s">
         <v>128</v>
       </c>
       <c r="C398" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D398" t="s">
         <v>113</v>
       </c>
       <c r="E398" t="s">
         <v>132</v>
       </c>
       <c r="F398">
         <v>1</v>
       </c>
       <c r="G398" t="s">
         <v>141</v>
       </c>
       <c r="H398" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B399" t="s">
         <v>128</v>
       </c>
       <c r="C399" t="s">
         <v>317</v>
       </c>
       <c r="D399" t="s">
         <v>69</v>
       </c>
       <c r="E399" t="s">
         <v>318</v>
       </c>
       <c r="F399">
         <v>2</v>
       </c>
       <c r="G399" t="s">
         <v>319</v>
       </c>
       <c r="H399" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B400" t="s">
         <v>128</v>
       </c>
       <c r="C400" t="s">
         <v>321</v>
       </c>
       <c r="D400" t="s">
         <v>69</v>
       </c>
       <c r="E400" t="s">
         <v>318</v>
       </c>
       <c r="F400">
         <v>1</v>
       </c>
       <c r="G400" t="s">
         <v>319</v>
       </c>
       <c r="H400" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B401">
         <v>10</v>
       </c>
       <c r="C401" t="s">
         <v>322</v>
       </c>
       <c r="D401" t="s">
         <v>227</v>
       </c>
       <c r="E401" t="s">
         <v>323</v>
       </c>
       <c r="F401">
         <v>2</v>
       </c>
       <c r="G401" t="s">
         <v>409</v>
       </c>
       <c r="H401" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B402">
         <v>12</v>
       </c>
       <c r="C402" t="s">
         <v>326</v>
       </c>
       <c r="D402" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E402" t="s">
         <v>327</v>
       </c>
       <c r="F402">
         <v>1</v>
       </c>
       <c r="G402" t="s">
         <v>328</v>
       </c>
       <c r="H402" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B403" t="s">
         <v>64</v>
       </c>
       <c r="C403" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D403" t="s">
         <v>138</v>
       </c>
       <c r="E403" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F403">
         <v>1</v>
       </c>
       <c r="G403" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H403" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B404" t="s">
         <v>64</v>
       </c>
       <c r="C404" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D404" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E404" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F404">
         <v>1</v>
       </c>
       <c r="G404" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H404" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B405" t="s">
         <v>64</v>
       </c>
       <c r="C405" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D405" t="s">
         <v>10</v>
       </c>
       <c r="E405" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F405">
         <v>1</v>
       </c>
       <c r="G405" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H405" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B406" t="s">
         <v>64</v>
       </c>
       <c r="C406" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D406" t="s">
         <v>16</v>
       </c>
       <c r="E406" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F406">
         <v>1</v>
       </c>
       <c r="G406" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H406" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B407" t="s">
         <v>64</v>
       </c>
       <c r="C407" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D407" t="s">
         <v>16</v>
       </c>
       <c r="E407" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F407">
         <v>2</v>
       </c>
       <c r="G407" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H407" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B408" t="s">
         <v>64</v>
       </c>
       <c r="C408" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D408" t="s">
         <v>10</v>
       </c>
       <c r="E408" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F408">
         <v>1</v>
       </c>
       <c r="G408" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H408" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B409" t="s">
         <v>64</v>
       </c>
       <c r="C409" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D409" t="s">
         <v>16</v>
       </c>
       <c r="E409" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F409">
         <v>1</v>
       </c>
       <c r="G409" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H409" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B410">
         <v>13.0</v>
       </c>
       <c r="C410" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D410" t="s">
         <v>69</v>
       </c>
       <c r="E410" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F410">
         <v>2</v>
       </c>
       <c r="G410" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H410" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B411">
         <v>13.0</v>
       </c>
       <c r="C411" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D411" t="s">
         <v>69</v>
       </c>
       <c r="E411" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F411">
         <v>1</v>
       </c>
       <c r="G411" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H411" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B412">
         <v>13.0</v>
       </c>
       <c r="C412" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D412" t="s">
         <v>58</v>
       </c>
       <c r="E412" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F412">
         <v>1</v>
       </c>
       <c r="G412" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H412" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B413">
         <v>13.0</v>
       </c>
       <c r="C413" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D413" t="s">
         <v>69</v>
       </c>
       <c r="E413" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F413">
         <v>1</v>
       </c>
       <c r="G413" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H413" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B414" t="s">
         <v>194</v>
       </c>
       <c r="C414" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D414" t="s">
         <v>69</v>
       </c>
       <c r="E414" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F414">
         <v>2</v>
       </c>
       <c r="G414" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H414" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B415" t="s">
         <v>194</v>
       </c>
       <c r="C415" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D415" t="s">
         <v>69</v>
       </c>
       <c r="E415" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F415">
         <v>1</v>
       </c>
       <c r="G415" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="H415" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B416">
         <v>16</v>
       </c>
       <c r="C416" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D416" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E416" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F416">
         <v>2</v>
       </c>
       <c r="G416" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="H416" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B417">
         <v>16</v>
       </c>
       <c r="C417" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D417" t="s">
         <v>118</v>
       </c>
       <c r="E417" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F417">
         <v>1</v>
       </c>
       <c r="G417" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H417" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B418" t="s">
         <v>253</v>
       </c>
       <c r="C418" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D418" t="s">
         <v>138</v>
       </c>
       <c r="E418" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F418">
         <v>1</v>
       </c>
       <c r="G418" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H418" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B419" t="s">
         <v>253</v>
       </c>
       <c r="C419" t="s">
+        <v>617</v>
+      </c>
+      <c r="D419" t="s">
+        <v>49</v>
+      </c>
+      <c r="E419" t="s">
+        <v>615</v>
+      </c>
+      <c r="F419">
+        <v>1</v>
+      </c>
+      <c r="G419" t="s">
         <v>616</v>
-      </c>
-[...10 lines deleted...]
-        <v>615</v>
       </c>
       <c r="H419" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B420" t="s">
         <v>253</v>
       </c>
       <c r="C420" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D420" t="s">
         <v>138</v>
       </c>
       <c r="E420" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F420">
         <v>1</v>
       </c>
       <c r="G420" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H420" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B421">
         <v>17</v>
       </c>
       <c r="C421" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D421" t="s">
-        <v>227</v>
+        <v>22</v>
       </c>
       <c r="E421" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F421">
         <v>2</v>
       </c>
       <c r="G421" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H421" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B422">
         <v>17</v>
       </c>
       <c r="C422" t="s">
+        <v>622</v>
+      </c>
+      <c r="D422" t="s">
+        <v>227</v>
+      </c>
+      <c r="E422" t="s">
+        <v>620</v>
+      </c>
+      <c r="F422">
+        <v>2</v>
+      </c>
+      <c r="G422" t="s">
         <v>621</v>
-      </c>
-[...10 lines deleted...]
-        <v>620</v>
       </c>
       <c r="H422" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B423">
         <v>17</v>
       </c>
       <c r="C423" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D423" t="s">
-        <v>227</v>
+        <v>22</v>
       </c>
       <c r="E423" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F423">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G423" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="H423" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B424">
         <v>17</v>
       </c>
       <c r="C424" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D424" t="s">
         <v>227</v>
       </c>
       <c r="E424" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F424">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G424" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="H424" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B425">
         <v>17</v>
       </c>
       <c r="C425" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D425" t="s">
-        <v>22</v>
+        <v>227</v>
       </c>
       <c r="E425" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F425">
         <v>1</v>
       </c>
       <c r="G425" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="H425" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B426">
         <v>17.0</v>
       </c>
       <c r="C426" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D426" t="s">
         <v>86</v>
       </c>
       <c r="E426" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F426">
         <v>2</v>
       </c>
       <c r="G426" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H426" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B427">
         <v>18</v>
       </c>
       <c r="C427" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D427" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E427" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F427">
         <v>1</v>
       </c>
       <c r="G427" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H427" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B428">
         <v>18.0</v>
       </c>
       <c r="C428" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D428" t="s">
         <v>94</v>
       </c>
       <c r="E428" t="s">
         <v>353</v>
       </c>
       <c r="F428">
         <v>2</v>
       </c>
       <c r="G428" t="s">
         <v>354</v>
       </c>
       <c r="H428" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B429">
         <v>18.0</v>
       </c>
       <c r="C429" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="D429" t="s">
         <v>94</v>
       </c>
       <c r="E429" t="s">
         <v>353</v>
       </c>
       <c r="F429">
         <v>1</v>
       </c>
       <c r="G429" t="s">
         <v>354</v>
       </c>
       <c r="H429" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B430">
         <v>18.0</v>
       </c>
       <c r="C430" t="s">
         <v>437</v>
       </c>
       <c r="D430" t="s">
         <v>10</v>
       </c>
       <c r="E430" t="s">
         <v>359</v>
       </c>
       <c r="F430">
         <v>1</v>
       </c>
       <c r="G430" t="s">
         <v>12</v>
       </c>
       <c r="H430" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B431" t="s">
         <v>296</v>
       </c>
       <c r="C431" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D431" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E431" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F431">
         <v>2</v>
       </c>
       <c r="G431" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H431" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B432" t="s">
         <v>296</v>
       </c>
       <c r="C432" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="D432" t="s">
         <v>94</v>
       </c>
       <c r="E432" t="s">
         <v>374</v>
       </c>
       <c r="F432">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G432" t="s">
         <v>375</v>
       </c>
       <c r="H432" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B433" t="s">
         <v>296</v>
       </c>
       <c r="C433" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="D433" t="s">
         <v>94</v>
       </c>
       <c r="E433" t="s">
         <v>374</v>
       </c>
       <c r="F433">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G433" t="s">
         <v>375</v>
       </c>
       <c r="H433" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B434" t="s">
         <v>296</v>
       </c>
       <c r="C434" t="s">
-        <v>190</v>
+        <v>378</v>
       </c>
       <c r="D434" t="s">
         <v>94</v>
       </c>
       <c r="E434" t="s">
         <v>374</v>
       </c>
       <c r="F434">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G434" t="s">
         <v>375</v>
       </c>
       <c r="H434" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B435" t="s">
         <v>296</v>
       </c>
       <c r="C435" t="s">
-        <v>191</v>
+        <v>379</v>
       </c>
       <c r="D435" t="s">
         <v>94</v>
       </c>
       <c r="E435" t="s">
         <v>374</v>
       </c>
       <c r="F435">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G435" t="s">
         <v>375</v>
       </c>
       <c r="H435" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B436" t="s">
         <v>296</v>
       </c>
       <c r="C436" t="s">
-        <v>380</v>
+        <v>193</v>
       </c>
       <c r="D436" t="s">
-        <v>123</v>
+        <v>94</v>
       </c>
       <c r="E436" t="s">
         <v>374</v>
       </c>
       <c r="F436">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G436" t="s">
         <v>375</v>
       </c>
       <c r="H436" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B437" t="s">
         <v>296</v>
       </c>
       <c r="C437" t="s">
-        <v>381</v>
+        <v>185</v>
       </c>
       <c r="D437" t="s">
         <v>94</v>
       </c>
       <c r="E437" t="s">
         <v>374</v>
       </c>
       <c r="F437">
         <v>1</v>
       </c>
       <c r="G437" t="s">
         <v>375</v>
       </c>
       <c r="H437" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B438" t="s">
         <v>296</v>
       </c>
       <c r="C438" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="D438" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="E438" t="s">
         <v>374</v>
       </c>
       <c r="F438">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G438" t="s">
         <v>375</v>
       </c>
       <c r="H438" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B439" t="s">
         <v>296</v>
       </c>
       <c r="C439" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D439" t="s">
         <v>94</v>
       </c>
       <c r="E439" t="s">
         <v>374</v>
       </c>
       <c r="F439">
         <v>1</v>
       </c>
       <c r="G439" t="s">
         <v>375</v>
       </c>
       <c r="H439" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B440" t="s">
         <v>296</v>
       </c>
       <c r="C440" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D440" t="s">
         <v>94</v>
       </c>
       <c r="E440" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F440">
         <v>1</v>
       </c>
       <c r="G440" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H440" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B441">
         <v>11</v>
       </c>
       <c r="C441" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D441" t="s">
         <v>27</v>
       </c>
       <c r="E441" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F441">
         <v>1</v>
       </c>
       <c r="G441" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="H441" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B442">
         <v>12.0</v>
       </c>
       <c r="C442" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D442" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E442" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F442">
         <v>1</v>
       </c>
       <c r="G442" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H442" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B443">
         <v>12.0</v>
       </c>
       <c r="C443" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D443" t="s">
+        <v>639</v>
+      </c>
+      <c r="E443" t="s">
+        <v>637</v>
+      </c>
+      <c r="F443">
+        <v>1</v>
+      </c>
+      <c r="G443" t="s">
         <v>638</v>
-      </c>
-[...7 lines deleted...]
-        <v>637</v>
       </c>
       <c r="H443" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B444">
         <v>12.0</v>
       </c>
       <c r="C444" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D444" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E444" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F444">
         <v>1</v>
       </c>
       <c r="G444" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H444" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B445">
         <v>12.0</v>
       </c>
       <c r="C445" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D445" t="s">
         <v>138</v>
       </c>
       <c r="E445" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F445">
         <v>2</v>
       </c>
       <c r="G445" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H445" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B446">
         <v>12.0</v>
       </c>
       <c r="C446" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D446" t="s">
         <v>138</v>
       </c>
       <c r="E446" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F446">
         <v>1</v>
       </c>
       <c r="G446" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H446" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B447" t="s">
         <v>64</v>
       </c>
       <c r="C447" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D447" t="s">
         <v>16</v>
       </c>
       <c r="E447" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F447">
         <v>1</v>
       </c>
       <c r="G447" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H447" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B448" t="s">
         <v>64</v>
       </c>
       <c r="C448" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D448" t="s">
         <v>16</v>
       </c>
       <c r="E448" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F448">
         <v>1</v>
       </c>
       <c r="G448" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H448" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B449" t="s">
         <v>64</v>
       </c>
       <c r="C449" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D449" t="s">
         <v>10</v>
       </c>
       <c r="E449" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F449">
         <v>1</v>
       </c>
       <c r="G449" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H449" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B450" t="s">
         <v>64</v>
       </c>
       <c r="C450" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D450" t="s">
         <v>16</v>
       </c>
       <c r="E450" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F450">
         <v>2</v>
       </c>
       <c r="G450" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H450" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B451" t="s">
         <v>64</v>
       </c>
       <c r="C451" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D451" t="s">
         <v>10</v>
       </c>
       <c r="E451" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F451">
         <v>1</v>
       </c>
       <c r="G451" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H451" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B452">
         <v>16</v>
       </c>
       <c r="C452" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D452" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E452" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F452">
         <v>2</v>
       </c>
       <c r="G452" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="H452" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B453" t="s">
         <v>253</v>
       </c>
       <c r="C453" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D453" t="s">
         <v>138</v>
       </c>
       <c r="E453" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F453">
         <v>1</v>
       </c>
       <c r="G453" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H453" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B454" t="s">
         <v>253</v>
       </c>
       <c r="C454" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D454" t="s">
         <v>138</v>
       </c>
       <c r="E454" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F454">
         <v>1</v>
       </c>
       <c r="G454" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H454" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B455" t="s">
         <v>253</v>
       </c>
       <c r="C455" t="s">
+        <v>617</v>
+      </c>
+      <c r="D455" t="s">
+        <v>49</v>
+      </c>
+      <c r="E455" t="s">
+        <v>615</v>
+      </c>
+      <c r="F455">
+        <v>1</v>
+      </c>
+      <c r="G455" t="s">
         <v>616</v>
-      </c>
-[...10 lines deleted...]
-        <v>615</v>
       </c>
       <c r="H455" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B456" t="s">
         <v>253</v>
       </c>
       <c r="C456" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D456" t="s">
         <v>10</v>
       </c>
       <c r="E456" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F456">
         <v>1</v>
       </c>
       <c r="G456" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H456" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B457" t="s">
         <v>253</v>
       </c>
       <c r="C457" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D457" t="s">
         <v>69</v>
       </c>
       <c r="E457" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F457">
         <v>1</v>
       </c>
       <c r="G457" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="H457" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B458">
         <v>17.0</v>
       </c>
       <c r="C458" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D458" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="E458" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F458">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G458" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H458" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B459">
         <v>17.0</v>
       </c>
       <c r="C459" t="s">
+        <v>649</v>
+      </c>
+      <c r="D459" t="s">
+        <v>113</v>
+      </c>
+      <c r="E459" t="s">
+        <v>647</v>
+      </c>
+      <c r="F459">
+        <v>1</v>
+      </c>
+      <c r="G459" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>647</v>
       </c>
       <c r="H459" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B460">
         <v>17.0</v>
       </c>
       <c r="C460" t="s">
         <v>420</v>
       </c>
       <c r="D460" t="s">
         <v>16</v>
       </c>
       <c r="E460" t="s">
         <v>421</v>
       </c>
       <c r="F460">
         <v>2</v>
       </c>
       <c r="G460" t="s">
         <v>422</v>
       </c>
       <c r="H460" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B461">
         <v>17.0</v>
       </c>
       <c r="C461" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="D461" t="s">
         <v>113</v>
       </c>
       <c r="E461" t="s">
         <v>424</v>
       </c>
       <c r="F461">
         <v>2</v>
       </c>
       <c r="G461" t="s">
         <v>425</v>
       </c>
       <c r="H461" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B462">
         <v>17.0</v>
       </c>
       <c r="C462" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="D462" t="s">
         <v>113</v>
       </c>
       <c r="E462" t="s">
         <v>424</v>
       </c>
       <c r="F462">
         <v>1</v>
       </c>
       <c r="G462" t="s">
         <v>425</v>
       </c>
       <c r="H462" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B463">
         <v>17.0</v>
       </c>
       <c r="C463" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D463" t="s">
         <v>43</v>
       </c>
       <c r="E463" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="F463">
         <v>1</v>
       </c>
       <c r="G463" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="H463" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B464">
         <v>17.0</v>
       </c>
       <c r="C464" t="s">
+        <v>655</v>
+      </c>
+      <c r="D464" t="s">
+        <v>49</v>
+      </c>
+      <c r="E464" t="s">
+        <v>652</v>
+      </c>
+      <c r="F464">
+        <v>2</v>
+      </c>
+      <c r="G464" t="s">
+        <v>653</v>
+      </c>
+      <c r="H464" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B465">
         <v>17.0</v>
       </c>
       <c r="C465" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D465" t="s">
         <v>69</v>
       </c>
       <c r="E465" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F465">
         <v>2</v>
       </c>
       <c r="G465" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H465" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B466">
         <v>17.0</v>
       </c>
       <c r="C466" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D466" t="s">
         <v>58</v>
       </c>
       <c r="E466" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F466">
         <v>1</v>
       </c>
       <c r="G466" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H466" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B467">
         <v>17.0</v>
       </c>
       <c r="C467" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D467" t="s">
         <v>69</v>
       </c>
       <c r="E467" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F467">
         <v>1</v>
       </c>
       <c r="G467" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H467" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B468">
         <v>17.0</v>
       </c>
       <c r="C468" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D468" t="s">
         <v>69</v>
       </c>
       <c r="E468" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F468">
         <v>1</v>
       </c>
       <c r="G468" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H468" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B469">
         <v>17.0</v>
       </c>
       <c r="C469" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D469" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E469" t="s">
         <v>91</v>
       </c>
       <c r="F469">
         <v>1</v>
       </c>
       <c r="G469" t="s">
         <v>92</v>
       </c>
       <c r="H469" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B470" t="s">
         <v>429</v>
       </c>
       <c r="C470" t="s">
         <v>430</v>
       </c>
       <c r="D470" t="s">
         <v>113</v>
       </c>
       <c r="E470" t="s">
         <v>431</v>
       </c>
       <c r="F470">
         <v>1</v>
       </c>
       <c r="G470" t="s">
         <v>432</v>
       </c>
       <c r="H470" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B471" t="s">
         <v>429</v>
       </c>
       <c r="C471" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D471" t="s">
         <v>69</v>
       </c>
       <c r="E471" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F471">
         <v>2</v>
       </c>
       <c r="G471" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H471" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B472" t="s">
         <v>429</v>
       </c>
       <c r="C472" t="s">
         <v>433</v>
       </c>
       <c r="D472" t="s">
         <v>27</v>
       </c>
       <c r="E472" t="s">
         <v>434</v>
       </c>
       <c r="F472">
         <v>1</v>
       </c>
       <c r="G472" t="s">
         <v>435</v>
       </c>
       <c r="H472" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B473" t="s">
         <v>429</v>
       </c>
       <c r="C473" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D473" t="s">
         <v>10</v>
       </c>
       <c r="E473" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F473">
         <v>2</v>
       </c>
       <c r="G473" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H473" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B474">
         <v>18.0</v>
       </c>
       <c r="C474" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D474" t="s">
         <v>113</v>
       </c>
       <c r="E474" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F474">
         <v>2</v>
       </c>
       <c r="G474" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H474" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B475">
         <v>18.0</v>
       </c>
       <c r="C475" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D475" t="s">
         <v>10</v>
       </c>
       <c r="E475" t="s">
         <v>421</v>
       </c>
       <c r="F475">
         <v>2</v>
       </c>
       <c r="G475" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H475" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B476">
         <v>18.0</v>
       </c>
       <c r="C476" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D476" t="s">
         <v>16</v>
       </c>
       <c r="E476" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F476">
         <v>1</v>
       </c>
       <c r="G476" t="s">
         <v>12</v>
       </c>
       <c r="H476" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B477">
         <v>18.0</v>
       </c>
       <c r="C477" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D477" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E477" t="s">
         <v>91</v>
       </c>
       <c r="F477">
         <v>1</v>
       </c>
       <c r="G477" t="s">
         <v>92</v>
       </c>
       <c r="H477" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B478" t="s">
         <v>296</v>
       </c>
       <c r="C478" t="s">
         <v>370</v>
       </c>
       <c r="D478" t="s">
         <v>86</v>
       </c>
       <c r="E478" t="s">
         <v>371</v>
       </c>
       <c r="F478">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G478" t="s">
         <v>362</v>
       </c>
       <c r="H478" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B479" t="s">
         <v>296</v>
       </c>
       <c r="C479" t="s">
         <v>370</v>
       </c>
       <c r="D479" t="s">
         <v>86</v>
       </c>
       <c r="E479" t="s">
         <v>371</v>
       </c>
       <c r="F479">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G479" t="s">
         <v>362</v>
       </c>
       <c r="H479" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B480" t="s">
         <v>296</v>
       </c>
       <c r="C480" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D480" t="s">
         <v>16</v>
       </c>
       <c r="E480" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F480">
         <v>1</v>
       </c>
       <c r="G480" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H480" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B481" t="s">
         <v>296</v>
       </c>
       <c r="C481" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D481" t="s">
         <v>16</v>
       </c>
       <c r="E481" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F481">
         <v>2</v>
       </c>
       <c r="G481" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H481" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B482" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C482" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D482" t="s">
         <v>16</v>
       </c>
       <c r="E482" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F482">
         <v>1</v>
       </c>
       <c r="G482" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H482" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B483">
         <v>8.0</v>
       </c>
       <c r="C483" t="s">
         <v>309</v>
       </c>
       <c r="D483" t="s">
         <v>227</v>
       </c>
       <c r="E483" t="s">
         <v>310</v>
       </c>
       <c r="F483">
         <v>1</v>
       </c>
       <c r="G483" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="H483" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B484">
         <v>8.0</v>
       </c>
       <c r="C484" t="s">
         <v>313</v>
       </c>
       <c r="D484" t="s">
         <v>227</v>
       </c>
       <c r="E484" t="s">
         <v>314</v>
       </c>
       <c r="F484">
         <v>1</v>
       </c>
       <c r="G484" t="s">
         <v>315</v>
       </c>
       <c r="H484" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B485">
         <v>9.0</v>
       </c>
       <c r="C485" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D485" t="s">
         <v>227</v>
       </c>
       <c r="E485" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F485">
         <v>1</v>
       </c>
       <c r="G485" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="H485" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B486" t="s">
         <v>100</v>
       </c>
       <c r="C486" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D486" t="s">
         <v>138</v>
       </c>
       <c r="E486" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F486">
         <v>2</v>
       </c>
       <c r="G486" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="H486" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B487" t="s">
         <v>128</v>
       </c>
       <c r="C487" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="D487" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E487" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F487">
         <v>2</v>
       </c>
       <c r="G487" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="H487" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B488" t="s">
         <v>128</v>
       </c>
       <c r="C488" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="D488" t="s">
         <v>58</v>
       </c>
       <c r="E488" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F488">
         <v>1</v>
       </c>
       <c r="G488" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="H488" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B489" t="s">
         <v>128</v>
       </c>
       <c r="C489" t="s">
         <v>586</v>
       </c>
       <c r="D489" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="E489" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F489">
         <v>1</v>
       </c>
       <c r="G489" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H489" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B490" t="s">
         <v>128</v>
       </c>
       <c r="C490" t="s">
         <v>587</v>
       </c>
       <c r="D490" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E490" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F490">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G490" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H490" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B491" t="s">
         <v>128</v>
       </c>
       <c r="C491" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="D491" t="s">
-        <v>130</v>
+        <v>163</v>
       </c>
       <c r="E491" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F491">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G491" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H491" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B492" t="s">
         <v>128</v>
       </c>
       <c r="C492" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="D492" t="s">
         <v>130</v>
       </c>
       <c r="E492" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F492">
         <v>1</v>
       </c>
       <c r="G492" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H492" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B493">
         <v>11</v>
       </c>
       <c r="C493" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D493" t="s">
         <v>99</v>
       </c>
       <c r="E493" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F493">
         <v>1</v>
       </c>
       <c r="G493" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H493" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B494">
         <v>11</v>
       </c>
       <c r="C494" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D494" t="s">
         <v>27</v>
       </c>
       <c r="E494" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F494">
         <v>1</v>
       </c>
       <c r="G494" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="H494" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B495">
         <v>11.0</v>
       </c>
       <c r="C495" t="s">
+        <v>651</v>
+      </c>
+      <c r="D495" t="s">
+        <v>43</v>
+      </c>
+      <c r="E495" t="s">
+        <v>652</v>
+      </c>
+      <c r="F495">
+        <v>1</v>
+      </c>
+      <c r="G495" t="s">
+        <v>672</v>
+      </c>
+      <c r="H495" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B496">
         <v>11.0</v>
       </c>
       <c r="C496" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="D496" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E496" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="F496">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G496" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="H496" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B497">
         <v>12.0</v>
       </c>
       <c r="C497" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D497" t="s">
         <v>639</v>
       </c>
       <c r="E497" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F497">
         <v>1</v>
       </c>
       <c r="G497" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H497" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B498">
         <v>12.0</v>
       </c>
       <c r="C498" t="s">
+        <v>635</v>
+      </c>
+      <c r="D498" t="s">
         <v>640</v>
       </c>
-      <c r="D498" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E498" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F498">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G498" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H498" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B499">
         <v>12.0</v>
       </c>
       <c r="C499" t="s">
         <v>641</v>
       </c>
       <c r="D499" t="s">
         <v>138</v>
       </c>
       <c r="E499" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F499">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G499" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H499" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B500">
         <v>12.0</v>
       </c>
       <c r="C500" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="D500" t="s">
-        <v>635</v>
+        <v>138</v>
       </c>
       <c r="E500" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F500">
         <v>1</v>
       </c>
       <c r="G500" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H500" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B501">
         <v>12.0</v>
       </c>
       <c r="C501" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D501" t="s">
+        <v>636</v>
+      </c>
+      <c r="E501" t="s">
+        <v>637</v>
+      </c>
+      <c r="F501">
+        <v>1</v>
+      </c>
+      <c r="G501" t="s">
         <v>638</v>
-      </c>
-[...7 lines deleted...]
-        <v>637</v>
       </c>
       <c r="H501" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B502" t="s">
         <v>64</v>
       </c>
       <c r="C502" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D502" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E502" t="s">
         <v>177</v>
       </c>
       <c r="F502">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G502" t="s">
         <v>178</v>
       </c>
       <c r="H502" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B503" t="s">
         <v>64</v>
       </c>
       <c r="C503" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D503" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="E503" t="s">
         <v>177</v>
       </c>
       <c r="F503">
         <v>1</v>
       </c>
       <c r="G503" t="s">
         <v>178</v>
       </c>
       <c r="H503" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B504" t="s">
         <v>64</v>
       </c>
       <c r="C504" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D504" t="s">
-        <v>113</v>
+        <v>138</v>
       </c>
       <c r="E504" t="s">
         <v>177</v>
       </c>
       <c r="F504">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G504" t="s">
         <v>178</v>
       </c>
       <c r="H504" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B505" t="s">
         <v>253</v>
       </c>
       <c r="C505" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D505" t="s">
         <v>10</v>
       </c>
       <c r="E505" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F505">
         <v>1</v>
       </c>
       <c r="G505" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H505" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B506">
         <v>17</v>
       </c>
       <c r="C506" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D506" t="s">
         <v>99</v>
       </c>
       <c r="E506" t="s">
         <v>551</v>
       </c>
       <c r="F506">
         <v>1</v>
       </c>
       <c r="G506" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H506" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B507">
         <v>17</v>
       </c>
       <c r="C507" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D507" t="s">
         <v>99</v>
       </c>
       <c r="E507" t="s">
         <v>551</v>
       </c>
       <c r="F507">
         <v>2</v>
       </c>
       <c r="G507" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H507" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B508">
         <v>17</v>
       </c>
       <c r="C508" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D508" t="s">
         <v>99</v>
       </c>
       <c r="E508" t="s">
         <v>551</v>
       </c>
       <c r="F508">
         <v>1</v>
       </c>
       <c r="G508" t="s">
         <v>552</v>
       </c>
       <c r="H508" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B509">
         <v>17</v>
       </c>
       <c r="C509" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D509" t="s">
         <v>99</v>
       </c>
       <c r="E509" t="s">
         <v>551</v>
       </c>
       <c r="F509">
         <v>1</v>
       </c>
       <c r="G509" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H509" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B510">
         <v>17</v>
       </c>
       <c r="C510" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D510" t="s">
         <v>99</v>
       </c>
       <c r="E510" t="s">
         <v>551</v>
       </c>
       <c r="F510">
         <v>2</v>
       </c>
       <c r="G510" t="s">
         <v>552</v>
       </c>
       <c r="H510" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B511">
         <v>17</v>
       </c>
       <c r="C511" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D511" t="s">
         <v>99</v>
       </c>
       <c r="E511" t="s">
         <v>551</v>
       </c>
       <c r="F511">
         <v>1</v>
       </c>
       <c r="G511" t="s">
         <v>552</v>
       </c>
       <c r="H511" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B512">
         <v>17</v>
       </c>
       <c r="C512" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D512" t="s">
         <v>99</v>
       </c>
       <c r="E512" t="s">
         <v>551</v>
       </c>
       <c r="F512">
         <v>2</v>
       </c>
       <c r="G512" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H512" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B513">
         <v>17</v>
       </c>
       <c r="C513" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="D513" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="E513" t="s">
         <v>463</v>
       </c>
       <c r="F513">
         <v>1</v>
       </c>
       <c r="G513" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H513" t="s">
-        <v>465</v>
+        <v>675</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B514">
         <v>17</v>
       </c>
       <c r="C514" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D514" t="s">
-        <v>48</v>
+        <v>163</v>
       </c>
       <c r="E514" t="s">
         <v>463</v>
       </c>
       <c r="F514">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G514" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H514" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B515">
         <v>17</v>
       </c>
       <c r="C515" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D515" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="E515" t="s">
         <v>463</v>
       </c>
       <c r="F515">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G515" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H515" t="s">
-        <v>674</v>
+        <v>465</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B516">
         <v>17.0</v>
       </c>
       <c r="C516" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D516" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E516" t="s">
         <v>91</v>
       </c>
       <c r="F516">
         <v>1</v>
       </c>
       <c r="G516" t="s">
         <v>92</v>
       </c>
       <c r="H516" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B517" t="s">
         <v>429</v>
       </c>
       <c r="C517" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D517" t="s">
         <v>10</v>
       </c>
       <c r="E517" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F517">
         <v>2</v>
       </c>
       <c r="G517" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H517" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B518">
         <v>18.0</v>
       </c>
       <c r="C518" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D518" t="s">
         <v>10</v>
       </c>
       <c r="E518" t="s">
         <v>421</v>
       </c>
       <c r="F518">
         <v>2</v>
       </c>
       <c r="G518" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H518" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B519">
         <v>18.0</v>
       </c>
       <c r="C519" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D519" t="s">
         <v>16</v>
       </c>
       <c r="E519" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F519">
         <v>1</v>
       </c>
       <c r="G519" t="s">
         <v>12</v>
       </c>
       <c r="H519" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B520">
         <v>18.0</v>
       </c>
       <c r="C520" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D520" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E520" t="s">
         <v>91</v>
       </c>
       <c r="F520">
         <v>1</v>
       </c>
       <c r="G520" t="s">
         <v>92</v>
       </c>
       <c r="H520" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B521" t="s">
         <v>296</v>
       </c>
       <c r="C521" t="s">
         <v>663</v>
       </c>
       <c r="D521" t="s">
         <v>16</v>
       </c>
       <c r="E521" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F521">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G521" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H521" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B522" t="s">
         <v>296</v>
       </c>
       <c r="C522" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D522" t="s">
         <v>16</v>
       </c>
       <c r="E522" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F522">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G522" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H522" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B523" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C523" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D523" t="s">
         <v>16</v>
       </c>
       <c r="E523" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F523">
         <v>1</v>
       </c>
       <c r="G523" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H523" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B524">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D524" t="s">
         <v>227</v>
       </c>
       <c r="E524" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F524">
         <v>2</v>
       </c>
       <c r="G524" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H524" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B525">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="D525" t="s">
         <v>22</v>
       </c>
       <c r="E525" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F525">
         <v>2</v>
       </c>
       <c r="G525" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H525" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B526">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D526" t="s">
         <v>227</v>
       </c>
       <c r="E526" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F526">
         <v>1</v>
       </c>
       <c r="G526" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H526" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B527">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="D527" t="s">
         <v>22</v>
       </c>
       <c r="E527" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F527">
         <v>1</v>
       </c>
       <c r="G527" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H527" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B528">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="D528" t="s">
         <v>227</v>
       </c>
       <c r="E528" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F528">
         <v>2</v>
       </c>
       <c r="G528" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H528" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B529">
         <v>10</v>
       </c>
       <c r="C529" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D529" t="s">
         <v>27</v>
       </c>
       <c r="E529" t="s">
         <v>28</v>
       </c>
       <c r="F529">
         <v>2</v>
       </c>
       <c r="G529" t="s">
         <v>29</v>
       </c>
       <c r="H529" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B530">
         <v>10</v>
       </c>
       <c r="C530" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D530" t="s">
         <v>27</v>
       </c>
       <c r="E530" t="s">
         <v>28</v>
       </c>
       <c r="F530">
         <v>2</v>
       </c>
       <c r="G530" t="s">
         <v>29</v>
       </c>
       <c r="H530" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B531" t="s">
         <v>32</v>
       </c>
       <c r="C531" t="s">
-        <v>498</v>
+        <v>39</v>
       </c>
       <c r="D531" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="E531" t="s">
+        <v>34</v>
+      </c>
+      <c r="F531">
+        <v>2</v>
+      </c>
+      <c r="G531" t="s">
         <v>35</v>
       </c>
-      <c r="F531">
-[...4 lines deleted...]
-      </c>
       <c r="H531" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B532" t="s">
         <v>32</v>
       </c>
       <c r="C532" t="s">
-        <v>33</v>
+        <v>499</v>
       </c>
       <c r="D532" t="s">
+        <v>27</v>
+      </c>
+      <c r="E532" t="s">
         <v>34</v>
       </c>
-      <c r="E532" t="s">
+      <c r="F532">
+        <v>2</v>
+      </c>
+      <c r="G532" t="s">
         <v>35</v>
       </c>
-      <c r="F532">
-[...2 lines deleted...]
-      <c r="G532" t="s">
+      <c r="H532" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B533" t="s">
         <v>32</v>
       </c>
       <c r="C533" t="s">
         <v>37</v>
       </c>
       <c r="D533" t="s">
         <v>38</v>
       </c>
       <c r="E533" t="s">
+        <v>34</v>
+      </c>
+      <c r="F533">
+        <v>2</v>
+      </c>
+      <c r="G533" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H533" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B534">
         <v>8.0</v>
       </c>
       <c r="C534" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="D534" t="s">
         <v>113</v>
       </c>
       <c r="E534" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F534">
         <v>1</v>
       </c>
       <c r="G534" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H534" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B535">
         <v>8.0</v>
       </c>
       <c r="C535" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D535" t="s">
         <v>43</v>
       </c>
       <c r="E535" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F535">
         <v>2</v>
       </c>
       <c r="G535" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H535" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B536">
         <v>8.0</v>
       </c>
       <c r="C536" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D536" t="s">
         <v>113</v>
       </c>
       <c r="E536" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F536">
         <v>2</v>
       </c>
       <c r="G536" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H536" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">