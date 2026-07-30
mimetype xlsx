--- v0 (2026-06-05)
+++ v1 (2026-07-30)
@@ -212,56 +212,56 @@
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>01 Jun 2026</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
     <t>Planificarea asistată de calculator a proceselor industriale</t>
   </si>
   <si>
     <t>CATANĂ Mădalin</t>
   </si>
   <si>
     <t>TARBĂ Ioan-Cristian</t>
   </si>
   <si>
     <t>Fizică</t>
   </si>
   <si>
     <t>TOMA Cristian Ghiocel</t>
   </si>
   <si>
+    <t>Stefan Pusca</t>
+  </si>
+  <si>
     <t>Ștefan Pușcă</t>
   </si>
   <si>
-    <t>Stefan Pusca</t>
-[...1 lines deleted...]
-  <si>
     <t>13:00</t>
   </si>
   <si>
     <t>Fabricație digitală</t>
   </si>
   <si>
     <t>BIBIS Adrian</t>
   </si>
   <si>
     <t>Oana Roxana Chivu</t>
   </si>
   <si>
     <t>CK111</t>
   </si>
   <si>
     <t>Chivu Oana Roxana</t>
   </si>
   <si>
     <t>02 Jun 2026</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>Sterian Andreea Rodica</t>
@@ -308,51 +308,51 @@
   <si>
     <t>Apostol Dragoș-Alexandru</t>
   </si>
   <si>
     <t>CA012</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>Asamblare şi ambalare</t>
   </si>
   <si>
     <t>VOICULESCU Ionelia</t>
   </si>
   <si>
     <t>Bogatu Ana Maria</t>
   </si>
   <si>
     <t xml:space="preserve">CB212	</t>
   </si>
   <si>
     <t>Metode de evaluare a riscurilor</t>
   </si>
   <si>
-    <t>.dr.ing. GHEORGHE Marilena</t>
+    <t>GHEORGHE Marilena</t>
   </si>
   <si>
     <t>Borda Claudia</t>
   </si>
   <si>
     <t>Tehnologii de deformare plastică la rece</t>
   </si>
   <si>
     <t>SINDILĂ Gheorghe</t>
   </si>
   <si>
     <t>CB113</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>Organe de mașini / Machine elements</t>
   </si>
   <si>
     <t>RADULESCU Alexandru-Valentin</t>
   </si>
   <si>
     <t>DA</t>
   </si>
@@ -698,62 +698,62 @@
   <si>
     <t>POPA Constantin</t>
   </si>
   <si>
     <t>Luminita Voiculescu</t>
   </si>
   <si>
     <t xml:space="preserve">FLORIN TEODORESCU </t>
   </si>
   <si>
     <t>Managementul resurselor umane</t>
   </si>
   <si>
     <t>Irina Codreanu</t>
   </si>
   <si>
     <t>SIMA Gabriel</t>
   </si>
   <si>
     <t>Robotică 3</t>
   </si>
   <si>
     <t>Cosmin CRISTOIU</t>
   </si>
   <si>
+    <t>Mecanica materialelor compozite</t>
+  </si>
+  <si>
+    <t>Ciolcă Miruna</t>
+  </si>
+  <si>
+    <t>CA009</t>
+  </si>
+  <si>
     <t>CK104b</t>
   </si>
   <si>
-    <t>Mecanica materialelor compozite</t>
-[...7 lines deleted...]
-  <si>
     <t>Florin ISTUDOR</t>
   </si>
   <si>
     <t>Florin Teodorescu</t>
   </si>
   <si>
     <t>Crișan Nicoleta</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian Toma </t>
   </si>
   <si>
     <t>ENCIU Cornel</t>
   </si>
   <si>
     <t>06 Jun 2026</t>
   </si>
   <si>
     <t>Toleranţe și control dimensional</t>
   </si>
   <si>
     <t>Sisteme de împachetare</t>
   </si>
   <si>
     <t>PASCU Nicoleta Elisabeta</t>
@@ -908,62 +908,62 @@
   <si>
     <t>CB212</t>
   </si>
   <si>
     <t>MOISE Madalin</t>
   </si>
   <si>
     <t>Metode numerice / Numerical Methods</t>
   </si>
   <si>
     <t>Ana-Maria Ifrim</t>
   </si>
   <si>
     <t>Componente mecanice tipizate</t>
   </si>
   <si>
     <t>DUDICI Cristina Luciana</t>
   </si>
   <si>
     <t>sl. Dr. Ing. Popescu Emilia</t>
   </si>
   <si>
     <t>CO006</t>
   </si>
   <si>
+    <t>Cristoiu Cozmin</t>
+  </si>
+  <si>
     <t>Sisteme de acționare 1 / Driving Systems 1</t>
   </si>
   <si>
     <t>NICOLESCU Florin Adrian</t>
   </si>
   <si>
     <t xml:space="preserve">SERBAN Alin </t>
   </si>
   <si>
-    <t>Cristoiu Cozmin</t>
-[...1 lines deleted...]
-  <si>
     <t>Dumitru IORDOC</t>
   </si>
   <si>
     <t>Simona Istriteanu</t>
   </si>
   <si>
     <t xml:space="preserve">Miruna Ciolcă </t>
   </si>
   <si>
     <t>PAUN Irina-Alexandra</t>
   </si>
   <si>
     <t>Bobei Andreea / Dinescu Emanuel</t>
   </si>
   <si>
     <t>Andreea Bobei</t>
   </si>
   <si>
     <t>Sl.dr.ing.Popescu Emilia</t>
   </si>
   <si>
     <t>Concepţia şi exploatarea roboţilor industriali 2</t>
   </si>
   <si>
     <t>Verdete Bogdan</t>
@@ -1154,62 +1154,62 @@
   <si>
     <t>Jugravu Bogdan</t>
   </si>
   <si>
     <t>CB202</t>
   </si>
   <si>
     <t>Mașini unelte / Machine Tools</t>
   </si>
   <si>
     <t>Andra-Elena PENA</t>
   </si>
   <si>
     <t>Inspecția și evaluarea calității produselor și serviciilor 2</t>
   </si>
   <si>
     <t xml:space="preserve"> Irina Radulescu</t>
   </si>
   <si>
     <t>Bazele proiectării asistate de calculator</t>
   </si>
   <si>
     <t xml:space="preserve">Manuela Dijmarescu	</t>
   </si>
   <si>
+    <t>Andreea Griguță</t>
+  </si>
+  <si>
     <t>Mecanică 2 / Technical Mechanics 2</t>
   </si>
   <si>
     <t>VASILE Ovidiu</t>
   </si>
   <si>
     <t>Ștefan Dumitru</t>
   </si>
   <si>
-    <t>Andreea Griguță</t>
-[...1 lines deleted...]
-  <si>
     <t>Ergonomie</t>
   </si>
   <si>
     <t>Butu Larisa</t>
   </si>
   <si>
     <t>Emilia Popescu</t>
   </si>
   <si>
     <t>Toleranţe şi control dimensional / Tolerances and Dimensional Control</t>
   </si>
   <si>
     <t>LAZAR Marius Vali</t>
   </si>
   <si>
     <t>Sisteme de acţionare 1</t>
   </si>
   <si>
     <t>Buțu Larisa</t>
   </si>
   <si>
     <t xml:space="preserve">Doru Dumitrescu </t>
   </si>
   <si>
     <t xml:space="preserve"> Manuela Dijmarescu</t>
@@ -1229,59 +1229,59 @@
   <si>
     <t>GHEORGHITA Vlad</t>
   </si>
   <si>
     <t>Constantin Radu</t>
   </si>
   <si>
     <t>FAGARASAN Ioana</t>
   </si>
   <si>
     <t>SCHULER Ana</t>
   </si>
   <si>
     <t>ED113</t>
   </si>
   <si>
     <t>Calofir Vasile</t>
   </si>
   <si>
     <t>Dr. Ing. Irina Radulescu</t>
   </si>
   <si>
     <t>CALOFIR Vasile</t>
   </si>
   <si>
+    <t xml:space="preserve">Bobei Andreea </t>
+  </si>
+  <si>
+    <t>Luminița VOICULESCU</t>
+  </si>
+  <si>
     <t>Constantin Popa</t>
   </si>
   <si>
-    <t>Luminița VOICULESCU</t>
-[...4 lines deleted...]
-  <si>
     <t>Giolu Cristian</t>
   </si>
   <si>
     <t>Emilia POPESCU</t>
   </si>
   <si>
     <t>Larisa Buțu</t>
   </si>
   <si>
     <t>Andreea BOBEI</t>
   </si>
   <si>
     <t>Masini – unelte 2</t>
   </si>
   <si>
     <t>PARPALĂ Radu-Constantin</t>
   </si>
   <si>
     <t>Delia GÂRLEANU</t>
   </si>
   <si>
     <t>13 Jun 2026</t>
   </si>
   <si>
     <t>Daniel Silviu Manolache</t>
@@ -1304,77 +1304,77 @@
   <si>
     <t>PITEA Ariana</t>
   </si>
   <si>
     <t>Crina Neacsu</t>
   </si>
   <si>
     <t>15 Jun 2026</t>
   </si>
   <si>
     <t>TOMA Sebastian</t>
   </si>
   <si>
     <t>Ștefan PUȘCĂ</t>
   </si>
   <si>
     <t>Dumitrache Rujinski Alexandru</t>
   </si>
   <si>
     <t>Analiză matematică / Mathematical Analysis</t>
   </si>
   <si>
     <t>Crina Savescu</t>
   </si>
   <si>
+    <t>Robotică / Robotics</t>
+  </si>
+  <si>
+    <t>POPESCU Diana</t>
+  </si>
+  <si>
+    <t>Nicoleta CĂRUȚAȘU</t>
+  </si>
+  <si>
+    <t>Optimizări în inginerie mecanică</t>
+  </si>
+  <si>
+    <t>TUDOSE Daniela-Ioana</t>
+  </si>
+  <si>
+    <t>Tudose Virgil</t>
+  </si>
+  <si>
+    <t>PUIU Roxana</t>
+  </si>
+  <si>
     <t>Legislaţia securității şi sănătății în muncă</t>
   </si>
   <si>
     <t>BABIS  Claudiu</t>
   </si>
   <si>
-    <t>Robotică / Robotics</t>
-[...19 lines deleted...]
-  <si>
     <t>Maşini şi sisteme de producţie</t>
   </si>
   <si>
     <t>GHINEA Mihalache</t>
   </si>
   <si>
     <t>Adrian Costache</t>
   </si>
   <si>
     <t>PUȘCAS Ștefan</t>
   </si>
   <si>
     <t>Parpală Lidia</t>
   </si>
   <si>
     <t>Alin Șerban</t>
   </si>
   <si>
     <t>Tehnici de programare a mașinilor-unelte cu comandă numerică</t>
   </si>
   <si>
     <t xml:space="preserve">Conf. Ghinea Mihalache </t>
   </si>
   <si>
     <t>Nicoleta Crișan</t>
@@ -1469,54 +1469,54 @@
   <si>
     <t>Asigurarea calităţii produselor şi serviciilor 2</t>
   </si>
   <si>
     <t>SEVERIN Irina</t>
   </si>
   <si>
     <t>Dumitru Bogdan</t>
   </si>
   <si>
     <t xml:space="preserve">Ștefan Pușcă </t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 1</t>
   </si>
   <si>
     <t>19 Jun 2026</t>
   </si>
   <si>
     <t>Programarea calculatoarelor și limbaje de programare 2</t>
   </si>
   <si>
     <t>DRAGOI MARIUS-VALENTIN</t>
   </si>
   <si>
+    <t>TAMAȘ Adrian</t>
+  </si>
+  <si>
     <t>Tamaș Adrian</t>
-  </si>
-[...1 lines deleted...]
-    <t>TAMAȘ Adrian</t>
   </si>
   <si>
     <t>Tamas Adrian</t>
   </si>
   <si>
     <t>Tehnologia materialelor 1 / Materials Technology 1</t>
   </si>
   <si>
     <t>Eugen Adrian TAMAS</t>
   </si>
   <si>
     <t>Petcu Claudia</t>
   </si>
   <si>
     <t xml:space="preserve">Ștefan Pușcaș </t>
   </si>
   <si>
     <t>IFRIM Ana Maria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2154,98 +2154,98 @@
       </c>
       <c r="E10">
         <v>2</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10">
         <v>621</v>
       </c>
       <c r="H10" t="s">
         <v>36</v>
       </c>
       <c r="I10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G11">
         <v>622</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="I11" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E12">
         <v>2</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="G12">
         <v>622</v>
       </c>
       <c r="H12" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13">
         <v>623</v>
       </c>
       <c r="H13" t="s">
@@ -2453,80 +2453,80 @@
       </c>
       <c r="H20" t="s">
         <v>63</v>
       </c>
       <c r="I20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>59</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G21">
         <v>611</v>
       </c>
       <c r="H21" t="s">
         <v>66</v>
       </c>
       <c r="I21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G22">
         <v>611</v>
       </c>
       <c r="H22" t="s">
         <v>67</v>
       </c>
       <c r="I22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>59</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
       <c r="E23">
@@ -3366,127 +3366,127 @@
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52" t="s">
         <v>38</v>
       </c>
       <c r="G52">
         <v>613</v>
       </c>
       <c r="H52" t="s">
         <v>141</v>
       </c>
       <c r="I52" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E53">
         <v>2</v>
       </c>
       <c r="F53" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="G53">
         <v>621</v>
       </c>
       <c r="H53" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="I53" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="D54" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="G54">
         <v>621</v>
       </c>
       <c r="H54" t="s">
-        <v>36</v>
+        <v>143</v>
       </c>
       <c r="I54" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="D55" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="F55" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G55">
         <v>621</v>
       </c>
       <c r="H55" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="I55" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56" t="s">
         <v>142</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
         <v>2</v>
       </c>
       <c r="F56" t="s">
         <v>77</v>
       </c>
       <c r="G56">
         <v>622</v>
       </c>
       <c r="H56" t="s">
@@ -3974,377 +3974,377 @@
       <c r="G73">
         <v>621</v>
       </c>
       <c r="H73"/>
       <c r="I73" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>150</v>
       </c>
       <c r="B74" t="s">
         <v>68</v>
       </c>
       <c r="C74" t="s">
         <v>164</v>
       </c>
       <c r="D74" t="s">
         <v>165</v>
       </c>
       <c r="E74">
         <v>3</v>
       </c>
       <c r="F74" t="s">
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="G74">
         <v>631</v>
       </c>
       <c r="H74"/>
       <c r="I74" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>150</v>
       </c>
       <c r="B75" t="s">
         <v>68</v>
       </c>
       <c r="C75" t="s">
         <v>164</v>
       </c>
       <c r="D75" t="s">
         <v>165</v>
       </c>
       <c r="E75">
         <v>3</v>
       </c>
       <c r="F75" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="G75">
         <v>631</v>
       </c>
       <c r="H75"/>
       <c r="I75" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>150</v>
       </c>
       <c r="B76" t="s">
         <v>68</v>
       </c>
       <c r="C76" t="s">
         <v>164</v>
       </c>
       <c r="D76" t="s">
         <v>165</v>
       </c>
       <c r="E76">
         <v>3</v>
       </c>
       <c r="F76" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="G76">
         <v>631</v>
       </c>
       <c r="H76"/>
       <c r="I76" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>150</v>
       </c>
       <c r="B77" t="s">
         <v>68</v>
       </c>
       <c r="C77" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D77" t="s">
-        <v>165</v>
+        <v>53</v>
       </c>
       <c r="E77">
         <v>3</v>
       </c>
       <c r="F77" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G77">
         <v>631</v>
       </c>
-      <c r="H77"/>
+      <c r="H77" t="s">
+        <v>54</v>
+      </c>
       <c r="I77" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>150</v>
       </c>
       <c r="B78" t="s">
         <v>68</v>
       </c>
       <c r="C78" t="s">
         <v>164</v>
       </c>
       <c r="D78" t="s">
         <v>165</v>
       </c>
       <c r="E78">
         <v>3</v>
       </c>
       <c r="F78" t="s">
         <v>58</v>
       </c>
       <c r="G78">
         <v>631</v>
       </c>
       <c r="H78"/>
       <c r="I78" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>150</v>
       </c>
       <c r="B79" t="s">
         <v>68</v>
       </c>
       <c r="C79" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D79" t="s">
-        <v>53</v>
+        <v>165</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G79">
         <v>631</v>
       </c>
-      <c r="H79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79"/>
       <c r="I79" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>150</v>
       </c>
       <c r="B80" t="s">
         <v>68</v>
       </c>
       <c r="C80" t="s">
         <v>164</v>
       </c>
       <c r="D80" t="s">
         <v>165</v>
       </c>
       <c r="E80">
         <v>3</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G80">
         <v>631</v>
       </c>
       <c r="H80"/>
       <c r="I80" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>150</v>
       </c>
       <c r="B81" t="s">
         <v>68</v>
       </c>
       <c r="C81" t="s">
         <v>164</v>
       </c>
       <c r="D81" t="s">
         <v>165</v>
       </c>
       <c r="E81">
         <v>3</v>
       </c>
       <c r="F81" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G81">
         <v>631</v>
       </c>
       <c r="H81"/>
       <c r="I81" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>150</v>
       </c>
       <c r="B82" t="s">
         <v>68</v>
       </c>
       <c r="C82" t="s">
         <v>164</v>
       </c>
       <c r="D82" t="s">
         <v>165</v>
       </c>
       <c r="E82">
         <v>3</v>
       </c>
       <c r="F82" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="G82">
         <v>631</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>150</v>
       </c>
       <c r="B83" t="s">
         <v>68</v>
       </c>
       <c r="C83" t="s">
         <v>164</v>
       </c>
       <c r="D83" t="s">
         <v>165</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G83">
         <v>631</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>150</v>
       </c>
       <c r="B84" t="s">
         <v>68</v>
       </c>
       <c r="C84" t="s">
         <v>164</v>
       </c>
       <c r="D84" t="s">
         <v>165</v>
       </c>
       <c r="E84">
         <v>3</v>
       </c>
       <c r="F84" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G84">
         <v>631</v>
       </c>
       <c r="H84"/>
       <c r="I84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>150</v>
       </c>
       <c r="B85" t="s">
         <v>68</v>
       </c>
       <c r="C85" t="s">
         <v>164</v>
       </c>
       <c r="D85" t="s">
         <v>165</v>
       </c>
       <c r="E85">
         <v>3</v>
       </c>
       <c r="F85" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G85">
         <v>631</v>
       </c>
       <c r="H85"/>
       <c r="I85" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>150</v>
       </c>
       <c r="B86" t="s">
         <v>68</v>
       </c>
       <c r="C86" t="s">
         <v>164</v>
       </c>
       <c r="D86" t="s">
         <v>165</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G86">
         <v>631</v>
       </c>
       <c r="H86"/>
       <c r="I86" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>150</v>
       </c>
       <c r="B87" t="s">
         <v>68</v>
       </c>
       <c r="C87" t="s">
         <v>164</v>
       </c>
       <c r="D87" t="s">
         <v>165</v>
       </c>
       <c r="E87">
         <v>3</v>
       </c>
@@ -5746,95 +5746,95 @@
       </c>
       <c r="E136">
         <v>2</v>
       </c>
       <c r="F136" t="s">
         <v>38</v>
       </c>
       <c r="G136">
         <v>624</v>
       </c>
       <c r="H136" t="s">
         <v>227</v>
       </c>
       <c r="I136" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>191</v>
       </c>
       <c r="B137" t="s">
         <v>68</v>
       </c>
       <c r="C137" t="s">
-        <v>189</v>
+        <v>228</v>
       </c>
       <c r="D137" t="s">
-        <v>63</v>
+        <v>152</v>
       </c>
       <c r="E137">
         <v>3</v>
       </c>
       <c r="F137" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="G137">
         <v>631</v>
       </c>
       <c r="H137" t="s">
-        <v>190</v>
+        <v>229</v>
       </c>
       <c r="I137" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>191</v>
       </c>
       <c r="B138" t="s">
         <v>68</v>
       </c>
       <c r="C138" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="D138" t="s">
-        <v>152</v>
+        <v>63</v>
       </c>
       <c r="E138">
         <v>3</v>
       </c>
       <c r="F138" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="G138">
         <v>631</v>
       </c>
       <c r="H138" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="I138" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>191</v>
       </c>
       <c r="B139" t="s">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>33</v>
       </c>
       <c r="D139" t="s">
         <v>115</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139" t="s">
         <v>19</v>
       </c>
       <c r="G139">
@@ -6083,51 +6083,51 @@
       <c r="A148" t="s">
         <v>191</v>
       </c>
       <c r="B148" t="s">
         <v>51</v>
       </c>
       <c r="C148" t="s">
         <v>189</v>
       </c>
       <c r="D148" t="s">
         <v>63</v>
       </c>
       <c r="E148">
         <v>3</v>
       </c>
       <c r="F148" t="s">
         <v>44</v>
       </c>
       <c r="G148">
         <v>632</v>
       </c>
       <c r="H148" t="s">
         <v>236</v>
       </c>
       <c r="I148" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>237</v>
       </c>
       <c r="B149" t="s">
         <v>60</v>
       </c>
       <c r="C149" t="s">
         <v>238</v>
       </c>
       <c r="D149" t="s">
         <v>198</v>
       </c>
       <c r="E149">
         <v>2</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149">
         <v>621</v>
       </c>
       <c r="H149" t="s">
@@ -6625,138 +6625,138 @@
       </c>
       <c r="H166" t="s">
         <v>250</v>
       </c>
       <c r="I166" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>237</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>248</v>
       </c>
       <c r="D167" t="s">
         <v>249</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
       <c r="F167" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G167">
         <v>612</v>
       </c>
       <c r="H167" t="s">
         <v>250</v>
       </c>
       <c r="I167" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>237</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>248</v>
       </c>
       <c r="D168" t="s">
         <v>249</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
       <c r="F168" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G168">
         <v>612</v>
       </c>
       <c r="H168" t="s">
         <v>250</v>
       </c>
       <c r="I168" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>237</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>248</v>
       </c>
       <c r="D169" t="s">
         <v>249</v>
       </c>
       <c r="E169">
         <v>1</v>
       </c>
       <c r="F169" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G169">
         <v>612</v>
       </c>
       <c r="H169" t="s">
         <v>250</v>
       </c>
       <c r="I169" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>237</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>248</v>
       </c>
       <c r="D170" t="s">
         <v>249</v>
       </c>
       <c r="E170">
         <v>1</v>
       </c>
       <c r="F170" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="G170">
         <v>612</v>
       </c>
       <c r="H170" t="s">
         <v>250</v>
       </c>
       <c r="I170" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>237</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>248</v>
       </c>
       <c r="D171" t="s">
         <v>249</v>
       </c>
       <c r="E171">
@@ -6950,51 +6950,51 @@
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>237</v>
       </c>
       <c r="B178" t="s">
         <v>26</v>
       </c>
       <c r="C178" t="s">
         <v>64</v>
       </c>
       <c r="D178" t="s">
         <v>65</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
       <c r="F178" t="s">
         <v>38</v>
       </c>
       <c r="G178">
         <v>612</v>
       </c>
       <c r="H178" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I178" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>237</v>
       </c>
       <c r="B179">
         <v>9.0</v>
       </c>
       <c r="C179" t="s">
         <v>251</v>
       </c>
       <c r="D179" t="s">
         <v>132</v>
       </c>
       <c r="E179">
         <v>3</v>
       </c>
       <c r="F179" t="s">
         <v>19</v>
       </c>
       <c r="G179">
@@ -7515,127 +7515,127 @@
       </c>
       <c r="E197">
         <v>2</v>
       </c>
       <c r="F197" t="s">
         <v>30</v>
       </c>
       <c r="G197">
         <v>621</v>
       </c>
       <c r="H197" t="s">
         <v>296</v>
       </c>
       <c r="I197" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>262</v>
       </c>
       <c r="B198" t="s">
         <v>68</v>
       </c>
       <c r="C198" t="s">
-        <v>43</v>
+        <v>226</v>
       </c>
       <c r="D198" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="E198">
         <v>2</v>
       </c>
       <c r="F198" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G198">
         <v>622</v>
       </c>
       <c r="H198" t="s">
-        <v>45</v>
+        <v>298</v>
       </c>
       <c r="I198" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>262</v>
       </c>
       <c r="B199" t="s">
         <v>68</v>
       </c>
       <c r="C199" t="s">
-        <v>298</v>
+        <v>43</v>
       </c>
       <c r="D199" t="s">
-        <v>299</v>
+        <v>29</v>
       </c>
       <c r="E199">
         <v>2</v>
       </c>
       <c r="F199" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G199">
         <v>622</v>
       </c>
       <c r="H199" t="s">
-        <v>300</v>
+        <v>45</v>
       </c>
       <c r="I199" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>262</v>
       </c>
       <c r="B200" t="s">
         <v>68</v>
       </c>
       <c r="C200" t="s">
-        <v>226</v>
+        <v>299</v>
       </c>
       <c r="D200" t="s">
-        <v>183</v>
+        <v>300</v>
       </c>
       <c r="E200">
         <v>2</v>
       </c>
       <c r="F200" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="G200">
         <v>622</v>
       </c>
       <c r="H200" t="s">
         <v>301</v>
       </c>
       <c r="I200" t="s">
-        <v>55</v>
+        <v>242</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>262</v>
       </c>
       <c r="B201" t="s">
         <v>68</v>
       </c>
       <c r="C201" t="s">
         <v>28</v>
       </c>
       <c r="D201" t="s">
         <v>29</v>
       </c>
       <c r="E201">
         <v>2</v>
       </c>
       <c r="F201" t="s">
         <v>38</v>
       </c>
       <c r="G201">
         <v>623</v>
       </c>
       <c r="H201" t="s">
@@ -7895,51 +7895,51 @@
       </c>
       <c r="F210" t="s">
         <v>77</v>
       </c>
       <c r="G210">
         <v>622</v>
       </c>
       <c r="H210" t="s">
         <v>83</v>
       </c>
       <c r="I210" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>262</v>
       </c>
       <c r="B211" t="s">
         <v>26</v>
       </c>
       <c r="C211" t="s">
         <v>309</v>
       </c>
       <c r="D211" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E211">
         <v>3</v>
       </c>
       <c r="F211" t="s">
         <v>38</v>
       </c>
       <c r="G211">
         <v>632</v>
       </c>
       <c r="H211" t="s">
         <v>310</v>
       </c>
       <c r="I211" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>262</v>
       </c>
       <c r="B212">
         <v>9</v>
       </c>
       <c r="C212" t="s">
@@ -8458,51 +8458,51 @@
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>321</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>64</v>
       </c>
       <c r="D230" t="s">
         <v>65</v>
       </c>
       <c r="E230">
         <v>1</v>
       </c>
       <c r="F230" t="s">
         <v>27</v>
       </c>
       <c r="G230">
         <v>611</v>
       </c>
       <c r="H230" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I230" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>321</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>337</v>
       </c>
       <c r="D231" t="s">
         <v>175</v>
       </c>
       <c r="E231">
         <v>1</v>
       </c>
       <c r="F231" t="s">
         <v>48</v>
       </c>
       <c r="G231">
@@ -8718,51 +8718,51 @@
       <c r="A239" t="s">
         <v>321</v>
       </c>
       <c r="B239" t="s">
         <v>26</v>
       </c>
       <c r="C239" t="s">
         <v>43</v>
       </c>
       <c r="D239" t="s">
         <v>29</v>
       </c>
       <c r="E239">
         <v>2</v>
       </c>
       <c r="F239" t="s">
         <v>44</v>
       </c>
       <c r="G239">
         <v>621</v>
       </c>
       <c r="H239" t="s">
         <v>351</v>
       </c>
       <c r="I239" t="s">
-        <v>297</v>
+        <v>50</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>321</v>
       </c>
       <c r="B240" t="s">
         <v>26</v>
       </c>
       <c r="C240" t="s">
         <v>352</v>
       </c>
       <c r="D240" t="s">
         <v>86</v>
       </c>
       <c r="E240">
         <v>2</v>
       </c>
       <c r="F240" t="s">
         <v>16</v>
       </c>
       <c r="G240">
         <v>621</v>
       </c>
       <c r="H240"/>
@@ -8904,51 +8904,51 @@
       </c>
       <c r="F245" t="s">
         <v>38</v>
       </c>
       <c r="G245">
         <v>614</v>
       </c>
       <c r="H245" t="s">
         <v>357</v>
       </c>
       <c r="I245" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>355</v>
       </c>
       <c r="B246" t="s">
         <v>68</v>
       </c>
       <c r="C246" t="s">
         <v>309</v>
       </c>
       <c r="D246" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E246">
         <v>3</v>
       </c>
       <c r="F246" t="s">
         <v>38</v>
       </c>
       <c r="G246">
         <v>633</v>
       </c>
       <c r="H246" t="s">
         <v>310</v>
       </c>
       <c r="I246" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>355</v>
       </c>
       <c r="B247" t="s">
         <v>358</v>
       </c>
       <c r="C247" t="s">
@@ -8966,348 +8966,348 @@
       <c r="G247">
         <v>621</v>
       </c>
       <c r="H247"/>
       <c r="I247" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>355</v>
       </c>
       <c r="B248" t="s">
         <v>358</v>
       </c>
       <c r="C248" t="s">
         <v>359</v>
       </c>
       <c r="D248" t="s">
         <v>360</v>
       </c>
       <c r="E248">
         <v>3</v>
       </c>
       <c r="F248" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G248">
         <v>631</v>
       </c>
       <c r="H248"/>
       <c r="I248" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>355</v>
       </c>
       <c r="B249" t="s">
         <v>358</v>
       </c>
       <c r="C249" t="s">
         <v>359</v>
       </c>
       <c r="D249" t="s">
         <v>360</v>
       </c>
       <c r="E249">
         <v>3</v>
       </c>
       <c r="F249" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G249">
         <v>631</v>
       </c>
       <c r="H249"/>
       <c r="I249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>355</v>
       </c>
       <c r="B250" t="s">
         <v>358</v>
       </c>
       <c r="C250" t="s">
         <v>359</v>
       </c>
       <c r="D250" t="s">
         <v>360</v>
       </c>
       <c r="E250">
         <v>3</v>
       </c>
       <c r="F250" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G250">
         <v>631</v>
       </c>
       <c r="H250"/>
       <c r="I250" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>355</v>
       </c>
       <c r="B251" t="s">
         <v>358</v>
       </c>
       <c r="C251" t="s">
         <v>359</v>
       </c>
       <c r="D251" t="s">
         <v>360</v>
       </c>
       <c r="E251">
         <v>3</v>
       </c>
       <c r="F251" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G251">
         <v>631</v>
       </c>
       <c r="H251"/>
       <c r="I251" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>355</v>
       </c>
       <c r="B252" t="s">
         <v>358</v>
       </c>
       <c r="C252" t="s">
         <v>359</v>
       </c>
       <c r="D252" t="s">
         <v>360</v>
       </c>
       <c r="E252">
         <v>3</v>
       </c>
       <c r="F252" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="G252">
         <v>631</v>
       </c>
       <c r="H252"/>
       <c r="I252" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>355</v>
       </c>
       <c r="B253" t="s">
         <v>358</v>
       </c>
       <c r="C253" t="s">
         <v>359</v>
       </c>
       <c r="D253" t="s">
         <v>360</v>
       </c>
       <c r="E253">
         <v>3</v>
       </c>
       <c r="F253" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G253">
         <v>631</v>
       </c>
       <c r="H253"/>
       <c r="I253" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>355</v>
       </c>
       <c r="B254" t="s">
         <v>358</v>
       </c>
       <c r="C254" t="s">
         <v>359</v>
       </c>
       <c r="D254" t="s">
         <v>360</v>
       </c>
       <c r="E254">
         <v>3</v>
       </c>
       <c r="F254" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G254">
         <v>631</v>
       </c>
       <c r="H254"/>
       <c r="I254" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>355</v>
       </c>
       <c r="B255" t="s">
         <v>358</v>
       </c>
       <c r="C255" t="s">
         <v>359</v>
       </c>
       <c r="D255" t="s">
         <v>360</v>
       </c>
       <c r="E255">
         <v>3</v>
       </c>
       <c r="F255" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G255">
         <v>631</v>
       </c>
       <c r="H255"/>
       <c r="I255" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>355</v>
       </c>
       <c r="B256" t="s">
         <v>358</v>
       </c>
       <c r="C256" t="s">
         <v>359</v>
       </c>
       <c r="D256" t="s">
         <v>360</v>
       </c>
       <c r="E256">
         <v>3</v>
       </c>
       <c r="F256" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G256">
         <v>631</v>
       </c>
       <c r="H256"/>
       <c r="I256" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>355</v>
       </c>
       <c r="B257" t="s">
         <v>358</v>
       </c>
       <c r="C257" t="s">
         <v>359</v>
       </c>
       <c r="D257" t="s">
         <v>360</v>
       </c>
       <c r="E257">
         <v>3</v>
       </c>
       <c r="F257" t="s">
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="G257">
         <v>631</v>
       </c>
       <c r="H257"/>
       <c r="I257" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>355</v>
       </c>
       <c r="B258" t="s">
         <v>358</v>
       </c>
       <c r="C258" t="s">
         <v>359</v>
       </c>
       <c r="D258" t="s">
         <v>360</v>
       </c>
       <c r="E258">
         <v>3</v>
       </c>
       <c r="F258" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="G258">
         <v>631</v>
       </c>
       <c r="H258"/>
       <c r="I258" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>355</v>
       </c>
       <c r="B259" t="s">
         <v>358</v>
       </c>
       <c r="C259" t="s">
         <v>359</v>
       </c>
       <c r="D259" t="s">
         <v>360</v>
       </c>
       <c r="E259">
         <v>3</v>
       </c>
       <c r="F259" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="G259">
         <v>631</v>
       </c>
       <c r="H259"/>
       <c r="I259" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>355</v>
       </c>
       <c r="B260" t="s">
         <v>358</v>
       </c>
       <c r="C260" t="s">
         <v>359</v>
       </c>
       <c r="D260" t="s">
         <v>360</v>
       </c>
       <c r="E260">
         <v>3</v>
       </c>
@@ -9644,96 +9644,96 @@
       </c>
       <c r="E272">
         <v>3</v>
       </c>
       <c r="F272" t="s">
         <v>16</v>
       </c>
       <c r="G272">
         <v>631</v>
       </c>
       <c r="H272" t="s">
         <v>368</v>
       </c>
       <c r="I272" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>366</v>
       </c>
       <c r="B273" t="s">
         <v>60</v>
       </c>
       <c r="C273" t="s">
-        <v>194</v>
+        <v>370</v>
       </c>
       <c r="D273" t="s">
-        <v>62</v>
+        <v>371</v>
       </c>
       <c r="E273">
         <v>2</v>
       </c>
       <c r="F273" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G273">
         <v>622</v>
       </c>
-      <c r="H273"/>
+      <c r="H273" t="s">
+        <v>372</v>
+      </c>
       <c r="I273" t="s">
-        <v>102</v>
+        <v>373</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>366</v>
       </c>
       <c r="B274" t="s">
         <v>60</v>
       </c>
       <c r="C274" t="s">
-        <v>370</v>
+        <v>194</v>
       </c>
       <c r="D274" t="s">
-        <v>371</v>
+        <v>62</v>
       </c>
       <c r="E274">
         <v>2</v>
       </c>
       <c r="F274" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G274">
         <v>622</v>
       </c>
-      <c r="H274" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274"/>
       <c r="I274" t="s">
-        <v>373</v>
+        <v>102</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>366</v>
       </c>
       <c r="B275" t="s">
         <v>60</v>
       </c>
       <c r="C275" t="s">
         <v>374</v>
       </c>
       <c r="D275" t="s">
         <v>255</v>
       </c>
       <c r="E275">
         <v>3</v>
       </c>
       <c r="F275" t="s">
         <v>106</v>
       </c>
       <c r="G275">
         <v>631</v>
       </c>
       <c r="H275" t="s">
@@ -9816,98 +9816,98 @@
       </c>
       <c r="E278">
         <v>2</v>
       </c>
       <c r="F278" t="s">
         <v>77</v>
       </c>
       <c r="G278">
         <v>622</v>
       </c>
       <c r="H278" t="s">
         <v>379</v>
       </c>
       <c r="I278" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>366</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
-        <v>380</v>
+        <v>214</v>
       </c>
       <c r="D279" t="s">
-        <v>381</v>
+        <v>220</v>
       </c>
       <c r="E279">
         <v>1</v>
       </c>
       <c r="F279" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="G279">
         <v>611</v>
       </c>
       <c r="H279" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="I279" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>366</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
-        <v>214</v>
+        <v>381</v>
       </c>
       <c r="D280" t="s">
-        <v>220</v>
+        <v>382</v>
       </c>
       <c r="E280">
         <v>1</v>
       </c>
       <c r="F280" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="G280">
         <v>611</v>
       </c>
       <c r="H280" t="s">
         <v>383</v>
       </c>
       <c r="I280" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>366</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>187</v>
       </c>
       <c r="D281" t="s">
         <v>86</v>
       </c>
       <c r="E281">
         <v>2</v>
       </c>
       <c r="F281" t="s">
         <v>30</v>
       </c>
       <c r="G281">
         <v>621</v>
       </c>
       <c r="H281"/>
@@ -10020,51 +10020,51 @@
       </c>
       <c r="F285" t="s">
         <v>58</v>
       </c>
       <c r="G285">
         <v>622</v>
       </c>
       <c r="H285" t="s">
         <v>388</v>
       </c>
       <c r="I285" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>366</v>
       </c>
       <c r="B286" t="s">
         <v>68</v>
       </c>
       <c r="C286" t="s">
         <v>389</v>
       </c>
       <c r="D286" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E286">
         <v>2</v>
       </c>
       <c r="F286" t="s">
         <v>38</v>
       </c>
       <c r="G286">
         <v>623</v>
       </c>
       <c r="H286" t="s">
         <v>36</v>
       </c>
       <c r="I286" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>366</v>
       </c>
       <c r="B287">
         <v>8.0</v>
       </c>
       <c r="C287" t="s">
@@ -10165,51 +10165,51 @@
       </c>
       <c r="F290" t="s">
         <v>48</v>
       </c>
       <c r="G290">
         <v>631</v>
       </c>
       <c r="H290" t="s">
         <v>328</v>
       </c>
       <c r="I290" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>366</v>
       </c>
       <c r="B291" t="s">
         <v>26</v>
       </c>
       <c r="C291" t="s">
         <v>309</v>
       </c>
       <c r="D291" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E291">
         <v>3</v>
       </c>
       <c r="F291" t="s">
         <v>38</v>
       </c>
       <c r="G291">
         <v>631</v>
       </c>
       <c r="H291" t="s">
         <v>310</v>
       </c>
       <c r="I291" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>366</v>
       </c>
       <c r="B292" t="s">
         <v>51</v>
       </c>
       <c r="C292" t="s">
@@ -10624,127 +10624,127 @@
       </c>
       <c r="E306">
         <v>2</v>
       </c>
       <c r="F306" t="s">
         <v>19</v>
       </c>
       <c r="G306">
         <v>623</v>
       </c>
       <c r="H306" t="s">
         <v>404</v>
       </c>
       <c r="I306" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>396</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
-        <v>214</v>
+        <v>64</v>
       </c>
       <c r="D307" t="s">
-        <v>215</v>
+        <v>305</v>
       </c>
       <c r="E307">
         <v>1</v>
       </c>
       <c r="F307" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G307">
         <v>611</v>
       </c>
       <c r="H307" t="s">
         <v>405</v>
       </c>
       <c r="I307" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>396</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>214</v>
       </c>
       <c r="D308" t="s">
         <v>220</v>
       </c>
       <c r="E308">
         <v>1</v>
       </c>
       <c r="F308" t="s">
         <v>38</v>
       </c>
       <c r="G308">
         <v>611</v>
       </c>
       <c r="H308" t="s">
         <v>406</v>
       </c>
       <c r="I308" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>396</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
-        <v>64</v>
+        <v>214</v>
       </c>
       <c r="D309" t="s">
-        <v>305</v>
+        <v>215</v>
       </c>
       <c r="E309">
         <v>1</v>
       </c>
       <c r="F309" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G309">
         <v>611</v>
       </c>
       <c r="H309" t="s">
         <v>407</v>
       </c>
       <c r="I309" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>396</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>238</v>
       </c>
       <c r="D310" t="s">
         <v>198</v>
       </c>
       <c r="E310">
         <v>2</v>
       </c>
       <c r="F310" t="s">
         <v>23</v>
       </c>
       <c r="G310">
         <v>622</v>
       </c>
       <c r="H310" t="s">
@@ -10769,54 +10769,54 @@
       </c>
       <c r="E311">
         <v>2</v>
       </c>
       <c r="F311" t="s">
         <v>16</v>
       </c>
       <c r="G311">
         <v>621</v>
       </c>
       <c r="H311" t="s">
         <v>408</v>
       </c>
       <c r="I311" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>396</v>
       </c>
       <c r="B312" t="s">
         <v>68</v>
       </c>
       <c r="C312" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D312" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E312">
         <v>2</v>
       </c>
       <c r="F312" t="s">
         <v>58</v>
       </c>
       <c r="G312">
         <v>621</v>
       </c>
       <c r="H312" t="s">
         <v>36</v>
       </c>
       <c r="I312" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>396</v>
       </c>
       <c r="B313" t="s">
         <v>68</v>
       </c>
       <c r="C313" t="s">
@@ -11342,51 +11342,51 @@
       </c>
       <c r="D331" t="s">
         <v>418</v>
       </c>
       <c r="E331">
         <v>3</v>
       </c>
       <c r="F331" t="s">
         <v>58</v>
       </c>
       <c r="G331">
         <v>632</v>
       </c>
       <c r="H331" t="s">
         <v>413</v>
       </c>
       <c r="I331" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>421</v>
       </c>
       <c r="B332" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="C332" t="s">
         <v>251</v>
       </c>
       <c r="D332" t="s">
         <v>132</v>
       </c>
       <c r="E332">
         <v>3</v>
       </c>
       <c r="F332" t="s">
         <v>19</v>
       </c>
       <c r="G332">
         <v>631</v>
       </c>
       <c r="H332" t="s">
         <v>252</v>
       </c>
       <c r="I332" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
@@ -11615,147 +11615,147 @@
       </c>
       <c r="H340" t="s">
         <v>429</v>
       </c>
       <c r="I340" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>424</v>
       </c>
       <c r="B341" t="s">
         <v>92</v>
       </c>
       <c r="C341" t="s">
         <v>430</v>
       </c>
       <c r="D341" t="s">
         <v>431</v>
       </c>
       <c r="E341">
         <v>3</v>
       </c>
       <c r="F341" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="G341">
         <v>631</v>
       </c>
       <c r="H341" t="s">
-        <v>95</v>
+        <v>432</v>
       </c>
       <c r="I341" t="s">
-        <v>275</v>
+        <v>419</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>424</v>
       </c>
       <c r="B342" t="s">
         <v>92</v>
       </c>
       <c r="C342" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D342" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E342">
         <v>3</v>
       </c>
       <c r="F342" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G342">
         <v>631</v>
       </c>
       <c r="H342" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="I342" t="s">
-        <v>419</v>
+        <v>139</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>424</v>
       </c>
       <c r="B343" t="s">
         <v>92</v>
       </c>
       <c r="C343" t="s">
         <v>131</v>
       </c>
       <c r="D343" t="s">
         <v>132</v>
       </c>
       <c r="E343">
         <v>3</v>
       </c>
       <c r="F343" t="s">
         <v>48</v>
       </c>
       <c r="G343">
         <v>631</v>
       </c>
       <c r="H343" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="I343" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>424</v>
       </c>
       <c r="B344" t="s">
         <v>92</v>
       </c>
       <c r="C344" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D344" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E344">
         <v>3</v>
       </c>
       <c r="F344" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G344">
         <v>631</v>
       </c>
       <c r="H344" t="s">
-        <v>438</v>
+        <v>95</v>
       </c>
       <c r="I344" t="s">
-        <v>139</v>
+        <v>275</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>424</v>
       </c>
       <c r="B345" t="s">
         <v>92</v>
       </c>
       <c r="C345" t="s">
         <v>334</v>
       </c>
       <c r="D345" t="s">
         <v>335</v>
       </c>
       <c r="E345">
         <v>3</v>
       </c>
       <c r="F345" t="s">
         <v>19</v>
       </c>
       <c r="G345">
         <v>634</v>
       </c>
       <c r="H345" t="s">
@@ -11979,183 +11979,183 @@
       </c>
       <c r="E353">
         <v>3</v>
       </c>
       <c r="F353" t="s">
         <v>30</v>
       </c>
       <c r="G353">
         <v>621</v>
       </c>
       <c r="H353" t="s">
         <v>443</v>
       </c>
       <c r="I353" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>424</v>
       </c>
       <c r="B354" t="s">
         <v>68</v>
       </c>
       <c r="C354" t="s">
-        <v>389</v>
+        <v>187</v>
       </c>
       <c r="D354" t="s">
-        <v>299</v>
+        <v>266</v>
       </c>
       <c r="E354">
         <v>2</v>
       </c>
       <c r="F354" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="G354">
         <v>621</v>
       </c>
       <c r="H354" t="s">
-        <v>444</v>
+        <v>267</v>
       </c>
       <c r="I354" t="s">
-        <v>242</v>
+        <v>268</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>424</v>
       </c>
       <c r="B355" t="s">
         <v>68</v>
       </c>
       <c r="C355" t="s">
-        <v>187</v>
+        <v>389</v>
       </c>
       <c r="D355" t="s">
-        <v>266</v>
+        <v>300</v>
       </c>
       <c r="E355">
         <v>2</v>
       </c>
       <c r="F355" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="G355">
         <v>621</v>
       </c>
       <c r="H355" t="s">
-        <v>267</v>
+        <v>444</v>
       </c>
       <c r="I355" t="s">
-        <v>268</v>
+        <v>242</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>424</v>
       </c>
       <c r="B356" t="s">
         <v>68</v>
       </c>
       <c r="C356" t="s">
         <v>294</v>
       </c>
       <c r="D356" t="s">
         <v>295</v>
       </c>
       <c r="E356">
         <v>2</v>
       </c>
       <c r="F356" t="s">
         <v>38</v>
       </c>
       <c r="G356">
         <v>623</v>
       </c>
       <c r="H356" t="s">
         <v>409</v>
       </c>
       <c r="I356" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
         <v>424</v>
       </c>
       <c r="B357" t="s">
         <v>68</v>
       </c>
       <c r="C357" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="D357" t="s">
-        <v>440</v>
+        <v>255</v>
       </c>
       <c r="E357">
         <v>3</v>
       </c>
       <c r="F357" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G357">
         <v>631</v>
       </c>
-      <c r="H357"/>
+      <c r="H357" t="s">
+        <v>446</v>
+      </c>
       <c r="I357" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>424</v>
       </c>
       <c r="B358" t="s">
         <v>68</v>
       </c>
       <c r="C358" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="D358" t="s">
-        <v>255</v>
+        <v>440</v>
       </c>
       <c r="E358">
         <v>3</v>
       </c>
       <c r="F358" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G358">
         <v>631</v>
       </c>
-      <c r="H358" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H358"/>
       <c r="I358" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>424</v>
       </c>
       <c r="B359" t="s">
         <v>22</v>
       </c>
       <c r="C359" t="s">
         <v>187</v>
       </c>
       <c r="D359" t="s">
         <v>266</v>
       </c>
       <c r="E359">
         <v>2</v>
       </c>
       <c r="F359" t="s">
         <v>77</v>
       </c>
       <c r="G359">
         <v>622</v>
       </c>
       <c r="H359" t="s">
@@ -12299,95 +12299,95 @@
       </c>
       <c r="F364" t="s">
         <v>58</v>
       </c>
       <c r="G364">
         <v>622</v>
       </c>
       <c r="H364" t="s">
         <v>450</v>
       </c>
       <c r="I364" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
         <v>424</v>
       </c>
       <c r="B365" t="s">
         <v>51</v>
       </c>
       <c r="C365" t="s">
         <v>187</v>
       </c>
       <c r="D365" t="s">
-        <v>266</v>
+        <v>317</v>
       </c>
       <c r="E365">
         <v>2</v>
       </c>
       <c r="F365" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G365">
         <v>621</v>
       </c>
       <c r="H365" t="s">
-        <v>451</v>
+        <v>318</v>
       </c>
       <c r="I365" t="s">
-        <v>228</v>
+        <v>200</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" t="s">
         <v>424</v>
       </c>
       <c r="B366" t="s">
         <v>51</v>
       </c>
       <c r="C366" t="s">
         <v>187</v>
       </c>
       <c r="D366" t="s">
-        <v>317</v>
+        <v>266</v>
       </c>
       <c r="E366">
         <v>2</v>
       </c>
       <c r="F366" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G366">
         <v>621</v>
       </c>
       <c r="H366" t="s">
-        <v>318</v>
+        <v>451</v>
       </c>
       <c r="I366" t="s">
-        <v>200</v>
+        <v>231</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" t="s">
         <v>424</v>
       </c>
       <c r="B367" t="s">
         <v>51</v>
       </c>
       <c r="C367" t="s">
         <v>340</v>
       </c>
       <c r="D367" t="s">
         <v>113</v>
       </c>
       <c r="E367">
         <v>2</v>
       </c>
       <c r="F367" t="s">
         <v>19</v>
       </c>
       <c r="G367">
         <v>623</v>
       </c>
       <c r="H367" t="s">
@@ -12759,51 +12759,51 @@
       </c>
       <c r="F380" t="s">
         <v>13</v>
       </c>
       <c r="G380">
         <v>611</v>
       </c>
       <c r="H380" t="s">
         <v>338</v>
       </c>
       <c r="I380" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" t="s">
         <v>452</v>
       </c>
       <c r="B381" t="s">
         <v>68</v>
       </c>
       <c r="C381" t="s">
         <v>389</v>
       </c>
       <c r="D381" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E381">
         <v>2</v>
       </c>
       <c r="F381" t="s">
         <v>38</v>
       </c>
       <c r="G381">
         <v>622</v>
       </c>
       <c r="H381" t="s">
         <v>36</v>
       </c>
       <c r="I381" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" t="s">
         <v>452</v>
       </c>
       <c r="B382" t="s">
         <v>26</v>
       </c>
       <c r="C382" t="s">
@@ -12875,51 +12875,51 @@
       </c>
       <c r="F384" t="s">
         <v>38</v>
       </c>
       <c r="G384">
         <v>613</v>
       </c>
       <c r="H384" t="s">
         <v>461</v>
       </c>
       <c r="I384" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" t="s">
         <v>452</v>
       </c>
       <c r="B385" t="s">
         <v>26</v>
       </c>
       <c r="C385" t="s">
         <v>389</v>
       </c>
       <c r="D385" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E385">
         <v>2</v>
       </c>
       <c r="F385" t="s">
         <v>38</v>
       </c>
       <c r="G385">
         <v>624</v>
       </c>
       <c r="H385" t="s">
         <v>462</v>
       </c>
       <c r="I385" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" t="s">
         <v>452</v>
       </c>
       <c r="B386" t="s">
         <v>26</v>
       </c>
       <c r="C386" t="s">
@@ -12962,51 +12962,51 @@
       </c>
       <c r="F387" t="s">
         <v>44</v>
       </c>
       <c r="G387">
         <v>632</v>
       </c>
       <c r="H387" t="s">
         <v>466</v>
       </c>
       <c r="I387" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
         <v>467</v>
       </c>
       <c r="B388" t="s">
         <v>68</v>
       </c>
       <c r="C388" t="s">
         <v>468</v>
       </c>
       <c r="D388" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E388">
         <v>3</v>
       </c>
       <c r="F388" t="s">
         <v>58</v>
       </c>
       <c r="G388">
         <v>632</v>
       </c>
       <c r="H388" t="s">
         <v>310</v>
       </c>
       <c r="I388" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" t="s">
         <v>467</v>
       </c>
       <c r="B389" t="s">
         <v>26</v>
       </c>
       <c r="C389" t="s">
@@ -13078,51 +13078,51 @@
       </c>
       <c r="F391" t="s">
         <v>30</v>
       </c>
       <c r="G391">
         <v>621</v>
       </c>
       <c r="H391" t="s">
         <v>36</v>
       </c>
       <c r="I391" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" t="s">
         <v>467</v>
       </c>
       <c r="B392" t="s">
         <v>26</v>
       </c>
       <c r="C392" t="s">
         <v>468</v>
       </c>
       <c r="D392" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E392">
         <v>3</v>
       </c>
       <c r="F392" t="s">
         <v>58</v>
       </c>
       <c r="G392">
         <v>631</v>
       </c>
       <c r="H392" t="s">
         <v>310</v>
       </c>
       <c r="I392" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" t="s">
         <v>467</v>
       </c>
       <c r="B393" t="s">
         <v>51</v>
       </c>
       <c r="C393" t="s">
@@ -13267,51 +13267,51 @@
       <c r="A398" t="s">
         <v>469</v>
       </c>
       <c r="B398" t="s">
         <v>60</v>
       </c>
       <c r="C398" t="s">
         <v>473</v>
       </c>
       <c r="D398" t="s">
         <v>474</v>
       </c>
       <c r="E398">
         <v>3</v>
       </c>
       <c r="F398" t="s">
         <v>106</v>
       </c>
       <c r="G398">
         <v>631</v>
       </c>
       <c r="H398" t="s">
         <v>475</v>
       </c>
       <c r="I398" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" t="s">
         <v>469</v>
       </c>
       <c r="B399" t="s">
         <v>92</v>
       </c>
       <c r="C399" t="s">
         <v>334</v>
       </c>
       <c r="D399" t="s">
         <v>335</v>
       </c>
       <c r="E399">
         <v>3</v>
       </c>
       <c r="F399" t="s">
         <v>19</v>
       </c>
       <c r="G399">
         <v>631</v>
       </c>
       <c r="H399" t="s">
@@ -13540,115 +13540,115 @@
       </c>
       <c r="F407" t="s">
         <v>38</v>
       </c>
       <c r="G407">
         <v>631</v>
       </c>
       <c r="H407" t="s">
         <v>364</v>
       </c>
       <c r="I407" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" t="s">
         <v>469</v>
       </c>
       <c r="B408" t="s">
         <v>51</v>
       </c>
       <c r="C408" t="s">
         <v>481</v>
       </c>
       <c r="D408" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E408">
         <v>2</v>
       </c>
       <c r="F408" t="s">
         <v>16</v>
       </c>
       <c r="G408">
         <v>621</v>
       </c>
       <c r="H408" t="s">
         <v>368</v>
       </c>
       <c r="I408" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" t="s">
         <v>482</v>
       </c>
       <c r="B409" t="s">
         <v>75</v>
       </c>
       <c r="C409" t="s">
         <v>483</v>
       </c>
       <c r="D409" t="s">
         <v>484</v>
       </c>
       <c r="E409">
         <v>1</v>
       </c>
       <c r="F409" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="G409">
         <v>611</v>
       </c>
       <c r="H409" t="s">
         <v>485</v>
       </c>
       <c r="I409" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" t="s">
         <v>482</v>
       </c>
       <c r="B410" t="s">
         <v>75</v>
       </c>
       <c r="C410" t="s">
         <v>483</v>
       </c>
       <c r="D410" t="s">
         <v>484</v>
       </c>
       <c r="E410">
         <v>1</v>
       </c>
       <c r="F410" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="G410">
         <v>611</v>
       </c>
       <c r="H410" t="s">
         <v>486</v>
       </c>
       <c r="I410" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" t="s">
         <v>482</v>
       </c>
       <c r="B411" t="s">
         <v>60</v>
       </c>
       <c r="C411" t="s">
         <v>46</v>
       </c>
       <c r="D411" t="s">
         <v>47</v>
       </c>
       <c r="E411">
@@ -13813,51 +13813,51 @@
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" t="s">
         <v>482</v>
       </c>
       <c r="B417" t="s">
         <v>10</v>
       </c>
       <c r="C417" t="s">
         <v>64</v>
       </c>
       <c r="D417" t="s">
         <v>65</v>
       </c>
       <c r="E417">
         <v>1</v>
       </c>
       <c r="F417" t="s">
         <v>38</v>
       </c>
       <c r="G417">
         <v>613</v>
       </c>
       <c r="H417" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I417" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
         <v>482</v>
       </c>
       <c r="B418" t="s">
         <v>68</v>
       </c>
       <c r="C418" t="s">
         <v>28</v>
       </c>
       <c r="D418" t="s">
         <v>29</v>
       </c>
       <c r="E418">
         <v>2</v>
       </c>
       <c r="F418" t="s">
         <v>38</v>
       </c>
       <c r="G418">