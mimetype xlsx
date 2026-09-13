--- v1 (2026-07-30)
+++ v2 (2026-09-13)
@@ -53,62 +53,62 @@
   <si>
     <t>Serie</t>
   </si>
   <si>
     <t>Grup</t>
   </si>
   <si>
     <t>Profesor Asistent</t>
   </si>
   <si>
     <t>Sala</t>
   </si>
   <si>
     <t>30 May 2026</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>Organe de mașini 2</t>
   </si>
   <si>
     <t>STOICA Alina - Maria</t>
   </si>
   <si>
+    <t>EA</t>
+  </si>
+  <si>
+    <t>Geanina Mateescu</t>
+  </si>
+  <si>
+    <t>CE301</t>
+  </si>
+  <si>
     <t>CC</t>
   </si>
   <si>
-    <t>Geanina Mateescu</t>
-[...7 lines deleted...]
-  <si>
     <t>Tehnici de proiectare asistată de calculator 2</t>
   </si>
   <si>
     <t>ULMEANU Mihaela-Elena</t>
   </si>
   <si>
     <t>AB</t>
   </si>
   <si>
     <t>ENACHE Vlad</t>
   </si>
   <si>
     <t xml:space="preserve">CO011	</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Geanina Mihaela Mateescu</t>
   </si>
   <si>
     <t>18:00</t>
@@ -131,71 +131,71 @@
   <si>
     <t>Florin TEODORESCU</t>
   </si>
   <si>
     <t>CD016</t>
   </si>
   <si>
     <t>Electronică digitală</t>
   </si>
   <si>
     <t>FRUNZETE Madalin Corneliu</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t xml:space="preserve">Alin Șerban	</t>
   </si>
   <si>
     <t>AN026</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
+    <t>Toleranțe și control dimensional 1</t>
+  </si>
+  <si>
+    <t>AD</t>
+  </si>
+  <si>
+    <t>FLORIN TEODORESCU</t>
+  </si>
+  <si>
     <t>Modelare, identificare si simulare 1</t>
   </si>
   <si>
     <t>BLAJINĂ Ovidiu Aurelian</t>
   </si>
   <si>
     <t>BĂILĂ Diana</t>
   </si>
   <si>
     <t>CB015</t>
   </si>
   <si>
-    <t>Toleranțe și control dimensional 1</t>
-[...7 lines deleted...]
-  <si>
     <t>Procese şi sisteme de prelucrare 2</t>
   </si>
   <si>
     <t>TIRIPLICĂ Petre-Gheorghe</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>S.I. Cornel Enciu</t>
   </si>
   <si>
     <t>CB006</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>Automate programabile</t>
   </si>
   <si>
     <t>CRISTOIU Cozmin - Adrian</t>
   </si>
   <si>
     <t>Bogdan VERDETE</t>
@@ -212,56 +212,56 @@
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>01 Jun 2026</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
     <t>Planificarea asistată de calculator a proceselor industriale</t>
   </si>
   <si>
     <t>CATANĂ Mădalin</t>
   </si>
   <si>
     <t>TARBĂ Ioan-Cristian</t>
   </si>
   <si>
     <t>Fizică</t>
   </si>
   <si>
     <t>TOMA Cristian Ghiocel</t>
   </si>
   <si>
+    <t>Ștefan Pușcă</t>
+  </si>
+  <si>
     <t>Stefan Pusca</t>
   </si>
   <si>
-    <t>Ștefan Pușcă</t>
-[...1 lines deleted...]
-  <si>
     <t>13:00</t>
   </si>
   <si>
     <t>Fabricație digitală</t>
   </si>
   <si>
     <t>BIBIS Adrian</t>
   </si>
   <si>
     <t>Oana Roxana Chivu</t>
   </si>
   <si>
     <t>CK111</t>
   </si>
   <si>
     <t>Chivu Oana Roxana</t>
   </si>
   <si>
     <t>02 Jun 2026</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>Sterian Andreea Rodica</t>
@@ -698,62 +698,62 @@
   <si>
     <t>POPA Constantin</t>
   </si>
   <si>
     <t>Luminita Voiculescu</t>
   </si>
   <si>
     <t xml:space="preserve">FLORIN TEODORESCU </t>
   </si>
   <si>
     <t>Managementul resurselor umane</t>
   </si>
   <si>
     <t>Irina Codreanu</t>
   </si>
   <si>
     <t>SIMA Gabriel</t>
   </si>
   <si>
     <t>Robotică 3</t>
   </si>
   <si>
     <t>Cosmin CRISTOIU</t>
   </si>
   <si>
+    <t>CK104b</t>
+  </si>
+  <si>
     <t>Mecanica materialelor compozite</t>
   </si>
   <si>
     <t>Ciolcă Miruna</t>
   </si>
   <si>
     <t>CA009</t>
   </si>
   <si>
-    <t>CK104b</t>
-[...1 lines deleted...]
-  <si>
     <t>Florin ISTUDOR</t>
   </si>
   <si>
     <t>Florin Teodorescu</t>
   </si>
   <si>
     <t>Crișan Nicoleta</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian Toma </t>
   </si>
   <si>
     <t>ENCIU Cornel</t>
   </si>
   <si>
     <t>06 Jun 2026</t>
   </si>
   <si>
     <t>Toleranţe și control dimensional</t>
   </si>
   <si>
     <t>Sisteme de împachetare</t>
   </si>
   <si>
     <t>PASCU Nicoleta Elisabeta</t>
@@ -890,80 +890,80 @@
   <si>
     <t>Sisteme de control</t>
   </si>
   <si>
     <t>GRĂMESCU Bogdan</t>
   </si>
   <si>
     <t>Stanescu Vlad Andrei</t>
   </si>
   <si>
     <t>Organe de mașini</t>
   </si>
   <si>
     <t>Irina Radulescu</t>
   </si>
   <si>
     <t xml:space="preserve">Radu Constantin </t>
   </si>
   <si>
     <t>CB212</t>
   </si>
   <si>
     <t>MOISE Madalin</t>
   </si>
   <si>
+    <t>Componente mecanice tipizate</t>
+  </si>
+  <si>
+    <t>DUDICI Cristina Luciana</t>
+  </si>
+  <si>
+    <t>sl. Dr. Ing. Popescu Emilia</t>
+  </si>
+  <si>
+    <t>CO006</t>
+  </si>
+  <si>
     <t>Metode numerice / Numerical Methods</t>
   </si>
   <si>
     <t>Ana-Maria Ifrim</t>
   </si>
   <si>
-    <t>Componente mecanice tipizate</t>
-[...8 lines deleted...]
-    <t>CO006</t>
+    <t>Sisteme de acționare 1 / Driving Systems 1</t>
+  </si>
+  <si>
+    <t>NICOLESCU Florin Adrian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERBAN Alin </t>
   </si>
   <si>
     <t>Cristoiu Cozmin</t>
   </si>
   <si>
-    <t>Sisteme de acționare 1 / Driving Systems 1</t>
-[...7 lines deleted...]
-  <si>
     <t>Dumitru IORDOC</t>
   </si>
   <si>
     <t>Simona Istriteanu</t>
   </si>
   <si>
     <t xml:space="preserve">Miruna Ciolcă </t>
   </si>
   <si>
     <t>PAUN Irina-Alexandra</t>
   </si>
   <si>
     <t>Bobei Andreea / Dinescu Emanuel</t>
   </si>
   <si>
     <t>Andreea Bobei</t>
   </si>
   <si>
     <t>Sl.dr.ing.Popescu Emilia</t>
   </si>
   <si>
     <t>Concepţia şi exploatarea roboţilor industriali 2</t>
   </si>
   <si>
     <t>Verdete Bogdan</t>
@@ -1034,89 +1034,89 @@
   <si>
     <t>Garleanu Delia</t>
   </si>
   <si>
     <t>Alexandru Dumitrache-Rujinski</t>
   </si>
   <si>
     <t>Teoria reglării automate</t>
   </si>
   <si>
     <t>PANDURU Valentin-Marius</t>
   </si>
   <si>
     <t>Cristin Bigan</t>
   </si>
   <si>
     <t>Tehnologia materialelor</t>
   </si>
   <si>
     <t>Cornelia Luchian</t>
   </si>
   <si>
     <t xml:space="preserve">Cornelia Luchian </t>
   </si>
   <si>
+    <t>Tehnologia materialelor / Materials Technology</t>
+  </si>
+  <si>
+    <t>TOADER Maria-Cristina</t>
+  </si>
+  <si>
+    <t>Marius Dumitraș</t>
+  </si>
+  <si>
     <t>Procese industriale 2</t>
   </si>
   <si>
     <t xml:space="preserve"> DUMITRACHE-RUJINSKI Alexandru</t>
   </si>
   <si>
-    <t>Tehnologia materialelor / Materials Technology</t>
-[...7 lines deleted...]
-  <si>
     <t>Automate si microprogramare</t>
   </si>
   <si>
     <t>STAMATESCU Iulia-Vasilica</t>
   </si>
   <si>
     <t>ED112</t>
   </si>
   <si>
     <t>Tehnologia constructiilor de masini</t>
   </si>
   <si>
     <t xml:space="preserve">Marius Lazar	</t>
   </si>
   <si>
     <t xml:space="preserve">	CB017</t>
   </si>
   <si>
+    <t>Rezistența materialelor 3</t>
+  </si>
+  <si>
     <t>Gheorghita Vlad</t>
   </si>
   <si>
-    <t>Rezistența materialelor 3</t>
-[...1 lines deleted...]
-  <si>
     <t>Baila Diana</t>
   </si>
   <si>
     <t>Marius Lazar</t>
   </si>
   <si>
     <t>10 Jun 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Emilia Popescu </t>
   </si>
   <si>
     <t>PASARESCU Angela</t>
   </si>
   <si>
     <t>16:00</t>
   </si>
   <si>
     <t>Examen de absolvire: nivelul I</t>
   </si>
   <si>
     <t>GHEORGHE Maria</t>
   </si>
   <si>
     <t>Proiectarea asistată de calculator 3a / Computer Aided Desing 3a</t>
@@ -1154,62 +1154,62 @@
   <si>
     <t>Jugravu Bogdan</t>
   </si>
   <si>
     <t>CB202</t>
   </si>
   <si>
     <t>Mașini unelte / Machine Tools</t>
   </si>
   <si>
     <t>Andra-Elena PENA</t>
   </si>
   <si>
     <t>Inspecția și evaluarea calității produselor și serviciilor 2</t>
   </si>
   <si>
     <t xml:space="preserve"> Irina Radulescu</t>
   </si>
   <si>
     <t>Bazele proiectării asistate de calculator</t>
   </si>
   <si>
     <t xml:space="preserve">Manuela Dijmarescu	</t>
   </si>
   <si>
+    <t>Mecanică 2 / Technical Mechanics 2</t>
+  </si>
+  <si>
+    <t>VASILE Ovidiu</t>
+  </si>
+  <si>
+    <t>Ștefan Dumitru</t>
+  </si>
+  <si>
     <t>Andreea Griguță</t>
   </si>
   <si>
-    <t>Mecanică 2 / Technical Mechanics 2</t>
-[...7 lines deleted...]
-  <si>
     <t>Ergonomie</t>
   </si>
   <si>
     <t>Butu Larisa</t>
   </si>
   <si>
     <t>Emilia Popescu</t>
   </si>
   <si>
     <t>Toleranţe şi control dimensional / Tolerances and Dimensional Control</t>
   </si>
   <si>
     <t>LAZAR Marius Vali</t>
   </si>
   <si>
     <t>Sisteme de acţionare 1</t>
   </si>
   <si>
     <t>Buțu Larisa</t>
   </si>
   <si>
     <t xml:space="preserve">Doru Dumitrescu </t>
   </si>
   <si>
     <t xml:space="preserve"> Manuela Dijmarescu</t>
@@ -1229,56 +1229,56 @@
   <si>
     <t>GHEORGHITA Vlad</t>
   </si>
   <si>
     <t>Constantin Radu</t>
   </si>
   <si>
     <t>FAGARASAN Ioana</t>
   </si>
   <si>
     <t>SCHULER Ana</t>
   </si>
   <si>
     <t>ED113</t>
   </si>
   <si>
     <t>Calofir Vasile</t>
   </si>
   <si>
     <t>Dr. Ing. Irina Radulescu</t>
   </si>
   <si>
     <t>CALOFIR Vasile</t>
   </si>
   <si>
+    <t>Luminița VOICULESCU</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bobei Andreea </t>
   </si>
   <si>
-    <t>Luminița VOICULESCU</t>
-[...1 lines deleted...]
-  <si>
     <t>Constantin Popa</t>
   </si>
   <si>
     <t>Giolu Cristian</t>
   </si>
   <si>
     <t>Emilia POPESCU</t>
   </si>
   <si>
     <t>Larisa Buțu</t>
   </si>
   <si>
     <t>Andreea BOBEI</t>
   </si>
   <si>
     <t>Masini – unelte 2</t>
   </si>
   <si>
     <t>PARPALĂ Radu-Constantin</t>
   </si>
   <si>
     <t>Delia GÂRLEANU</t>
   </si>
   <si>
     <t>13 Jun 2026</t>
@@ -1313,98 +1313,98 @@
   <si>
     <t>TOMA Sebastian</t>
   </si>
   <si>
     <t>Ștefan PUȘCĂ</t>
   </si>
   <si>
     <t>Dumitrache Rujinski Alexandru</t>
   </si>
   <si>
     <t>Analiză matematică / Mathematical Analysis</t>
   </si>
   <si>
     <t>Crina Savescu</t>
   </si>
   <si>
     <t>Robotică / Robotics</t>
   </si>
   <si>
     <t>POPESCU Diana</t>
   </si>
   <si>
     <t>Nicoleta CĂRUȚAȘU</t>
   </si>
   <si>
+    <t>PUIU Roxana</t>
+  </si>
+  <si>
     <t>Optimizări în inginerie mecanică</t>
   </si>
   <si>
     <t>TUDOSE Daniela-Ioana</t>
   </si>
   <si>
     <t>Tudose Virgil</t>
   </si>
   <si>
-    <t>PUIU Roxana</t>
-[...1 lines deleted...]
-  <si>
     <t>Legislaţia securității şi sănătății în muncă</t>
   </si>
   <si>
     <t>BABIS  Claudiu</t>
   </si>
   <si>
     <t>Maşini şi sisteme de producţie</t>
   </si>
   <si>
     <t>GHINEA Mihalache</t>
   </si>
   <si>
     <t>Adrian Costache</t>
   </si>
   <si>
     <t>PUȘCAS Ștefan</t>
   </si>
   <si>
     <t>Parpală Lidia</t>
   </si>
   <si>
     <t>Alin Șerban</t>
   </si>
   <si>
     <t>Tehnici de programare a mașinilor-unelte cu comandă numerică</t>
   </si>
   <si>
     <t xml:space="preserve">Conf. Ghinea Mihalache </t>
   </si>
   <si>
+    <t>Crina Săvescu</t>
+  </si>
+  <si>
     <t>Nicoleta Crișan</t>
   </si>
   <si>
-    <t>Crina Săvescu</t>
-[...1 lines deleted...]
-  <si>
     <t>Componente mecanice tipizate / Standardized Mechanical Components</t>
   </si>
   <si>
     <t>POPESCU Emilia</t>
   </si>
   <si>
     <t>Dijmarescu Manuela</t>
   </si>
   <si>
     <t>16 Jun 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Magdalena Roșu </t>
   </si>
   <si>
     <t>Constantin Dumitrascu</t>
   </si>
   <si>
     <t>ENACHE Vlad Cristian</t>
   </si>
   <si>
     <t>Scule așchietoare</t>
   </si>
   <si>
     <t>CONSTANTIN George</t>
@@ -1469,69 +1469,69 @@
   <si>
     <t>Asigurarea calităţii produselor şi serviciilor 2</t>
   </si>
   <si>
     <t>SEVERIN Irina</t>
   </si>
   <si>
     <t>Dumitru Bogdan</t>
   </si>
   <si>
     <t xml:space="preserve">Ștefan Pușcă </t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 1</t>
   </si>
   <si>
     <t>19 Jun 2026</t>
   </si>
   <si>
     <t>Programarea calculatoarelor și limbaje de programare 2</t>
   </si>
   <si>
     <t>DRAGOI MARIUS-VALENTIN</t>
   </si>
   <si>
+    <t>Tamaș Adrian</t>
+  </si>
+  <si>
     <t>TAMAȘ Adrian</t>
   </si>
   <si>
-    <t>Tamaș Adrian</t>
-[...1 lines deleted...]
-  <si>
     <t>Tamas Adrian</t>
   </si>
   <si>
     <t>Tehnologia materialelor 1 / Materials Technology 1</t>
   </si>
   <si>
     <t>Eugen Adrian TAMAS</t>
   </si>
   <si>
+    <t xml:space="preserve">Ștefan Pușcaș </t>
+  </si>
+  <si>
     <t>Petcu Claudia</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Ștefan Pușcaș </t>
   </si>
   <si>
     <t>IFRIM Ana Maria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2154,156 +2154,156 @@
       </c>
       <c r="E10">
         <v>2</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10">
         <v>621</v>
       </c>
       <c r="H10" t="s">
         <v>36</v>
       </c>
       <c r="I10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="G11">
         <v>622</v>
       </c>
       <c r="H11" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E12">
         <v>2</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G12">
         <v>622</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="I12" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G13">
         <v>623</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
       <c r="I13" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E14">
         <v>2</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G14">
         <v>623</v>
       </c>
       <c r="H14" t="s">
+        <v>44</v>
+      </c>
+      <c r="I14" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15">
         <v>9.0</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="E15">
         <v>2</v>
       </c>
       <c r="F15" t="s">
         <v>48</v>
       </c>
       <c r="G15">
         <v>623</v>
       </c>
       <c r="H15" t="s">
@@ -2424,138 +2424,138 @@
       </c>
       <c r="H19" t="s">
         <v>36</v>
       </c>
       <c r="I19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20">
         <v>3</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G20">
         <v>631</v>
       </c>
       <c r="H20" t="s">
         <v>63</v>
       </c>
       <c r="I20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>59</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G21">
         <v>611</v>
       </c>
       <c r="H21" t="s">
         <v>66</v>
       </c>
       <c r="I21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G22">
         <v>611</v>
       </c>
       <c r="H22" t="s">
         <v>67</v>
       </c>
       <c r="I22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>59</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
       <c r="E23">
         <v>3</v>
       </c>
       <c r="F23" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G23">
         <v>633</v>
       </c>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="B24">
         <v>14</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="E24">
         <v>3</v>
       </c>
@@ -2654,109 +2654,109 @@
       </c>
       <c r="H27" t="s">
         <v>78</v>
       </c>
       <c r="I27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>74</v>
       </c>
       <c r="B28" t="s">
         <v>75</v>
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
       <c r="E28">
         <v>2</v>
       </c>
       <c r="F28" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G28">
         <v>622</v>
       </c>
       <c r="H28" t="s">
         <v>83</v>
       </c>
       <c r="I28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>74</v>
       </c>
       <c r="B29" t="s">
         <v>75</v>
       </c>
       <c r="C29" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29">
         <v>3</v>
       </c>
       <c r="F29" t="s">
         <v>30</v>
       </c>
       <c r="G29">
         <v>621</v>
       </c>
       <c r="H29" t="s">
         <v>87</v>
       </c>
       <c r="I29" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>74</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30">
         <v>3</v>
       </c>
       <c r="F30" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G30">
         <v>631</v>
       </c>
       <c r="H30" t="s">
         <v>90</v>
       </c>
       <c r="I30" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>74</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31" t="s">
         <v>93</v>
       </c>
       <c r="D31" t="s">
         <v>94</v>
       </c>
       <c r="E31">
@@ -2770,51 +2770,51 @@
       </c>
       <c r="H31" t="s">
         <v>95</v>
       </c>
       <c r="I31" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>74</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" t="s">
         <v>97</v>
       </c>
       <c r="D32" t="s">
         <v>98</v>
       </c>
       <c r="E32">
         <v>3</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G32">
         <v>631</v>
       </c>
       <c r="H32" t="s">
         <v>99</v>
       </c>
       <c r="I32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>74</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" t="s">
         <v>100</v>
       </c>
       <c r="D33" t="s">
         <v>101</v>
       </c>
       <c r="E33">
@@ -2864,71 +2864,71 @@
       <c r="A35" t="s">
         <v>74</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35" t="s">
         <v>110</v>
       </c>
       <c r="E35">
         <v>2</v>
       </c>
       <c r="F35" t="s">
         <v>48</v>
       </c>
       <c r="G35">
         <v>622</v>
       </c>
       <c r="H35" t="s">
         <v>111</v>
       </c>
       <c r="I35" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>112</v>
       </c>
       <c r="D36" t="s">
         <v>113</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G36">
         <v>611</v>
       </c>
       <c r="H36" t="s">
         <v>114</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>33</v>
       </c>
       <c r="D37" t="s">
         <v>115</v>
       </c>
       <c r="E37">
@@ -3085,51 +3085,51 @@
       <c r="G42">
         <v>621</v>
       </c>
       <c r="H42"/>
       <c r="I42" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43" t="s">
         <v>68</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43" t="s">
         <v>82</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G43">
         <v>623</v>
       </c>
       <c r="H43" t="s">
         <v>83</v>
       </c>
       <c r="I43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44" t="s">
         <v>68</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44">
@@ -3210,80 +3210,80 @@
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47">
         <v>14.0</v>
       </c>
       <c r="C47" t="s">
         <v>109</v>
       </c>
       <c r="D47" t="s">
         <v>110</v>
       </c>
       <c r="E47">
         <v>2</v>
       </c>
       <c r="F47" t="s">
         <v>48</v>
       </c>
       <c r="G47">
         <v>623</v>
       </c>
       <c r="H47" t="s">
         <v>111</v>
       </c>
       <c r="I47" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="C48" t="s">
         <v>109</v>
       </c>
       <c r="D48" t="s">
         <v>110</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48" t="s">
         <v>48</v>
       </c>
       <c r="G48">
         <v>621</v>
       </c>
       <c r="H48" t="s">
         <v>111</v>
       </c>
       <c r="I48" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49" t="s">
         <v>22</v>
       </c>
       <c r="C49" t="s">
         <v>118</v>
       </c>
       <c r="D49" t="s">
         <v>119</v>
       </c>
       <c r="E49">
         <v>2</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49">
         <v>621</v>
       </c>
       <c r="H49" t="s">
@@ -3366,127 +3366,127 @@
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52" t="s">
         <v>38</v>
       </c>
       <c r="G52">
         <v>613</v>
       </c>
       <c r="H52" t="s">
         <v>141</v>
       </c>
       <c r="I52" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="D53" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="E53">
         <v>2</v>
       </c>
       <c r="F53" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G53">
         <v>621</v>
       </c>
       <c r="H53" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="I53" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="G54">
         <v>621</v>
       </c>
       <c r="H54" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="I54" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="D55" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="F55" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="G55">
         <v>621</v>
       </c>
       <c r="H55" t="s">
-        <v>36</v>
+        <v>143</v>
       </c>
       <c r="I55" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56" t="s">
         <v>142</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
         <v>2</v>
       </c>
       <c r="F56" t="s">
         <v>77</v>
       </c>
       <c r="G56">
         <v>622</v>
       </c>
       <c r="H56" t="s">
@@ -3636,109 +3636,109 @@
       </c>
       <c r="H61" t="s">
         <v>149</v>
       </c>
       <c r="I61" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62" t="s">
         <v>51</v>
       </c>
       <c r="C62" t="s">
         <v>61</v>
       </c>
       <c r="D62" t="s">
         <v>62</v>
       </c>
       <c r="E62">
         <v>3</v>
       </c>
       <c r="F62" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G62">
         <v>632</v>
       </c>
       <c r="H62" t="s">
         <v>63</v>
       </c>
       <c r="I62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>75</v>
       </c>
       <c r="C63" t="s">
         <v>151</v>
       </c>
       <c r="D63" t="s">
         <v>152</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G63">
         <v>611</v>
       </c>
       <c r="H63" t="s">
         <v>153</v>
       </c>
       <c r="I63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>150</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" t="s">
         <v>81</v>
       </c>
       <c r="D64" t="s">
         <v>155</v>
       </c>
       <c r="E64">
         <v>2</v>
       </c>
       <c r="F64" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G64">
         <v>621</v>
       </c>
       <c r="H64"/>
       <c r="I64" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>150</v>
       </c>
       <c r="B65" t="s">
         <v>60</v>
       </c>
       <c r="C65" t="s">
         <v>145</v>
       </c>
       <c r="D65" t="s">
         <v>47</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
@@ -3750,51 +3750,51 @@
       </c>
       <c r="H65" t="s">
         <v>157</v>
       </c>
       <c r="I65" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>150</v>
       </c>
       <c r="B66" t="s">
         <v>60</v>
       </c>
       <c r="C66" t="s">
         <v>81</v>
       </c>
       <c r="D66" t="s">
         <v>155</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G66">
         <v>621</v>
       </c>
       <c r="H66" t="s">
         <v>158</v>
       </c>
       <c r="I66" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>150</v>
       </c>
       <c r="B67" t="s">
         <v>60</v>
       </c>
       <c r="C67" t="s">
         <v>159</v>
       </c>
       <c r="D67" t="s">
         <v>160</v>
       </c>
       <c r="E67">
@@ -3974,105 +3974,105 @@
       <c r="G73">
         <v>621</v>
       </c>
       <c r="H73"/>
       <c r="I73" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>150</v>
       </c>
       <c r="B74" t="s">
         <v>68</v>
       </c>
       <c r="C74" t="s">
         <v>164</v>
       </c>
       <c r="D74" t="s">
         <v>165</v>
       </c>
       <c r="E74">
         <v>3</v>
       </c>
       <c r="F74" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="G74">
         <v>631</v>
       </c>
       <c r="H74"/>
       <c r="I74" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>150</v>
       </c>
       <c r="B75" t="s">
         <v>68</v>
       </c>
       <c r="C75" t="s">
         <v>164</v>
       </c>
       <c r="D75" t="s">
         <v>165</v>
       </c>
       <c r="E75">
         <v>3</v>
       </c>
       <c r="F75" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="G75">
         <v>631</v>
       </c>
       <c r="H75"/>
       <c r="I75" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>150</v>
       </c>
       <c r="B76" t="s">
         <v>68</v>
       </c>
       <c r="C76" t="s">
         <v>164</v>
       </c>
       <c r="D76" t="s">
         <v>165</v>
       </c>
       <c r="E76">
         <v>3</v>
       </c>
       <c r="F76" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G76">
         <v>631</v>
       </c>
       <c r="H76"/>
       <c r="I76" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>150</v>
       </c>
       <c r="B77" t="s">
         <v>68</v>
       </c>
       <c r="C77" t="s">
         <v>166</v>
       </c>
       <c r="D77" t="s">
         <v>53</v>
       </c>
       <c r="E77">
         <v>3</v>
       </c>
@@ -4084,456 +4084,456 @@
       </c>
       <c r="H77" t="s">
         <v>54</v>
       </c>
       <c r="I77" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>150</v>
       </c>
       <c r="B78" t="s">
         <v>68</v>
       </c>
       <c r="C78" t="s">
         <v>164</v>
       </c>
       <c r="D78" t="s">
         <v>165</v>
       </c>
       <c r="E78">
         <v>3</v>
       </c>
       <c r="F78" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="G78">
         <v>631</v>
       </c>
       <c r="H78"/>
       <c r="I78" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>150</v>
       </c>
       <c r="B79" t="s">
         <v>68</v>
       </c>
       <c r="C79" t="s">
         <v>164</v>
       </c>
       <c r="D79" t="s">
         <v>165</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G79">
         <v>631</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>150</v>
       </c>
       <c r="B80" t="s">
         <v>68</v>
       </c>
       <c r="C80" t="s">
         <v>164</v>
       </c>
       <c r="D80" t="s">
         <v>165</v>
       </c>
       <c r="E80">
         <v>3</v>
       </c>
       <c r="F80" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="G80">
         <v>631</v>
       </c>
       <c r="H80"/>
       <c r="I80" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>150</v>
       </c>
       <c r="B81" t="s">
         <v>68</v>
       </c>
       <c r="C81" t="s">
         <v>164</v>
       </c>
       <c r="D81" t="s">
         <v>165</v>
       </c>
       <c r="E81">
         <v>3</v>
       </c>
       <c r="F81" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="G81">
         <v>631</v>
       </c>
       <c r="H81"/>
       <c r="I81" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>150</v>
       </c>
       <c r="B82" t="s">
         <v>68</v>
       </c>
       <c r="C82" t="s">
         <v>164</v>
       </c>
       <c r="D82" t="s">
         <v>165</v>
       </c>
       <c r="E82">
         <v>3</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G82">
         <v>631</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>150</v>
       </c>
       <c r="B83" t="s">
         <v>68</v>
       </c>
       <c r="C83" t="s">
         <v>164</v>
       </c>
       <c r="D83" t="s">
         <v>165</v>
       </c>
       <c r="E83">
         <v>3</v>
       </c>
       <c r="F83" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G83">
         <v>631</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>150</v>
       </c>
       <c r="B84" t="s">
         <v>68</v>
       </c>
       <c r="C84" t="s">
         <v>164</v>
       </c>
       <c r="D84" t="s">
         <v>165</v>
       </c>
       <c r="E84">
         <v>3</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G84">
         <v>631</v>
       </c>
       <c r="H84"/>
       <c r="I84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>150</v>
       </c>
       <c r="B85" t="s">
         <v>68</v>
       </c>
       <c r="C85" t="s">
         <v>164</v>
       </c>
       <c r="D85" t="s">
         <v>165</v>
       </c>
       <c r="E85">
         <v>3</v>
       </c>
       <c r="F85" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G85">
         <v>631</v>
       </c>
       <c r="H85"/>
       <c r="I85" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>150</v>
       </c>
       <c r="B86" t="s">
         <v>68</v>
       </c>
       <c r="C86" t="s">
         <v>164</v>
       </c>
       <c r="D86" t="s">
         <v>165</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="G86">
         <v>631</v>
       </c>
       <c r="H86"/>
       <c r="I86" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>150</v>
       </c>
       <c r="B87" t="s">
         <v>68</v>
       </c>
       <c r="C87" t="s">
         <v>164</v>
       </c>
       <c r="D87" t="s">
         <v>165</v>
       </c>
       <c r="E87">
         <v>3</v>
       </c>
       <c r="F87" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G87">
         <v>632</v>
       </c>
       <c r="H87"/>
       <c r="I87" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>150</v>
       </c>
       <c r="B88" t="s">
         <v>68</v>
       </c>
       <c r="C88" t="s">
         <v>164</v>
       </c>
       <c r="D88" t="s">
         <v>165</v>
       </c>
       <c r="E88">
         <v>3</v>
       </c>
       <c r="F88" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="G88">
         <v>632</v>
       </c>
       <c r="H88"/>
       <c r="I88" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>150</v>
       </c>
       <c r="B89" t="s">
         <v>68</v>
       </c>
       <c r="C89" t="s">
         <v>164</v>
       </c>
       <c r="D89" t="s">
         <v>165</v>
       </c>
       <c r="E89">
         <v>3</v>
       </c>
       <c r="F89" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="G89">
         <v>632</v>
       </c>
       <c r="H89"/>
       <c r="I89" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>150</v>
       </c>
       <c r="B90" t="s">
         <v>68</v>
       </c>
       <c r="C90" t="s">
         <v>164</v>
       </c>
       <c r="D90" t="s">
         <v>165</v>
       </c>
       <c r="E90">
         <v>3</v>
       </c>
       <c r="F90" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G90">
         <v>632</v>
       </c>
       <c r="H90"/>
       <c r="I90" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>150</v>
       </c>
       <c r="B91" t="s">
         <v>68</v>
       </c>
       <c r="C91" t="s">
         <v>164</v>
       </c>
       <c r="D91" t="s">
         <v>165</v>
       </c>
       <c r="E91">
         <v>3</v>
       </c>
       <c r="F91" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="G91">
         <v>632</v>
       </c>
       <c r="H91"/>
       <c r="I91" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>150</v>
       </c>
       <c r="B92" t="s">
         <v>68</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92" t="s">
         <v>165</v>
       </c>
       <c r="E92">
         <v>3</v>
       </c>
       <c r="F92" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G92">
         <v>632</v>
       </c>
       <c r="H92"/>
       <c r="I92" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>150</v>
       </c>
       <c r="B93" t="s">
         <v>68</v>
       </c>
       <c r="C93" t="s">
         <v>164</v>
       </c>
       <c r="D93" t="s">
         <v>165</v>
       </c>
       <c r="E93">
         <v>3</v>
       </c>
       <c r="F93" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G93">
         <v>632</v>
       </c>
       <c r="H93"/>
       <c r="I93" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>150</v>
       </c>
       <c r="B94" t="s">
         <v>26</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94" t="s">
         <v>168</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
@@ -4554,51 +4554,51 @@
       <c r="A95" t="s">
         <v>150</v>
       </c>
       <c r="B95" t="s">
         <v>26</v>
       </c>
       <c r="C95" t="s">
         <v>170</v>
       </c>
       <c r="D95" t="s">
         <v>86</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95" t="s">
         <v>38</v>
       </c>
       <c r="G95">
         <v>612</v>
       </c>
       <c r="H95" t="s">
         <v>171</v>
       </c>
       <c r="I95" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>150</v>
       </c>
       <c r="B96" t="s">
         <v>51</v>
       </c>
       <c r="C96" t="s">
         <v>159</v>
       </c>
       <c r="D96" t="s">
         <v>160</v>
       </c>
       <c r="E96">
         <v>3</v>
       </c>
       <c r="F96" t="s">
         <v>19</v>
       </c>
       <c r="G96">
         <v>631</v>
       </c>
       <c r="H96"/>
@@ -4639,51 +4639,51 @@
       <c r="A98" t="s">
         <v>172</v>
       </c>
       <c r="B98" t="s">
         <v>75</v>
       </c>
       <c r="C98" t="s">
         <v>170</v>
       </c>
       <c r="D98" t="s">
         <v>86</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98" t="s">
         <v>38</v>
       </c>
       <c r="G98">
         <v>611</v>
       </c>
       <c r="H98" t="s">
         <v>173</v>
       </c>
       <c r="I98" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>172</v>
       </c>
       <c r="B99">
         <v>12</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99" t="s">
         <v>175</v>
       </c>
       <c r="E99">
         <v>3</v>
       </c>
       <c r="F99" t="s">
         <v>23</v>
       </c>
       <c r="G99">
         <v>631</v>
       </c>
       <c r="H99" t="s">
@@ -4927,100 +4927,100 @@
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>172</v>
       </c>
       <c r="B108" t="s">
         <v>26</v>
       </c>
       <c r="C108" t="s">
         <v>187</v>
       </c>
       <c r="D108" t="s">
         <v>86</v>
       </c>
       <c r="E108">
         <v>2</v>
       </c>
       <c r="F108" t="s">
         <v>38</v>
       </c>
       <c r="G108">
         <v>622</v>
       </c>
       <c r="H108"/>
       <c r="I108" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>172</v>
       </c>
       <c r="B109" t="s">
         <v>51</v>
       </c>
       <c r="C109" t="s">
         <v>81</v>
       </c>
       <c r="D109" t="s">
         <v>155</v>
       </c>
       <c r="E109">
         <v>2</v>
       </c>
       <c r="F109" t="s">
         <v>27</v>
       </c>
       <c r="G109">
         <v>621</v>
       </c>
       <c r="H109" t="s">
         <v>188</v>
       </c>
       <c r="I109" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>172</v>
       </c>
       <c r="B110" t="s">
         <v>51</v>
       </c>
       <c r="C110" t="s">
         <v>189</v>
       </c>
       <c r="D110" t="s">
         <v>63</v>
       </c>
       <c r="E110">
         <v>3</v>
       </c>
       <c r="F110" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G110">
         <v>633</v>
       </c>
       <c r="H110" t="s">
         <v>190</v>
       </c>
       <c r="I110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>191</v>
       </c>
       <c r="B111" t="s">
         <v>75</v>
       </c>
       <c r="C111" t="s">
         <v>170</v>
       </c>
       <c r="D111" t="s">
         <v>152</v>
       </c>
       <c r="E111">
@@ -5121,80 +5121,80 @@
       </c>
       <c r="H114" t="s">
         <v>130</v>
       </c>
       <c r="I114" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>191</v>
       </c>
       <c r="B115" t="s">
         <v>60</v>
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115" t="s">
         <v>18</v>
       </c>
       <c r="E115">
         <v>2</v>
       </c>
       <c r="F115" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G115">
         <v>621</v>
       </c>
       <c r="H115" t="s">
         <v>196</v>
       </c>
       <c r="I115" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>191</v>
       </c>
       <c r="B116" t="s">
         <v>60</v>
       </c>
       <c r="C116" t="s">
         <v>197</v>
       </c>
       <c r="D116" t="s">
         <v>198</v>
       </c>
       <c r="E116">
         <v>3</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G116">
         <v>631</v>
       </c>
       <c r="H116" t="s">
         <v>199</v>
       </c>
       <c r="I116" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>191</v>
       </c>
       <c r="B117" t="s">
         <v>60</v>
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117" t="s">
         <v>202</v>
       </c>
       <c r="E117">
@@ -5322,51 +5322,51 @@
       </c>
       <c r="H121" t="s">
         <v>213</v>
       </c>
       <c r="I121" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>191</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>214</v>
       </c>
       <c r="D122" t="s">
         <v>215</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G122">
         <v>611</v>
       </c>
       <c r="H122" t="s">
         <v>216</v>
       </c>
       <c r="I122" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>191</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>217</v>
       </c>
       <c r="D123" t="s">
         <v>218</v>
       </c>
       <c r="E123">
@@ -5429,118 +5429,118 @@
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125" t="s">
         <v>38</v>
       </c>
       <c r="G125">
         <v>613</v>
       </c>
       <c r="H125" t="s">
         <v>221</v>
       </c>
       <c r="I125" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>191</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D126" t="s">
         <v>29</v>
       </c>
       <c r="E126">
         <v>2</v>
       </c>
       <c r="F126" t="s">
         <v>77</v>
       </c>
       <c r="G126">
         <v>621</v>
       </c>
       <c r="H126" t="s">
         <v>222</v>
       </c>
       <c r="I126" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>191</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D127" t="s">
         <v>29</v>
       </c>
       <c r="E127">
         <v>2</v>
       </c>
       <c r="F127" t="s">
         <v>77</v>
       </c>
       <c r="G127">
         <v>622</v>
       </c>
       <c r="H127" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="I127" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>191</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>195</v>
       </c>
       <c r="D128" t="s">
         <v>18</v>
       </c>
       <c r="E128">
         <v>2</v>
       </c>
       <c r="F128" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G128">
         <v>623</v>
       </c>
       <c r="H128" t="s">
         <v>20</v>
       </c>
       <c r="I128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>191</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>209</v>
       </c>
       <c r="D129" t="s">
         <v>210</v>
       </c>
       <c r="E129">
@@ -5661,180 +5661,180 @@
       </c>
       <c r="E133">
         <v>2</v>
       </c>
       <c r="F133" t="s">
         <v>48</v>
       </c>
       <c r="G133">
         <v>623</v>
       </c>
       <c r="H133" t="s">
         <v>224</v>
       </c>
       <c r="I133" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>191</v>
       </c>
       <c r="B134" t="s">
         <v>68</v>
       </c>
       <c r="C134" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="D134" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="E134">
         <v>2</v>
       </c>
       <c r="F134" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G134">
         <v>621</v>
       </c>
-      <c r="H134"/>
+      <c r="H134" t="s">
+        <v>225</v>
+      </c>
       <c r="I134" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>191</v>
       </c>
       <c r="B135" t="s">
         <v>68</v>
       </c>
       <c r="C135" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
       <c r="D135" t="s">
-        <v>210</v>
+        <v>86</v>
       </c>
       <c r="E135">
         <v>2</v>
       </c>
       <c r="F135" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G135">
         <v>621</v>
       </c>
-      <c r="H135" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135"/>
       <c r="I135" t="s">
-        <v>212</v>
+        <v>45</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>191</v>
       </c>
       <c r="B136" t="s">
         <v>68</v>
       </c>
       <c r="C136" t="s">
         <v>226</v>
       </c>
       <c r="D136" t="s">
         <v>183</v>
       </c>
       <c r="E136">
         <v>2</v>
       </c>
       <c r="F136" t="s">
         <v>38</v>
       </c>
       <c r="G136">
         <v>624</v>
       </c>
       <c r="H136" t="s">
         <v>227</v>
       </c>
       <c r="I136" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>191</v>
       </c>
       <c r="B137" t="s">
         <v>68</v>
       </c>
       <c r="C137" t="s">
-        <v>228</v>
+        <v>189</v>
       </c>
       <c r="D137" t="s">
-        <v>152</v>
+        <v>63</v>
       </c>
       <c r="E137">
         <v>3</v>
       </c>
       <c r="F137" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137">
         <v>631</v>
       </c>
       <c r="H137" t="s">
-        <v>229</v>
+        <v>190</v>
       </c>
       <c r="I137" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>191</v>
       </c>
       <c r="B138" t="s">
         <v>68</v>
       </c>
       <c r="C138" t="s">
-        <v>189</v>
+        <v>229</v>
       </c>
       <c r="D138" t="s">
-        <v>63</v>
+        <v>152</v>
       </c>
       <c r="E138">
         <v>3</v>
       </c>
       <c r="F138" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G138">
         <v>631</v>
       </c>
       <c r="H138" t="s">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="I138" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>191</v>
       </c>
       <c r="B139" t="s">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>33</v>
       </c>
       <c r="D139" t="s">
         <v>115</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139" t="s">
         <v>19</v>
       </c>
       <c r="G139">
@@ -5900,138 +5900,138 @@
       </c>
       <c r="H141" t="s">
         <v>233</v>
       </c>
       <c r="I141" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>191</v>
       </c>
       <c r="B142" t="s">
         <v>22</v>
       </c>
       <c r="C142" t="s">
         <v>195</v>
       </c>
       <c r="D142" t="s">
         <v>18</v>
       </c>
       <c r="E142">
         <v>2</v>
       </c>
       <c r="F142" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G142">
         <v>622</v>
       </c>
       <c r="H142" t="s">
         <v>20</v>
       </c>
       <c r="I142" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>191</v>
       </c>
       <c r="B143">
         <v>8.0</v>
       </c>
       <c r="C143" t="s">
         <v>170</v>
       </c>
       <c r="D143" t="s">
         <v>86</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143" t="s">
         <v>30</v>
       </c>
       <c r="G143">
         <v>611</v>
       </c>
       <c r="H143" t="s">
         <v>234</v>
       </c>
       <c r="I143" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>191</v>
       </c>
       <c r="B144" t="s">
         <v>26</v>
       </c>
       <c r="C144" t="s">
         <v>64</v>
       </c>
       <c r="D144" t="s">
         <v>76</v>
       </c>
       <c r="E144">
         <v>1</v>
       </c>
       <c r="F144" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G144">
         <v>611</v>
       </c>
       <c r="H144" t="s">
         <v>78</v>
       </c>
       <c r="I144" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>191</v>
       </c>
       <c r="B145" t="s">
         <v>26</v>
       </c>
       <c r="C145" t="s">
         <v>64</v>
       </c>
       <c r="D145" t="s">
         <v>76</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G145">
         <v>612</v>
       </c>
       <c r="H145" t="s">
         <v>235</v>
       </c>
       <c r="I145" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>191</v>
       </c>
       <c r="B146" t="s">
         <v>51</v>
       </c>
       <c r="C146" t="s">
         <v>226</v>
       </c>
       <c r="D146" t="s">
         <v>183</v>
       </c>
       <c r="E146">
@@ -6074,80 +6074,80 @@
       </c>
       <c r="H147" t="s">
         <v>203</v>
       </c>
       <c r="I147" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>191</v>
       </c>
       <c r="B148" t="s">
         <v>51</v>
       </c>
       <c r="C148" t="s">
         <v>189</v>
       </c>
       <c r="D148" t="s">
         <v>63</v>
       </c>
       <c r="E148">
         <v>3</v>
       </c>
       <c r="F148" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G148">
         <v>632</v>
       </c>
       <c r="H148" t="s">
         <v>236</v>
       </c>
       <c r="I148" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>237</v>
       </c>
       <c r="B149" t="s">
         <v>60</v>
       </c>
       <c r="C149" t="s">
         <v>238</v>
       </c>
       <c r="D149" t="s">
         <v>198</v>
       </c>
       <c r="E149">
         <v>2</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G149">
         <v>621</v>
       </c>
       <c r="H149" t="s">
         <v>199</v>
       </c>
       <c r="I149" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>237</v>
       </c>
       <c r="B150" t="s">
         <v>60</v>
       </c>
       <c r="C150" t="s">
         <v>239</v>
       </c>
       <c r="D150" t="s">
         <v>240</v>
       </c>
       <c r="E150">
@@ -6190,51 +6190,51 @@
       </c>
       <c r="H151" t="s">
         <v>245</v>
       </c>
       <c r="I151" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>237</v>
       </c>
       <c r="B152" t="s">
         <v>92</v>
       </c>
       <c r="C152" t="s">
         <v>243</v>
       </c>
       <c r="D152" t="s">
         <v>244</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
       <c r="F152" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G152">
         <v>611</v>
       </c>
       <c r="H152" t="s">
         <v>246</v>
       </c>
       <c r="I152" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>237</v>
       </c>
       <c r="B153" t="s">
         <v>103</v>
       </c>
       <c r="C153" t="s">
         <v>239</v>
       </c>
       <c r="D153" t="s">
         <v>240</v>
       </c>
       <c r="E153">
@@ -6248,515 +6248,515 @@
       </c>
       <c r="H153" t="s">
         <v>247</v>
       </c>
       <c r="I153" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>237</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>248</v>
       </c>
       <c r="D154" t="s">
         <v>249</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
       <c r="F154" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="G154">
         <v>611</v>
       </c>
       <c r="H154" t="s">
         <v>250</v>
       </c>
       <c r="I154" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>237</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>248</v>
       </c>
       <c r="D155" t="s">
         <v>249</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G155">
         <v>611</v>
       </c>
       <c r="H155" t="s">
         <v>250</v>
       </c>
       <c r="I155" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>237</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>248</v>
       </c>
       <c r="D156" t="s">
         <v>249</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
       <c r="F156" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G156">
         <v>611</v>
       </c>
       <c r="H156" t="s">
         <v>250</v>
       </c>
       <c r="I156" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>237</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>248</v>
       </c>
       <c r="D157" t="s">
         <v>249</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="G157">
         <v>611</v>
       </c>
       <c r="H157" t="s">
         <v>250</v>
       </c>
       <c r="I157" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>237</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>248</v>
       </c>
       <c r="D158" t="s">
         <v>249</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
       <c r="F158" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="G158">
         <v>611</v>
       </c>
       <c r="H158" t="s">
         <v>250</v>
       </c>
       <c r="I158" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>237</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>248</v>
       </c>
       <c r="D159" t="s">
         <v>249</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
       <c r="F159" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G159">
         <v>611</v>
       </c>
       <c r="H159" t="s">
         <v>250</v>
       </c>
       <c r="I159" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>237</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>248</v>
       </c>
       <c r="D160" t="s">
         <v>249</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160" t="s">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="G160">
         <v>611</v>
       </c>
       <c r="H160" t="s">
         <v>250</v>
       </c>
       <c r="I160" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>237</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>248</v>
       </c>
       <c r="D161" t="s">
         <v>249</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
       <c r="F161" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G161">
         <v>611</v>
       </c>
       <c r="H161" t="s">
         <v>250</v>
       </c>
       <c r="I161" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>237</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>248</v>
       </c>
       <c r="D162" t="s">
         <v>249</v>
       </c>
       <c r="E162">
         <v>1</v>
       </c>
       <c r="F162" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="G162">
         <v>611</v>
       </c>
       <c r="H162" t="s">
         <v>250</v>
       </c>
       <c r="I162" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>237</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>248</v>
       </c>
       <c r="D163" t="s">
         <v>249</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G163">
         <v>611</v>
       </c>
       <c r="H163" t="s">
         <v>250</v>
       </c>
       <c r="I163" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>237</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>248</v>
       </c>
       <c r="D164" t="s">
         <v>249</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G164">
         <v>611</v>
       </c>
       <c r="H164" t="s">
         <v>250</v>
       </c>
       <c r="I164" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>237</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>248</v>
       </c>
       <c r="D165" t="s">
         <v>249</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
       <c r="F165" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G165">
         <v>611</v>
       </c>
       <c r="H165" t="s">
         <v>250</v>
       </c>
       <c r="I165" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>237</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>248</v>
       </c>
       <c r="D166" t="s">
         <v>249</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G166">
         <v>611</v>
       </c>
       <c r="H166" t="s">
         <v>250</v>
       </c>
       <c r="I166" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>237</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>248</v>
       </c>
       <c r="D167" t="s">
         <v>249</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
       <c r="F167" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G167">
         <v>612</v>
       </c>
       <c r="H167" t="s">
         <v>250</v>
       </c>
       <c r="I167" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>237</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>248</v>
       </c>
       <c r="D168" t="s">
         <v>249</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
       <c r="F168" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G168">
         <v>612</v>
       </c>
       <c r="H168" t="s">
         <v>250</v>
       </c>
       <c r="I168" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>237</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>248</v>
       </c>
       <c r="D169" t="s">
         <v>249</v>
       </c>
       <c r="E169">
         <v>1</v>
       </c>
       <c r="F169" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="G169">
         <v>612</v>
       </c>
       <c r="H169" t="s">
         <v>250</v>
       </c>
       <c r="I169" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>237</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>248</v>
       </c>
       <c r="D170" t="s">
         <v>249</v>
       </c>
       <c r="E170">
         <v>1</v>
       </c>
       <c r="F170" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G170">
         <v>612</v>
       </c>
       <c r="H170" t="s">
         <v>250</v>
       </c>
       <c r="I170" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>237</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>248</v>
       </c>
       <c r="D171" t="s">
         <v>249</v>
       </c>
       <c r="E171">
@@ -6799,80 +6799,80 @@
       </c>
       <c r="H172" t="s">
         <v>250</v>
       </c>
       <c r="I172" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>237</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>248</v>
       </c>
       <c r="D173" t="s">
         <v>249</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
       <c r="F173" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G173">
         <v>614</v>
       </c>
       <c r="H173" t="s">
         <v>250</v>
       </c>
       <c r="I173" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>237</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>248</v>
       </c>
       <c r="D174" t="s">
         <v>249</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="G174">
         <v>614</v>
       </c>
       <c r="H174" t="s">
         <v>250</v>
       </c>
       <c r="I174" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>237</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>251</v>
       </c>
       <c r="D175" t="s">
         <v>132</v>
       </c>
       <c r="E175">
@@ -6895,51 +6895,51 @@
       <c r="A176" t="s">
         <v>237</v>
       </c>
       <c r="B176" t="s">
         <v>68</v>
       </c>
       <c r="C176" t="s">
         <v>254</v>
       </c>
       <c r="D176" t="s">
         <v>255</v>
       </c>
       <c r="E176">
         <v>3</v>
       </c>
       <c r="F176" t="s">
         <v>58</v>
       </c>
       <c r="G176">
         <v>631</v>
       </c>
       <c r="H176" t="s">
         <v>256</v>
       </c>
       <c r="I176" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>237</v>
       </c>
       <c r="B177" t="s">
         <v>22</v>
       </c>
       <c r="C177" t="s">
         <v>251</v>
       </c>
       <c r="D177" t="s">
         <v>132</v>
       </c>
       <c r="E177">
         <v>3</v>
       </c>
       <c r="F177" t="s">
         <v>19</v>
       </c>
       <c r="G177">
         <v>634</v>
       </c>
       <c r="H177" t="s">
@@ -6950,51 +6950,51 @@
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>237</v>
       </c>
       <c r="B178" t="s">
         <v>26</v>
       </c>
       <c r="C178" t="s">
         <v>64</v>
       </c>
       <c r="D178" t="s">
         <v>65</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
       <c r="F178" t="s">
         <v>38</v>
       </c>
       <c r="G178">
         <v>612</v>
       </c>
       <c r="H178" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I178" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>237</v>
       </c>
       <c r="B179">
         <v>9.0</v>
       </c>
       <c r="C179" t="s">
         <v>251</v>
       </c>
       <c r="D179" t="s">
         <v>132</v>
       </c>
       <c r="E179">
         <v>3</v>
       </c>
       <c r="F179" t="s">
         <v>19</v>
       </c>
       <c r="G179">
@@ -7040,51 +7040,51 @@
       <c r="A181" t="s">
         <v>237</v>
       </c>
       <c r="B181" t="s">
         <v>51</v>
       </c>
       <c r="C181" t="s">
         <v>254</v>
       </c>
       <c r="D181" t="s">
         <v>255</v>
       </c>
       <c r="E181">
         <v>3</v>
       </c>
       <c r="F181" t="s">
         <v>58</v>
       </c>
       <c r="G181">
         <v>632</v>
       </c>
       <c r="H181" t="s">
         <v>256</v>
       </c>
       <c r="I181" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>260</v>
       </c>
       <c r="B182" t="s">
         <v>26</v>
       </c>
       <c r="C182" t="s">
         <v>64</v>
       </c>
       <c r="D182" t="s">
         <v>65</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
       <c r="F182" t="s">
         <v>38</v>
       </c>
       <c r="G182">
         <v>614</v>
       </c>
       <c r="H182" t="s">
@@ -7118,109 +7118,109 @@
       </c>
       <c r="H183" t="s">
         <v>36</v>
       </c>
       <c r="I183" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>262</v>
       </c>
       <c r="B184" t="s">
         <v>75</v>
       </c>
       <c r="C184" t="s">
         <v>263</v>
       </c>
       <c r="D184" t="s">
         <v>264</v>
       </c>
       <c r="E184">
         <v>3</v>
       </c>
       <c r="F184" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G184">
         <v>631</v>
       </c>
       <c r="H184" t="s">
         <v>265</v>
       </c>
       <c r="I184" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>262</v>
       </c>
       <c r="B185" t="s">
         <v>60</v>
       </c>
       <c r="C185" t="s">
         <v>187</v>
       </c>
       <c r="D185" t="s">
         <v>266</v>
       </c>
       <c r="E185">
         <v>2</v>
       </c>
       <c r="F185" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G185">
         <v>623</v>
       </c>
       <c r="H185" t="s">
         <v>267</v>
       </c>
       <c r="I185" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>262</v>
       </c>
       <c r="B186" t="s">
         <v>60</v>
       </c>
       <c r="C186" t="s">
         <v>269</v>
       </c>
       <c r="D186" t="s">
         <v>270</v>
       </c>
       <c r="E186">
         <v>3</v>
       </c>
       <c r="F186" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G186">
         <v>631</v>
       </c>
       <c r="H186" t="s">
         <v>271</v>
       </c>
       <c r="I186" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>262</v>
       </c>
       <c r="B187" t="s">
         <v>92</v>
       </c>
       <c r="C187" t="s">
         <v>272</v>
       </c>
       <c r="D187" t="s">
         <v>273</v>
       </c>
       <c r="E187">
@@ -7234,51 +7234,51 @@
       </c>
       <c r="H187" t="s">
         <v>274</v>
       </c>
       <c r="I187" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>262</v>
       </c>
       <c r="B188" t="s">
         <v>92</v>
       </c>
       <c r="C188" t="s">
         <v>276</v>
       </c>
       <c r="D188" t="s">
         <v>277</v>
       </c>
       <c r="E188">
         <v>3</v>
       </c>
       <c r="F188" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G188">
         <v>631</v>
       </c>
       <c r="H188" t="s">
         <v>278</v>
       </c>
       <c r="I188" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>262</v>
       </c>
       <c r="B189" t="s">
         <v>92</v>
       </c>
       <c r="C189" t="s">
         <v>280</v>
       </c>
       <c r="D189" t="s">
         <v>281</v>
       </c>
       <c r="E189">
@@ -7437,283 +7437,283 @@
       </c>
       <c r="H194" t="s">
         <v>289</v>
       </c>
       <c r="I194" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>262</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>276</v>
       </c>
       <c r="D195" t="s">
         <v>277</v>
       </c>
       <c r="E195">
         <v>3</v>
       </c>
       <c r="F195" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G195">
         <v>632</v>
       </c>
       <c r="H195" t="s">
         <v>291</v>
       </c>
       <c r="I195" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>262</v>
       </c>
       <c r="B196" t="s">
         <v>68</v>
       </c>
       <c r="C196" t="s">
         <v>292</v>
       </c>
       <c r="D196" t="s">
-        <v>86</v>
+        <v>293</v>
       </c>
       <c r="E196">
         <v>2</v>
       </c>
       <c r="F196" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G196">
         <v>621</v>
       </c>
       <c r="H196" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I196" t="s">
-        <v>42</v>
+        <v>295</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>262</v>
       </c>
       <c r="B197" t="s">
         <v>68</v>
       </c>
       <c r="C197" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D197" t="s">
-        <v>295</v>
+        <v>86</v>
       </c>
       <c r="E197">
         <v>2</v>
       </c>
       <c r="F197" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="G197">
         <v>621</v>
       </c>
       <c r="H197" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="I197" t="s">
-        <v>297</v>
+        <v>45</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>262</v>
       </c>
       <c r="B198" t="s">
         <v>68</v>
       </c>
       <c r="C198" t="s">
-        <v>226</v>
+        <v>39</v>
       </c>
       <c r="D198" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="E198">
         <v>2</v>
       </c>
       <c r="F198" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G198">
         <v>622</v>
       </c>
       <c r="H198" t="s">
-        <v>298</v>
+        <v>41</v>
       </c>
       <c r="I198" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>262</v>
       </c>
       <c r="B199" t="s">
         <v>68</v>
       </c>
       <c r="C199" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="D199" t="s">
-        <v>29</v>
+        <v>299</v>
       </c>
       <c r="E199">
         <v>2</v>
       </c>
       <c r="F199" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G199">
         <v>622</v>
       </c>
       <c r="H199" t="s">
-        <v>45</v>
+        <v>300</v>
       </c>
       <c r="I199" t="s">
-        <v>32</v>
+        <v>242</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>262</v>
       </c>
       <c r="B200" t="s">
         <v>68</v>
       </c>
       <c r="C200" t="s">
-        <v>299</v>
+        <v>226</v>
       </c>
       <c r="D200" t="s">
-        <v>300</v>
+        <v>183</v>
       </c>
       <c r="E200">
         <v>2</v>
       </c>
       <c r="F200" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="G200">
         <v>622</v>
       </c>
       <c r="H200" t="s">
         <v>301</v>
       </c>
       <c r="I200" t="s">
-        <v>242</v>
+        <v>55</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>262</v>
       </c>
       <c r="B201" t="s">
         <v>68</v>
       </c>
       <c r="C201" t="s">
         <v>28</v>
       </c>
       <c r="D201" t="s">
         <v>29</v>
       </c>
       <c r="E201">
         <v>2</v>
       </c>
       <c r="F201" t="s">
         <v>38</v>
       </c>
       <c r="G201">
         <v>623</v>
       </c>
       <c r="H201" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="I201" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>262</v>
       </c>
       <c r="B202" t="s">
         <v>68</v>
       </c>
       <c r="C202" t="s">
         <v>187</v>
       </c>
       <c r="D202" t="s">
         <v>86</v>
       </c>
       <c r="E202">
         <v>2</v>
       </c>
       <c r="F202" t="s">
         <v>38</v>
       </c>
       <c r="G202">
         <v>624</v>
       </c>
       <c r="H202" t="s">
         <v>302</v>
       </c>
       <c r="I202" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>262</v>
       </c>
       <c r="B203" t="s">
         <v>134</v>
       </c>
       <c r="C203" t="s">
         <v>276</v>
       </c>
       <c r="D203" t="s">
         <v>277</v>
       </c>
       <c r="E203">
         <v>3</v>
       </c>
       <c r="F203" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G203">
         <v>633</v>
       </c>
       <c r="H203" t="s">
         <v>291</v>
       </c>
       <c r="I203" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>262</v>
       </c>
       <c r="B204">
         <v>8.0</v>
       </c>
       <c r="C204" t="s">
         <v>81</v>
       </c>
       <c r="D204" t="s">
         <v>155</v>
       </c>
       <c r="E204">
@@ -7727,51 +7727,51 @@
       </c>
       <c r="H204" t="s">
         <v>303</v>
       </c>
       <c r="I204" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>262</v>
       </c>
       <c r="B205" t="s">
         <v>26</v>
       </c>
       <c r="C205" t="s">
         <v>151</v>
       </c>
       <c r="D205" t="s">
         <v>152</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G205">
         <v>611</v>
       </c>
       <c r="H205" t="s">
         <v>304</v>
       </c>
       <c r="I205" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>262</v>
       </c>
       <c r="B206" t="s">
         <v>26</v>
       </c>
       <c r="C206" t="s">
         <v>64</v>
       </c>
       <c r="D206" t="s">
         <v>305</v>
       </c>
       <c r="E206">
@@ -7834,112 +7834,112 @@
       </c>
       <c r="E208">
         <v>2</v>
       </c>
       <c r="F208" t="s">
         <v>77</v>
       </c>
       <c r="G208">
         <v>621</v>
       </c>
       <c r="H208" t="s">
         <v>83</v>
       </c>
       <c r="I208" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>262</v>
       </c>
       <c r="B209" t="s">
         <v>26</v>
       </c>
       <c r="C209" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D209" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E209">
         <v>2</v>
       </c>
       <c r="F209" t="s">
         <v>35</v>
       </c>
       <c r="G209">
         <v>621</v>
       </c>
       <c r="H209" t="s">
         <v>308</v>
       </c>
       <c r="I209" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>262</v>
       </c>
       <c r="B210" t="s">
         <v>26</v>
       </c>
       <c r="C210" t="s">
         <v>81</v>
       </c>
       <c r="D210" t="s">
         <v>82</v>
       </c>
       <c r="E210">
         <v>2</v>
       </c>
       <c r="F210" t="s">
         <v>77</v>
       </c>
       <c r="G210">
         <v>622</v>
       </c>
       <c r="H210" t="s">
         <v>83</v>
       </c>
       <c r="I210" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>262</v>
       </c>
       <c r="B211" t="s">
         <v>26</v>
       </c>
       <c r="C211" t="s">
         <v>309</v>
       </c>
       <c r="D211" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E211">
         <v>3</v>
       </c>
       <c r="F211" t="s">
         <v>38</v>
       </c>
       <c r="G211">
         <v>632</v>
       </c>
       <c r="H211" t="s">
         <v>310</v>
       </c>
       <c r="I211" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>262</v>
       </c>
       <c r="B212">
         <v>9</v>
       </c>
       <c r="C212" t="s">
@@ -7997,51 +7997,51 @@
       <c r="A214" t="s">
         <v>262</v>
       </c>
       <c r="B214" t="s">
         <v>51</v>
       </c>
       <c r="C214" t="s">
         <v>314</v>
       </c>
       <c r="D214" t="s">
         <v>86</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
       <c r="F214" t="s">
         <v>58</v>
       </c>
       <c r="G214">
         <v>611</v>
       </c>
       <c r="H214" t="s">
         <v>315</v>
       </c>
       <c r="I214" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>262</v>
       </c>
       <c r="B215" t="s">
         <v>51</v>
       </c>
       <c r="C215" t="s">
         <v>311</v>
       </c>
       <c r="D215" t="s">
         <v>312</v>
       </c>
       <c r="E215">
         <v>1</v>
       </c>
       <c r="F215" t="s">
         <v>35</v>
       </c>
       <c r="G215">
         <v>611</v>
       </c>
       <c r="H215" t="s">
@@ -8095,54 +8095,54 @@
       </c>
       <c r="E217">
         <v>2</v>
       </c>
       <c r="F217" t="s">
         <v>23</v>
       </c>
       <c r="G217">
         <v>622</v>
       </c>
       <c r="H217" t="s">
         <v>320</v>
       </c>
       <c r="I217" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>321</v>
       </c>
       <c r="B218" t="s">
         <v>75</v>
       </c>
       <c r="C218" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D218" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E218">
         <v>2</v>
       </c>
       <c r="F218" t="s">
         <v>19</v>
       </c>
       <c r="G218">
         <v>622</v>
       </c>
       <c r="H218" t="s">
         <v>322</v>
       </c>
       <c r="I218" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>321</v>
       </c>
       <c r="B219" t="s">
         <v>75</v>
       </c>
       <c r="C219" t="s">
@@ -8336,51 +8336,51 @@
       </c>
       <c r="H225" t="s">
         <v>303</v>
       </c>
       <c r="I225" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>321</v>
       </c>
       <c r="B226" t="s">
         <v>92</v>
       </c>
       <c r="C226" t="s">
         <v>272</v>
       </c>
       <c r="D226" t="s">
         <v>273</v>
       </c>
       <c r="E226">
         <v>2</v>
       </c>
       <c r="F226" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G226">
         <v>621</v>
       </c>
       <c r="H226" t="s">
         <v>333</v>
       </c>
       <c r="I226" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>321</v>
       </c>
       <c r="B227" t="s">
         <v>92</v>
       </c>
       <c r="C227" t="s">
         <v>334</v>
       </c>
       <c r="D227" t="s">
         <v>335</v>
       </c>
       <c r="E227">
@@ -8414,185 +8414,185 @@
       </c>
       <c r="E228">
         <v>1</v>
       </c>
       <c r="F228" t="s">
         <v>156</v>
       </c>
       <c r="G228">
         <v>611</v>
       </c>
       <c r="H228" t="s">
         <v>116</v>
       </c>
       <c r="I228" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>321</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
-        <v>337</v>
+        <v>64</v>
       </c>
       <c r="D229" t="s">
-        <v>175</v>
+        <v>65</v>
       </c>
       <c r="E229">
         <v>1</v>
       </c>
       <c r="F229" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="G229">
         <v>611</v>
       </c>
       <c r="H229" t="s">
-        <v>338</v>
+        <v>67</v>
       </c>
       <c r="I229" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>321</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
-        <v>64</v>
+        <v>337</v>
       </c>
       <c r="D230" t="s">
-        <v>65</v>
+        <v>175</v>
       </c>
       <c r="E230">
         <v>1</v>
       </c>
       <c r="F230" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="G230">
         <v>611</v>
       </c>
       <c r="H230" t="s">
-        <v>66</v>
+        <v>338</v>
       </c>
       <c r="I230" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>321</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>337</v>
       </c>
       <c r="D231" t="s">
         <v>175</v>
       </c>
       <c r="E231">
         <v>1</v>
       </c>
       <c r="F231" t="s">
         <v>48</v>
       </c>
       <c r="G231">
         <v>612</v>
       </c>
       <c r="H231" t="s">
         <v>339</v>
       </c>
       <c r="I231" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>321</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>340</v>
       </c>
       <c r="D232" t="s">
-        <v>113</v>
+        <v>341</v>
       </c>
       <c r="E232">
         <v>2</v>
       </c>
       <c r="F232" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="G232">
         <v>621</v>
       </c>
       <c r="H232" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="I232" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>321</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D233" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="E233">
         <v>2</v>
       </c>
       <c r="F233" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="G233">
         <v>621</v>
       </c>
       <c r="H233" t="s">
         <v>344</v>
       </c>
       <c r="I233" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>321</v>
       </c>
       <c r="B234" t="s">
         <v>68</v>
       </c>
       <c r="C234" t="s">
         <v>345</v>
       </c>
       <c r="D234" t="s">
         <v>346</v>
       </c>
       <c r="E234">
         <v>3</v>
       </c>
       <c r="F234" t="s">
         <v>19</v>
       </c>
       <c r="G234">
         <v>632</v>
       </c>
       <c r="H234"/>
@@ -8651,159 +8651,159 @@
       </c>
       <c r="H236" t="s">
         <v>349</v>
       </c>
       <c r="I236" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>321</v>
       </c>
       <c r="B237" t="s">
         <v>26</v>
       </c>
       <c r="C237" t="s">
         <v>214</v>
       </c>
       <c r="D237" t="s">
         <v>178</v>
       </c>
       <c r="E237">
         <v>1</v>
       </c>
       <c r="F237" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G237">
         <v>611</v>
       </c>
       <c r="H237" t="s">
         <v>180</v>
       </c>
       <c r="I237" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>321</v>
       </c>
       <c r="B238" t="s">
         <v>26</v>
       </c>
       <c r="C238" t="s">
         <v>214</v>
       </c>
       <c r="D238" t="s">
         <v>178</v>
       </c>
       <c r="E238">
         <v>1</v>
       </c>
       <c r="F238" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G238">
         <v>612</v>
       </c>
       <c r="H238" t="s">
         <v>180</v>
       </c>
       <c r="I238" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>321</v>
       </c>
       <c r="B239" t="s">
         <v>26</v>
       </c>
       <c r="C239" t="s">
-        <v>43</v>
+        <v>351</v>
       </c>
       <c r="D239" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="E239">
         <v>2</v>
       </c>
       <c r="F239" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G239">
         <v>621</v>
       </c>
-      <c r="H239" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239"/>
       <c r="I239" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>321</v>
       </c>
       <c r="B240" t="s">
         <v>26</v>
       </c>
       <c r="C240" t="s">
-        <v>352</v>
+        <v>39</v>
       </c>
       <c r="D240" t="s">
-        <v>86</v>
+        <v>29</v>
       </c>
       <c r="E240">
         <v>2</v>
       </c>
       <c r="F240" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G240">
         <v>621</v>
       </c>
-      <c r="H240"/>
+      <c r="H240" t="s">
+        <v>352</v>
+      </c>
       <c r="I240" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>321</v>
       </c>
       <c r="B241" t="s">
         <v>26</v>
       </c>
       <c r="C241" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D241" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E241">
         <v>2</v>
       </c>
       <c r="F241" t="s">
         <v>19</v>
       </c>
       <c r="G241">
         <v>624</v>
       </c>
       <c r="H241" t="s">
         <v>353</v>
       </c>
       <c r="I241" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>321</v>
       </c>
       <c r="B242" t="s">
         <v>51</v>
       </c>
       <c r="C242" t="s">
@@ -8904,51 +8904,51 @@
       </c>
       <c r="F245" t="s">
         <v>38</v>
       </c>
       <c r="G245">
         <v>614</v>
       </c>
       <c r="H245" t="s">
         <v>357</v>
       </c>
       <c r="I245" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>355</v>
       </c>
       <c r="B246" t="s">
         <v>68</v>
       </c>
       <c r="C246" t="s">
         <v>309</v>
       </c>
       <c r="D246" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E246">
         <v>3</v>
       </c>
       <c r="F246" t="s">
         <v>38</v>
       </c>
       <c r="G246">
         <v>633</v>
       </c>
       <c r="H246" t="s">
         <v>310</v>
       </c>
       <c r="I246" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>355</v>
       </c>
       <c r="B247" t="s">
         <v>358</v>
       </c>
       <c r="C247" t="s">
@@ -8966,348 +8966,348 @@
       <c r="G247">
         <v>621</v>
       </c>
       <c r="H247"/>
       <c r="I247" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>355</v>
       </c>
       <c r="B248" t="s">
         <v>358</v>
       </c>
       <c r="C248" t="s">
         <v>359</v>
       </c>
       <c r="D248" t="s">
         <v>360</v>
       </c>
       <c r="E248">
         <v>3</v>
       </c>
       <c r="F248" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="G248">
         <v>631</v>
       </c>
       <c r="H248"/>
       <c r="I248" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>355</v>
       </c>
       <c r="B249" t="s">
         <v>358</v>
       </c>
       <c r="C249" t="s">
         <v>359</v>
       </c>
       <c r="D249" t="s">
         <v>360</v>
       </c>
       <c r="E249">
         <v>3</v>
       </c>
       <c r="F249" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G249">
         <v>631</v>
       </c>
       <c r="H249"/>
       <c r="I249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>355</v>
       </c>
       <c r="B250" t="s">
         <v>358</v>
       </c>
       <c r="C250" t="s">
         <v>359</v>
       </c>
       <c r="D250" t="s">
         <v>360</v>
       </c>
       <c r="E250">
         <v>3</v>
       </c>
       <c r="F250" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="G250">
         <v>631</v>
       </c>
       <c r="H250"/>
       <c r="I250" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>355</v>
       </c>
       <c r="B251" t="s">
         <v>358</v>
       </c>
       <c r="C251" t="s">
         <v>359</v>
       </c>
       <c r="D251" t="s">
         <v>360</v>
       </c>
       <c r="E251">
         <v>3</v>
       </c>
       <c r="F251" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G251">
         <v>631</v>
       </c>
       <c r="H251"/>
       <c r="I251" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>355</v>
       </c>
       <c r="B252" t="s">
         <v>358</v>
       </c>
       <c r="C252" t="s">
         <v>359</v>
       </c>
       <c r="D252" t="s">
         <v>360</v>
       </c>
       <c r="E252">
         <v>3</v>
       </c>
       <c r="F252" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G252">
         <v>631</v>
       </c>
       <c r="H252"/>
       <c r="I252" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>355</v>
       </c>
       <c r="B253" t="s">
         <v>358</v>
       </c>
       <c r="C253" t="s">
         <v>359</v>
       </c>
       <c r="D253" t="s">
         <v>360</v>
       </c>
       <c r="E253">
         <v>3</v>
       </c>
       <c r="F253" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G253">
         <v>631</v>
       </c>
       <c r="H253"/>
       <c r="I253" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>355</v>
       </c>
       <c r="B254" t="s">
         <v>358</v>
       </c>
       <c r="C254" t="s">
         <v>359</v>
       </c>
       <c r="D254" t="s">
         <v>360</v>
       </c>
       <c r="E254">
         <v>3</v>
       </c>
       <c r="F254" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G254">
         <v>631</v>
       </c>
       <c r="H254"/>
       <c r="I254" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>355</v>
       </c>
       <c r="B255" t="s">
         <v>358</v>
       </c>
       <c r="C255" t="s">
         <v>359</v>
       </c>
       <c r="D255" t="s">
         <v>360</v>
       </c>
       <c r="E255">
         <v>3</v>
       </c>
       <c r="F255" t="s">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="G255">
         <v>631</v>
       </c>
       <c r="H255"/>
       <c r="I255" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>355</v>
       </c>
       <c r="B256" t="s">
         <v>358</v>
       </c>
       <c r="C256" t="s">
         <v>359</v>
       </c>
       <c r="D256" t="s">
         <v>360</v>
       </c>
       <c r="E256">
         <v>3</v>
       </c>
       <c r="F256" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="G256">
         <v>631</v>
       </c>
       <c r="H256"/>
       <c r="I256" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>355</v>
       </c>
       <c r="B257" t="s">
         <v>358</v>
       </c>
       <c r="C257" t="s">
         <v>359</v>
       </c>
       <c r="D257" t="s">
         <v>360</v>
       </c>
       <c r="E257">
         <v>3</v>
       </c>
       <c r="F257" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="G257">
         <v>631</v>
       </c>
       <c r="H257"/>
       <c r="I257" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>355</v>
       </c>
       <c r="B258" t="s">
         <v>358</v>
       </c>
       <c r="C258" t="s">
         <v>359</v>
       </c>
       <c r="D258" t="s">
         <v>360</v>
       </c>
       <c r="E258">
         <v>3</v>
       </c>
       <c r="F258" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="G258">
         <v>631</v>
       </c>
       <c r="H258"/>
       <c r="I258" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>355</v>
       </c>
       <c r="B259" t="s">
         <v>358</v>
       </c>
       <c r="C259" t="s">
         <v>359</v>
       </c>
       <c r="D259" t="s">
         <v>360</v>
       </c>
       <c r="E259">
         <v>3</v>
       </c>
       <c r="F259" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="G259">
         <v>631</v>
       </c>
       <c r="H259"/>
       <c r="I259" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>355</v>
       </c>
       <c r="B260" t="s">
         <v>358</v>
       </c>
       <c r="C260" t="s">
         <v>359</v>
       </c>
       <c r="D260" t="s">
         <v>360</v>
       </c>
       <c r="E260">
         <v>3</v>
       </c>
@@ -9317,51 +9317,51 @@
       <c r="G260">
         <v>632</v>
       </c>
       <c r="H260"/>
       <c r="I260" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>355</v>
       </c>
       <c r="B261" t="s">
         <v>358</v>
       </c>
       <c r="C261" t="s">
         <v>359</v>
       </c>
       <c r="D261" t="s">
         <v>360</v>
       </c>
       <c r="E261">
         <v>3</v>
       </c>
       <c r="F261" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G261">
         <v>632</v>
       </c>
       <c r="H261"/>
       <c r="I261" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>355</v>
       </c>
       <c r="B262" t="s">
         <v>358</v>
       </c>
       <c r="C262" t="s">
         <v>359</v>
       </c>
       <c r="D262" t="s">
         <v>360</v>
       </c>
       <c r="E262">
         <v>3</v>
       </c>
@@ -9595,145 +9595,145 @@
       </c>
       <c r="H270" t="s">
         <v>365</v>
       </c>
       <c r="I270" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>366</v>
       </c>
       <c r="B271" t="s">
         <v>75</v>
       </c>
       <c r="C271" t="s">
         <v>167</v>
       </c>
       <c r="D271" t="s">
         <v>168</v>
       </c>
       <c r="E271">
         <v>1</v>
       </c>
       <c r="F271" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G271">
         <v>611</v>
       </c>
       <c r="H271" t="s">
         <v>367</v>
       </c>
       <c r="I271" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>366</v>
       </c>
       <c r="B272" t="s">
         <v>75</v>
       </c>
       <c r="C272" t="s">
         <v>85</v>
       </c>
       <c r="D272" t="s">
         <v>137</v>
       </c>
       <c r="E272">
         <v>3</v>
       </c>
       <c r="F272" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G272">
         <v>631</v>
       </c>
       <c r="H272" t="s">
         <v>368</v>
       </c>
       <c r="I272" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>366</v>
       </c>
       <c r="B273" t="s">
         <v>60</v>
       </c>
       <c r="C273" t="s">
-        <v>370</v>
+        <v>194</v>
       </c>
       <c r="D273" t="s">
-        <v>371</v>
+        <v>62</v>
       </c>
       <c r="E273">
         <v>2</v>
       </c>
       <c r="F273" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G273">
         <v>622</v>
       </c>
-      <c r="H273" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273"/>
       <c r="I273" t="s">
-        <v>373</v>
+        <v>102</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>366</v>
       </c>
       <c r="B274" t="s">
         <v>60</v>
       </c>
       <c r="C274" t="s">
-        <v>194</v>
+        <v>370</v>
       </c>
       <c r="D274" t="s">
-        <v>62</v>
+        <v>371</v>
       </c>
       <c r="E274">
         <v>2</v>
       </c>
       <c r="F274" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G274">
         <v>622</v>
       </c>
-      <c r="H274"/>
+      <c r="H274" t="s">
+        <v>372</v>
+      </c>
       <c r="I274" t="s">
-        <v>102</v>
+        <v>373</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>366</v>
       </c>
       <c r="B275" t="s">
         <v>60</v>
       </c>
       <c r="C275" t="s">
         <v>374</v>
       </c>
       <c r="D275" t="s">
         <v>255</v>
       </c>
       <c r="E275">
         <v>3</v>
       </c>
       <c r="F275" t="s">
         <v>106</v>
       </c>
       <c r="G275">
         <v>631</v>
       </c>
       <c r="H275" t="s">
@@ -9816,255 +9816,255 @@
       </c>
       <c r="E278">
         <v>2</v>
       </c>
       <c r="F278" t="s">
         <v>77</v>
       </c>
       <c r="G278">
         <v>622</v>
       </c>
       <c r="H278" t="s">
         <v>379</v>
       </c>
       <c r="I278" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>366</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
-        <v>214</v>
+        <v>380</v>
       </c>
       <c r="D279" t="s">
-        <v>220</v>
+        <v>381</v>
       </c>
       <c r="E279">
         <v>1</v>
       </c>
       <c r="F279" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="G279">
         <v>611</v>
       </c>
       <c r="H279" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="I279" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>366</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
-        <v>381</v>
+        <v>214</v>
       </c>
       <c r="D280" t="s">
-        <v>382</v>
+        <v>220</v>
       </c>
       <c r="E280">
         <v>1</v>
       </c>
       <c r="F280" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="G280">
         <v>611</v>
       </c>
       <c r="H280" t="s">
         <v>383</v>
       </c>
       <c r="I280" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>366</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>187</v>
       </c>
       <c r="D281" t="s">
         <v>86</v>
       </c>
       <c r="E281">
         <v>2</v>
       </c>
       <c r="F281" t="s">
         <v>30</v>
       </c>
       <c r="G281">
         <v>621</v>
       </c>
       <c r="H281"/>
       <c r="I281" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>366</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>384</v>
       </c>
       <c r="D282" t="s">
         <v>140</v>
       </c>
       <c r="E282">
         <v>3</v>
       </c>
       <c r="F282" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G282">
         <v>631</v>
       </c>
       <c r="H282" t="s">
         <v>385</v>
       </c>
       <c r="I282" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>366</v>
       </c>
       <c r="B283" t="s">
         <v>68</v>
       </c>
       <c r="C283" t="s">
-        <v>294</v>
+        <v>28</v>
       </c>
       <c r="D283" t="s">
-        <v>295</v>
+        <v>29</v>
       </c>
       <c r="E283">
         <v>2</v>
       </c>
       <c r="F283" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G283">
         <v>621</v>
       </c>
       <c r="H283" t="s">
-        <v>386</v>
+        <v>41</v>
       </c>
       <c r="I283" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>366</v>
       </c>
       <c r="B284" t="s">
         <v>68</v>
       </c>
       <c r="C284" t="s">
-        <v>28</v>
+        <v>292</v>
       </c>
       <c r="D284" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="E284">
         <v>2</v>
       </c>
       <c r="F284" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G284">
         <v>621</v>
       </c>
       <c r="H284" t="s">
-        <v>45</v>
+        <v>386</v>
       </c>
       <c r="I284" t="s">
-        <v>32</v>
+        <v>242</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>366</v>
       </c>
       <c r="B285" t="s">
         <v>68</v>
       </c>
       <c r="C285" t="s">
         <v>387</v>
       </c>
       <c r="D285" t="s">
         <v>29</v>
       </c>
       <c r="E285">
         <v>2</v>
       </c>
       <c r="F285" t="s">
         <v>58</v>
       </c>
       <c r="G285">
         <v>622</v>
       </c>
       <c r="H285" t="s">
         <v>388</v>
       </c>
       <c r="I285" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>366</v>
       </c>
       <c r="B286" t="s">
         <v>68</v>
       </c>
       <c r="C286" t="s">
         <v>389</v>
       </c>
       <c r="D286" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E286">
         <v>2</v>
       </c>
       <c r="F286" t="s">
         <v>38</v>
       </c>
       <c r="G286">
         <v>623</v>
       </c>
       <c r="H286" t="s">
         <v>36</v>
       </c>
       <c r="I286" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>366</v>
       </c>
       <c r="B287">
         <v>8.0</v>
       </c>
       <c r="C287" t="s">
@@ -10084,51 +10084,51 @@
       </c>
       <c r="H287" t="s">
         <v>390</v>
       </c>
       <c r="I287" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>366</v>
       </c>
       <c r="B288" t="s">
         <v>26</v>
       </c>
       <c r="C288" t="s">
         <v>167</v>
       </c>
       <c r="D288" t="s">
         <v>168</v>
       </c>
       <c r="E288">
         <v>1</v>
       </c>
       <c r="F288" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G288">
         <v>611</v>
       </c>
       <c r="H288" t="s">
         <v>391</v>
       </c>
       <c r="I288" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>366</v>
       </c>
       <c r="B289" t="s">
         <v>26</v>
       </c>
       <c r="C289" t="s">
         <v>378</v>
       </c>
       <c r="D289" t="s">
         <v>266</v>
       </c>
       <c r="E289">
@@ -10165,95 +10165,95 @@
       </c>
       <c r="F290" t="s">
         <v>48</v>
       </c>
       <c r="G290">
         <v>631</v>
       </c>
       <c r="H290" t="s">
         <v>328</v>
       </c>
       <c r="I290" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>366</v>
       </c>
       <c r="B291" t="s">
         <v>26</v>
       </c>
       <c r="C291" t="s">
         <v>309</v>
       </c>
       <c r="D291" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E291">
         <v>3</v>
       </c>
       <c r="F291" t="s">
         <v>38</v>
       </c>
       <c r="G291">
         <v>631</v>
       </c>
       <c r="H291" t="s">
         <v>310</v>
       </c>
       <c r="I291" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>366</v>
       </c>
       <c r="B292" t="s">
         <v>51</v>
       </c>
       <c r="C292" t="s">
         <v>393</v>
       </c>
       <c r="D292" t="s">
         <v>394</v>
       </c>
       <c r="E292">
         <v>3</v>
       </c>
       <c r="F292" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G292">
         <v>632</v>
       </c>
       <c r="H292" t="s">
         <v>395</v>
       </c>
       <c r="I292" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>396</v>
       </c>
       <c r="B293" t="s">
         <v>75</v>
       </c>
       <c r="C293" t="s">
         <v>214</v>
       </c>
       <c r="D293" t="s">
         <v>178</v>
       </c>
       <c r="E293">
         <v>1</v>
       </c>
       <c r="F293" t="s">
         <v>77</v>
       </c>
       <c r="G293">
         <v>611</v>
       </c>
       <c r="H293" t="s">
@@ -10316,89 +10316,89 @@
       </c>
       <c r="H295" t="s">
         <v>146</v>
       </c>
       <c r="I295" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>396</v>
       </c>
       <c r="B296" t="s">
         <v>60</v>
       </c>
       <c r="C296" t="s">
         <v>187</v>
       </c>
       <c r="D296" t="s">
         <v>317</v>
       </c>
       <c r="E296">
         <v>2</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G296">
         <v>621</v>
       </c>
       <c r="H296" t="s">
         <v>318</v>
       </c>
       <c r="I296" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>396</v>
       </c>
       <c r="B297" t="s">
         <v>60</v>
       </c>
       <c r="C297" t="s">
         <v>393</v>
       </c>
       <c r="D297" t="s">
         <v>394</v>
       </c>
       <c r="E297">
         <v>3</v>
       </c>
       <c r="F297" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G297">
         <v>631</v>
       </c>
       <c r="H297" t="s">
         <v>395</v>
       </c>
       <c r="I297" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>396</v>
       </c>
       <c r="B298" t="s">
         <v>60</v>
       </c>
       <c r="C298" t="s">
         <v>147</v>
       </c>
       <c r="D298" t="s">
         <v>148</v>
       </c>
       <c r="E298">
         <v>3</v>
       </c>
       <c r="F298" t="s">
         <v>48</v>
       </c>
       <c r="G298">
         <v>632</v>
       </c>
       <c r="H298" t="s">
@@ -10624,98 +10624,98 @@
       </c>
       <c r="E306">
         <v>2</v>
       </c>
       <c r="F306" t="s">
         <v>19</v>
       </c>
       <c r="G306">
         <v>623</v>
       </c>
       <c r="H306" t="s">
         <v>404</v>
       </c>
       <c r="I306" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>396</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
-        <v>64</v>
+        <v>214</v>
       </c>
       <c r="D307" t="s">
-        <v>305</v>
+        <v>220</v>
       </c>
       <c r="E307">
         <v>1</v>
       </c>
       <c r="F307" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G307">
         <v>611</v>
       </c>
       <c r="H307" t="s">
         <v>405</v>
       </c>
       <c r="I307" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>396</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
-        <v>214</v>
+        <v>64</v>
       </c>
       <c r="D308" t="s">
-        <v>220</v>
+        <v>305</v>
       </c>
       <c r="E308">
         <v>1</v>
       </c>
       <c r="F308" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="G308">
         <v>611</v>
       </c>
       <c r="H308" t="s">
         <v>406</v>
       </c>
       <c r="I308" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>396</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>214</v>
       </c>
       <c r="D309" t="s">
         <v>215</v>
       </c>
       <c r="E309">
         <v>1</v>
       </c>
       <c r="F309" t="s">
         <v>27</v>
       </c>
       <c r="G309">
         <v>611</v>
       </c>
       <c r="H309" t="s">
@@ -10749,103 +10749,103 @@
       </c>
       <c r="H310" t="s">
         <v>333</v>
       </c>
       <c r="I310" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>396</v>
       </c>
       <c r="B311">
         <v>13</v>
       </c>
       <c r="C311" t="s">
         <v>187</v>
       </c>
       <c r="D311" t="s">
         <v>317</v>
       </c>
       <c r="E311">
         <v>2</v>
       </c>
       <c r="F311" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G311">
         <v>621</v>
       </c>
       <c r="H311" t="s">
         <v>408</v>
       </c>
       <c r="I311" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>396</v>
       </c>
       <c r="B312" t="s">
         <v>68</v>
       </c>
       <c r="C312" t="s">
+        <v>298</v>
+      </c>
+      <c r="D312" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E312">
         <v>2</v>
       </c>
       <c r="F312" t="s">
         <v>58</v>
       </c>
       <c r="G312">
         <v>621</v>
       </c>
       <c r="H312" t="s">
         <v>36</v>
       </c>
       <c r="I312" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>396</v>
       </c>
       <c r="B313" t="s">
         <v>68</v>
       </c>
       <c r="C313" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D313" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E313">
         <v>2</v>
       </c>
       <c r="F313" t="s">
         <v>38</v>
       </c>
       <c r="G313">
         <v>622</v>
       </c>
       <c r="H313" t="s">
         <v>409</v>
       </c>
       <c r="I313" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>396</v>
       </c>
       <c r="B314" t="s">
         <v>68</v>
       </c>
       <c r="C314" t="s">
@@ -11093,176 +11093,176 @@
       </c>
       <c r="H322" t="s">
         <v>124</v>
       </c>
       <c r="I322" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>396</v>
       </c>
       <c r="B323" t="s">
         <v>51</v>
       </c>
       <c r="C323" t="s">
         <v>112</v>
       </c>
       <c r="D323" t="s">
         <v>113</v>
       </c>
       <c r="E323">
         <v>1</v>
       </c>
       <c r="F323" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G323">
         <v>612</v>
       </c>
       <c r="H323" t="s">
         <v>414</v>
       </c>
       <c r="I323" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>396</v>
       </c>
       <c r="B324" t="s">
         <v>51</v>
       </c>
       <c r="C324" t="s">
         <v>145</v>
       </c>
       <c r="D324" t="s">
         <v>47</v>
       </c>
       <c r="E324">
         <v>1</v>
       </c>
       <c r="F324" t="s">
         <v>19</v>
       </c>
       <c r="G324">
         <v>614</v>
       </c>
       <c r="H324" t="s">
         <v>146</v>
       </c>
       <c r="I324" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>396</v>
       </c>
       <c r="B325" t="s">
         <v>51</v>
       </c>
       <c r="C325" t="s">
-        <v>370</v>
+        <v>238</v>
       </c>
       <c r="D325" t="s">
-        <v>371</v>
+        <v>198</v>
       </c>
       <c r="E325">
         <v>2</v>
       </c>
       <c r="F325" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G325">
         <v>621</v>
       </c>
       <c r="H325" t="s">
-        <v>372</v>
+        <v>274</v>
       </c>
       <c r="I325" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>396</v>
       </c>
       <c r="B326" t="s">
         <v>51</v>
       </c>
       <c r="C326" t="s">
-        <v>238</v>
+        <v>370</v>
       </c>
       <c r="D326" t="s">
-        <v>198</v>
+        <v>371</v>
       </c>
       <c r="E326">
         <v>2</v>
       </c>
       <c r="F326" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G326">
         <v>621</v>
       </c>
       <c r="H326" t="s">
-        <v>274</v>
+        <v>372</v>
       </c>
       <c r="I326" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>396</v>
       </c>
       <c r="B327" t="s">
         <v>51</v>
       </c>
       <c r="C327" t="s">
         <v>393</v>
       </c>
       <c r="D327" t="s">
         <v>394</v>
       </c>
       <c r="E327">
         <v>3</v>
       </c>
       <c r="F327" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G327">
         <v>633</v>
       </c>
       <c r="H327" t="s">
         <v>395</v>
       </c>
       <c r="I327" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>415</v>
       </c>
       <c r="B328" t="s">
         <v>75</v>
       </c>
       <c r="C328" t="s">
         <v>387</v>
       </c>
       <c r="D328" t="s">
         <v>29</v>
       </c>
       <c r="E328">
         <v>2</v>
       </c>
       <c r="F328" t="s">
         <v>106</v>
       </c>
       <c r="G328">
         <v>621</v>
       </c>
       <c r="H328" t="s">
@@ -11383,51 +11383,51 @@
       </c>
       <c r="H332" t="s">
         <v>252</v>
       </c>
       <c r="I332" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>421</v>
       </c>
       <c r="B333" t="s">
         <v>51</v>
       </c>
       <c r="C333" t="s">
         <v>167</v>
       </c>
       <c r="D333" t="s">
         <v>422</v>
       </c>
       <c r="E333">
         <v>1</v>
       </c>
       <c r="F333" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G333">
         <v>611</v>
       </c>
       <c r="H333" t="s">
         <v>423</v>
       </c>
       <c r="I333" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>424</v>
       </c>
       <c r="B334" t="s">
         <v>75</v>
       </c>
       <c r="C334" t="s">
         <v>64</v>
       </c>
       <c r="D334" t="s">
         <v>305</v>
       </c>
       <c r="E334">
@@ -11490,89 +11490,89 @@
       </c>
       <c r="E336">
         <v>2</v>
       </c>
       <c r="F336" t="s">
         <v>48</v>
       </c>
       <c r="G336">
         <v>621</v>
       </c>
       <c r="H336" t="s">
         <v>49</v>
       </c>
       <c r="I336" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>424</v>
       </c>
       <c r="B337" t="s">
         <v>60</v>
       </c>
       <c r="C337" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D337" t="s">
         <v>113</v>
       </c>
       <c r="E337">
         <v>2</v>
       </c>
       <c r="F337" t="s">
         <v>19</v>
       </c>
       <c r="G337">
         <v>622</v>
       </c>
       <c r="H337" t="s">
         <v>199</v>
       </c>
       <c r="I337" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>424</v>
       </c>
       <c r="B338" t="s">
         <v>60</v>
       </c>
       <c r="C338" t="s">
         <v>370</v>
       </c>
       <c r="D338" t="s">
         <v>371</v>
       </c>
       <c r="E338">
         <v>2</v>
       </c>
       <c r="F338" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G338">
         <v>623</v>
       </c>
       <c r="H338" t="s">
         <v>372</v>
       </c>
       <c r="I338" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>424</v>
       </c>
       <c r="B339" t="s">
         <v>60</v>
       </c>
       <c r="C339" t="s">
         <v>197</v>
       </c>
       <c r="D339" t="s">
         <v>198</v>
       </c>
       <c r="E339">
@@ -11635,118 +11635,118 @@
       </c>
       <c r="E341">
         <v>3</v>
       </c>
       <c r="F341" t="s">
         <v>106</v>
       </c>
       <c r="G341">
         <v>631</v>
       </c>
       <c r="H341" t="s">
         <v>432</v>
       </c>
       <c r="I341" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>424</v>
       </c>
       <c r="B342" t="s">
         <v>92</v>
       </c>
       <c r="C342" t="s">
-        <v>433</v>
+        <v>131</v>
       </c>
       <c r="D342" t="s">
-        <v>434</v>
+        <v>132</v>
       </c>
       <c r="E342">
         <v>3</v>
       </c>
       <c r="F342" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G342">
         <v>631</v>
       </c>
       <c r="H342" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="I342" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>424</v>
       </c>
       <c r="B343" t="s">
         <v>92</v>
       </c>
       <c r="C343" t="s">
-        <v>131</v>
+        <v>434</v>
       </c>
       <c r="D343" t="s">
-        <v>132</v>
+        <v>435</v>
       </c>
       <c r="E343">
         <v>3</v>
       </c>
       <c r="F343" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G343">
         <v>631</v>
       </c>
       <c r="H343" t="s">
         <v>436</v>
       </c>
       <c r="I343" t="s">
-        <v>84</v>
+        <v>139</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>424</v>
       </c>
       <c r="B344" t="s">
         <v>92</v>
       </c>
       <c r="C344" t="s">
         <v>437</v>
       </c>
       <c r="D344" t="s">
         <v>438</v>
       </c>
       <c r="E344">
         <v>3</v>
       </c>
       <c r="F344" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G344">
         <v>631</v>
       </c>
       <c r="H344" t="s">
         <v>95</v>
       </c>
       <c r="I344" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>424</v>
       </c>
       <c r="B345" t="s">
         <v>92</v>
       </c>
       <c r="C345" t="s">
         <v>334</v>
       </c>
       <c r="D345" t="s">
         <v>335</v>
       </c>
       <c r="E345">
@@ -11760,51 +11760,51 @@
       </c>
       <c r="H345" t="s">
         <v>336</v>
       </c>
       <c r="I345" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>424</v>
       </c>
       <c r="B346" t="s">
         <v>103</v>
       </c>
       <c r="C346" t="s">
         <v>187</v>
       </c>
       <c r="D346" t="s">
         <v>266</v>
       </c>
       <c r="E346">
         <v>2</v>
       </c>
       <c r="F346" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G346">
         <v>622</v>
       </c>
       <c r="H346" t="s">
         <v>267</v>
       </c>
       <c r="I346" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>424</v>
       </c>
       <c r="B347" t="s">
         <v>103</v>
       </c>
       <c r="C347" t="s">
         <v>439</v>
       </c>
       <c r="D347" t="s">
         <v>440</v>
       </c>
       <c r="E347">
@@ -11872,51 +11872,51 @@
       </c>
       <c r="H349" t="s">
         <v>441</v>
       </c>
       <c r="I349" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>424</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>64</v>
       </c>
       <c r="D350" t="s">
         <v>65</v>
       </c>
       <c r="E350">
         <v>1</v>
       </c>
       <c r="F350" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G350">
         <v>611</v>
       </c>
       <c r="H350" t="s">
         <v>442</v>
       </c>
       <c r="I350" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
         <v>424</v>
       </c>
       <c r="B351" t="s">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>214</v>
       </c>
       <c r="D351" t="s">
         <v>220</v>
       </c>
       <c r="E351">
@@ -11936,469 +11936,469 @@
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>424</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352" t="s">
         <v>387</v>
       </c>
       <c r="D352" t="s">
         <v>29</v>
       </c>
       <c r="E352">
         <v>2</v>
       </c>
       <c r="F352" t="s">
         <v>58</v>
       </c>
       <c r="G352">
         <v>621</v>
       </c>
       <c r="H352" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="I352" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>424</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" t="s">
         <v>122</v>
       </c>
       <c r="D353" t="s">
         <v>123</v>
       </c>
       <c r="E353">
         <v>3</v>
       </c>
       <c r="F353" t="s">
         <v>30</v>
       </c>
       <c r="G353">
         <v>621</v>
       </c>
       <c r="H353" t="s">
         <v>443</v>
       </c>
       <c r="I353" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>424</v>
       </c>
       <c r="B354" t="s">
         <v>68</v>
       </c>
       <c r="C354" t="s">
-        <v>187</v>
+        <v>389</v>
       </c>
       <c r="D354" t="s">
-        <v>266</v>
+        <v>299</v>
       </c>
       <c r="E354">
         <v>2</v>
       </c>
       <c r="F354" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="G354">
         <v>621</v>
       </c>
       <c r="H354" t="s">
-        <v>267</v>
+        <v>444</v>
       </c>
       <c r="I354" t="s">
-        <v>268</v>
+        <v>242</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>424</v>
       </c>
       <c r="B355" t="s">
         <v>68</v>
       </c>
       <c r="C355" t="s">
-        <v>389</v>
+        <v>187</v>
       </c>
       <c r="D355" t="s">
-        <v>300</v>
+        <v>266</v>
       </c>
       <c r="E355">
         <v>2</v>
       </c>
       <c r="F355" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="G355">
         <v>621</v>
       </c>
       <c r="H355" t="s">
-        <v>444</v>
+        <v>267</v>
       </c>
       <c r="I355" t="s">
-        <v>242</v>
+        <v>268</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>424</v>
       </c>
       <c r="B356" t="s">
         <v>68</v>
       </c>
       <c r="C356" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D356" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E356">
         <v>2</v>
       </c>
       <c r="F356" t="s">
         <v>38</v>
       </c>
       <c r="G356">
         <v>623</v>
       </c>
       <c r="H356" t="s">
         <v>409</v>
       </c>
       <c r="I356" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
         <v>424</v>
       </c>
       <c r="B357" t="s">
         <v>68</v>
       </c>
       <c r="C357" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="D357" t="s">
-        <v>255</v>
+        <v>440</v>
       </c>
       <c r="E357">
         <v>3</v>
       </c>
       <c r="F357" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G357">
         <v>631</v>
       </c>
-      <c r="H357" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357"/>
       <c r="I357" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>424</v>
       </c>
       <c r="B358" t="s">
         <v>68</v>
       </c>
       <c r="C358" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="D358" t="s">
-        <v>440</v>
+        <v>255</v>
       </c>
       <c r="E358">
         <v>3</v>
       </c>
       <c r="F358" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G358">
         <v>631</v>
       </c>
-      <c r="H358"/>
+      <c r="H358" t="s">
+        <v>446</v>
+      </c>
       <c r="I358" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>424</v>
       </c>
       <c r="B359" t="s">
         <v>22</v>
       </c>
       <c r="C359" t="s">
         <v>187</v>
       </c>
       <c r="D359" t="s">
         <v>266</v>
       </c>
       <c r="E359">
         <v>2</v>
       </c>
       <c r="F359" t="s">
         <v>77</v>
       </c>
       <c r="G359">
         <v>622</v>
       </c>
       <c r="H359" t="s">
         <v>379</v>
       </c>
       <c r="I359" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
         <v>424</v>
       </c>
       <c r="B360" t="s">
         <v>26</v>
       </c>
       <c r="C360" t="s">
-        <v>170</v>
+        <v>428</v>
       </c>
       <c r="D360" t="s">
-        <v>86</v>
+        <v>422</v>
       </c>
       <c r="E360">
         <v>1</v>
       </c>
       <c r="F360" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="G360">
         <v>611</v>
       </c>
       <c r="H360" t="s">
         <v>447</v>
       </c>
       <c r="I360" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" t="s">
         <v>424</v>
       </c>
       <c r="B361" t="s">
         <v>26</v>
       </c>
       <c r="C361" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="D361" t="s">
-        <v>422</v>
+        <v>86</v>
       </c>
       <c r="E361">
         <v>1</v>
       </c>
       <c r="F361" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="G361">
         <v>611</v>
       </c>
       <c r="H361" t="s">
         <v>448</v>
       </c>
       <c r="I361" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" t="s">
         <v>424</v>
       </c>
       <c r="B362" t="s">
         <v>26</v>
       </c>
       <c r="C362" t="s">
         <v>64</v>
       </c>
       <c r="D362" t="s">
         <v>305</v>
       </c>
       <c r="E362">
         <v>1</v>
       </c>
       <c r="F362" t="s">
         <v>48</v>
       </c>
       <c r="G362">
         <v>612</v>
       </c>
       <c r="H362" t="s">
         <v>306</v>
       </c>
       <c r="I362" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" t="s">
         <v>424</v>
       </c>
       <c r="B363" t="s">
         <v>26</v>
       </c>
       <c r="C363" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D363" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E363">
         <v>2</v>
       </c>
       <c r="F363" t="s">
         <v>19</v>
       </c>
       <c r="G363">
         <v>621</v>
       </c>
       <c r="H363" t="s">
         <v>322</v>
       </c>
       <c r="I363" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" t="s">
         <v>424</v>
       </c>
       <c r="B364" t="s">
         <v>26</v>
       </c>
       <c r="C364" t="s">
         <v>449</v>
       </c>
       <c r="D364" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E364">
         <v>2</v>
       </c>
       <c r="F364" t="s">
         <v>58</v>
       </c>
       <c r="G364">
         <v>622</v>
       </c>
       <c r="H364" t="s">
         <v>450</v>
       </c>
       <c r="I364" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
         <v>424</v>
       </c>
       <c r="B365" t="s">
         <v>51</v>
       </c>
       <c r="C365" t="s">
         <v>187</v>
       </c>
       <c r="D365" t="s">
-        <v>317</v>
+        <v>266</v>
       </c>
       <c r="E365">
         <v>2</v>
       </c>
       <c r="F365" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G365">
         <v>621</v>
       </c>
       <c r="H365" t="s">
-        <v>318</v>
+        <v>451</v>
       </c>
       <c r="I365" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" t="s">
         <v>424</v>
       </c>
       <c r="B366" t="s">
         <v>51</v>
       </c>
       <c r="C366" t="s">
         <v>187</v>
       </c>
       <c r="D366" t="s">
-        <v>266</v>
+        <v>317</v>
       </c>
       <c r="E366">
         <v>2</v>
       </c>
       <c r="F366" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G366">
         <v>621</v>
       </c>
       <c r="H366" t="s">
-        <v>451</v>
+        <v>318</v>
       </c>
       <c r="I366" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" t="s">
         <v>424</v>
       </c>
       <c r="B367" t="s">
         <v>51</v>
       </c>
       <c r="C367" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D367" t="s">
         <v>113</v>
       </c>
       <c r="E367">
         <v>2</v>
       </c>
       <c r="F367" t="s">
         <v>19</v>
       </c>
       <c r="G367">
         <v>623</v>
       </c>
       <c r="H367" t="s">
         <v>274</v>
       </c>
       <c r="I367" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" t="s">
         <v>424</v>
       </c>
       <c r="B368" t="s">
@@ -12456,51 +12456,51 @@
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" t="s">
         <v>452</v>
       </c>
       <c r="B370" t="s">
         <v>75</v>
       </c>
       <c r="C370" t="s">
         <v>167</v>
       </c>
       <c r="D370" t="s">
         <v>422</v>
       </c>
       <c r="E370">
         <v>1</v>
       </c>
       <c r="F370" t="s">
         <v>77</v>
       </c>
       <c r="G370">
         <v>611</v>
       </c>
       <c r="H370" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="I370" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" t="s">
         <v>452</v>
       </c>
       <c r="B371" t="s">
         <v>75</v>
       </c>
       <c r="C371" t="s">
         <v>167</v>
       </c>
       <c r="D371" t="s">
         <v>422</v>
       </c>
       <c r="E371">
         <v>1</v>
       </c>
       <c r="F371" t="s">
         <v>80</v>
       </c>
       <c r="G371">
@@ -12555,51 +12555,51 @@
       <c r="D373" t="s">
         <v>155</v>
       </c>
       <c r="E373">
         <v>2</v>
       </c>
       <c r="F373" t="s">
         <v>48</v>
       </c>
       <c r="G373">
         <v>622</v>
       </c>
       <c r="H373"/>
       <c r="I373" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" t="s">
         <v>452</v>
       </c>
       <c r="B374">
         <v>10</v>
       </c>
       <c r="C374" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D374" t="s">
         <v>113</v>
       </c>
       <c r="E374">
         <v>2</v>
       </c>
       <c r="F374" t="s">
         <v>19</v>
       </c>
       <c r="G374">
         <v>624</v>
       </c>
       <c r="H374" t="s">
         <v>427</v>
       </c>
       <c r="I374" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" t="s">
         <v>452</v>
       </c>
       <c r="B375" t="s">
@@ -12736,74 +12736,74 @@
       </c>
       <c r="H379" t="s">
         <v>458</v>
       </c>
       <c r="I379" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" t="s">
         <v>452</v>
       </c>
       <c r="B380" t="s">
         <v>10</v>
       </c>
       <c r="C380" t="s">
         <v>243</v>
       </c>
       <c r="D380" t="s">
         <v>244</v>
       </c>
       <c r="E380">
         <v>1</v>
       </c>
       <c r="F380" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G380">
         <v>611</v>
       </c>
       <c r="H380" t="s">
         <v>338</v>
       </c>
       <c r="I380" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" t="s">
         <v>452</v>
       </c>
       <c r="B381" t="s">
         <v>68</v>
       </c>
       <c r="C381" t="s">
         <v>389</v>
       </c>
       <c r="D381" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E381">
         <v>2</v>
       </c>
       <c r="F381" t="s">
         <v>38</v>
       </c>
       <c r="G381">
         <v>622</v>
       </c>
       <c r="H381" t="s">
         <v>36</v>
       </c>
       <c r="I381" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" t="s">
         <v>452</v>
       </c>
       <c r="B382" t="s">
         <v>26</v>
       </c>
       <c r="C382" t="s">
@@ -12823,103 +12823,103 @@
       </c>
       <c r="H382" t="s">
         <v>459</v>
       </c>
       <c r="I382" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" t="s">
         <v>452</v>
       </c>
       <c r="B383" t="s">
         <v>26</v>
       </c>
       <c r="C383" t="s">
         <v>170</v>
       </c>
       <c r="D383" t="s">
         <v>152</v>
       </c>
       <c r="E383">
         <v>1</v>
       </c>
       <c r="F383" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G383">
         <v>612</v>
       </c>
       <c r="H383" t="s">
         <v>460</v>
       </c>
       <c r="I383" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" t="s">
         <v>452</v>
       </c>
       <c r="B384" t="s">
         <v>26</v>
       </c>
       <c r="C384" t="s">
         <v>170</v>
       </c>
       <c r="D384" t="s">
         <v>86</v>
       </c>
       <c r="E384">
         <v>1</v>
       </c>
       <c r="F384" t="s">
         <v>38</v>
       </c>
       <c r="G384">
         <v>613</v>
       </c>
       <c r="H384" t="s">
         <v>461</v>
       </c>
       <c r="I384" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" t="s">
         <v>452</v>
       </c>
       <c r="B385" t="s">
         <v>26</v>
       </c>
       <c r="C385" t="s">
         <v>389</v>
       </c>
       <c r="D385" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E385">
         <v>2</v>
       </c>
       <c r="F385" t="s">
         <v>38</v>
       </c>
       <c r="G385">
         <v>624</v>
       </c>
       <c r="H385" t="s">
         <v>462</v>
       </c>
       <c r="I385" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" t="s">
         <v>452</v>
       </c>
       <c r="B386" t="s">
         <v>26</v>
       </c>
       <c r="C386" t="s">
@@ -12939,225 +12939,225 @@
       </c>
       <c r="H386" t="s">
         <v>463</v>
       </c>
       <c r="I386" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" t="s">
         <v>452</v>
       </c>
       <c r="B387" t="s">
         <v>51</v>
       </c>
       <c r="C387" t="s">
         <v>464</v>
       </c>
       <c r="D387" t="s">
         <v>465</v>
       </c>
       <c r="E387">
         <v>3</v>
       </c>
       <c r="F387" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G387">
         <v>632</v>
       </c>
       <c r="H387" t="s">
         <v>466</v>
       </c>
       <c r="I387" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" t="s">
         <v>467</v>
       </c>
       <c r="B388" t="s">
         <v>68</v>
       </c>
       <c r="C388" t="s">
         <v>468</v>
       </c>
       <c r="D388" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E388">
         <v>3</v>
       </c>
       <c r="F388" t="s">
         <v>58</v>
       </c>
       <c r="G388">
         <v>632</v>
       </c>
       <c r="H388" t="s">
         <v>310</v>
       </c>
       <c r="I388" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" t="s">
         <v>467</v>
       </c>
       <c r="B389" t="s">
         <v>26</v>
       </c>
       <c r="C389" t="s">
         <v>170</v>
       </c>
       <c r="D389" t="s">
         <v>152</v>
       </c>
       <c r="E389">
         <v>1</v>
       </c>
       <c r="F389" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G389">
         <v>611</v>
       </c>
       <c r="H389" t="s">
         <v>192</v>
       </c>
       <c r="I389" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" t="s">
         <v>467</v>
       </c>
       <c r="B390" t="s">
         <v>26</v>
       </c>
       <c r="C390" t="s">
         <v>170</v>
       </c>
       <c r="D390" t="s">
         <v>86</v>
       </c>
       <c r="E390">
         <v>1</v>
       </c>
       <c r="F390" t="s">
         <v>38</v>
       </c>
       <c r="G390">
         <v>614</v>
       </c>
       <c r="H390" t="s">
         <v>138</v>
       </c>
       <c r="I390" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" t="s">
         <v>467</v>
       </c>
       <c r="B391" t="s">
         <v>26</v>
       </c>
       <c r="C391" t="s">
         <v>33</v>
       </c>
       <c r="D391" t="s">
         <v>34</v>
       </c>
       <c r="E391">
         <v>2</v>
       </c>
       <c r="F391" t="s">
         <v>30</v>
       </c>
       <c r="G391">
         <v>621</v>
       </c>
       <c r="H391" t="s">
         <v>36</v>
       </c>
       <c r="I391" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" t="s">
         <v>467</v>
       </c>
       <c r="B392" t="s">
         <v>26</v>
       </c>
       <c r="C392" t="s">
         <v>468</v>
       </c>
       <c r="D392" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E392">
         <v>3</v>
       </c>
       <c r="F392" t="s">
         <v>58</v>
       </c>
       <c r="G392">
         <v>631</v>
       </c>
       <c r="H392" t="s">
         <v>310</v>
       </c>
       <c r="I392" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" t="s">
         <v>467</v>
       </c>
       <c r="B393" t="s">
         <v>51</v>
       </c>
       <c r="C393" t="s">
         <v>464</v>
       </c>
       <c r="D393" t="s">
         <v>465</v>
       </c>
       <c r="E393">
         <v>3</v>
       </c>
       <c r="F393" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G393">
         <v>633</v>
       </c>
       <c r="H393" t="s">
         <v>466</v>
       </c>
       <c r="I393" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" t="s">
         <v>469</v>
       </c>
       <c r="B394" t="s">
         <v>75</v>
       </c>
       <c r="C394" t="s">
         <v>112</v>
       </c>
       <c r="D394" t="s">
         <v>140</v>
       </c>
       <c r="E394">
@@ -13180,138 +13180,138 @@
       <c r="A395" t="s">
         <v>469</v>
       </c>
       <c r="B395" t="s">
         <v>75</v>
       </c>
       <c r="C395" t="s">
         <v>187</v>
       </c>
       <c r="D395" t="s">
         <v>86</v>
       </c>
       <c r="E395">
         <v>2</v>
       </c>
       <c r="F395" t="s">
         <v>38</v>
       </c>
       <c r="G395">
         <v>621</v>
       </c>
       <c r="H395" t="s">
         <v>471</v>
       </c>
       <c r="I395" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" t="s">
         <v>469</v>
       </c>
       <c r="B396" t="s">
         <v>60</v>
       </c>
       <c r="C396" t="s">
         <v>214</v>
       </c>
       <c r="D396" t="s">
         <v>215</v>
       </c>
       <c r="E396">
         <v>1</v>
       </c>
       <c r="F396" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G396">
         <v>611</v>
       </c>
       <c r="H396" t="s">
         <v>472</v>
       </c>
       <c r="I396" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" t="s">
         <v>469</v>
       </c>
       <c r="B397" t="s">
         <v>60</v>
       </c>
       <c r="C397" t="s">
         <v>464</v>
       </c>
       <c r="D397" t="s">
         <v>465</v>
       </c>
       <c r="E397">
         <v>3</v>
       </c>
       <c r="F397" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G397">
         <v>631</v>
       </c>
       <c r="H397" t="s">
         <v>466</v>
       </c>
       <c r="I397" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" t="s">
         <v>469</v>
       </c>
       <c r="B398" t="s">
         <v>60</v>
       </c>
       <c r="C398" t="s">
         <v>473</v>
       </c>
       <c r="D398" t="s">
         <v>474</v>
       </c>
       <c r="E398">
         <v>3</v>
       </c>
       <c r="F398" t="s">
         <v>106</v>
       </c>
       <c r="G398">
         <v>631</v>
       </c>
       <c r="H398" t="s">
         <v>475</v>
       </c>
       <c r="I398" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" t="s">
         <v>469</v>
       </c>
       <c r="B399" t="s">
         <v>92</v>
       </c>
       <c r="C399" t="s">
         <v>334</v>
       </c>
       <c r="D399" t="s">
         <v>335</v>
       </c>
       <c r="E399">
         <v>3</v>
       </c>
       <c r="F399" t="s">
         <v>19</v>
       </c>
       <c r="G399">
         <v>631</v>
       </c>
       <c r="H399" t="s">
@@ -13352,94 +13352,94 @@
     </row>
     <row r="401" spans="1:9">
       <c r="A401" t="s">
         <v>469</v>
       </c>
       <c r="B401" t="s">
         <v>10</v>
       </c>
       <c r="C401" t="s">
         <v>187</v>
       </c>
       <c r="D401" t="s">
         <v>86</v>
       </c>
       <c r="E401">
         <v>2</v>
       </c>
       <c r="F401" t="s">
         <v>38</v>
       </c>
       <c r="G401">
         <v>623</v>
       </c>
       <c r="H401"/>
       <c r="I401" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" t="s">
         <v>469</v>
       </c>
       <c r="B402" t="s">
         <v>10</v>
       </c>
       <c r="C402" t="s">
         <v>476</v>
       </c>
       <c r="D402" t="s">
         <v>362</v>
       </c>
       <c r="E402">
         <v>3</v>
       </c>
       <c r="F402" t="s">
         <v>38</v>
       </c>
       <c r="G402">
         <v>633</v>
       </c>
       <c r="H402" t="s">
         <v>364</v>
       </c>
       <c r="I402" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
         <v>469</v>
       </c>
       <c r="B403" t="s">
         <v>68</v>
       </c>
       <c r="C403" t="s">
         <v>449</v>
       </c>
       <c r="D403" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E403">
         <v>2</v>
       </c>
       <c r="F403" t="s">
         <v>58</v>
       </c>
       <c r="G403">
         <v>621</v>
       </c>
       <c r="H403" t="s">
         <v>409</v>
       </c>
       <c r="I403" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
         <v>469</v>
       </c>
       <c r="B404" t="s">
         <v>68</v>
       </c>
       <c r="C404" t="s">
@@ -13546,109 +13546,109 @@
       </c>
       <c r="H407" t="s">
         <v>364</v>
       </c>
       <c r="I407" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" t="s">
         <v>469</v>
       </c>
       <c r="B408" t="s">
         <v>51</v>
       </c>
       <c r="C408" t="s">
         <v>481</v>
       </c>
       <c r="D408" t="s">
         <v>431</v>
       </c>
       <c r="E408">
         <v>2</v>
       </c>
       <c r="F408" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G408">
         <v>621</v>
       </c>
       <c r="H408" t="s">
         <v>368</v>
       </c>
       <c r="I408" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" t="s">
         <v>482</v>
       </c>
       <c r="B409" t="s">
         <v>75</v>
       </c>
       <c r="C409" t="s">
         <v>483</v>
       </c>
       <c r="D409" t="s">
         <v>484</v>
       </c>
       <c r="E409">
         <v>1</v>
       </c>
       <c r="F409" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="G409">
         <v>611</v>
       </c>
       <c r="H409" t="s">
         <v>485</v>
       </c>
       <c r="I409" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" t="s">
         <v>482</v>
       </c>
       <c r="B410" t="s">
         <v>75</v>
       </c>
       <c r="C410" t="s">
         <v>483</v>
       </c>
       <c r="D410" t="s">
         <v>484</v>
       </c>
       <c r="E410">
         <v>1</v>
       </c>
       <c r="F410" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="G410">
         <v>611</v>
       </c>
       <c r="H410" t="s">
         <v>486</v>
       </c>
       <c r="I410" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" t="s">
         <v>482</v>
       </c>
       <c r="B411" t="s">
         <v>60</v>
       </c>
       <c r="C411" t="s">
         <v>46</v>
       </c>
       <c r="D411" t="s">
         <v>47</v>
       </c>
       <c r="E411">
@@ -13714,341 +13714,341 @@
       </c>
       <c r="F413" t="s">
         <v>48</v>
       </c>
       <c r="G413">
         <v>612</v>
       </c>
       <c r="H413" t="s">
         <v>487</v>
       </c>
       <c r="I413" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
         <v>482</v>
       </c>
       <c r="B414" t="s">
         <v>10</v>
       </c>
       <c r="C414" t="s">
         <v>488</v>
       </c>
       <c r="D414" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E414">
         <v>1</v>
       </c>
       <c r="F414" t="s">
         <v>58</v>
       </c>
       <c r="G414">
         <v>611</v>
       </c>
       <c r="H414" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="I414" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" t="s">
         <v>482</v>
       </c>
       <c r="B415" t="s">
         <v>10</v>
       </c>
       <c r="C415" t="s">
         <v>483</v>
       </c>
       <c r="D415" t="s">
         <v>484</v>
       </c>
       <c r="E415">
         <v>1</v>
       </c>
       <c r="F415" t="s">
         <v>19</v>
       </c>
       <c r="G415">
         <v>612</v>
       </c>
       <c r="H415" t="s">
         <v>487</v>
       </c>
       <c r="I415" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" t="s">
         <v>482</v>
       </c>
       <c r="B416" t="s">
         <v>10</v>
       </c>
       <c r="C416" t="s">
-        <v>483</v>
+        <v>64</v>
       </c>
       <c r="D416" t="s">
-        <v>484</v>
+        <v>65</v>
       </c>
       <c r="E416">
         <v>1</v>
       </c>
       <c r="F416" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G416">
         <v>613</v>
       </c>
       <c r="H416" t="s">
-        <v>489</v>
+        <v>67</v>
       </c>
       <c r="I416" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" t="s">
         <v>482</v>
       </c>
       <c r="B417" t="s">
         <v>10</v>
       </c>
       <c r="C417" t="s">
-        <v>64</v>
+        <v>483</v>
       </c>
       <c r="D417" t="s">
-        <v>65</v>
+        <v>484</v>
       </c>
       <c r="E417">
         <v>1</v>
       </c>
       <c r="F417" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="G417">
         <v>613</v>
       </c>
       <c r="H417" t="s">
-        <v>66</v>
+        <v>489</v>
       </c>
       <c r="I417" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" t="s">
         <v>482</v>
       </c>
       <c r="B418" t="s">
         <v>68</v>
       </c>
       <c r="C418" t="s">
         <v>28</v>
       </c>
       <c r="D418" t="s">
         <v>29</v>
       </c>
       <c r="E418">
         <v>2</v>
       </c>
       <c r="F418" t="s">
         <v>38</v>
       </c>
       <c r="G418">
         <v>622</v>
       </c>
       <c r="H418" t="s">
         <v>349</v>
       </c>
       <c r="I418" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" t="s">
         <v>482</v>
       </c>
       <c r="B419" t="s">
         <v>26</v>
       </c>
       <c r="C419" t="s">
-        <v>151</v>
+        <v>64</v>
       </c>
       <c r="D419" t="s">
-        <v>152</v>
+        <v>65</v>
       </c>
       <c r="E419">
         <v>1</v>
       </c>
       <c r="F419" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G419">
         <v>611</v>
       </c>
       <c r="H419" t="s">
         <v>490</v>
       </c>
       <c r="I419" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" t="s">
         <v>482</v>
       </c>
       <c r="B420" t="s">
         <v>26</v>
       </c>
       <c r="C420" t="s">
-        <v>64</v>
+        <v>151</v>
       </c>
       <c r="D420" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="E420">
         <v>1</v>
       </c>
       <c r="F420" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G420">
         <v>611</v>
       </c>
       <c r="H420" t="s">
         <v>491</v>
       </c>
       <c r="I420" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" t="s">
         <v>482</v>
       </c>
       <c r="B421" t="s">
         <v>26</v>
       </c>
       <c r="C421" t="s">
         <v>167</v>
       </c>
       <c r="D421" t="s">
         <v>422</v>
       </c>
       <c r="E421">
         <v>1</v>
       </c>
       <c r="F421" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G421">
         <v>612</v>
       </c>
       <c r="H421" t="s">
         <v>429</v>
       </c>
       <c r="I421" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" t="s">
         <v>482</v>
       </c>
       <c r="B422" t="s">
         <v>26</v>
       </c>
       <c r="C422" t="s">
         <v>483</v>
       </c>
       <c r="D422" t="s">
         <v>484</v>
       </c>
       <c r="E422">
         <v>1</v>
       </c>
       <c r="F422" t="s">
         <v>19</v>
       </c>
       <c r="G422">
         <v>614</v>
       </c>
       <c r="H422" t="s">
         <v>487</v>
       </c>
       <c r="I422" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" t="s">
         <v>482</v>
       </c>
       <c r="B423" t="s">
         <v>26</v>
       </c>
       <c r="C423" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="D423" t="s">
         <v>86</v>
       </c>
       <c r="E423">
         <v>2</v>
       </c>
       <c r="F423" t="s">
         <v>58</v>
       </c>
       <c r="G423">
         <v>622</v>
       </c>
       <c r="H423" t="s">
         <v>492</v>
       </c>
       <c r="I423" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" t="s">
         <v>482</v>
       </c>
       <c r="B424" t="s">
         <v>26</v>
       </c>
       <c r="C424" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D424" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E424">
         <v>2</v>
       </c>
       <c r="F424" t="s">
         <v>38</v>
       </c>
       <c r="G424">
         <v>624</v>
       </c>
       <c r="H424" t="s">
         <v>409</v>
       </c>
       <c r="I424" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>