--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -452,77 +452,77 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>