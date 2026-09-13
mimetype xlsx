--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -56,51 +56,51 @@
   <si>
     <t>Profesor Asistent Ex1</t>
   </si>
   <si>
     <t>Sala Ex1</t>
   </si>
   <si>
     <t>02 Sep 2026</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>Practică de specialitate</t>
   </si>
   <si>
     <t>BC</t>
   </si>
   <si>
     <t>POPESCU Emilia - Maria</t>
   </si>
   <si>
     <t>Conf. Adrian POPESCU</t>
   </si>
   <si>
-    <t xml:space="preserve">CB007	</t>
+    <t>CE301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -474,65 +474,71 @@
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3"/>
-      <c r="B3"/>
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3">
+        <v>9.0</v>
+      </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
-      <c r="G3"/>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>