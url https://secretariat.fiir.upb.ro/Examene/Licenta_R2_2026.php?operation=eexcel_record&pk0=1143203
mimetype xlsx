--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -455,51 +455,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">