--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -38,51 +38,51 @@
   <si>
     <t>Data Ex1</t>
   </si>
   <si>
     <t>Ora Ex1</t>
   </si>
   <si>
     <t>Disciplina</t>
   </si>
   <si>
     <t>Seria</t>
   </si>
   <si>
     <t>Titular Acoperire</t>
   </si>
   <si>
     <t>Sem</t>
   </si>
   <si>
     <t>Profesor Asistent Ex1</t>
   </si>
   <si>
     <t>Sala Ex1</t>
   </si>
   <si>
-    <t>25 Jul 2026</t>
+    <t>25 Aug 2026</t>
   </si>
   <si>
     <t>Electronică digitală</t>
   </si>
   <si>
     <t>AB</t>
   </si>
   <si>
     <t>DASCĂLU Monica</t>
   </si>
   <si>
     <t>Florin Istudor</t>
   </si>
   <si>
     <t>CB113</t>
   </si>
   <si>
     <t>01 Sep 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>