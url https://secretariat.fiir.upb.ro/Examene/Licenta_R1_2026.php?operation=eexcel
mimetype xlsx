--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -12,2881 +12,2881 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1006">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t>Disciplina</t>
   </si>
   <si>
     <t>Seria</t>
   </si>
   <si>
     <t>Titular Acoperire</t>
   </si>
   <si>
     <t>Sem</t>
   </si>
   <si>
     <t>Profesor Asistent</t>
   </si>
   <si>
     <t>Sala</t>
   </si>
   <si>
-    <t>11 May 2026</t>
+    <t>30 May 2026</t>
+  </si>
+  <si>
+    <t>09.00</t>
+  </si>
+  <si>
+    <t>Managementul calitatii</t>
+  </si>
+  <si>
+    <t>CA_CB</t>
+  </si>
+  <si>
+    <t>PETRICEANU Constantin</t>
+  </si>
+  <si>
+    <t>C Rontescu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CB213	</t>
+  </si>
+  <si>
+    <t>Marketing industrial</t>
+  </si>
+  <si>
+    <t>BA_BC</t>
+  </si>
+  <si>
+    <t>TILINA Dana-Iuliana</t>
+  </si>
+  <si>
+    <t>Prof. Manuela Ciucurel</t>
+  </si>
+  <si>
+    <t>CB109</t>
+  </si>
+  <si>
+    <t>Analiza valorii în inginerie</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>Mașini unelte / Machine Tools</t>
+  </si>
+  <si>
+    <t>DA</t>
+  </si>
+  <si>
+    <t>ZAPCIU Miron</t>
+  </si>
+  <si>
+    <t>TILINA Dana</t>
+  </si>
+  <si>
+    <t>Tehnici de programare a mașinilor-unelte cu comandă numerică</t>
+  </si>
+  <si>
+    <t>Mașini și sisteme de producție / Machines and Production Systems</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Proiectarea 3D asistată de calculator</t>
+  </si>
+  <si>
+    <t>CA_CB_CC</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Conf.dr.ing. D.T.CICIC</t>
+  </si>
+  <si>
+    <t>CB212</t>
+  </si>
+  <si>
+    <t>Sisteme robotizate de fabricație</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>RONTESCU Corneliu</t>
+  </si>
+  <si>
+    <t>Recondiţionarea şi reabilitarea produselor</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>Tehnologii de recondiționare a produselor industriale</t>
+  </si>
+  <si>
+    <t>Fabricarea structurilor sudate</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>Certificarea si reglementari in domeniul calitatii</t>
+  </si>
+  <si>
+    <t>BOGATU Ana-Maria</t>
+  </si>
+  <si>
+    <t>Prof.dr.ing. Corneliu Rontescu</t>
+  </si>
+  <si>
+    <t>Certificare și acreditare</t>
+  </si>
+  <si>
+    <t>Bazele proiectării tehnologice asistate de calculator</t>
+  </si>
+  <si>
+    <t>AD</t>
+  </si>
+  <si>
+    <t>ULMEANU Mihaela-Elena</t>
+  </si>
+  <si>
+    <t>Vlad Enache</t>
+  </si>
+  <si>
+    <t>CO011</t>
+  </si>
+  <si>
+    <t>Tehnici de proiectare asistată de calculator 1</t>
+  </si>
+  <si>
+    <t>AB</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică 3</t>
+  </si>
+  <si>
+    <t>AA_AD</t>
+  </si>
+  <si>
+    <t>Tehnici de proiectare asistată de calculator 2</t>
+  </si>
+  <si>
+    <t>Modelare, identificare si simulare 1</t>
+  </si>
+  <si>
+    <t>BLAJINĂ Ovidiu Aurelian</t>
+  </si>
+  <si>
+    <t>Capatana Nicolae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CB015	</t>
+  </si>
+  <si>
+    <t>Teoria probabilităților și statistică matematică</t>
+  </si>
+  <si>
+    <t>Cercetare operaţională</t>
+  </si>
+  <si>
+    <t>AC</t>
+  </si>
+  <si>
+    <t>Toleranţe şi control dimensional / Tolerances and Dimensional Control</t>
+  </si>
+  <si>
+    <t>BD_DA</t>
+  </si>
+  <si>
+    <t>IONESCU Nicolae</t>
+  </si>
+  <si>
+    <t>Dr. Ing. Marius Lazar</t>
+  </si>
+  <si>
+    <t>CD016</t>
+  </si>
+  <si>
+    <t>Toleranțe și control dimensional 1</t>
+  </si>
+  <si>
+    <t>Sl. Florin Teodorescu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CD016	</t>
+  </si>
+  <si>
+    <t>Procese industriale 1</t>
+  </si>
+  <si>
+    <t>Sl. Cornel Enciu</t>
+  </si>
+  <si>
+    <t>Product Design and Development - Project</t>
+  </si>
+  <si>
+    <t>Toleranţe şi control dimensional</t>
+  </si>
+  <si>
+    <t>BA_BB_BC</t>
+  </si>
+  <si>
+    <t>Sl. Vlad Gheorghita</t>
+  </si>
+  <si>
+    <t>Legislația proprietății intelectuale și industriale</t>
+  </si>
+  <si>
+    <t>Conf. Magda Rosu</t>
+  </si>
+  <si>
+    <t>Technology Strategy</t>
+  </si>
+  <si>
+    <t>Procese şi sisteme de prelucrare 2</t>
+  </si>
+  <si>
+    <t>TIRIPLICĂ Petre-Gheorghe</t>
+  </si>
+  <si>
+    <t>S.l. Cornel ENCIU</t>
+  </si>
+  <si>
+    <t>CB006</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>Managementul inovării și transferul tehnologic</t>
+  </si>
+  <si>
+    <t>CICIC Dumitru-Titi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ing. Corneliu Rontescu</t>
+  </si>
+  <si>
+    <t>Practică pentru Proiectul de Diplomă</t>
+  </si>
+  <si>
+    <t>Asigurarea și controlul calității</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>Ventilație industrială</t>
+  </si>
+  <si>
+    <t>Tehnologii de asamblare</t>
+  </si>
+  <si>
+    <t>01 Jun 2026</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>Echipamente de fabricare 1</t>
+  </si>
+  <si>
+    <t>AA</t>
+  </si>
+  <si>
+    <t>NANU Alexandru-Sergiu</t>
+  </si>
+  <si>
+    <t>LAZĂR Marius</t>
+  </si>
+  <si>
+    <t>CB 014</t>
+  </si>
+  <si>
+    <t>Bazele managementului</t>
+  </si>
+  <si>
+    <t>Echipamente de fabricare - Proiect</t>
+  </si>
+  <si>
+    <t>Echipamente de fabricare 2</t>
+  </si>
+  <si>
+    <t>Educație fizică și sport 1</t>
+  </si>
+  <si>
+    <t>PRICOP Adrian - Daniel</t>
+  </si>
+  <si>
+    <t>Florescu Oroles</t>
+  </si>
+  <si>
+    <t>Sala sport</t>
+  </si>
+  <si>
+    <t>Proiectarea și fabricarea produselor - proiect</t>
+  </si>
+  <si>
+    <t>GHEORGHITA Vlad</t>
+  </si>
+  <si>
+    <t>Conf.dr.ing. Catalin Gheorghita</t>
+  </si>
+  <si>
+    <t>CB201</t>
+  </si>
+  <si>
+    <t>Analiză de reper - proiect</t>
+  </si>
+  <si>
+    <t>GHEORGHITA Catalin</t>
+  </si>
+  <si>
+    <t>S.l.dr.ing. Vlad Gheorghita</t>
+  </si>
+  <si>
+    <t>Tehnologia fabricării componentelor roboţilor industriali</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>Proiectarea produselor</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>Electronică digitală / Digital electronics</t>
+  </si>
+  <si>
+    <t>FRUNZETE Madalin Corneliu</t>
+  </si>
+  <si>
+    <t>Alin Serban</t>
+  </si>
+  <si>
+    <t>AN026</t>
+  </si>
+  <si>
+    <t>Electronică digitală</t>
+  </si>
+  <si>
+    <t>Ingineria proceselor de asamblare</t>
+  </si>
+  <si>
+    <t>CATANĂ Mădalin</t>
+  </si>
+  <si>
+    <t>TARBĂ Cristian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CK104 </t>
+  </si>
+  <si>
+    <t>Planificarea asistată de calculator a proceselor industriale</t>
+  </si>
+  <si>
+    <t>Sisteme integrate de producție asistate de calculator</t>
+  </si>
+  <si>
+    <t>Ingineria și managementul proceselor de producție 2</t>
+  </si>
+  <si>
+    <t>Managementul producției și operațiilor / Production and Operation Management</t>
+  </si>
+  <si>
+    <t>Programarea și conducerea producției - proiect</t>
+  </si>
+  <si>
+    <t>Managementul asistat de calculator al producției</t>
+  </si>
+  <si>
+    <t>TARBĂ Ioan-Cristian</t>
+  </si>
+  <si>
+    <t>CATANĂ Mădălin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CK104	</t>
+  </si>
+  <si>
+    <t>02 Jun 2026</t>
+  </si>
+  <si>
+    <t>08.00</t>
+  </si>
+  <si>
+    <t>Organe de mașini 1</t>
+  </si>
+  <si>
+    <t>CA_CB_CC_EA</t>
+  </si>
+  <si>
+    <t>STOICA Alina - Maria</t>
+  </si>
+  <si>
+    <t>Andreea Teleașă</t>
+  </si>
+  <si>
+    <t>CE301</t>
+  </si>
+  <si>
+    <t>Organe de mașini 2</t>
+  </si>
+  <si>
+    <t>Organe de maşini 2</t>
+  </si>
+  <si>
+    <t>Organe de maşini 1</t>
+  </si>
+  <si>
+    <t>08:00</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică / Technical Drawing</t>
+  </si>
+  <si>
+    <t>BOTEZ Corina</t>
+  </si>
+  <si>
+    <t>Sl. BOTEZ Sorin-Constantin</t>
+  </si>
+  <si>
+    <t>BN301</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică</t>
+  </si>
+  <si>
+    <t>AB_AC_FA</t>
+  </si>
+  <si>
+    <t>BOTEZ Sorin-Constantin</t>
+  </si>
+  <si>
+    <t>Botez Corina</t>
+  </si>
+  <si>
+    <t>Desen tehnic și Infografică 1</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică 1</t>
+  </si>
+  <si>
+    <t>Desen Tehnic și Infografică 1</t>
+  </si>
+  <si>
+    <t>Electrotehnică</t>
+  </si>
+  <si>
+    <t>CHIRILĂ Aurel-Ionuţ</t>
+  </si>
+  <si>
+    <t>CÎRSTOIU Adelina-Maria</t>
+  </si>
+  <si>
+    <t>EA023b</t>
+  </si>
+  <si>
+    <t>Bazele ingineriei industriale 1</t>
+  </si>
+  <si>
+    <t>DOBRESCU Tiberiu Gabriel</t>
+  </si>
+  <si>
+    <t>IVAN Mario</t>
+  </si>
+  <si>
+    <t>CO006</t>
+  </si>
+  <si>
+    <t>Robotică 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CO006	</t>
+  </si>
+  <si>
+    <t>Ȋncercarea şi recepţia roboţilor industriali</t>
+  </si>
+  <si>
+    <t>Bazele cinematicii roboţilor industriali</t>
+  </si>
+  <si>
+    <t>Sisteme de actionare 3</t>
+  </si>
+  <si>
+    <t>Practica de specialitate / Internship 2</t>
+  </si>
+  <si>
+    <t>Sisteme de fabricație robotizate</t>
+  </si>
+  <si>
+    <t>prof. dr. ing. Tiberiu Dobrescu</t>
+  </si>
+  <si>
+    <t>Proiectarea asistată de calculator 3a</t>
+  </si>
+  <si>
+    <t>Proiectarea asistată de calculator 3a / Computer Aided Desing 3a</t>
+  </si>
+  <si>
+    <t>Matematici Speciale</t>
+  </si>
+  <si>
+    <t>TOMA Antonela</t>
+  </si>
+  <si>
+    <t>CIPU Corina</t>
+  </si>
+  <si>
+    <t>B206a Leu</t>
+  </si>
+  <si>
+    <t>Organe de mașini</t>
+  </si>
+  <si>
+    <t>TURTOI Petrică</t>
+  </si>
+  <si>
+    <t>Razvan NECHITA</t>
+  </si>
+  <si>
+    <t>CG120</t>
+  </si>
+  <si>
+    <t>09:00</t>
+  </si>
+  <si>
+    <t>Tehnologii de prelucrare 2</t>
+  </si>
+  <si>
+    <t>TONOIU Sergiu</t>
+  </si>
+  <si>
+    <t>CB017</t>
+  </si>
+  <si>
+    <t>Tehnologia fabricării produselor</t>
+  </si>
+  <si>
+    <t>Procese industriale 3 - proiect</t>
+  </si>
+  <si>
+    <t>Procese industriale 3</t>
+  </si>
+  <si>
+    <t>Tehnologia fabricării produselor 3</t>
+  </si>
+  <si>
+    <t>Produse, procese și sisteme 2 - proiect</t>
+  </si>
+  <si>
+    <t>Tehnologia constructiilor de masini</t>
+  </si>
+  <si>
+    <t>Mașini unelte cu comandă numerică</t>
+  </si>
+  <si>
+    <t>BISU Claudiu</t>
+  </si>
+  <si>
+    <t>Procedee de fabricație în sisteme de producție digitale</t>
+  </si>
+  <si>
+    <t>Mașini unelte</t>
+  </si>
+  <si>
+    <t>Mecanica fluidelor și mașini hidraulice</t>
+  </si>
+  <si>
+    <t>EA</t>
+  </si>
+  <si>
+    <t>MITRUT Robert</t>
+  </si>
+  <si>
+    <t>Claudia Georgiana VASILIU</t>
+  </si>
+  <si>
+    <t>FB111</t>
+  </si>
+  <si>
+    <t>Știința materialelor</t>
+  </si>
+  <si>
+    <t>AA_AD_fd</t>
+  </si>
+  <si>
+    <t>VASILESCU Marius Lucian</t>
+  </si>
+  <si>
+    <t>Dr.Ing. Streza Alexandru</t>
+  </si>
+  <si>
+    <t>JK110</t>
+  </si>
+  <si>
+    <t>AAd</t>
+  </si>
+  <si>
+    <t>Echipamente individuale de protecție</t>
+  </si>
+  <si>
+    <t>GHEORGHE Marilena</t>
+  </si>
+  <si>
+    <t>Conf.dr.ing.Borda Claudia</t>
+  </si>
+  <si>
+    <t>CK111</t>
+  </si>
+  <si>
+    <t>Dinamica mașinilor și proceselor</t>
+  </si>
+  <si>
+    <t>MOHORA Cristina</t>
+  </si>
+  <si>
+    <t>Cercet.st.  DRAGOMIR Andrei</t>
+  </si>
+  <si>
+    <t>CB023</t>
+  </si>
+  <si>
+    <t>Analiză matematică / Mathematical Analysis</t>
+  </si>
+  <si>
+    <t>PITEA Ariana</t>
+  </si>
+  <si>
+    <t>asist. drd. Alexandru Gogoașă</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CB005	</t>
+  </si>
+  <si>
+    <t>Teoria probabilităților și statistică matematică / Probability and Statistics</t>
+  </si>
+  <si>
+    <t>Retele de calculatoare</t>
+  </si>
+  <si>
+    <t>POP Eugen</t>
+  </si>
+  <si>
+    <t>ILIUȚĂ Miruna-Elena</t>
+  </si>
+  <si>
+    <t>ED020</t>
+  </si>
+  <si>
+    <t>Sisteme de operare</t>
+  </si>
+  <si>
+    <t>AB_FA</t>
+  </si>
+  <si>
+    <t>Bazele securității informatice</t>
+  </si>
+  <si>
+    <t>RACUCIU Ciprian Iulian Constantin</t>
+  </si>
+  <si>
+    <t>CO 003a</t>
+  </si>
+  <si>
+    <t>Asamblare şi ambalare</t>
+  </si>
+  <si>
+    <t>VOICULESCU Ionelia</t>
+  </si>
+  <si>
+    <t>Ana Maria BOGATU</t>
+  </si>
+  <si>
+    <t>CK106</t>
+  </si>
+  <si>
+    <t>Securitate şi sănătate în muncă în domeniul serviciilor</t>
+  </si>
+  <si>
+    <t>BORDA Claudia</t>
+  </si>
+  <si>
+    <t>Scule de prelucrare prin aschiere - proiect</t>
+  </si>
+  <si>
+    <t>prof. dr. ing. George CONSTANTIN</t>
+  </si>
+  <si>
+    <t>CB210</t>
+  </si>
+  <si>
+    <t>Scule așchietoare</t>
+  </si>
+  <si>
+    <t>CONSTANTIN George</t>
+  </si>
+  <si>
+    <t>Programarea calculatoarelor și limbaje de programare 2</t>
+  </si>
+  <si>
+    <t>SILVESTRU  Cătălin- Ionuţ</t>
+  </si>
+  <si>
+    <t>Firulescu Alexandru</t>
+  </si>
+  <si>
+    <t>Programarea calculatoarelor și limbaje de programare 1 / Computer Programming and Programming Languages 1</t>
+  </si>
+  <si>
+    <t>Iordoc Georgian</t>
+  </si>
+  <si>
+    <t>Programarea calculatoarelor și limbaje de programare 2 / Computer Programming  and programming languages 2</t>
+  </si>
+  <si>
+    <t>Programarea calculatoarelor și limbaje de programare 1</t>
+  </si>
+  <si>
+    <t>Organe de mașini / Machine Elements</t>
+  </si>
+  <si>
+    <t>RADULESCU Alexandru-Valentin</t>
+  </si>
+  <si>
+    <t>conf.dr. ing. Irina Radulescu</t>
+  </si>
+  <si>
+    <t>CG023</t>
+  </si>
+  <si>
+    <t>Organe de mașini / Machine elements</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator 2</t>
+  </si>
+  <si>
+    <t>Management industrial</t>
+  </si>
+  <si>
+    <t>COTET Costel - Emil</t>
+  </si>
+  <si>
+    <t>Lidia Parpala</t>
+  </si>
+  <si>
+    <t>Managementul fluxurilor materiale</t>
+  </si>
+  <si>
+    <t>Laurentiu Popa</t>
+  </si>
+  <si>
+    <t>Ingineria sistemelor de producţie</t>
+  </si>
+  <si>
+    <t>GHEORGHE Marian</t>
+  </si>
+  <si>
+    <t>Conf. Manuela Dijmărescu</t>
+  </si>
+  <si>
+    <t>CK 104 c</t>
+  </si>
+  <si>
+    <t>Procese de fabricație 2 / Manufacturing Processes 2</t>
+  </si>
+  <si>
+    <t>MICULESCU Marian</t>
+  </si>
+  <si>
+    <t>SL.dr.ing. Aura Mocanu</t>
+  </si>
+  <si>
+    <t>JK308</t>
+  </si>
+  <si>
+    <t>Știința și ingineria materialelor</t>
+  </si>
+  <si>
+    <t>Știința materialelor / Materials Science</t>
+  </si>
+  <si>
+    <t>Leadership Lab</t>
+  </si>
+  <si>
+    <t>COTET Gabriela-Beatrice</t>
+  </si>
+  <si>
+    <t>Costel Emil Cotet</t>
+  </si>
+  <si>
+    <t>Comunicare / Communication</t>
+  </si>
+  <si>
+    <t>DUGAESESCU Ileana</t>
+  </si>
+  <si>
+    <t>CODREANU Irina-Maria</t>
+  </si>
+  <si>
+    <t>CO003b</t>
+  </si>
+  <si>
+    <t>Bazele ciberneticii</t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator / Computer Aided Design 1</t>
+  </si>
+  <si>
+    <t>Product Design and Development</t>
+  </si>
+  <si>
+    <t>Bazele fabricației aditive</t>
+  </si>
+  <si>
+    <t>Inginerie asistată de calculator 2</t>
+  </si>
+  <si>
+    <t>ALEXANDRU Tudor-George</t>
+  </si>
+  <si>
+    <t>Ing. Stefan Cula</t>
+  </si>
+  <si>
+    <t>Inginerie aistată de calculator / Computer Aided Engineering</t>
+  </si>
+  <si>
+    <t>Inginerie asistată de calculator 1</t>
+  </si>
+  <si>
+    <t>Inteligență artificială și sisteme expert</t>
+  </si>
+  <si>
+    <t>BIGAN Cristin-Iulian</t>
+  </si>
+  <si>
+    <t>Panduru Valentin</t>
+  </si>
+  <si>
+    <t>Sisteme de inteligență artificială</t>
+  </si>
+  <si>
+    <t>Tehnici de inteligență artificială 2</t>
+  </si>
+  <si>
+    <t>Algebră liniară, geometrie analitică și diferențială / Linear Algebra, Analytical and Differential Geometry</t>
+  </si>
+  <si>
+    <t>COSTEA  Nicusor</t>
+  </si>
+  <si>
+    <t>Asist. dr. Doru Dumitrescu</t>
+  </si>
+  <si>
+    <t>CB021</t>
+  </si>
+  <si>
+    <t>Analiză Matematică</t>
+  </si>
+  <si>
+    <t>Algebră liniară, geometrie analitică și diferențială</t>
+  </si>
+  <si>
+    <t>Rezistenţa materialelor 2</t>
+  </si>
+  <si>
+    <t>TUDOSE Virgil</t>
+  </si>
+  <si>
+    <t>Petcu C.</t>
+  </si>
+  <si>
+    <t>CB007</t>
+  </si>
+  <si>
+    <t>Sl. Cornel ENCIU</t>
+  </si>
+  <si>
+    <t>Managementul investițiilor</t>
+  </si>
+  <si>
+    <t>DOICIN Cristian</t>
+  </si>
+  <si>
+    <t>Roxana Puiu</t>
+  </si>
+  <si>
+    <t>CD008</t>
+  </si>
+  <si>
+    <t>Analiză economică</t>
+  </si>
+  <si>
+    <t>Tehnologii și echipamente pentru fabricare aditivă</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vlad Enache	</t>
+  </si>
+  <si>
+    <t>Fabricație aditivă</t>
+  </si>
+  <si>
+    <t>Informatică aplicată</t>
+  </si>
+  <si>
+    <t>Cristin Bigan</t>
+  </si>
+  <si>
+    <t>Managementul riscului în inginerie industrială</t>
+  </si>
+  <si>
+    <t>Noţiuni privind auditul securităţii în industrie</t>
+  </si>
+  <si>
+    <t>Prof dr.ing Chivu Oana</t>
+  </si>
+  <si>
+    <t>Ecologie şi protecţia mediului</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>Tehnologia fabricării mașinilor-unelte</t>
+  </si>
+  <si>
+    <t>DIJMĂRESCU Manuela-Roxana</t>
+  </si>
+  <si>
+    <t>ALUPEI COJOCARIU Ovidiu-Dorin</t>
+  </si>
+  <si>
+    <t>CB112</t>
+  </si>
+  <si>
+    <t>Procese de fabricație 2 - Proiect / Manufacturing Processes 2 Project</t>
+  </si>
+  <si>
+    <t>Analiză de produs</t>
+  </si>
+  <si>
+    <t>Tehnologie de fabricație</t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator 1</t>
+  </si>
+  <si>
+    <t>Practica de domeniu / Practical Stage 1</t>
+  </si>
+  <si>
+    <t>PUIU Roxana-Adriana</t>
+  </si>
+  <si>
+    <t>Puiu Roxana</t>
+  </si>
+  <si>
+    <t>Economie în inginerie / Engineering Economics</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>Comunicare managerială</t>
+  </si>
+  <si>
+    <t>SIMIONESCU-PANAIT Andrei</t>
+  </si>
+  <si>
+    <t>Ciprian Tudor</t>
+  </si>
+  <si>
+    <t>EC301</t>
+  </si>
+  <si>
+    <t>Entrepreneurship and Innovation</t>
+  </si>
+  <si>
+    <t>CHISCOP  Florina</t>
+  </si>
+  <si>
+    <t>Popa Laurentiu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CK110D	</t>
+  </si>
+  <si>
+    <t>Asigurarea calității</t>
+  </si>
+  <si>
+    <t>CK110D</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>Sisteme informatice și IIOT</t>
+  </si>
+  <si>
+    <t>CAZACU Carmen-Cristiana</t>
+  </si>
+  <si>
+    <t>S.l.dr.ing. Florina Chiscop</t>
+  </si>
+  <si>
+    <t>Informatică aplicată / Applied Informatics</t>
+  </si>
+  <si>
+    <t>Management de proiect</t>
+  </si>
+  <si>
+    <t>POPA Cicerone-Laurenţiu</t>
+  </si>
+  <si>
+    <t>CHISCOP Florina</t>
+  </si>
+  <si>
+    <t>Integrated Production Systems</t>
+  </si>
+  <si>
+    <t>Managementul cercetării dezvoltării și inovării</t>
+  </si>
+  <si>
+    <t>Management de proiect / Project Management</t>
+  </si>
+  <si>
+    <t>Managementul fluxurilor materiale / Materials Flow Management</t>
+  </si>
+  <si>
+    <t>POPA Cicerone-Laurentiu</t>
+  </si>
+  <si>
+    <t>Analiză matematică</t>
+  </si>
+  <si>
+    <t>SAVESCU-NEACSU Crina-Daniela</t>
+  </si>
+  <si>
+    <t>Ani Irimia</t>
+  </si>
+  <si>
+    <t>CB005</t>
+  </si>
+  <si>
+    <t>Tratamente termice</t>
+  </si>
+  <si>
+    <t>BIBIS Adrian</t>
+  </si>
+  <si>
+    <t>Oana CHIVU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CK009	</t>
+  </si>
+  <si>
+    <t>Fabricație digitală</t>
+  </si>
+  <si>
+    <t>CK009</t>
+  </si>
+  <si>
+    <t>Managementul calităţii totale</t>
+  </si>
+  <si>
+    <t>CÎRȚÎNĂ Liviu-Marius</t>
+  </si>
+  <si>
+    <t>CK109</t>
+  </si>
+  <si>
+    <t>Cultură și civilizație europeană / European Culture and Civilization</t>
+  </si>
+  <si>
+    <t>COTOARA Maricica-Daniela</t>
+  </si>
+  <si>
+    <t>Lector univ. dr. Adelin Dumitru</t>
+  </si>
+  <si>
+    <t>BN314</t>
+  </si>
+  <si>
+    <t>CB213</t>
+  </si>
+  <si>
+    <t>Ingineria calităţii</t>
+  </si>
+  <si>
+    <t>Metode numerice</t>
+  </si>
+  <si>
+    <t>Managementul calității</t>
+  </si>
+  <si>
+    <t>Informatizarea şi optimizarea proceselor de control</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>Teoria sistemelor</t>
+  </si>
+  <si>
+    <t>SIMOIU Mircea-Ştefan</t>
+  </si>
+  <si>
+    <t>Conf. dr. ing. Vasile Calofir</t>
+  </si>
+  <si>
+    <t>ED112</t>
+  </si>
+  <si>
+    <t>Programarea textuală a robotilor industriali</t>
+  </si>
+  <si>
+    <t>ANTON Florin-Daniel</t>
+  </si>
+  <si>
+    <t>Conf. dr. ing. Silvia Anton</t>
+  </si>
+  <si>
+    <t>ED320</t>
+  </si>
+  <si>
+    <t>Fizică</t>
+  </si>
+  <si>
+    <t>Sterian Andreea Rodica</t>
+  </si>
+  <si>
+    <t>SEBASTIAN TOMA</t>
+  </si>
+  <si>
+    <t>AN028</t>
+  </si>
+  <si>
+    <t>Mecanisme</t>
+  </si>
+  <si>
+    <t>UNGUREANU Liviu-Marian</t>
+  </si>
+  <si>
+    <t>As.drd. Daniel POPESCU</t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator 4</t>
+  </si>
+  <si>
+    <t>VERDETE Bogdan-Marian</t>
+  </si>
+  <si>
+    <t>Cristoiu Cozmin</t>
+  </si>
+  <si>
+    <t>CB209</t>
+  </si>
+  <si>
+    <t>8,00</t>
+  </si>
+  <si>
+    <t>Tehnologii de prelucrare 1</t>
+  </si>
+  <si>
+    <t>SINDILĂ Gheorghe</t>
+  </si>
+  <si>
+    <t>Tiriplica Petrica</t>
+  </si>
+  <si>
+    <t>Tehnologii de deformare plastică la rece</t>
+  </si>
+  <si>
+    <t>Prelucrări prin așchiere și deformări plastice</t>
+  </si>
+  <si>
+    <t>Procese de deformare plastică la rece</t>
+  </si>
+  <si>
+    <t>Tehnologii de prelucrare a deșeurilor</t>
+  </si>
+  <si>
+    <t>BUȚU Larisa</t>
+  </si>
+  <si>
+    <t>Conf.Marinescu Marinela</t>
+  </si>
+  <si>
+    <t>CB001</t>
+  </si>
+  <si>
+    <t>Tehnologia materialelor</t>
+  </si>
+  <si>
+    <t>Securitate şi sănătate în muncă în domeniul transporturilor</t>
+  </si>
+  <si>
+    <t>Materiale inteligente</t>
+  </si>
+  <si>
+    <t>Managementul deșeurilor</t>
+  </si>
+  <si>
+    <t>Tehnologia materialelor 1</t>
+  </si>
+  <si>
+    <t>MARINESCU Marinela-Nicoleta</t>
+  </si>
+  <si>
+    <t>Conf. dr. ing. Larisa Buțu</t>
+  </si>
+  <si>
+    <t>Tehnologia materialelor 2</t>
+  </si>
+  <si>
+    <t>Riscuri profesionale generate de componentele sistemului de muncă industrial</t>
+  </si>
+  <si>
+    <t>Ergonomie</t>
+  </si>
+  <si>
+    <t>CA_CC</t>
+  </si>
+  <si>
+    <t>Metoda elementului finit</t>
+  </si>
+  <si>
+    <t>BC</t>
+  </si>
+  <si>
+    <t>JIGA Gheorghe Gabriel</t>
+  </si>
+  <si>
+    <t>Nicoleta Crisan</t>
+  </si>
+  <si>
+    <t>Tehnologia Materialelor 1</t>
+  </si>
+  <si>
+    <t>CHIVU Oana-Roxana</t>
+  </si>
+  <si>
+    <t>S.l. dr. ing. Cornelia LUCHIAN</t>
+  </si>
+  <si>
+    <t>CK009d</t>
+  </si>
+  <si>
+    <t>Managementul securității şi sănătății în muncă</t>
+  </si>
+  <si>
+    <t>S.l. dr. ing. Marilena GHEORGHE</t>
+  </si>
+  <si>
+    <t>Evaluarea economică a accidentelor de muncă și bolilor profesionale</t>
+  </si>
+  <si>
+    <t>Tehnologia Materialelor 2</t>
+  </si>
+  <si>
+    <t>Metrologie industrială</t>
+  </si>
+  <si>
+    <t>Elemente de medicina muncii</t>
+  </si>
+  <si>
+    <t>Securitate și sănătate în muncă în domeniul fabricației digitale</t>
+  </si>
+  <si>
+    <t>.dr.ing. GHEORGHE Marilena</t>
+  </si>
+  <si>
+    <t>LUCHIAN Cornelia</t>
+  </si>
+  <si>
+    <t>CB024</t>
+  </si>
+  <si>
+    <t>Procese industriale 2</t>
+  </si>
+  <si>
+    <t>Metode de evaluare a riscurilor</t>
+  </si>
+  <si>
+    <t>Oboseala structurilor mecanice</t>
+  </si>
+  <si>
+    <t>STUPARU Florin-Adrian</t>
+  </si>
+  <si>
+    <t>Dragos Apostol</t>
+  </si>
+  <si>
+    <t>CA012</t>
+  </si>
+  <si>
+    <t>03 Jun 2026</t>
+  </si>
+  <si>
+    <t>AMZA Cătălin-Gheorghe</t>
+  </si>
+  <si>
+    <t>TASCA Gabriel Dan</t>
+  </si>
+  <si>
+    <t>CK105</t>
+  </si>
+  <si>
+    <t>Programarea calculatoarelor și limbaje de programare 3</t>
+  </si>
+  <si>
+    <t>GIOLU Cristian</t>
+  </si>
+  <si>
+    <t>Programarea Calculatoarelor și limbaje de programare 2</t>
+  </si>
+  <si>
+    <t>Tehnologia informației în inginerie</t>
+  </si>
+  <si>
+    <t>Tehnologia informaţiei în inginerie</t>
+  </si>
+  <si>
+    <t>Modelarea și simularea sistemelor de producție / Modelling and simulation of production systems</t>
+  </si>
+  <si>
+    <t>APOSTOL Dragoş-Alexandru</t>
+  </si>
+  <si>
+    <t>Prof.dr.ing.Dan Mihai Constantinescu</t>
+  </si>
+  <si>
+    <t>CA009</t>
+  </si>
+  <si>
+    <t>Programarea Calculatoarelor și limbaje de programare 1 / Computer Programming 1</t>
+  </si>
+  <si>
+    <t>TASCA Gabriel-Dan</t>
+  </si>
+  <si>
+    <t>Bazele fabricației digitale / Introduction to Digital Manufacturing</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ing. Catalin Amza</t>
+  </si>
+  <si>
+    <t>Achiziția și prelucrarea datelor</t>
+  </si>
+  <si>
+    <t>STOCHIOIU Constantin</t>
+  </si>
+  <si>
+    <t>Ana-Maria TALÂNGĂ</t>
+  </si>
+  <si>
+    <t>CB022</t>
+  </si>
+  <si>
+    <t>Metode experimentale în ingineria mecanica</t>
+  </si>
+  <si>
+    <t>Rezistența materialelor 2</t>
+  </si>
+  <si>
+    <t>Automatizari</t>
+  </si>
+  <si>
+    <t>ARGHIRA Nicoleta</t>
+  </si>
+  <si>
+    <t>prof.dr.ing. Ioana FĂGĂRĂȘAN</t>
+  </si>
+  <si>
+    <t>Bazele electronicii</t>
+  </si>
+  <si>
+    <t>BABARADA Florin</t>
+  </si>
+  <si>
+    <t>Profirescu Ovidiu</t>
+  </si>
+  <si>
+    <t>B025 Leu</t>
+  </si>
+  <si>
+    <t>Inspecția și evaluarea calității produselor și serviciilor 1</t>
+  </si>
+  <si>
+    <t>DUMITRASCU Constantin</t>
+  </si>
+  <si>
+    <t>Bogatu Ana-Maria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	CK111</t>
+  </si>
+  <si>
+    <t>Teoria reglării automate</t>
+  </si>
+  <si>
+    <t>FAGARASAN Ioana</t>
+  </si>
+  <si>
+    <t>Vasile Calofir</t>
+  </si>
+  <si>
+    <t>PANDURU Valentin-Marius</t>
+  </si>
+  <si>
+    <t>Bigan Cristin</t>
+  </si>
+  <si>
+    <t>CB113</t>
+  </si>
+  <si>
+    <t>Educație fizică și sport 2</t>
+  </si>
+  <si>
+    <t>Educație fizică și sport 2 / Sport 2</t>
+  </si>
+  <si>
+    <t>FA</t>
+  </si>
+  <si>
+    <t>Educație fizică și sport 2 / Physical education and sport 2</t>
+  </si>
+  <si>
+    <t>Educație fizică și sport 1 / Sport 1</t>
+  </si>
+  <si>
+    <t>Educație fizică și sport 1 / Physical education and sport 1</t>
+  </si>
+  <si>
+    <t>Educatie fizica și sport 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JK110	</t>
+  </si>
+  <si>
+    <t>lector dr. Crina Săvescu</t>
+  </si>
+  <si>
+    <t>Retele neuronale</t>
+  </si>
+  <si>
+    <t>ABAZA Bogdan Felician</t>
+  </si>
+  <si>
+    <t>drd.ing.G SIMA</t>
+  </si>
+  <si>
+    <t>Legislația muncii</t>
+  </si>
+  <si>
+    <t>GRECEA ANca-Cristina</t>
+  </si>
+  <si>
+    <t>Automate si microprogramare</t>
+  </si>
+  <si>
+    <t>STAMATESCU Iulia-Vasilica</t>
+  </si>
+  <si>
+    <t>Sl.dr.ing. Cristina Nichiforov</t>
+  </si>
+  <si>
+    <t>Precis 405</t>
+  </si>
+  <si>
+    <t>Comunicații în rețele computerizate</t>
+  </si>
+  <si>
+    <t>TRIFAN Răzvan - Florentin</t>
+  </si>
+  <si>
+    <t>Serban Obreja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B203-ETTI	</t>
+  </si>
+  <si>
+    <t>Managementul rețelelor logistice</t>
+  </si>
+  <si>
+    <t>sl.dr.ing. Roxana PUIU</t>
+  </si>
+  <si>
+    <t>Logistică</t>
+  </si>
+  <si>
+    <t>Biomateriale și nanomateriale</t>
+  </si>
+  <si>
+    <t>ANTONIAC Vasile Iulian</t>
+  </si>
+  <si>
+    <t>Trante Octavian</t>
+  </si>
+  <si>
+    <t>JI204</t>
+  </si>
+  <si>
+    <t>Securitate şi sănătate în muncă în domeniul mecanic</t>
+  </si>
+  <si>
+    <t>BABIS  Claudiu</t>
+  </si>
+  <si>
+    <t>CE301bis</t>
+  </si>
+  <si>
+    <t>Legislaţia securității şi sănătății în muncă</t>
+  </si>
+  <si>
+    <t>Bazele tehnologiei informației</t>
+  </si>
+  <si>
+    <t>Chimie</t>
+  </si>
+  <si>
+    <t>ZGÂRIAN Roxana-Gabriela</t>
+  </si>
+  <si>
+    <t>CONF. Dr. Ing. TIHAN Gratiela</t>
+  </si>
+  <si>
+    <t>P111Polizu</t>
+  </si>
+  <si>
+    <t>NICOLESCU Alexandru-Ionut</t>
+  </si>
+  <si>
+    <t>Inginerie software 1</t>
+  </si>
+  <si>
+    <t>MITRUT Florina Oana</t>
+  </si>
+  <si>
+    <t>Pedagogie II</t>
+  </si>
+  <si>
+    <t>DFCDSSU</t>
+  </si>
+  <si>
+    <t>DOGARU Mariana</t>
+  </si>
+  <si>
+    <t>Janina Vașcu</t>
+  </si>
+  <si>
+    <t>Teoria sistemelor automate</t>
+  </si>
+  <si>
+    <t>PANDURU Valentin - Marius</t>
+  </si>
+  <si>
+    <t>TRANTE Octavian</t>
+  </si>
+  <si>
+    <t>VASILESCU Marius</t>
+  </si>
+  <si>
+    <t>JK008</t>
+  </si>
+  <si>
+    <t>S.l.dr.ing.Florina Chiscop</t>
+  </si>
+  <si>
+    <t>Vibrații mecanice</t>
+  </si>
+  <si>
+    <t>SOROHAN Stefan</t>
+  </si>
+  <si>
+    <t>Anghel Viorel</t>
+  </si>
+  <si>
+    <t>CA008</t>
+  </si>
+  <si>
+    <t>Tehnologii speciale în construcția de mașini</t>
+  </si>
+  <si>
+    <t>BĂILĂ Diana - Irinel</t>
+  </si>
+  <si>
+    <t>Prof.dr.ing. DUMITRESCU Andrei</t>
+  </si>
+  <si>
+    <t>CB211A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	CB006</t>
+  </si>
+  <si>
+    <t>Rezistenţa materialelor</t>
+  </si>
+  <si>
+    <t>CIOLCA Miruna</t>
+  </si>
+  <si>
+    <t>Conf. dr. ing. VLASCEANU Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CE301	</t>
+  </si>
+  <si>
+    <t>Rezistența Materialelor 1</t>
+  </si>
+  <si>
+    <t>VLASCEANU Daniel</t>
+  </si>
+  <si>
+    <t>Sl.dr.ing. Miruna CIOLCA</t>
+  </si>
+  <si>
+    <t>Rezistenţa materialelor 1</t>
+  </si>
+  <si>
+    <t>CB015</t>
+  </si>
+  <si>
+    <t>NICULAE Elisabeta</t>
+  </si>
+  <si>
+    <t>As.drd. POPESCU Daniel Mircea</t>
+  </si>
+  <si>
+    <t>Conf. Magdalena ROSU</t>
+  </si>
+  <si>
+    <t>SAVU Tom</t>
+  </si>
+  <si>
+    <t>S.l.dr.ing. Bogdan Alexandru JUGRAVU</t>
+  </si>
+  <si>
+    <t>CB203</t>
+  </si>
+  <si>
+    <t>Modelarea și simularea sistemelor de producție</t>
+  </si>
+  <si>
+    <t>Sisteme computerizate de măsurare și control</t>
+  </si>
+  <si>
+    <t>Analiza și prelucrarea imaginilor</t>
+  </si>
+  <si>
+    <t>AB_AC</t>
+  </si>
+  <si>
+    <t>sl.dr.ing. Vlad GHEORGHITA</t>
+  </si>
+  <si>
+    <t>Bazele ingineriei industriale 2</t>
+  </si>
+  <si>
+    <t>ROSU Maria-Magdalena</t>
+  </si>
+  <si>
+    <t>Sl. dr. ing. Petre Tiriplica</t>
+  </si>
+  <si>
+    <t>Managementul producției și al operațiunilor 1</t>
+  </si>
+  <si>
+    <t>Management de sistem si de proiect / System and Project Management</t>
+  </si>
+  <si>
+    <t>Ingineria valorii</t>
+  </si>
+  <si>
+    <t>Managementul resurselor umane</t>
+  </si>
+  <si>
+    <t>Managementul producției și al operațiunilor 2</t>
+  </si>
+  <si>
+    <t>04 Jun 2026</t>
+  </si>
+  <si>
+    <t>Tehnologia produselor polimerice și compozite</t>
+  </si>
+  <si>
+    <t>OPRAN Constantin Gheorghe</t>
+  </si>
+  <si>
+    <t>NICOLESCU Alexandru</t>
+  </si>
+  <si>
+    <t>Tehnologia produselor injectate în matriță</t>
+  </si>
+  <si>
+    <t>Inginerie software 2</t>
+  </si>
+  <si>
+    <t>MOCANU Bogdan-Costel</t>
+  </si>
+  <si>
+    <t>Silviu Pantelimon</t>
+  </si>
+  <si>
+    <t>PR606</t>
+  </si>
+  <si>
+    <t>Inspecția și evaluarea calității produselor și serviciilor 2</t>
+  </si>
+  <si>
+    <t>Radu Constantin</t>
+  </si>
+  <si>
+    <t>PRODANA Mariana</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Daniela Ionita</t>
+  </si>
+  <si>
+    <t>EG005</t>
+  </si>
+  <si>
+    <t>GRECU Iuliana</t>
+  </si>
+  <si>
+    <t>Conf.dr.ing. Mirona Ana Maria ICHIMOV</t>
+  </si>
+  <si>
+    <t>AN 217</t>
+  </si>
+  <si>
+    <t>Management</t>
+  </si>
+  <si>
+    <t>Management strategic</t>
+  </si>
+  <si>
+    <t>AN217</t>
+  </si>
+  <si>
+    <t>CRISTOIU Cozmin - Adrian</t>
+  </si>
+  <si>
+    <t>Bogdan Verdete</t>
+  </si>
+  <si>
+    <t>Sisteme de achiziţie, interfeţe şi instrumentaţie virtuală / Aquisition Systems Interfaces and Virtual Instrumentation</t>
+  </si>
+  <si>
+    <t>TRANCĂ Dumitru-Cristian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palacean Alexandru </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ED313	</t>
+  </si>
+  <si>
+    <t>Mecanică</t>
+  </si>
+  <si>
+    <t>OVANISOF Alina</t>
+  </si>
+  <si>
+    <t>Andreea Griguta</t>
+  </si>
+  <si>
+    <t>Mecanică 1</t>
+  </si>
+  <si>
+    <t>Mecanică 2</t>
+  </si>
+  <si>
+    <t>Limba modernă 1 - Engleză</t>
+  </si>
+  <si>
+    <t>SALCIANU Salcianu</t>
+  </si>
+  <si>
+    <t>Ciobotaru Alina</t>
+  </si>
+  <si>
+    <t>AN210</t>
+  </si>
+  <si>
+    <t>Limbă modernă 2 - Engleză</t>
+  </si>
+  <si>
+    <t>Limbă Modernă 1 - Engleză</t>
+  </si>
+  <si>
+    <t>BA_BB_BC_En</t>
+  </si>
+  <si>
+    <t>Limbă modernă 1 - Engleză</t>
+  </si>
+  <si>
+    <t>AA_AD_en</t>
+  </si>
+  <si>
+    <t>Limbă modernă 3 - Engleză</t>
+  </si>
+  <si>
+    <t>CIOBOTARU Alina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lect. dr. Alexandra Salcianu </t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator 2 / Computer Aided Design 2</t>
+  </si>
+  <si>
+    <t>Robotică 1 / Robotics 1</t>
+  </si>
+  <si>
+    <t>NICOLESCU Florin Adrian</t>
+  </si>
+  <si>
+    <t>DUDICI LUCIANA</t>
+  </si>
+  <si>
+    <t>Sisteme de acţionare 1</t>
+  </si>
+  <si>
+    <t>Sisteme de acționare 1 / Driving Systems 1</t>
+  </si>
+  <si>
+    <t>Concepţia şi exploatarea roboţilor industriali 1</t>
+  </si>
+  <si>
+    <t>Implementarea roboţilor în sistemele de producţie</t>
+  </si>
+  <si>
+    <t>BB_BC</t>
+  </si>
+  <si>
+    <t>Concepția și exploatarea roboților industriali 1 / Industrial Robots Design and Operation 1</t>
+  </si>
+  <si>
+    <t>Proiectarea sistemelor mecanice / Mechanical Systems Design</t>
+  </si>
+  <si>
+    <t>ROTARU Alexandra</t>
+  </si>
+  <si>
+    <t>Valentina-Daniela BĂJENARU</t>
+  </si>
+  <si>
+    <t>JC106</t>
+  </si>
+  <si>
+    <t>CB 113</t>
+  </si>
+  <si>
+    <t>Proiectarea dispozitivelor tehnologice 1</t>
+  </si>
+  <si>
+    <t>CB_CC</t>
+  </si>
+  <si>
+    <t>RADU Constantin</t>
+  </si>
+  <si>
+    <t>Rujinski Alexandru</t>
+  </si>
+  <si>
+    <t>Ecotehnologie</t>
+  </si>
+  <si>
+    <t>Proiectarea dispozitivelor tehnologice 2</t>
+  </si>
+  <si>
+    <t>Pregătirea proceselor de fabricaţie</t>
+  </si>
+  <si>
+    <t>Toleranţe și control dimensional</t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator</t>
+  </si>
+  <si>
+    <t>Concepţia şi exploatarea roboţilor industriali 2</t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator 3</t>
+  </si>
+  <si>
+    <t>GHIONEA Gabriel Ionut</t>
+  </si>
+  <si>
+    <t>Cristian Tarba</t>
+  </si>
+  <si>
+    <t>As.drd.ing. POPESCU Daniel Mircea</t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator / Computer Aided Design 2</t>
+  </si>
+  <si>
+    <t>ENCIU Cornel</t>
+  </si>
+  <si>
+    <t>Proiectare tehnologică asistată de calculator</t>
+  </si>
+  <si>
+    <t>Conf.Dr.Ing. ABAZA Bogdan-Felician</t>
+  </si>
+  <si>
+    <t>Tehnologii de fabricaţie 2</t>
+  </si>
+  <si>
+    <t>DUMITRACHE - RUJINSKI Alexandru</t>
+  </si>
+  <si>
+    <t>Procese tehnologice de fabricație</t>
+  </si>
+  <si>
+    <t>Tehnologii de fabricatie 1</t>
+  </si>
+  <si>
+    <t>Desen Tehnic și Infografică 3</t>
+  </si>
+  <si>
+    <t>Tehnologii de deformare plastică la rece - proiect</t>
+  </si>
+  <si>
+    <t>ENCIU Cornel-Cristian</t>
+  </si>
+  <si>
+    <t>S.L. Dr. Ing. TARBA Ioan-Cristian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CO011	</t>
+  </si>
+  <si>
+    <t>Produse, procese și sisteme 1 - proiect</t>
+  </si>
+  <si>
+    <t>Tehnologii de fabricare electroerozive</t>
+  </si>
+  <si>
+    <t>05 Jun 2026</t>
+  </si>
+  <si>
+    <t>Rezistența materialelor 2 / Mechanics of Materials 2</t>
+  </si>
+  <si>
+    <t>PASTRAMĂ Stefan Dan</t>
+  </si>
+  <si>
+    <t>Conf. Nutu Emil</t>
+  </si>
+  <si>
+    <t>JA001</t>
+  </si>
+  <si>
+    <t>Sisteme incorporate</t>
+  </si>
+  <si>
+    <t>NICOLAE Maximilian-Eugen</t>
+  </si>
+  <si>
+    <t>Alexandru Dumitrache</t>
+  </si>
+  <si>
+    <t>ED307</t>
+  </si>
+  <si>
+    <t>Nicoleta Carutasu</t>
+  </si>
+  <si>
+    <t>CK110d</t>
+  </si>
+  <si>
+    <t>Automate programabile</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CK110d   	</t>
+  </si>
+  <si>
+    <t>POPESCU Diana</t>
+  </si>
+  <si>
+    <t>Cristiana Cazacu</t>
+  </si>
+  <si>
+    <t>CK008</t>
+  </si>
+  <si>
+    <t>Proiectarea asistată de calculator pentru sisteme de fabricaţie flexibilă</t>
+  </si>
+  <si>
+    <t>POPA Constantin</t>
+  </si>
+  <si>
+    <t>Luminita VOICULESCU</t>
+  </si>
+  <si>
+    <t>AN-028</t>
+  </si>
+  <si>
+    <t>Automate programabile / Programable Logic Controllers</t>
+  </si>
+  <si>
+    <t>Tehnologii de fabricație aditivă</t>
+  </si>
+  <si>
+    <t>Modelare, identificare și simulare 2</t>
+  </si>
+  <si>
+    <t>Sisteme de realitate virtuală</t>
+  </si>
+  <si>
+    <t>Pălăcean Alexandru Viorel</t>
+  </si>
+  <si>
+    <t>Concepția și exploatarea roboților industriali 2 / Industrial Robots Design and Operation 22</t>
+  </si>
+  <si>
+    <t>CK104</t>
+  </si>
+  <si>
+    <t>Sisteme informatice și IIoT / Industrial Internet of Things</t>
+  </si>
+  <si>
+    <t>SPANU Paulina</t>
+  </si>
+  <si>
+    <t>Szuder Andrei</t>
+  </si>
+  <si>
+    <t>Robotică 2</t>
+  </si>
+  <si>
+    <t>Senzori și Internetul Obiectelor Industriale</t>
+  </si>
+  <si>
+    <t>Programarea Calculatoarelor și limbaje de programare 2 / Computer Programming 2</t>
+  </si>
+  <si>
+    <t>Bazele roboticii</t>
+  </si>
+  <si>
+    <t>Programarea Calculatoarelor și limbaje de programare 2 - proiect / Computer Programming 2 - project</t>
+  </si>
+  <si>
+    <t>Managementul lanțurilor de furnizori / Supply Chain Management</t>
+  </si>
+  <si>
+    <t>SZUDER Andrei</t>
+  </si>
+  <si>
+    <t>Spanu Paulina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	CB203</t>
+  </si>
+  <si>
+    <t>VILCEA Elena-Janina</t>
+  </si>
+  <si>
+    <t>Irina CODREANU</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică 2</t>
+  </si>
+  <si>
+    <t>06 Jun 2026</t>
+  </si>
+  <si>
+    <t>Fizică / Physics</t>
+  </si>
+  <si>
+    <t>PUSCA Stefan Lucian</t>
+  </si>
+  <si>
+    <t>Conf.Dr. Cristian Toma</t>
+  </si>
+  <si>
+    <t>031B</t>
+  </si>
+  <si>
+    <t>TOMA Cristian Ghiocel</t>
+  </si>
+  <si>
+    <t>Stefan Pusca</t>
+  </si>
+  <si>
+    <t>BN031B</t>
+  </si>
+  <si>
+    <t>Acționări hidraulice și pneumatice</t>
+  </si>
+  <si>
+    <t>MARIN Alexandru</t>
+  </si>
+  <si>
+    <t>Laura-Florentina Boanta</t>
+  </si>
+  <si>
+    <t>Ela115</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică 3 / Technical Drawing and Infographics 3</t>
+  </si>
+  <si>
+    <t>BRĂILEANU Patricia-Isabela</t>
+  </si>
+  <si>
+    <t>Cristian Perederic</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică 1 / Technical Drawing and Infographics 1</t>
+  </si>
+  <si>
+    <t>Sisteme de acționare 3 / Driving Systems 3</t>
+  </si>
+  <si>
+    <t>PASCU Nicoleta Elisabeta</t>
+  </si>
+  <si>
+    <t>Perederic Cristian</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică 2 / Technical Drawing and Infographics 2</t>
+  </si>
+  <si>
+    <t>Sisteme de paletizare și infoliere</t>
+  </si>
+  <si>
+    <t>Sisteme de împachetare</t>
+  </si>
+  <si>
+    <t>Desen tehnic şi infografică 2</t>
+  </si>
+  <si>
+    <t>Bazele cinematicii roboților industriali / Fundamentals of Industrial Robots Kinematics</t>
+  </si>
+  <si>
+    <t>Desen tehnic și infografică 2</t>
+  </si>
+  <si>
+    <t>07 Jun 2026</t>
+  </si>
+  <si>
+    <t>08 Jun 2026</t>
+  </si>
+  <si>
+    <t>Baze de date</t>
+  </si>
+  <si>
+    <t>TUNSOIU Nicolae</t>
+  </si>
+  <si>
+    <t>As. Drnd. Nicolescu Alexandru</t>
+  </si>
+  <si>
+    <t>CO003a</t>
+  </si>
+  <si>
+    <t>Interfețe și servicii Web</t>
+  </si>
+  <si>
+    <t>Grafică asistată de calculator</t>
+  </si>
+  <si>
+    <t>Baze de date - proiect</t>
+  </si>
+  <si>
+    <t>Grafică asistată de calculator 2</t>
+  </si>
+  <si>
+    <t>Tehnologii WEB</t>
+  </si>
+  <si>
+    <t>Chimie / Chemistry</t>
+  </si>
+  <si>
+    <t>POPESCU Simona Andreia</t>
+  </si>
+  <si>
+    <t>Cristina Dumitriu</t>
+  </si>
+  <si>
+    <t>L026Polizu</t>
+  </si>
+  <si>
+    <t>Florscu oroles</t>
+  </si>
+  <si>
+    <t>Componente mecanice tipizate</t>
+  </si>
+  <si>
+    <t>DUDICI Cristina Luciana</t>
+  </si>
+  <si>
+    <t>S.L. dr. ing. Emilia Popescu</t>
+  </si>
+  <si>
+    <t>Concepţia şi exploatarea sistemelor de producţie robotizate</t>
+  </si>
+  <si>
+    <t>Componente mecanice tipizate / Standardized Mechanical Components</t>
+  </si>
+  <si>
+    <t>Finanțe și creditare</t>
+  </si>
+  <si>
+    <t>NICOLAE Simona</t>
+  </si>
+  <si>
+    <t>GRIGORE George-Eduard</t>
+  </si>
+  <si>
+    <t>BN221</t>
+  </si>
+  <si>
+    <t>Tehnologii și echipamente pentru fabricare aditivă - proiect</t>
+  </si>
+  <si>
+    <t>ENACHE Vlad-Cristian</t>
+  </si>
+  <si>
+    <t>As. Drd. Ing. NICOLESCU Alexandru</t>
+  </si>
+  <si>
+    <t>Sisteme computerizate de măsurare și control - proiect</t>
+  </si>
+  <si>
+    <t>JUGRAVU Bogdan - Alexandru</t>
+  </si>
+  <si>
+    <t>LAZAR Marius Vali</t>
+  </si>
+  <si>
+    <t>Senzori și traductoare</t>
+  </si>
+  <si>
+    <t>Programarea mașinilor - unelte cu comandă numerică</t>
+  </si>
+  <si>
+    <t>LAZĂR Marius-Vali</t>
+  </si>
+  <si>
+    <t>JUGRAVU Bogdan</t>
+  </si>
+  <si>
+    <t>Tehnologia fabricării produselor - proiect</t>
+  </si>
+  <si>
+    <t>Controlul produselor prin măsurare asistată</t>
+  </si>
+  <si>
+    <t>MANOLACHE Daniel-Silviu</t>
+  </si>
+  <si>
+    <t>Asist. dr. ing. LAZAR Marius</t>
+  </si>
+  <si>
+    <t>Controlul produselor prin măsurare asistată / Products Control by Computerized Measuring Systems</t>
+  </si>
+  <si>
+    <t>Programarea mașinilor unelte cu comandă numerică</t>
+  </si>
+  <si>
+    <t>Procese de fabricație 1 / Manufacturing Processes 1</t>
+  </si>
+  <si>
+    <t>Petre Tiriplica</t>
+  </si>
+  <si>
+    <t>CO01</t>
+  </si>
+  <si>
+    <t>Fabricare asistată de calculator</t>
+  </si>
+  <si>
+    <t>Mașini unelte și prelucrări prin așchiere</t>
+  </si>
+  <si>
+    <t>GHINEA Mihalache</t>
+  </si>
+  <si>
+    <t>CB110</t>
+  </si>
+  <si>
+    <t>Maşini şi sisteme de producţie</t>
+  </si>
+  <si>
+    <t>Limba moderna 1 - Franceză</t>
+  </si>
+  <si>
+    <t>BB_Fr</t>
+  </si>
+  <si>
+    <t>SĂLVAN Mirela-Sanda</t>
+  </si>
+  <si>
+    <t>Corina Pascal</t>
+  </si>
+  <si>
+    <t>BN029</t>
+  </si>
+  <si>
+    <t>Limba modernă 1 - Franceză / Foreign Languages 1 - French</t>
+  </si>
+  <si>
+    <t>Limbă modernă 1 - Franceză</t>
+  </si>
+  <si>
+    <t>AD_fr</t>
+  </si>
+  <si>
+    <t>SEBE Gabriela Ileana</t>
+  </si>
+  <si>
+    <t>Lector Dr. Angela Pasarescu</t>
+  </si>
+  <si>
+    <t>STOICA Nicolae-Alexandru</t>
+  </si>
+  <si>
+    <t>Teleașă Andree-Mirela</t>
+  </si>
+  <si>
+    <t>CG029</t>
+  </si>
+  <si>
+    <t>Proiectarea asistată a circuitelor electronice</t>
+  </si>
+  <si>
+    <t>CODREANU Norocel</t>
+  </si>
+  <si>
+    <t>Conf. Irina Bacîș</t>
+  </si>
+  <si>
+    <t>B302 /LEU</t>
+  </si>
+  <si>
+    <t>Tehnologii neconvenționale</t>
+  </si>
+  <si>
+    <t>GHICULESCU Liviu Daniel</t>
+  </si>
+  <si>
+    <t>dr.ing. Cornel ENCIU</t>
+  </si>
+  <si>
+    <t>Metode numerice / Numerical Methods</t>
+  </si>
+  <si>
+    <t>Viorel Anghel</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>Programare Java</t>
+  </si>
+  <si>
+    <t>COSTACHE Alexandru</t>
+  </si>
+  <si>
+    <t>POPA Ana-Maria</t>
+  </si>
+  <si>
+    <t>EG409</t>
+  </si>
+  <si>
+    <t>Rezistența materialelor 3</t>
+  </si>
+  <si>
+    <t>Rezistenţa materialelor 1 / Strength of Materials 1</t>
+  </si>
+  <si>
+    <t>Rezistenţa materialelor 2 / Strength of Materials 2</t>
+  </si>
+  <si>
+    <t>PAUN Irina-Alexandra</t>
+  </si>
+  <si>
+    <t>Andreea Bobei</t>
+  </si>
+  <si>
+    <t>ALUPEI COJOCARIU  Ovidiu-Dorin</t>
+  </si>
+  <si>
+    <t>Manuela DIJMARESCU</t>
+  </si>
+  <si>
+    <t>Inginerie asistată de calculator</t>
+  </si>
+  <si>
+    <t>Bazele proiectării asistate de calculator</t>
+  </si>
+  <si>
+    <t>Baze de date în management</t>
+  </si>
+  <si>
+    <t>Siguranța sistemelor de producție</t>
+  </si>
+  <si>
+    <t>DUMITRAS Marius</t>
+  </si>
+  <si>
+    <t>Radu Luana</t>
+  </si>
+  <si>
+    <t>Prelucrări mecanice</t>
+  </si>
+  <si>
+    <t>Analiza fiabilitatii sistemelor industriale</t>
+  </si>
+  <si>
+    <t>Sl.dr.ing. ISTRITEANU Simona</t>
+  </si>
+  <si>
+    <t>NITOI Dan Florin</t>
+  </si>
+  <si>
+    <t>S.L. Dr. Ing. Radu Constantin</t>
+  </si>
+  <si>
+    <t>Tehnologia materialelor compozite</t>
+  </si>
+  <si>
+    <t>RADU Luana-Flavia</t>
+  </si>
+  <si>
+    <t>Dumitras Marius</t>
+  </si>
+  <si>
+    <t>C Giolu</t>
+  </si>
+  <si>
+    <t>09 Jun 2026</t>
+  </si>
+  <si>
+    <t>S.l. Neagoe Catalin</t>
+  </si>
+  <si>
+    <t>D008</t>
+  </si>
+  <si>
+    <t>1 2 .</t>
+  </si>
+  <si>
+    <t>Evaluarea securităţii în industrie</t>
+  </si>
+  <si>
+    <t>Butu Larisa</t>
+  </si>
+  <si>
+    <t>Limba engleză / English language</t>
+  </si>
+  <si>
+    <t>CATANĂ Elisabeta</t>
+  </si>
+  <si>
+    <t>Catana Elisabeta Simona</t>
+  </si>
+  <si>
+    <t>AN216</t>
+  </si>
+  <si>
+    <t>POPOVICI Dorina</t>
+  </si>
+  <si>
+    <t>Bobaru Lavinia</t>
+  </si>
+  <si>
+    <t>EB206</t>
+  </si>
+  <si>
+    <t>Sisteme de fabricație cu comandă numerică</t>
+  </si>
+  <si>
+    <t>S.L. Constantin Dumitrascu</t>
+  </si>
+  <si>
+    <t>Sisteme automate de depozitare</t>
+  </si>
+  <si>
+    <t>Proiectare asistată de calculator pentru sisteme de intralogistică</t>
+  </si>
+  <si>
+    <t>Operaționalitatea și managementul centrelor de distribuție</t>
+  </si>
+  <si>
+    <t>Masurari, traductoare, instrumentatie</t>
+  </si>
+  <si>
+    <t>AB_3BC_3BA</t>
+  </si>
+  <si>
+    <t>POPESCU Constantin - Adrian</t>
+  </si>
+  <si>
+    <t>S.l.dr.ing. Popescu Emilia</t>
+  </si>
+  <si>
+    <t>Identificare în logistică</t>
+  </si>
+  <si>
+    <t>Senzori şi sisteme senzoriale</t>
+  </si>
+  <si>
+    <t>Senzori și sisteme senzoriale / Sensors and Sensorial Systems</t>
+  </si>
+  <si>
+    <t>Managementul activităților logistice în echipă</t>
+  </si>
+  <si>
+    <t>Controlul proceselor cu automate programabile</t>
+  </si>
+  <si>
+    <t>Sisteme de alimentare, transport, transfer</t>
+  </si>
+  <si>
+    <t>POPESCU Emilia - Maria</t>
+  </si>
+  <si>
+    <t>Adrian Popescu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	CB007</t>
+  </si>
+  <si>
+    <t>Industrial Logistics</t>
+  </si>
+  <si>
+    <t>Logistică industrială</t>
+  </si>
+  <si>
+    <t>dr.ing. Claudiu PIRNAU</t>
+  </si>
+  <si>
+    <t>Calitatea fabricației</t>
+  </si>
+  <si>
+    <t>AC_4AA</t>
+  </si>
+  <si>
+    <t>Tehnologii de fabricare cu fascicule și oscilații</t>
+  </si>
+  <si>
+    <t>Robotică / Robotics</t>
+  </si>
+  <si>
+    <t>Andronache Geanina-Mihaela</t>
+  </si>
+  <si>
+    <t>DUDICI LUCIANA, VERDETE BOGDAN</t>
+  </si>
+  <si>
+    <t>Managementul alocării resurselor</t>
+  </si>
+  <si>
+    <t>GEORGESCU Luminita-Elena</t>
+  </si>
+  <si>
+    <t>Adrian POPESCU</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>Programarea calculatoarelor și limbaje de programare / Computer Programming 3</t>
+  </si>
+  <si>
+    <t>PARPALĂ Lidia Florentina</t>
+  </si>
+  <si>
+    <t>Stefan Cula</t>
+  </si>
+  <si>
+    <t>CK008b</t>
+  </si>
+  <si>
+    <t>Management industrial / Industrial Management</t>
+  </si>
+  <si>
+    <t>Automatizarea sistemelor de fabricație</t>
+  </si>
+  <si>
+    <t>Programarea calculatoarelor și limbaje de programare 3 / Computer Programming and programming languages 3</t>
+  </si>
+  <si>
+    <t>Mașini – unelte 1</t>
+  </si>
+  <si>
+    <t>PARPALĂ Radu-Constantin</t>
+  </si>
+  <si>
+    <t>Sl.Dr.Ing. PARPALĂ Lidia Florentina</t>
+  </si>
+  <si>
+    <t>Mașini și acționări electrice</t>
+  </si>
+  <si>
+    <t>Masini – unelte 2</t>
+  </si>
+  <si>
+    <t>Bazele economiei</t>
+  </si>
+  <si>
+    <t>VLADUT Oana</t>
+  </si>
+  <si>
+    <t>As. George-Eduard GRIGORE</t>
+  </si>
+  <si>
+    <t>Microeconomie</t>
+  </si>
+  <si>
+    <t>Sisteme cu microprocesorare</t>
+  </si>
+  <si>
+    <t>DOBRICA Liliana</t>
+  </si>
+  <si>
+    <t>Andreea Raducanu</t>
+  </si>
+  <si>
+    <t>PR408</t>
+  </si>
+  <si>
+    <t>Sisteme de control</t>
+  </si>
+  <si>
+    <t>GRĂMESCU Bogdan</t>
+  </si>
+  <si>
+    <t>Vlad Stanescu</t>
+  </si>
+  <si>
+    <t>CH012</t>
+  </si>
+  <si>
+    <t>Controlul și comanda sistemelor mobile</t>
+  </si>
+  <si>
+    <t>Mircea Nistor</t>
+  </si>
+  <si>
+    <t>Robotică 3 / Robotics 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CO 006	</t>
+  </si>
+  <si>
+    <t>Robotică 2 / Robotics 2</t>
+  </si>
+  <si>
+    <t>Robotică 3</t>
+  </si>
+  <si>
+    <t>CB 213</t>
+  </si>
+  <si>
+    <t>Sl.dr.ing. ISTRITEANU  Simona</t>
+  </si>
+  <si>
+    <t>Ingineria fabricației</t>
+  </si>
+  <si>
+    <t>DASCĂLU Monica</t>
+  </si>
+  <si>
+    <t>Florin ISTUDOR</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
-    <t>Proiectare asistată de calculator 2</t>
-[...2678 lines deleted...]
-    <t>Florin ISTUDOR</t>
+    <t>CO001</t>
   </si>
   <si>
     <t>10 Jun 2026</t>
   </si>
   <si>
     <t xml:space="preserve">IVAN Mario	</t>
   </si>
   <si>
+    <t>Bazele generării suprafețelor și prelucrări prin așchiere</t>
+  </si>
+  <si>
+    <t>BĂLAN Emilia</t>
+  </si>
+  <si>
+    <t>sl. dr. ing. Luciana Dudici</t>
+  </si>
+  <si>
     <t>Procese şi sisteme de prelucrare 1</t>
   </si>
   <si>
-    <t>BĂLAN Emilia</t>
-[...4 lines deleted...]
-  <si>
     <t>Fiabilitate și mentenanță</t>
   </si>
   <si>
     <t>Mentenanța sistemelor logistice</t>
   </si>
   <si>
-    <t>Bazele generării suprafețelor și prelucrări prin așchiere</t>
-[...1 lines deleted...]
-  <si>
     <t>S.L.Dr.ing. Radu Constantin</t>
   </si>
   <si>
     <t>Sisteme numerice de conducere</t>
   </si>
   <si>
     <t>DIMON Cătălin</t>
   </si>
   <si>
     <t>As. Lucian Mihai</t>
   </si>
   <si>
     <t>ED007</t>
   </si>
   <si>
     <t>Emilia POPESCU</t>
   </si>
   <si>
     <t xml:space="preserve">CB007	</t>
   </si>
   <si>
     <t>Conf. Dr. Ing. TIHAN Gratiela</t>
   </si>
   <si>
     <t>S.l.dr.ing.Popescu Emilia</t>
   </si>
   <si>
+    <t>Quality Assurance</t>
+  </si>
+  <si>
+    <t>SEVERIN Irina</t>
+  </si>
+  <si>
+    <t>Cristina Toader</t>
+  </si>
+  <si>
     <t>Protecţia consumatorului</t>
   </si>
   <si>
-    <t>SEVERIN Irina</t>
-[...1 lines deleted...]
-  <si>
     <t>Bogdan Dumitru</t>
   </si>
   <si>
     <t>Asigurarea calităţii produselor şi serviciilor 2</t>
   </si>
   <si>
     <t>Bogdan Dumnitru</t>
   </si>
   <si>
-    <t>Quality Assurance</t>
-[...4 lines deleted...]
-  <si>
     <t>Managementul lanțului de furnizori</t>
   </si>
   <si>
     <t>CARUTASU Nicoleta Luminiţa</t>
   </si>
   <si>
     <t>prof. Pascu Nicoleta</t>
   </si>
   <si>
     <t>Planificarea resurselor firmei</t>
   </si>
   <si>
+    <t>Asigurarea calităţii produselor şi serviciilor 1</t>
+  </si>
+  <si>
     <t>DUMITRU Bogdan</t>
   </si>
   <si>
     <t>Prof.dr.ing Irina SEVERIN</t>
   </si>
   <si>
     <t>Managementul comunicării</t>
   </si>
   <si>
     <t>Prof.dr.ing. Irina SEVERIN</t>
   </si>
   <si>
-    <t>Asigurarea calităţii produselor şi serviciilor 1</t>
+    <t>Managementul și asigurarea calității</t>
+  </si>
+  <si>
+    <t>TOADER Maria-Cristina</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ing. Irina Severin</t>
   </si>
   <si>
     <t>Tehnologia materialelor / Materials Technology</t>
   </si>
   <si>
-    <t>TOADER Maria-Cristina</t>
-[...4 lines deleted...]
-  <si>
     <t>Tehnologia materialelor 2 / Materials Technology 2</t>
   </si>
   <si>
     <t>Tehnologia materialelor 1 / Materials Technology 1</t>
   </si>
   <si>
-    <t>Managementul și asigurarea calității</t>
-[...1 lines deleted...]
-  <si>
     <t>VERDETE BOGDAN</t>
   </si>
   <si>
     <t>GÂRLEANU Gabriel</t>
   </si>
   <si>
     <t>Conf Garleanu Delia</t>
   </si>
   <si>
     <t>Procese industriale adaptive și inovative</t>
   </si>
   <si>
     <t>IFRIM Ana-Maria</t>
   </si>
   <si>
     <t>Silvestru Catalin Ionut</t>
   </si>
   <si>
     <t>Teoria probabilităților și statistică matematică / Probability Theory and Mathematical Statistics</t>
   </si>
   <si>
     <t xml:space="preserve">AN028	</t>
   </si>
   <si>
     <t>11 Jun 2026</t>
@@ -2900,50 +2900,62 @@
   <si>
     <t>Cozmin-Adrian Cristoiu</t>
   </si>
   <si>
     <t>Bogatu Ana - Maria</t>
   </si>
   <si>
     <t>Radu Ciuceanu</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 1 / Computer Aided Design 1</t>
   </si>
   <si>
     <t>PENA ANDRA-ELENA</t>
   </si>
   <si>
     <t>conf.dr.ing. Dorel ANANIA</t>
   </si>
   <si>
     <t>CO02</t>
   </si>
   <si>
     <t>Proiectarea asistată de calculator 1</t>
   </si>
   <si>
+    <t>Mecanica fluidelor</t>
+  </si>
+  <si>
+    <t>RĂDULESCU Victorița</t>
+  </si>
+  <si>
+    <t>Sisman Ionut</t>
+  </si>
+  <si>
+    <t>Ela 115</t>
+  </si>
+  <si>
     <t>Elemente de drept comercial</t>
   </si>
   <si>
     <t>ICOCIU Vasilica-Cristina</t>
   </si>
   <si>
     <t>NIcolae POSTAVARU</t>
   </si>
   <si>
     <t>Andreea-Denisa GRIGUTA</t>
   </si>
   <si>
     <t xml:space="preserve">	CB213</t>
   </si>
   <si>
     <t>Computer Aided Manufacturing</t>
   </si>
   <si>
     <t>ANANIA Florea Dorel</t>
   </si>
   <si>
     <t>PENA ANDRA</t>
   </si>
   <si>
     <t xml:space="preserve">CO06	</t>
@@ -2954,66 +2966,66 @@
   <si>
     <t>CO06</t>
   </si>
   <si>
     <t>Programarea mașinilor-unelte</t>
   </si>
   <si>
     <t>Fabricație asistată</t>
   </si>
   <si>
     <t>BA_BB</t>
   </si>
   <si>
     <t xml:space="preserve">Eugen-Adrian Tamas </t>
   </si>
   <si>
     <t>CD006</t>
   </si>
   <si>
     <t>Conf. MARINESCU MARINELA</t>
   </si>
   <si>
     <t>B312 Leu</t>
   </si>
   <si>
+    <t>Actionari hidraulice si pneumatice</t>
+  </si>
+  <si>
+    <t>BUCURESTEANU Anca Monica</t>
+  </si>
+  <si>
+    <t>Conf. Andra Pena</t>
+  </si>
+  <si>
+    <t>CO002</t>
+  </si>
+  <si>
     <t>Instalații conexe pentru mașini-unelte și sisteme de producție</t>
   </si>
   <si>
-    <t>BUCURESTEANU Anca Monica</t>
-[...7 lines deleted...]
-  <si>
     <t>Sisteme de acţionare 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actionari hidraulice si pneumatice</t>
   </si>
   <si>
     <t>Informatizarea şi optimizarea proceselor tehnologice</t>
   </si>
   <si>
     <t>Gârleanu Delia</t>
   </si>
   <si>
     <t>12 Jun 2026</t>
   </si>
   <si>
     <t>Conf.Dr.Ing. PARPALA Radu</t>
   </si>
   <si>
     <t xml:space="preserve">CB017	</t>
   </si>
   <si>
     <t>As. Adelina-Elena BADESCU</t>
   </si>
   <si>
     <t>conf.dr.ing, Dorel ANANIA</t>
   </si>
   <si>
     <t>Tehnici de inteligenţă artificială 1</t>
   </si>
@@ -3364,51 +3376,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1005"/>
+  <dimension ref="A1:H1006"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -3425,26072 +3437,26098 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3">
+        <v>10.0</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B4">
         <v>10.0</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5">
         <v>2</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>8</v>
+      </c>
+      <c r="B8">
+        <v>12.0</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B9">
         <v>12.0</v>
       </c>
       <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
         <v>37</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B10">
         <v>12.0</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B11">
         <v>12.0</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G11" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B12">
         <v>12.0</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F12">
         <v>2</v>
       </c>
       <c r="G12" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
         <v>49</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15" t="s">
+      <c r="F15">
+        <v>2</v>
+      </c>
+      <c r="G15" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" t="s">
         <v>49</v>
       </c>
-      <c r="C16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" t="s">
         <v>49</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G17" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H17" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" t="s">
         <v>49</v>
       </c>
-      <c r="C18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>8</v>
+      </c>
+      <c r="B19">
+        <v>8</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E19" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19">
+        <v>2</v>
+      </c>
+      <c r="G19" t="s">
+        <v>59</v>
+      </c>
+      <c r="H19" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B20">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="F20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G20" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B21">
         <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="F21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G21" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B22">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B23">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23">
+        <v>2</v>
+      </c>
+      <c r="G23" t="s">
         <v>70</v>
       </c>
-      <c r="D23" t="s">
+      <c r="H23" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B24">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G24" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="H24" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B25">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G25" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B26">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F26">
         <v>2</v>
       </c>
       <c r="G26" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="H26" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B27">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F27">
         <v>2</v>
       </c>
       <c r="G27" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="H27" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B28">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G28" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="H28" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B29">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E29" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="F29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G29" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H29" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>8</v>
+      </c>
+      <c r="B30" t="s">
+        <v>85</v>
       </c>
       <c r="C30" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" t="s">
+        <v>36</v>
+      </c>
+      <c r="E30" t="s">
         <v>87</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+      <c r="F30">
+        <v>1</v>
+      </c>
+      <c r="G30" t="s">
         <v>88</v>
       </c>
-      <c r="F30">
-[...4 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="E31" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F31">
         <v>2</v>
       </c>
       <c r="G31" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H31" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B32" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" t="s">
         <v>91</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F32">
         <v>2</v>
       </c>
       <c r="G32" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H32" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" t="s">
+        <v>92</v>
+      </c>
+      <c r="D33" t="s">
         <v>91</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G33" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H33" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C34" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E34" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H34" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" t="s">
+        <v>97</v>
+      </c>
+      <c r="E35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F35">
+        <v>1</v>
+      </c>
+      <c r="G35" t="s">
         <v>99</v>
       </c>
-      <c r="D35" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>41</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" t="s">
+        <v>63</v>
+      </c>
+      <c r="E36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F36">
+        <v>1</v>
+      </c>
+      <c r="G36" t="s">
+        <v>99</v>
+      </c>
+      <c r="H36" t="s">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" t="s">
+        <v>102</v>
+      </c>
+      <c r="D37" t="s">
+        <v>97</v>
+      </c>
+      <c r="E37" t="s">
+        <v>98</v>
+      </c>
+      <c r="F37">
+        <v>2</v>
+      </c>
+      <c r="G37" t="s">
+        <v>99</v>
+      </c>
+      <c r="H37" t="s">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B38" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" t="s">
+        <v>103</v>
+      </c>
+      <c r="D38" t="s">
+        <v>97</v>
+      </c>
+      <c r="E38" t="s">
+        <v>98</v>
+      </c>
+      <c r="F38">
+        <v>2</v>
+      </c>
+      <c r="G38" t="s">
+        <v>99</v>
+      </c>
+      <c r="H38" t="s">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>94</v>
+      </c>
+      <c r="B39">
+        <v>10</v>
       </c>
       <c r="C39" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H39" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B40">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C40" t="s">
+        <v>108</v>
+      </c>
+      <c r="D40" t="s">
+        <v>48</v>
+      </c>
+      <c r="E40" t="s">
+        <v>109</v>
+      </c>
+      <c r="F40">
+        <v>1</v>
+      </c>
+      <c r="G40" t="s">
         <v>110</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="H40" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B41">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C41" t="s">
+        <v>112</v>
+      </c>
+      <c r="D41" t="s">
+        <v>97</v>
+      </c>
+      <c r="E41" t="s">
+        <v>113</v>
+      </c>
+      <c r="F41">
+        <v>1</v>
+      </c>
+      <c r="G41" t="s">
         <v>114</v>
       </c>
-      <c r="D41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B42">
         <v>8</v>
       </c>
       <c r="C42" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="E42" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="H42" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B43">
         <v>8</v>
       </c>
       <c r="C43" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="E43" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="H43" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>94</v>
+      </c>
+      <c r="B44" t="s">
+        <v>118</v>
       </c>
       <c r="C44" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="F44">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G44" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="H44" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C45" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="E45" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="F45">
         <v>2</v>
       </c>
       <c r="G45" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="H45" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>124</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E46" t="s">
+        <v>125</v>
+      </c>
+      <c r="F46">
+        <v>2</v>
+      </c>
+      <c r="G46" t="s">
         <v>126</v>
       </c>
-      <c r="F46">
-[...2 lines deleted...]
-      <c r="G46" t="s">
+      <c r="H46" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B47">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E47" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G47" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H47" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B48">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E48" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G48" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H48" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B49">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E49" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G49" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H49" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B50">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E50" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G50" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H50" t="s">
-        <v>136</v>
+        <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B51">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F51">
         <v>2</v>
       </c>
       <c r="G51" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H51" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B52">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E52" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G52" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H52" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B53">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E53" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G53" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H53" t="s">
-        <v>58</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>137</v>
+      </c>
+      <c r="B54" t="s">
+        <v>138</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="E54" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" t="s">
+        <v>144</v>
+      </c>
+      <c r="D55" t="s">
+        <v>140</v>
+      </c>
+      <c r="E55" t="s">
+        <v>141</v>
+      </c>
+      <c r="F55">
+        <v>2</v>
+      </c>
+      <c r="G55" t="s">
+        <v>142</v>
+      </c>
+      <c r="H55" t="s">
         <v>143</v>
-      </c>
-[...19 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" t="s">
+        <v>138</v>
+      </c>
+      <c r="C56" t="s">
+        <v>145</v>
+      </c>
+      <c r="D56" t="s">
+        <v>97</v>
+      </c>
+      <c r="E56" t="s">
+        <v>141</v>
+      </c>
+      <c r="F56">
+        <v>2</v>
+      </c>
+      <c r="G56" t="s">
+        <v>142</v>
+      </c>
+      <c r="H56" t="s">
         <v>143</v>
-      </c>
-[...19 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" t="s">
+        <v>138</v>
+      </c>
+      <c r="C57" t="s">
+        <v>146</v>
+      </c>
+      <c r="D57" t="s">
+        <v>97</v>
+      </c>
+      <c r="E57" t="s">
+        <v>141</v>
+      </c>
+      <c r="F57">
+        <v>1</v>
+      </c>
+      <c r="G57" t="s">
+        <v>142</v>
+      </c>
+      <c r="H57" t="s">
         <v>143</v>
-      </c>
-[...19 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B58" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D58" t="s">
+        <v>24</v>
+      </c>
+      <c r="E58" t="s">
+        <v>149</v>
+      </c>
+      <c r="F58">
+        <v>1</v>
+      </c>
+      <c r="G58" t="s">
+        <v>150</v>
+      </c>
+      <c r="H58" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B59" t="s">
+        <v>147</v>
+      </c>
+      <c r="C59" t="s">
+        <v>152</v>
+      </c>
+      <c r="D59" t="s">
         <v>153</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>154</v>
       </c>
-      <c r="D59" t="s">
-[...2 lines deleted...]
-      <c r="E59" t="s">
+      <c r="F59">
+        <v>1</v>
+      </c>
+      <c r="G59" t="s">
         <v>155</v>
       </c>
-      <c r="F59">
-[...4 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B60" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C60" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D60" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="E60" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="F60">
         <v>1</v>
       </c>
       <c r="G60" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="H60" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B61" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C61" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="E61" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="H61" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B62" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C62" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D62" t="s">
+        <v>140</v>
+      </c>
+      <c r="E62" t="s">
+        <v>154</v>
+      </c>
+      <c r="F62">
+        <v>1</v>
+      </c>
+      <c r="G62" t="s">
+        <v>155</v>
+      </c>
+      <c r="H62" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B63" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C63" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D63" t="s">
-        <v>164</v>
+        <v>53</v>
       </c>
       <c r="E63" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G63" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H63" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B64" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C64" t="s">
+        <v>163</v>
+      </c>
+      <c r="D64" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" t="s">
+        <v>164</v>
+      </c>
+      <c r="F64">
+        <v>1</v>
+      </c>
+      <c r="G64" t="s">
         <v>165</v>
       </c>
-      <c r="D64" t="s">
-[...2 lines deleted...]
-      <c r="E64" t="s">
+      <c r="H64" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B65" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D65" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E65" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G65" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H65" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B66" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C66" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D66" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E66" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G66" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H66" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B67" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D67" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E67" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G67" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H67" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B68" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C68" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D68" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E68" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F68">
         <v>2</v>
       </c>
       <c r="G68" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H68" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B69" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C69" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D69" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G69" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H69" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B70" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C70" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D70" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="F70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G70" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H70" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B71" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C71" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D71" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="E71" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="F71">
         <v>2</v>
       </c>
       <c r="G71" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="H71" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B72" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C72" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="D72" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="F72">
         <v>2</v>
       </c>
       <c r="G72" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="H72" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B73" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C73" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D73" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E73" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G73" t="s">
+        <v>179</v>
+      </c>
+      <c r="H73" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B74" t="s">
-        <v>153</v>
+        <v>9</v>
       </c>
       <c r="C74" t="s">
+        <v>181</v>
+      </c>
+      <c r="D74" t="s">
+        <v>48</v>
+      </c>
+      <c r="E74" t="s">
+        <v>182</v>
+      </c>
+      <c r="F74">
+        <v>1</v>
+      </c>
+      <c r="G74" t="s">
         <v>183</v>
       </c>
-      <c r="D74" t="s">
-[...2 lines deleted...]
-      <c r="E74" t="s">
+      <c r="H74" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B75" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="C75" t="s">
+        <v>186</v>
+      </c>
+      <c r="D75" t="s">
+        <v>63</v>
+      </c>
+      <c r="E75" t="s">
         <v>187</v>
       </c>
-      <c r="D75" t="s">
-[...2 lines deleted...]
-      <c r="E75" t="s">
+      <c r="F75">
+        <v>2</v>
+      </c>
+      <c r="G75"/>
+      <c r="H75" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B76" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C76" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D76" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="E76" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F76">
         <v>1</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B77" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C77" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="D77" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="E77" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B78" t="s">
+        <v>185</v>
+      </c>
+      <c r="C78" t="s">
         <v>191</v>
       </c>
-      <c r="C78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E78" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F78">
         <v>1</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B79" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C79" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="D79" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E79" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B80" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C80" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E80" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B81" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C81" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="D81" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="E81" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F81">
         <v>2</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>137</v>
+      </c>
+      <c r="B82">
+        <v>10</v>
       </c>
       <c r="C82" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D82" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="E82" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F82">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>194</v>
+        <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B83">
         <v>10</v>
       </c>
       <c r="C83" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D83" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E83" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="F83">
         <v>1</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B84">
         <v>10</v>
       </c>
       <c r="C84" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D84" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E84" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="F84">
         <v>1</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B85">
         <v>10</v>
       </c>
       <c r="C85" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D85" t="s">
-        <v>28</v>
+        <v>200</v>
       </c>
       <c r="E85" t="s">
+        <v>201</v>
+      </c>
+      <c r="F85">
+        <v>1</v>
+      </c>
+      <c r="G85" t="s">
         <v>202</v>
       </c>
-      <c r="F85">
-[...2 lines deleted...]
-      <c r="G85"/>
       <c r="H85" t="s">
-        <v>26</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B86">
         <v>10</v>
       </c>
       <c r="C86" t="s">
+        <v>204</v>
+      </c>
+      <c r="D86" t="s">
         <v>205</v>
       </c>
-      <c r="D86" t="s">
+      <c r="E86" t="s">
         <v>206</v>
       </c>
-      <c r="E86" t="s">
+      <c r="F86">
+        <v>1</v>
+      </c>
+      <c r="G86" t="s">
         <v>207</v>
       </c>
-      <c r="F86">
-[...2 lines deleted...]
-      <c r="G86" t="s">
+      <c r="H86" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B87">
         <v>10</v>
       </c>
       <c r="C87" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D87" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E87" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="H87" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B88">
-        <v>10</v>
+        <v>10.0</v>
       </c>
       <c r="C88" t="s">
         <v>210</v>
       </c>
       <c r="D88" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="E88" t="s">
+        <v>211</v>
+      </c>
+      <c r="F88">
+        <v>2</v>
+      </c>
+      <c r="G88" t="s">
         <v>212</v>
       </c>
-      <c r="F88">
-[...2 lines deleted...]
-      <c r="G88" t="s">
+      <c r="H88" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B89">
         <v>10.0</v>
       </c>
       <c r="C89" t="s">
+        <v>214</v>
+      </c>
+      <c r="D89" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89" t="s">
+        <v>215</v>
+      </c>
+      <c r="F89">
+        <v>1</v>
+      </c>
+      <c r="G89" t="s">
         <v>216</v>
       </c>
-      <c r="D89" t="s">
-[...2 lines deleted...]
-      <c r="E89" t="s">
+      <c r="H89" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B90">
         <v>10.0</v>
       </c>
       <c r="C90" t="s">
+        <v>218</v>
+      </c>
+      <c r="D90" t="s">
+        <v>65</v>
+      </c>
+      <c r="E90" t="s">
+        <v>219</v>
+      </c>
+      <c r="F90">
+        <v>2</v>
+      </c>
+      <c r="G90" t="s">
         <v>220</v>
       </c>
-      <c r="D90" t="s">
-[...2 lines deleted...]
-      <c r="E90" t="s">
+      <c r="H90" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B91">
         <v>10.0</v>
       </c>
       <c r="C91" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D91" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G91" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="H91" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B92">
         <v>10.0</v>
       </c>
       <c r="C92" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="D92" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="E92" t="s">
+        <v>224</v>
+      </c>
+      <c r="F92">
+        <v>1</v>
+      </c>
+      <c r="G92" t="s">
         <v>225</v>
       </c>
-      <c r="F92">
-[...2 lines deleted...]
-      <c r="G92" t="s">
+      <c r="H92" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B93">
         <v>10.0</v>
       </c>
       <c r="C93" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D93" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E93" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="F93">
         <v>1</v>
       </c>
       <c r="G93" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="H93" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B94">
         <v>10.0</v>
       </c>
       <c r="C94" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D94" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E94" t="s">
+        <v>230</v>
+      </c>
+      <c r="F94">
+        <v>1</v>
+      </c>
+      <c r="G94"/>
+      <c r="H94" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B95">
         <v>10.0</v>
       </c>
       <c r="C95" t="s">
+        <v>232</v>
+      </c>
+      <c r="D95" t="s">
+        <v>39</v>
+      </c>
+      <c r="E95" t="s">
+        <v>233</v>
+      </c>
+      <c r="F95">
+        <v>2</v>
+      </c>
+      <c r="G95" t="s">
+        <v>234</v>
+      </c>
+      <c r="H95" t="s">
         <v>235</v>
-      </c>
-[...11 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>137</v>
+      </c>
+      <c r="B96" t="s">
+        <v>22</v>
       </c>
       <c r="C96" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D96" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="E96" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G96" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="H96" t="s">
-        <v>241</v>
+        <v>213</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C97" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D97" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E97" t="s">
-        <v>243</v>
+        <v>149</v>
       </c>
       <c r="F97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G97" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="H97" t="s">
-        <v>219</v>
+        <v>240</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B98" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C98" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="D98" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E98" t="s">
-        <v>155</v>
+        <v>242</v>
       </c>
       <c r="F98">
         <v>2</v>
       </c>
       <c r="G98" t="s">
-        <v>246</v>
+        <v>149</v>
       </c>
       <c r="H98" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C99" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D99" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="E99" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="F99">
         <v>2</v>
       </c>
       <c r="G99" t="s">
-        <v>155</v>
+        <v>245</v>
       </c>
       <c r="H99" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B100" t="s">
+        <v>22</v>
+      </c>
+      <c r="C100" t="s">
+        <v>246</v>
+      </c>
+      <c r="D100" t="s">
         <v>29</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="H100" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B101" t="s">
+        <v>22</v>
+      </c>
+      <c r="C101" t="s">
+        <v>248</v>
+      </c>
+      <c r="D101" t="s">
         <v>29</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="F101">
         <v>2</v>
       </c>
       <c r="G101" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="H101" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B102" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C102" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D102" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="E102" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="F102">
         <v>1</v>
       </c>
       <c r="G102" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="H102" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B103" t="s">
+        <v>137</v>
+      </c>
+      <c r="B103">
+        <v>11.0</v>
+      </c>
+      <c r="C103" t="s">
+        <v>250</v>
+      </c>
+      <c r="D103" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>251</v>
       </c>
       <c r="F103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G103" t="s">
         <v>252</v>
       </c>
       <c r="H103" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B104">
         <v>11.0</v>
       </c>
       <c r="C104" t="s">
-        <v>257</v>
+        <v>181</v>
       </c>
       <c r="D104" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E104" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="F104">
         <v>2</v>
       </c>
       <c r="G104" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="H104" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B105">
         <v>11.0</v>
       </c>
       <c r="C105" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="D105" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="F105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G105" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="H105" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>11.0</v>
+        <v>137</v>
+      </c>
+      <c r="B106" t="s">
+        <v>255</v>
       </c>
       <c r="C106" t="s">
-        <v>187</v>
+        <v>256</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="F106">
         <v>2</v>
       </c>
       <c r="G106" t="s">
-        <v>259</v>
+        <v>149</v>
       </c>
       <c r="H106" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>137</v>
+      </c>
+      <c r="B107">
+        <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>257</v>
       </c>
       <c r="D107" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="E107" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="F107">
         <v>2</v>
       </c>
       <c r="G107" t="s">
-        <v>155</v>
+        <v>259</v>
       </c>
       <c r="H107" t="s">
-        <v>247</v>
+        <v>188</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B108">
         <v>12</v>
       </c>
       <c r="C108" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D108" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E108" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="F108">
         <v>1</v>
       </c>
       <c r="G108" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="H108" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B109">
         <v>12</v>
       </c>
       <c r="C109" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D109" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E109" t="s">
+        <v>263</v>
+      </c>
+      <c r="F109">
+        <v>1</v>
+      </c>
+      <c r="G109" t="s">
         <v>264</v>
       </c>
-      <c r="F109">
-[...4 lines deleted...]
-      </c>
       <c r="H109" t="s">
-        <v>194</v>
+        <v>265</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B110">
         <v>12</v>
       </c>
       <c r="C110" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D110" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="F110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G110" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="H110" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B111">
         <v>12</v>
       </c>
       <c r="C111" t="s">
-        <v>272</v>
+        <v>204</v>
       </c>
       <c r="D111" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="E111" t="s">
+        <v>267</v>
+      </c>
+      <c r="F111">
+        <v>1</v>
+      </c>
+      <c r="G111" t="s">
+        <v>268</v>
+      </c>
+      <c r="H111" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B112">
         <v>12</v>
       </c>
       <c r="C112" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D112" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E112" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F112">
         <v>1</v>
       </c>
       <c r="G112" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H112" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B113">
         <v>12</v>
       </c>
       <c r="C113" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D113" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F113">
         <v>1</v>
       </c>
       <c r="G113" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H113" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B114">
         <v>12</v>
       </c>
       <c r="C114" t="s">
-        <v>210</v>
+        <v>271</v>
       </c>
       <c r="D114" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H114" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B115">
-        <v>12</v>
+        <v>12.0</v>
       </c>
       <c r="C115" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D115" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
+        <v>273</v>
+      </c>
+      <c r="F115">
+        <v>1</v>
+      </c>
+      <c r="G115" t="s">
         <v>274</v>
       </c>
-      <c r="F115">
-[...4 lines deleted...]
-      </c>
       <c r="H115" t="s">
-        <v>276</v>
+        <v>188</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B116">
         <v>12.0</v>
       </c>
       <c r="C116" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D116" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="F116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G116" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="H116" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B117">
         <v>12.0</v>
       </c>
       <c r="C117" t="s">
-        <v>281</v>
+        <v>167</v>
       </c>
       <c r="D117" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="E117" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G117" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="H117" t="s">
-        <v>194</v>
+        <v>278</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B118">
         <v>12.0</v>
       </c>
       <c r="C118" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D118" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E118" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F118">
         <v>2</v>
       </c>
       <c r="G118" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H118" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B119">
         <v>12.0</v>
       </c>
       <c r="C119" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="D119" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F119">
         <v>1</v>
       </c>
       <c r="G119" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H119" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B120">
         <v>12.0</v>
       </c>
       <c r="C120" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="D120" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F120">
         <v>1</v>
       </c>
       <c r="G120" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H120" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B121">
         <v>12.0</v>
       </c>
       <c r="C121" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="D121" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E121" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F121">
         <v>2</v>
       </c>
       <c r="G121" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H121" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>137</v>
+      </c>
+      <c r="B122" t="s">
+        <v>42</v>
       </c>
       <c r="C122" t="s">
-        <v>178</v>
+        <v>283</v>
       </c>
       <c r="D122" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="E122" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F122">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G122" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H122" t="s">
-        <v>285</v>
+        <v>84</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B123" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C123" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D123" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="H123" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B124" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C124" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D124" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="E124" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G124" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="H124" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B125" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C125" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D125" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E125" t="s">
+        <v>289</v>
+      </c>
+      <c r="F125">
+        <v>1</v>
+      </c>
+      <c r="G125" t="s">
         <v>290</v>
       </c>
-      <c r="F125">
-[...4 lines deleted...]
-      </c>
       <c r="H125" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B126" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C126" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D126" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E126" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
       <c r="G126" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="H126" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B127" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C127" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="D127" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E127" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F127">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G127" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="H127" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B128" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C128" t="s">
-        <v>298</v>
+        <v>249</v>
       </c>
       <c r="D128" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="E128" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G128" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="H128" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B129" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C129" t="s">
-        <v>250</v>
+        <v>293</v>
       </c>
       <c r="D129" t="s">
-        <v>164</v>
+        <v>65</v>
       </c>
       <c r="E129" t="s">
+        <v>294</v>
+      </c>
+      <c r="F129">
+        <v>1</v>
+      </c>
+      <c r="G129" t="s">
         <v>295</v>
       </c>
-      <c r="F129">
-[...2 lines deleted...]
-      <c r="G129" t="s">
+      <c r="H129" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B130" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C130" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D130" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E130" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="F130">
         <v>2</v>
       </c>
       <c r="G130" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="H130" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B131" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C131" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="D131" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E131" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
       <c r="G131" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="H131" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B132" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C132" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="D132" t="s">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="E132" t="s">
         <v>300</v>
       </c>
       <c r="F132">
         <v>1</v>
       </c>
       <c r="G132" t="s">
         <v>301</v>
       </c>
       <c r="H132" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>137</v>
+      </c>
+      <c r="B133">
+        <v>13</v>
       </c>
       <c r="C133" t="s">
-        <v>305</v>
+        <v>108</v>
       </c>
       <c r="D133" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E133" t="s">
-        <v>306</v>
+        <v>109</v>
       </c>
       <c r="F133">
         <v>1</v>
       </c>
       <c r="G133" t="s">
-        <v>307</v>
+        <v>110</v>
       </c>
       <c r="H133" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B134">
         <v>13</v>
       </c>
       <c r="C134" t="s">
-        <v>114</v>
+        <v>80</v>
       </c>
       <c r="D134" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E134" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="F134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G134" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="H134" t="s">
-        <v>308</v>
+        <v>71</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B135">
         <v>13</v>
       </c>
       <c r="C135" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="D135" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="E135" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G135" t="s">
-        <v>79</v>
+        <v>303</v>
       </c>
       <c r="H135" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B136">
         <v>13</v>
       </c>
       <c r="C136" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="D136" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E136" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F136">
         <v>2</v>
       </c>
       <c r="G136" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="H136" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B137">
         <v>13</v>
       </c>
       <c r="C137" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D137" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G137" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="H137" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B138">
         <v>13</v>
       </c>
       <c r="C138" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D138" t="s">
+        <v>63</v>
+      </c>
+      <c r="E138" t="s">
+        <v>66</v>
+      </c>
+      <c r="F138">
+        <v>2</v>
+      </c>
+      <c r="G138" t="s">
+        <v>79</v>
+      </c>
+      <c r="H138" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B139">
         <v>13</v>
       </c>
       <c r="C139" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D139" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="E139" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G139" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="H139" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B140">
         <v>13</v>
       </c>
       <c r="C140" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="D140" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="E140" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G140" t="s">
-        <v>309</v>
+        <v>77</v>
       </c>
       <c r="H140" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B141">
-        <v>13</v>
+        <v>13.0</v>
       </c>
       <c r="C141" t="s">
-        <v>80</v>
+        <v>304</v>
       </c>
       <c r="D141" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="E141" t="s">
-        <v>72</v>
+        <v>305</v>
       </c>
       <c r="F141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G141" t="s">
-        <v>79</v>
+        <v>306</v>
       </c>
       <c r="H141" t="s">
-        <v>77</v>
+        <v>307</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B142">
         <v>13.0</v>
       </c>
       <c r="C142" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D142" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E142" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F142">
         <v>2</v>
       </c>
       <c r="G142" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="H142" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B143">
         <v>13.0</v>
       </c>
       <c r="C143" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D143" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E143" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
       <c r="G143" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="H143" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B144">
         <v>13.0</v>
       </c>
       <c r="C144" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D144" t="s">
-        <v>230</v>
+        <v>53</v>
       </c>
       <c r="E144" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F144">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G144" t="s">
-        <v>317</v>
+        <v>50</v>
       </c>
       <c r="H144" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B145">
         <v>13.0</v>
       </c>
       <c r="C145" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D145" t="s">
-        <v>60</v>
+        <v>228</v>
       </c>
       <c r="E145" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G145" t="s">
-        <v>57</v>
+        <v>313</v>
       </c>
       <c r="H145" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B146">
         <v>13.0</v>
       </c>
       <c r="C146" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D146" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="E146" t="s">
-        <v>311</v>
+        <v>211</v>
       </c>
       <c r="F146">
         <v>1</v>
       </c>
       <c r="G146" t="s">
-        <v>312</v>
+        <v>212</v>
       </c>
       <c r="H146" t="s">
-        <v>313</v>
+        <v>213</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B147">
         <v>13.0</v>
       </c>
       <c r="C147" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D147" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E147" t="s">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="F147">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G147" t="s">
-        <v>218</v>
+        <v>316</v>
       </c>
       <c r="H147" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B148">
         <v>13.0</v>
       </c>
       <c r="C148" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="D148" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="E148" t="s">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="F148">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G148" t="s">
-        <v>322</v>
+        <v>212</v>
       </c>
       <c r="H148" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>137</v>
+      </c>
+      <c r="B149" t="s">
+        <v>318</v>
       </c>
       <c r="C149" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D149" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E149" t="s">
-        <v>244</v>
+        <v>320</v>
       </c>
       <c r="F149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G149" t="s">
-        <v>218</v>
+        <v>321</v>
       </c>
       <c r="H149" t="s">
-        <v>219</v>
+        <v>322</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B150" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>323</v>
       </c>
       <c r="D150" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="E150" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F150">
         <v>2</v>
       </c>
       <c r="G150" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H150" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B151" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C151" t="s">
-        <v>328</v>
+        <v>256</v>
       </c>
       <c r="D151" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E151" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G151" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H151" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B152" t="s">
+        <v>318</v>
+      </c>
+      <c r="C152" t="s">
         <v>324</v>
       </c>
-      <c r="C152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E152" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F152">
         <v>1</v>
       </c>
       <c r="G152" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H152" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B153" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C153" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="D153" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E153" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F153">
         <v>2</v>
       </c>
       <c r="G153" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H153" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B154" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C154" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D154" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E154" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F154">
         <v>1</v>
       </c>
       <c r="G154" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H154" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B155" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C155" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D155" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E155" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F155">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G155" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H155" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B156" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C156" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D156" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E156" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F156">
         <v>2</v>
       </c>
       <c r="G156" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H156" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B157" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C157" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="D157" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E157" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F157">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G157" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="H157" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B158" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C158" t="s">
-        <v>310</v>
+        <v>330</v>
       </c>
       <c r="D158" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G158" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="H158" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B159" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C159" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D159" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E159" t="s">
+        <v>333</v>
+      </c>
+      <c r="F159">
+        <v>2</v>
+      </c>
+      <c r="G159" t="s">
         <v>334</v>
       </c>
-      <c r="F159">
-[...2 lines deleted...]
-      <c r="G159" t="s">
+      <c r="H159" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B160" t="s">
+        <v>137</v>
+      </c>
+      <c r="B160">
+        <v>15.0</v>
+      </c>
+      <c r="C160" t="s">
+        <v>336</v>
+      </c>
+      <c r="D160" t="s">
+        <v>24</v>
+      </c>
+      <c r="E160" t="s">
         <v>337</v>
       </c>
-      <c r="C160" t="s">
+      <c r="F160">
+        <v>2</v>
+      </c>
+      <c r="G160" t="s">
         <v>338</v>
       </c>
-      <c r="D160" t="s">
-[...2 lines deleted...]
-      <c r="E160" t="s">
+      <c r="H160" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B161">
         <v>15.0</v>
       </c>
       <c r="C161" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D161" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="E161" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="F161">
         <v>2</v>
       </c>
       <c r="G161" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="H161" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15.0</v>
+        <v>137</v>
+      </c>
+      <c r="B162" t="s">
+        <v>342</v>
       </c>
       <c r="C162" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="D162" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E162" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F162">
         <v>2</v>
       </c>
       <c r="G162" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H162" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B163" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C163" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D163" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E163" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="F163">
         <v>1</v>
       </c>
       <c r="G163" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="H163" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B164" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C164" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D164" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E164" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="F164">
         <v>1</v>
       </c>
       <c r="G164" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="H164" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B165" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C165" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="D165" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="F165">
         <v>1</v>
       </c>
       <c r="G165" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="H165" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B166" t="s">
+        <v>342</v>
+      </c>
+      <c r="C166" t="s">
+        <v>347</v>
+      </c>
+      <c r="D166" t="s">
+        <v>76</v>
+      </c>
+      <c r="E166" t="s">
         <v>348</v>
       </c>
-      <c r="C166" t="s">
-[...5 lines deleted...]
-      <c r="E166" t="s">
+      <c r="F166">
+        <v>2</v>
+      </c>
+      <c r="G166" t="s">
         <v>349</v>
       </c>
-      <c r="F166">
-[...4 lines deleted...]
-      </c>
       <c r="H166" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B167" t="s">
+        <v>342</v>
+      </c>
+      <c r="C167" t="s">
+        <v>350</v>
+      </c>
+      <c r="D167" t="s">
+        <v>24</v>
+      </c>
+      <c r="E167" t="s">
         <v>348</v>
       </c>
-      <c r="C167" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F167">
         <v>1</v>
       </c>
       <c r="G167" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H167" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B168" t="s">
+        <v>342</v>
+      </c>
+      <c r="C168" t="s">
+        <v>351</v>
+      </c>
+      <c r="D168" t="s">
+        <v>21</v>
+      </c>
+      <c r="E168" t="s">
         <v>348</v>
       </c>
-      <c r="C168" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F168">
         <v>1</v>
       </c>
       <c r="G168" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H168" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B169" t="s">
+        <v>342</v>
+      </c>
+      <c r="C169" t="s">
+        <v>352</v>
+      </c>
+      <c r="D169" t="s">
+        <v>29</v>
+      </c>
+      <c r="E169" t="s">
         <v>348</v>
       </c>
-      <c r="C169" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F169">
         <v>2</v>
       </c>
       <c r="G169" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H169" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B170" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C170" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="D170" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E170" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F170">
         <v>1</v>
       </c>
       <c r="G170" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H170" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B171" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C171" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="D171" t="s">
-        <v>71</v>
+        <v>153</v>
       </c>
       <c r="E171" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G171" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H171" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B172" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C172" t="s">
-        <v>361</v>
+        <v>298</v>
       </c>
       <c r="D172" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E172" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="F172">
         <v>1</v>
       </c>
       <c r="G172" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="H172" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>137</v>
+      </c>
+      <c r="B173">
+        <v>16.0</v>
       </c>
       <c r="C173" t="s">
-        <v>303</v>
+        <v>30</v>
       </c>
       <c r="D173" t="s">
-        <v>164</v>
+        <v>31</v>
       </c>
       <c r="E173" t="s">
-        <v>362</v>
+        <v>32</v>
       </c>
       <c r="F173">
         <v>1</v>
       </c>
       <c r="G173" t="s">
-        <v>363</v>
+        <v>33</v>
       </c>
       <c r="H173" t="s">
-        <v>364</v>
+        <v>34</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B174">
         <v>16.0</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>359</v>
       </c>
       <c r="D174" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E174" t="s">
-        <v>39</v>
+        <v>360</v>
       </c>
       <c r="F174">
         <v>1</v>
       </c>
       <c r="G174" t="s">
-        <v>40</v>
+        <v>361</v>
       </c>
       <c r="H174" t="s">
-        <v>41</v>
+        <v>362</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B175">
         <v>16.0</v>
       </c>
       <c r="C175" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D175" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E175" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="F175">
         <v>2</v>
       </c>
       <c r="G175" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="H175" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B176">
         <v>16.0</v>
       </c>
       <c r="C176" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="D176" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E176" t="s">
         <v>366</v>
       </c>
       <c r="F176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G176" t="s">
+        <v>361</v>
+      </c>
+      <c r="H176" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B177">
         <v>16.0</v>
       </c>
       <c r="C177" t="s">
+        <v>368</v>
+      </c>
+      <c r="D177" t="s">
+        <v>24</v>
+      </c>
+      <c r="E177" t="s">
+        <v>369</v>
+      </c>
+      <c r="F177">
+        <v>2</v>
+      </c>
+      <c r="G177" t="s">
+        <v>370</v>
+      </c>
+      <c r="H177" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B178">
         <v>16.0</v>
       </c>
       <c r="C178" t="s">
-        <v>374</v>
+        <v>10</v>
       </c>
       <c r="D178" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G178" t="s">
-        <v>376</v>
+        <v>13</v>
       </c>
       <c r="H178" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B179">
         <v>16.0</v>
       </c>
       <c r="C179" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="D179" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E179" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F179">
         <v>1</v>
       </c>
       <c r="G179" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H179" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B180">
         <v>16.0</v>
       </c>
       <c r="C180" t="s">
-        <v>68</v>
+        <v>374</v>
       </c>
       <c r="D180" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E180" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F180">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G180" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H180" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B181">
         <v>16.0</v>
       </c>
       <c r="C181" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D181" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="E181" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F181">
         <v>1</v>
       </c>
       <c r="G181" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H181" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B182">
         <v>16.0</v>
       </c>
       <c r="C182" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D182" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E182" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F182">
         <v>1</v>
       </c>
       <c r="G182" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H182" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B183">
         <v>16.0</v>
       </c>
       <c r="C183" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="D183" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E183" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F183">
         <v>1</v>
       </c>
       <c r="G183" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H183" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B184">
         <v>16.0</v>
       </c>
       <c r="C184" t="s">
-        <v>382</v>
+        <v>41</v>
       </c>
       <c r="D184" t="s">
-        <v>151</v>
+        <v>39</v>
       </c>
       <c r="E184" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="F184">
         <v>2</v>
       </c>
       <c r="G184" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H184" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B185">
         <v>16.0</v>
       </c>
       <c r="C185" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D185" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E185" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F185">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G185" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H185" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B186">
         <v>16.0</v>
       </c>
       <c r="C186" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D186" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E186" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F186">
         <v>2</v>
       </c>
       <c r="G186" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H186" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B187">
         <v>16.0</v>
       </c>
       <c r="C187" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D187" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E187" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F187">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G187" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H187" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>16.0</v>
+        <v>137</v>
+      </c>
+      <c r="B188" t="s">
+        <v>377</v>
       </c>
       <c r="C188" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D188" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E188" t="s">
         <v>44</v>
       </c>
       <c r="F188">
         <v>2</v>
       </c>
       <c r="G188" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H188" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B189" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C189" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D189" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E189" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F189">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G189" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="H189" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B190" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C190" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="D190" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="E190" t="s">
-        <v>51</v>
+        <v>87</v>
       </c>
       <c r="F190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G190" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="H190" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B191" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C191" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D191" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="E191" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F191">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G191" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H191" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B192" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C192" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="D192" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="E192" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F192">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G192" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H192" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B193" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C193" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="D193" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E193" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F193">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G193" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H193" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B194" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C194" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D194" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="E194" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G194" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H194" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B195" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C195" t="s">
-        <v>99</v>
+        <v>378</v>
       </c>
       <c r="D195" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E195" t="s">
-        <v>94</v>
+        <v>379</v>
       </c>
       <c r="F195">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G195" t="s">
-        <v>95</v>
+        <v>380</v>
       </c>
       <c r="H195" t="s">
-        <v>41</v>
+        <v>381</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B196" t="s">
+        <v>137</v>
+      </c>
+      <c r="B196">
+        <v>8</v>
+      </c>
+      <c r="C196" t="s">
+        <v>382</v>
+      </c>
+      <c r="D196" t="s">
+        <v>116</v>
+      </c>
+      <c r="E196" t="s">
         <v>383</v>
       </c>
-      <c r="C196" t="s">
+      <c r="F196">
+        <v>1</v>
+      </c>
+      <c r="G196" t="s">
         <v>384</v>
       </c>
-      <c r="D196" t="s">
-[...2 lines deleted...]
-      <c r="E196" t="s">
+      <c r="H196" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B197">
         <v>8</v>
       </c>
       <c r="C197" t="s">
-        <v>388</v>
+        <v>112</v>
       </c>
       <c r="D197" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="E197" t="s">
-        <v>389</v>
+        <v>113</v>
       </c>
       <c r="F197">
         <v>1</v>
       </c>
       <c r="G197" t="s">
-        <v>390</v>
+        <v>114</v>
       </c>
       <c r="H197" t="s">
-        <v>391</v>
+        <v>302</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B198">
         <v>8</v>
       </c>
       <c r="C198" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="D198" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E198" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F198">
         <v>1</v>
       </c>
       <c r="G198" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="H198" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B199">
         <v>8</v>
       </c>
       <c r="C199" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D199" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E199" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="F199">
         <v>1</v>
       </c>
       <c r="G199" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="H199" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B200">
         <v>8</v>
       </c>
       <c r="C200" t="s">
-        <v>123</v>
+        <v>386</v>
       </c>
       <c r="D200" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="E200" t="s">
-        <v>115</v>
+        <v>387</v>
       </c>
       <c r="F200">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G200" t="s">
-        <v>116</v>
+        <v>388</v>
       </c>
       <c r="H200" t="s">
-        <v>308</v>
+        <v>389</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B201">
         <v>8</v>
       </c>
       <c r="C201" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D201" t="s">
         <v>55</v>
       </c>
       <c r="E201" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F201">
         <v>2</v>
       </c>
       <c r="G201" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="H201" t="s">
-        <v>395</v>
+        <v>307</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B202">
         <v>8</v>
       </c>
       <c r="C202" t="s">
+        <v>393</v>
+      </c>
+      <c r="D202" t="s">
+        <v>116</v>
+      </c>
+      <c r="E202" t="s">
+        <v>394</v>
+      </c>
+      <c r="F202">
+        <v>1</v>
+      </c>
+      <c r="G202" t="s">
+        <v>395</v>
+      </c>
+      <c r="H202" t="s">
         <v>396</v>
-      </c>
-[...13 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>137</v>
+      </c>
+      <c r="B203" t="s">
+        <v>397</v>
       </c>
       <c r="C203" t="s">
+        <v>398</v>
+      </c>
+      <c r="D203" t="s">
+        <v>63</v>
+      </c>
+      <c r="E203" t="s">
         <v>399</v>
       </c>
-      <c r="D203" t="s">
-[...2 lines deleted...]
-      <c r="E203" t="s">
+      <c r="F203">
+        <v>1</v>
+      </c>
+      <c r="G203" t="s">
         <v>400</v>
       </c>
-      <c r="F203">
-[...4 lines deleted...]
-      </c>
       <c r="H203" t="s">
-        <v>402</v>
+        <v>84</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B204" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="C204" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D204" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="E204" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F204">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G204" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="H204" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B205" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="C205" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D205" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="E205" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F205">
         <v>1</v>
       </c>
       <c r="G205" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="H205" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B206" t="s">
+        <v>397</v>
+      </c>
+      <c r="C206" t="s">
         <v>403</v>
       </c>
-      <c r="C206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D206" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E206" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F206">
         <v>1</v>
       </c>
       <c r="G206" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="H206" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>137</v>
+      </c>
+      <c r="B207">
+        <v>8.0</v>
       </c>
       <c r="C207" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="D207" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="E207" t="s">
         <v>405</v>
       </c>
       <c r="F207">
         <v>2</v>
       </c>
       <c r="G207" t="s">
         <v>406</v>
       </c>
       <c r="H207" t="s">
-        <v>90</v>
+        <v>407</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B208">
         <v>8.0</v>
       </c>
       <c r="C208" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D208" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="E208" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G208" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="H208" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B209">
         <v>8.0</v>
       </c>
       <c r="C209" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="D209" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="E209" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F209">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G209" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="H209" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B210">
         <v>8.0</v>
       </c>
       <c r="C210" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="D210" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E210" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F210">
         <v>2</v>
       </c>
       <c r="G210" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="H210" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B211">
         <v>8.0</v>
       </c>
       <c r="C211" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D211" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E211" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F211">
         <v>2</v>
       </c>
       <c r="G211" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="H211" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B212">
         <v>8.0</v>
       </c>
       <c r="C212" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D212" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="E212" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="F212">
         <v>2</v>
       </c>
       <c r="G212" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="H212" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B213">
         <v>8.0</v>
       </c>
       <c r="C213" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D213" t="s">
-        <v>419</v>
+        <v>76</v>
       </c>
       <c r="E213" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="F213">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G213" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H213" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B214">
         <v>8.0</v>
       </c>
       <c r="C214" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="D214" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="E214" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="F214">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G214" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H214" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B215">
         <v>8.0</v>
       </c>
       <c r="C215" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="D215" t="s">
-        <v>71</v>
+        <v>418</v>
       </c>
       <c r="E215" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="F215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G215" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H215" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B216">
         <v>8.0</v>
       </c>
       <c r="C216" t="s">
-        <v>424</v>
+        <v>297</v>
       </c>
       <c r="D216" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="E216" t="s">
-        <v>420</v>
+        <v>219</v>
       </c>
       <c r="F216">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G216" t="s">
-        <v>421</v>
+        <v>220</v>
       </c>
       <c r="H216" t="s">
-        <v>413</v>
+        <v>221</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B217">
         <v>8.0</v>
       </c>
       <c r="C217" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="D217" t="s">
         <v>55</v>
       </c>
       <c r="E217" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F217">
         <v>1</v>
       </c>
       <c r="G217" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="H217" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>137</v>
+      </c>
+      <c r="B218" t="s">
+        <v>118</v>
       </c>
       <c r="C218" t="s">
-        <v>299</v>
+        <v>123</v>
       </c>
       <c r="D218" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="E218" t="s">
-        <v>225</v>
+        <v>120</v>
       </c>
       <c r="F218">
         <v>2</v>
       </c>
       <c r="G218" t="s">
-        <v>226</v>
+        <v>121</v>
       </c>
       <c r="H218" t="s">
-        <v>227</v>
+        <v>122</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B219" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C219" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="D219" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E219" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="F219">
         <v>2</v>
       </c>
       <c r="G219" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="H219" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B220" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C220" t="s">
-        <v>129</v>
+        <v>419</v>
       </c>
       <c r="D220" t="s">
-        <v>71</v>
+        <v>420</v>
       </c>
       <c r="E220" t="s">
-        <v>126</v>
+        <v>421</v>
       </c>
       <c r="F220">
         <v>2</v>
       </c>
       <c r="G220" t="s">
-        <v>127</v>
+        <v>422</v>
       </c>
       <c r="H220" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B221" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C221" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="D221" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E221" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F221">
         <v>2</v>
       </c>
       <c r="G221" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H221" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>137</v>
+      </c>
+      <c r="B222">
+        <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>425</v>
+        <v>131</v>
       </c>
       <c r="D222" t="s">
-        <v>426</v>
+        <v>24</v>
       </c>
       <c r="E222" t="s">
-        <v>427</v>
+        <v>125</v>
       </c>
       <c r="F222">
         <v>2</v>
       </c>
       <c r="G222" t="s">
-        <v>428</v>
+        <v>126</v>
       </c>
       <c r="H222" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B223">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D223" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E223" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F223">
         <v>2</v>
       </c>
       <c r="G223" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H223" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B224">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="D224" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E224" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F224">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G224" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H224" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B225">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D225" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E225" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F225">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G225" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H225" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B226">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="D226" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E226" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F226">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G226" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H226" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B227">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D227" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E227" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G227" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H227" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B228">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="D228" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E228" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F228">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G228" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H228" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B229">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>130</v>
+        <v>423</v>
       </c>
       <c r="D229" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="E229" t="s">
-        <v>131</v>
+        <v>424</v>
       </c>
       <c r="F229">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G229" t="s">
-        <v>132</v>
+        <v>425</v>
       </c>
       <c r="H229" t="s">
-        <v>58</v>
+        <v>426</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B230">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D230" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="E230" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F230">
         <v>1</v>
       </c>
       <c r="G230" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="H230" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B231">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>266</v>
+        <v>429</v>
       </c>
       <c r="D231" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E231" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F231">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G231" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="H231" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B232">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="D232" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="E232" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F232">
         <v>1</v>
       </c>
       <c r="G232" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="H232" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B233">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>435</v>
+        <v>257</v>
       </c>
       <c r="D233" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E233" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F233">
         <v>1</v>
       </c>
       <c r="G233" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="H233" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B234">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="D234" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="E234" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F234">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G234" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="H234" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B235">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="D235" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E235" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F235">
         <v>1</v>
       </c>
       <c r="G235" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="H235" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B236">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>438</v>
+        <v>133</v>
       </c>
       <c r="D236" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="E236" t="s">
-        <v>430</v>
+        <v>134</v>
       </c>
       <c r="F236">
         <v>2</v>
       </c>
       <c r="G236" t="s">
-        <v>433</v>
+        <v>135</v>
       </c>
       <c r="H236" t="s">
-        <v>432</v>
+        <v>51</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B237">
-        <v>9</v>
+        <v>9.0</v>
       </c>
       <c r="C237" t="s">
-        <v>139</v>
+        <v>433</v>
       </c>
       <c r="D237" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E237" t="s">
-        <v>140</v>
+        <v>434</v>
       </c>
       <c r="F237">
         <v>2</v>
       </c>
       <c r="G237" t="s">
-        <v>141</v>
+        <v>212</v>
       </c>
       <c r="H237" t="s">
-        <v>58</v>
+        <v>213</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B238">
         <v>9.0</v>
       </c>
       <c r="C238" t="s">
-        <v>439</v>
+        <v>412</v>
       </c>
       <c r="D238" t="s">
-        <v>46</v>
+        <v>205</v>
       </c>
       <c r="E238" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="F238">
         <v>2</v>
       </c>
       <c r="G238" t="s">
-        <v>218</v>
+        <v>435</v>
       </c>
       <c r="H238" t="s">
-        <v>219</v>
+        <v>436</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B239">
         <v>9.0</v>
       </c>
       <c r="C239" t="s">
-        <v>440</v>
+        <v>415</v>
       </c>
       <c r="D239" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="E239" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="F239">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G239" t="s">
-        <v>218</v>
+        <v>435</v>
       </c>
       <c r="H239" t="s">
-        <v>219</v>
+        <v>436</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B240">
         <v>9.0</v>
       </c>
       <c r="C240" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="D240" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E240" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="F240">
         <v>2</v>
       </c>
       <c r="G240" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="H240" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B241">
         <v>9.0</v>
       </c>
       <c r="C241" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="D241" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="E241" t="s">
-        <v>243</v>
+        <v>211</v>
       </c>
       <c r="F241">
         <v>2</v>
       </c>
       <c r="G241" t="s">
-        <v>442</v>
+        <v>212</v>
       </c>
       <c r="H241" t="s">
-        <v>443</v>
+        <v>213</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>137</v>
+      </c>
+      <c r="B242" t="s">
+        <v>85</v>
       </c>
       <c r="C242" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="D242" t="s">
-        <v>55</v>
+        <v>209</v>
       </c>
       <c r="E242" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="F242">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G242" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="H242" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B243" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C243" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="D243" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="E243" t="s">
-        <v>243</v>
+        <v>440</v>
       </c>
       <c r="F243">
         <v>2</v>
       </c>
       <c r="G243" t="s">
+        <v>441</v>
+      </c>
+      <c r="H243" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>143</v>
+        <v>443</v>
       </c>
       <c r="B244" t="s">
-        <v>91</v>
+        <v>147</v>
       </c>
       <c r="C244" t="s">
+        <v>311</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
         <v>444</v>
       </c>
-      <c r="D244" t="s">
-[...2 lines deleted...]
-      <c r="E244" t="s">
+      <c r="F244">
+        <v>2</v>
+      </c>
+      <c r="G244" t="s">
         <v>445</v>
       </c>
-      <c r="F244">
-[...2 lines deleted...]
-      <c r="G244" t="s">
+      <c r="H244" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>443</v>
+      </c>
+      <c r="B245" t="s">
+        <v>147</v>
+      </c>
+      <c r="C245" t="s">
+        <v>447</v>
+      </c>
+      <c r="D245" t="s">
+        <v>140</v>
+      </c>
+      <c r="E245" t="s">
+        <v>444</v>
+      </c>
+      <c r="F245">
+        <v>1</v>
+      </c>
+      <c r="G245" t="s">
         <v>448</v>
       </c>
-      <c r="B245" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H245" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B246" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C246" t="s">
-        <v>316</v>
+        <v>249</v>
       </c>
       <c r="D246" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="E246" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F246">
         <v>1</v>
       </c>
       <c r="G246" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H246" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B247" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C247" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D247" t="s">
-        <v>43</v>
+        <v>140</v>
       </c>
       <c r="E247" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F247">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G247" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="H247" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B248" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C248" t="s">
-        <v>455</v>
+        <v>312</v>
       </c>
       <c r="D248" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="E248" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F248">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G248" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H248" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B249" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C249" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="D249" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="E249" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F249">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G249" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H249" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>443</v>
+      </c>
+      <c r="B250" t="s">
+        <v>147</v>
+      </c>
+      <c r="C250" t="s">
+        <v>451</v>
+      </c>
+      <c r="D250" t="s">
+        <v>39</v>
+      </c>
+      <c r="E250" t="s">
+        <v>444</v>
+      </c>
+      <c r="F250">
+        <v>1</v>
+      </c>
+      <c r="G250" t="s">
         <v>448</v>
       </c>
-      <c r="B250" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H250" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B251" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C251" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="D251" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="E251" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="F251">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G251" t="s">
         <v>454</v>
       </c>
       <c r="H251" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B252" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C252" t="s">
-        <v>250</v>
+        <v>148</v>
       </c>
       <c r="D252" t="s">
+        <v>24</v>
+      </c>
+      <c r="E252" t="s">
+        <v>149</v>
+      </c>
+      <c r="F252">
+        <v>1</v>
+      </c>
+      <c r="G252" t="s">
+        <v>150</v>
+      </c>
+      <c r="H252" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B253" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C253" t="s">
-        <v>458</v>
+        <v>158</v>
       </c>
       <c r="D253" t="s">
-        <v>35</v>
+        <v>140</v>
       </c>
       <c r="E253" t="s">
-        <v>459</v>
+        <v>154</v>
       </c>
       <c r="F253">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G253" t="s">
-        <v>460</v>
+        <v>155</v>
       </c>
       <c r="H253" t="s">
-        <v>461</v>
+        <v>151</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B254" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C254" t="s">
+        <v>156</v>
+      </c>
+      <c r="D254" t="s">
+        <v>76</v>
+      </c>
+      <c r="E254" t="s">
         <v>154</v>
       </c>
-      <c r="D254" t="s">
-[...2 lines deleted...]
-      <c r="E254" t="s">
+      <c r="F254">
+        <v>1</v>
+      </c>
+      <c r="G254" t="s">
         <v>155</v>
       </c>
-      <c r="F254">
-[...4 lines deleted...]
-      </c>
       <c r="H254" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B255" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C255" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D255" t="s">
-        <v>164</v>
+        <v>55</v>
       </c>
       <c r="E255" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="F255">
         <v>1</v>
       </c>
       <c r="G255" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="H255" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B256" t="s">
+        <v>147</v>
+      </c>
+      <c r="C256" t="s">
+        <v>152</v>
+      </c>
+      <c r="D256" t="s">
         <v>153</v>
       </c>
-      <c r="C256" t="s">
-[...2 lines deleted...]
-      <c r="D256" t="s">
+      <c r="E256" t="s">
+        <v>154</v>
+      </c>
+      <c r="F256">
+        <v>1</v>
+      </c>
+      <c r="G256" t="s">
+        <v>155</v>
+      </c>
+      <c r="H256" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B257" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C257" t="s">
+        <v>159</v>
+      </c>
+      <c r="D257" t="s">
+        <v>53</v>
+      </c>
+      <c r="E257" t="s">
+        <v>160</v>
+      </c>
+      <c r="F257">
+        <v>2</v>
+      </c>
+      <c r="G257" t="s">
         <v>161</v>
       </c>
-      <c r="D257" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H257" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B258" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C258" t="s">
-        <v>158</v>
+        <v>456</v>
       </c>
       <c r="D258" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E258" t="s">
-        <v>159</v>
+        <v>457</v>
       </c>
       <c r="F258">
         <v>1</v>
       </c>
       <c r="G258" t="s">
-        <v>160</v>
+        <v>445</v>
       </c>
       <c r="H258" t="s">
-        <v>157</v>
+        <v>446</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B259" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C259" t="s">
-        <v>165</v>
+        <v>458</v>
       </c>
       <c r="D259" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E259" t="s">
-        <v>166</v>
+        <v>457</v>
       </c>
       <c r="F259">
         <v>2</v>
       </c>
       <c r="G259" t="s">
-        <v>167</v>
+        <v>459</v>
       </c>
       <c r="H259" t="s">
-        <v>168</v>
+        <v>446</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B260" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C260" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="D260" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E260" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="F260">
         <v>2</v>
       </c>
       <c r="G260" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="H260" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B261" t="s">
-        <v>153</v>
+        <v>95</v>
       </c>
       <c r="C261" t="s">
-        <v>464</v>
+        <v>103</v>
       </c>
       <c r="D261" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E261" t="s">
-        <v>462</v>
+        <v>98</v>
       </c>
       <c r="F261">
         <v>2</v>
       </c>
       <c r="G261" t="s">
-        <v>463</v>
+        <v>99</v>
       </c>
       <c r="H261" t="s">
-        <v>452</v>
+        <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B262" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C262" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D262" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E262" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="F262">
         <v>2</v>
       </c>
       <c r="G262" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H262" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B263" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C263" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="D263" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E263" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="F263">
         <v>1</v>
       </c>
       <c r="G263" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H263" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B264" t="s">
+        <v>95</v>
+      </c>
+      <c r="C264" t="s">
         <v>101</v>
       </c>
-      <c r="C264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D264" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E264" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="F264">
         <v>1</v>
       </c>
       <c r="G264" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H264" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B265" t="s">
-        <v>101</v>
+        <v>185</v>
       </c>
       <c r="C265" t="s">
-        <v>102</v>
+        <v>460</v>
       </c>
       <c r="D265" t="s">
-        <v>103</v>
+        <v>200</v>
       </c>
       <c r="E265" t="s">
-        <v>104</v>
+        <v>461</v>
       </c>
       <c r="F265">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G265" t="s">
-        <v>105</v>
+        <v>462</v>
       </c>
       <c r="H265" t="s">
-        <v>106</v>
+        <v>463</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B266" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C266" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D266" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E266" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="F266">
         <v>1</v>
       </c>
       <c r="G266" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="H266" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B267" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C267" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="D267" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E267" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="F267">
         <v>1</v>
       </c>
       <c r="G267" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="H267" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>443</v>
+      </c>
+      <c r="B268">
+        <v>10</v>
       </c>
       <c r="C268" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="D268" t="s">
-        <v>206</v>
+        <v>53</v>
       </c>
       <c r="E268" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F268">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G268" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H268" t="s">
-        <v>468</v>
+        <v>381</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B269">
         <v>10</v>
       </c>
       <c r="C269" t="s">
+        <v>469</v>
+      </c>
+      <c r="D269" t="s">
+        <v>48</v>
+      </c>
+      <c r="E269" t="s">
+        <v>470</v>
+      </c>
+      <c r="F269">
+        <v>2</v>
+      </c>
+      <c r="G269" t="s">
         <v>471</v>
       </c>
-      <c r="D269" t="s">
-[...2 lines deleted...]
-      <c r="E269" t="s">
+      <c r="H269" t="s">
         <v>472</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B270">
         <v>10</v>
       </c>
       <c r="C270" t="s">
+        <v>473</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
         <v>474</v>
       </c>
-      <c r="D270" t="s">
-[...2 lines deleted...]
-      <c r="E270" t="s">
+      <c r="F270">
+        <v>1</v>
+      </c>
+      <c r="G270" t="s">
         <v>475</v>
       </c>
-      <c r="F270">
-[...2 lines deleted...]
-      <c r="G270" t="s">
+      <c r="H270" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B271">
         <v>10</v>
       </c>
       <c r="C271" t="s">
+        <v>477</v>
+      </c>
+      <c r="D271" t="s">
+        <v>53</v>
+      </c>
+      <c r="E271" t="s">
         <v>478</v>
       </c>
-      <c r="D271" t="s">
-[...2 lines deleted...]
-      <c r="E271" t="s">
+      <c r="F271">
+        <v>2</v>
+      </c>
+      <c r="G271" t="s">
         <v>479</v>
       </c>
-      <c r="F271">
-[...4 lines deleted...]
-      </c>
       <c r="H271" t="s">
-        <v>481</v>
+        <v>381</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B272">
         <v>10</v>
       </c>
       <c r="C272" t="s">
+        <v>477</v>
+      </c>
+      <c r="D272" t="s">
+        <v>53</v>
+      </c>
+      <c r="E272" t="s">
+        <v>480</v>
+      </c>
+      <c r="F272">
+        <v>2</v>
+      </c>
+      <c r="G272" t="s">
+        <v>481</v>
+      </c>
+      <c r="H272" t="s">
         <v>482</v>
-      </c>
-[...13 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B273">
         <v>10</v>
       </c>
       <c r="C273" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D273" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E273" t="s">
-        <v>485</v>
+        <v>105</v>
       </c>
       <c r="F273">
         <v>2</v>
       </c>
       <c r="G273" t="s">
-        <v>486</v>
+        <v>106</v>
       </c>
       <c r="H273" t="s">
-        <v>487</v>
+        <v>107</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B274">
         <v>10</v>
       </c>
       <c r="C274" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D274" t="s">
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="E274" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F274">
         <v>2</v>
       </c>
       <c r="G274" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H274" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B275">
         <v>10</v>
       </c>
       <c r="C275" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D275" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E275" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F275">
         <v>1</v>
       </c>
       <c r="G275" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H275" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B276">
         <v>10</v>
       </c>
       <c r="C276" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="D276" t="s">
-        <v>489</v>
+        <v>24</v>
       </c>
       <c r="E276" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F276">
         <v>2</v>
       </c>
       <c r="G276" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H276" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B277">
         <v>10</v>
       </c>
       <c r="C277" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D277" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="E277" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F277">
         <v>2</v>
       </c>
       <c r="G277" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H277" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B278">
         <v>10</v>
       </c>
       <c r="C278" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D278" t="s">
-        <v>426</v>
+        <v>36</v>
       </c>
       <c r="E278" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F278">
         <v>2</v>
       </c>
       <c r="G278" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H278" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B279">
         <v>10</v>
       </c>
       <c r="C279" t="s">
-        <v>488</v>
+        <v>104</v>
       </c>
       <c r="D279" t="s">
-        <v>103</v>
+        <v>485</v>
       </c>
       <c r="E279" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F279">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G279" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H279" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B280">
         <v>10</v>
       </c>
       <c r="C280" t="s">
-        <v>488</v>
+        <v>104</v>
       </c>
       <c r="D280" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="E280" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F280">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G280" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H280" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B281">
         <v>10</v>
       </c>
       <c r="C281" t="s">
-        <v>490</v>
+        <v>104</v>
       </c>
       <c r="D281" t="s">
-        <v>35</v>
+        <v>420</v>
       </c>
       <c r="E281" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F281">
         <v>1</v>
       </c>
       <c r="G281" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H281" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B282">
         <v>10</v>
       </c>
       <c r="C282" t="s">
-        <v>110</v>
+        <v>486</v>
       </c>
       <c r="D282" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="E282" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F282">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G282" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H282" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B283">
         <v>10</v>
       </c>
       <c r="C283" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D283" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="E283" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F283">
         <v>2</v>
       </c>
       <c r="G283" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H283" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B284">
         <v>10</v>
       </c>
       <c r="C284" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="D284" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="E284" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F284">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G284" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H284" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B285">
         <v>10</v>
       </c>
       <c r="C285" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D285" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E285" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F285">
         <v>1</v>
       </c>
       <c r="G285" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H285" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B286">
         <v>10</v>
       </c>
       <c r="C286" t="s">
-        <v>110</v>
+        <v>483</v>
       </c>
       <c r="D286" t="s">
-        <v>46</v>
+        <v>485</v>
       </c>
       <c r="E286" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F286">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G286" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H286" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B287">
         <v>10</v>
       </c>
       <c r="C287" t="s">
-        <v>488</v>
+        <v>104</v>
       </c>
       <c r="D287" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="E287" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F287">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G287" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H287" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B288">
         <v>10</v>
       </c>
       <c r="C288" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="D288" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E288" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F288">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G288" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H288" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B289">
         <v>10</v>
       </c>
       <c r="C289" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D289" t="s">
-        <v>206</v>
+        <v>420</v>
       </c>
       <c r="E289" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F289">
         <v>2</v>
       </c>
       <c r="G289" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H289" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B290">
         <v>10</v>
       </c>
       <c r="C290" t="s">
-        <v>110</v>
+        <v>483</v>
       </c>
       <c r="D290" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="E290" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F290">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G290" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H290" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B291">
         <v>10</v>
       </c>
       <c r="C291" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="D291" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E291" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F291">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G291" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H291" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B292">
         <v>10</v>
       </c>
       <c r="C292" t="s">
-        <v>488</v>
+        <v>104</v>
       </c>
       <c r="D292" t="s">
-        <v>46</v>
+        <v>200</v>
       </c>
       <c r="E292" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F292">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G292" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H292" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B293">
         <v>10</v>
       </c>
       <c r="C293" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D293" t="s">
-        <v>489</v>
+        <v>91</v>
       </c>
       <c r="E293" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F293">
         <v>1</v>
       </c>
       <c r="G293" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H293" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B294">
         <v>10</v>
       </c>
       <c r="C294" t="s">
-        <v>110</v>
+        <v>488</v>
       </c>
       <c r="D294" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="E294" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F294">
         <v>1</v>
       </c>
       <c r="G294" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H294" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B295">
         <v>10</v>
       </c>
       <c r="C295" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D295" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E295" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F295">
         <v>1</v>
       </c>
       <c r="G295" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H295" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B296">
         <v>10</v>
       </c>
       <c r="C296" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D296" t="s">
-        <v>426</v>
+        <v>36</v>
       </c>
       <c r="E296" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F296">
         <v>1</v>
       </c>
       <c r="G296" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H296" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B297">
         <v>10</v>
       </c>
       <c r="C297" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="D297" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E297" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F297">
         <v>2</v>
       </c>
       <c r="G297" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H297" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B298">
         <v>10</v>
       </c>
       <c r="C298" t="s">
-        <v>110</v>
+        <v>489</v>
       </c>
       <c r="D298" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="E298" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F298">
         <v>1</v>
       </c>
       <c r="G298" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H298" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B299">
         <v>10</v>
       </c>
       <c r="C299" t="s">
-        <v>488</v>
+        <v>204</v>
       </c>
       <c r="D299" t="s">
-        <v>60</v>
+        <v>205</v>
       </c>
       <c r="E299" t="s">
-        <v>111</v>
+        <v>206</v>
       </c>
       <c r="F299">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G299" t="s">
-        <v>112</v>
+        <v>207</v>
       </c>
       <c r="H299" t="s">
-        <v>113</v>
+        <v>490</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B300">
         <v>10</v>
       </c>
       <c r="C300" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D300" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E300" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="F300">
         <v>1</v>
       </c>
       <c r="G300" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="H300" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B301">
-        <v>10</v>
+        <v>10.0</v>
       </c>
       <c r="C301" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="D301" t="s">
-        <v>215</v>
+        <v>65</v>
       </c>
       <c r="E301" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="F301">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G301" t="s">
-        <v>213</v>
+        <v>491</v>
       </c>
       <c r="H301" t="s">
-        <v>495</v>
+        <v>221</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B302">
         <v>10.0</v>
       </c>
       <c r="C302" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="D302" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E302" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F302">
         <v>1</v>
       </c>
       <c r="G302" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="H302" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B303">
         <v>10.0</v>
       </c>
       <c r="C303" t="s">
+        <v>223</v>
+      </c>
+      <c r="D303" t="s">
+        <v>53</v>
+      </c>
+      <c r="E303" t="s">
         <v>224</v>
       </c>
-      <c r="D303" t="s">
-[...2 lines deleted...]
-      <c r="E303" t="s">
+      <c r="F303">
+        <v>1</v>
+      </c>
+      <c r="G303" t="s">
         <v>225</v>
       </c>
-      <c r="F303">
-[...4 lines deleted...]
-      </c>
       <c r="H303" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B304">
         <v>10.0</v>
       </c>
       <c r="C304" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D304" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E304" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="F304">
         <v>1</v>
       </c>
       <c r="G304" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="H304" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>443</v>
+      </c>
+      <c r="B305" t="s">
+        <v>22</v>
       </c>
       <c r="C305" t="s">
-        <v>234</v>
+        <v>492</v>
       </c>
       <c r="D305" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E305" t="s">
-        <v>231</v>
+        <v>493</v>
       </c>
       <c r="F305">
         <v>1</v>
       </c>
       <c r="G305" t="s">
-        <v>232</v>
+        <v>494</v>
       </c>
       <c r="H305" t="s">
-        <v>233</v>
+        <v>111</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B306" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C306" t="s">
-        <v>497</v>
+        <v>238</v>
       </c>
       <c r="D306" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="E306" t="s">
-        <v>498</v>
+        <v>149</v>
       </c>
       <c r="F306">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G306" t="s">
-        <v>499</v>
+        <v>239</v>
       </c>
       <c r="H306" t="s">
-        <v>117</v>
+        <v>240</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B307" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C307" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="D307" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E307" t="s">
-        <v>155</v>
+        <v>242</v>
       </c>
       <c r="F307">
         <v>2</v>
       </c>
       <c r="G307" t="s">
-        <v>246</v>
+        <v>149</v>
       </c>
       <c r="H307" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B308" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C308" t="s">
-        <v>248</v>
+        <v>495</v>
       </c>
       <c r="D308" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E308" t="s">
-        <v>249</v>
+        <v>496</v>
       </c>
       <c r="F308">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="G308"/>
       <c r="H308" t="s">
-        <v>247</v>
+        <v>302</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B309" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C309" t="s">
-        <v>500</v>
+        <v>243</v>
       </c>
       <c r="D309" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="E309" t="s">
-        <v>501</v>
+        <v>244</v>
       </c>
       <c r="F309">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G309"/>
+        <v>2</v>
+      </c>
+      <c r="G309" t="s">
+        <v>245</v>
+      </c>
       <c r="H309" t="s">
-        <v>308</v>
+        <v>240</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B310" t="s">
+        <v>22</v>
+      </c>
+      <c r="C310" t="s">
+        <v>246</v>
+      </c>
+      <c r="D310" t="s">
         <v>29</v>
       </c>
-      <c r="C310" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E310" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="F310">
         <v>1</v>
       </c>
       <c r="G310" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="H310" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B311" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C311" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="D311" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="E311" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="F311">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G311" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="H311" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B312" t="s">
+        <v>22</v>
+      </c>
+      <c r="C312" t="s">
+        <v>248</v>
+      </c>
+      <c r="D312" t="s">
         <v>29</v>
       </c>
-      <c r="C312" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E312" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="F312">
         <v>2</v>
       </c>
       <c r="G312" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="H312" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B313" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C313" t="s">
-        <v>254</v>
+        <v>497</v>
       </c>
       <c r="D313" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E313" t="s">
-        <v>251</v>
+        <v>498</v>
       </c>
       <c r="F313">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G313" t="s">
-        <v>255</v>
+        <v>499</v>
       </c>
       <c r="H313" t="s">
-        <v>247</v>
+        <v>500</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B314" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C314" t="s">
+        <v>501</v>
+      </c>
+      <c r="D314" t="s">
+        <v>48</v>
+      </c>
+      <c r="E314" t="s">
         <v>502</v>
       </c>
-      <c r="D314" t="s">
-[...2 lines deleted...]
-      <c r="E314" t="s">
+      <c r="F314">
+        <v>1</v>
+      </c>
+      <c r="G314" t="s">
         <v>503</v>
       </c>
-      <c r="F314">
-[...2 lines deleted...]
-      <c r="G314" t="s">
+      <c r="H314" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B315" t="s">
-        <v>29</v>
+        <v>255</v>
       </c>
       <c r="C315" t="s">
+        <v>505</v>
+      </c>
+      <c r="D315" t="s">
+        <v>48</v>
+      </c>
+      <c r="E315" t="s">
+        <v>493</v>
+      </c>
+      <c r="F315">
+        <v>2</v>
+      </c>
+      <c r="G315" t="s">
         <v>506</v>
       </c>
-      <c r="D315" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H315" t="s">
-        <v>509</v>
+        <v>111</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B316" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C316" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D316" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E316" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="F316">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G316" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="H316" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B317" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C317" t="s">
-        <v>512</v>
+        <v>256</v>
       </c>
       <c r="D317" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E317" t="s">
-        <v>498</v>
+        <v>242</v>
       </c>
       <c r="F317">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G317" t="s">
-        <v>511</v>
+        <v>149</v>
       </c>
       <c r="H317" t="s">
-        <v>117</v>
+        <v>240</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>443</v>
+      </c>
+      <c r="B318">
+        <v>12</v>
       </c>
       <c r="C318" t="s">
-        <v>10</v>
+        <v>508</v>
       </c>
       <c r="D318" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="E318" t="s">
-        <v>249</v>
+        <v>509</v>
       </c>
       <c r="F318">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G318" t="s">
-        <v>155</v>
+        <v>510</v>
       </c>
       <c r="H318" t="s">
-        <v>247</v>
+        <v>511</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B319">
         <v>12</v>
       </c>
       <c r="C319" t="s">
+        <v>512</v>
+      </c>
+      <c r="D319" t="s">
+        <v>91</v>
+      </c>
+      <c r="E319" t="s">
         <v>513</v>
       </c>
-      <c r="D319" t="s">
-[...2 lines deleted...]
-      <c r="E319" t="s">
+      <c r="F319">
+        <v>1</v>
+      </c>
+      <c r="G319"/>
+      <c r="H319" t="s">
         <v>514</v>
-      </c>
-[...7 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B320">
         <v>12</v>
       </c>
       <c r="C320" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D320" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E320" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="F320">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B321">
         <v>12</v>
       </c>
       <c r="C321" t="s">
-        <v>520</v>
+        <v>270</v>
       </c>
       <c r="D321" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="E321" t="s">
-        <v>518</v>
+        <v>267</v>
       </c>
       <c r="F321">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G321"/>
+        <v>1</v>
+      </c>
+      <c r="G321" t="s">
+        <v>268</v>
+      </c>
       <c r="H321" t="s">
-        <v>519</v>
+        <v>269</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B322">
         <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D322" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E322" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F322">
         <v>1</v>
       </c>
       <c r="G322" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H322" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B323">
         <v>12</v>
       </c>
       <c r="C323" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D323" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E323" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F323">
         <v>1</v>
       </c>
       <c r="G323" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H323" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B324">
         <v>12</v>
       </c>
       <c r="C324" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D324" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E324" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F324">
         <v>1</v>
       </c>
       <c r="G324" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H324" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B325">
         <v>12</v>
       </c>
       <c r="C325" t="s">
-        <v>277</v>
+        <v>516</v>
       </c>
       <c r="D325" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E325" t="s">
-        <v>274</v>
+        <v>480</v>
       </c>
       <c r="F325">
         <v>1</v>
       </c>
       <c r="G325" t="s">
-        <v>275</v>
+        <v>481</v>
       </c>
       <c r="H325" t="s">
-        <v>276</v>
+        <v>482</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B326">
         <v>12</v>
       </c>
       <c r="C326" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="D326" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="E326" t="s">
-        <v>485</v>
+        <v>518</v>
       </c>
       <c r="F326">
         <v>1</v>
       </c>
       <c r="G326" t="s">
-        <v>486</v>
+        <v>519</v>
       </c>
       <c r="H326" t="s">
-        <v>487</v>
+        <v>520</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B327">
-        <v>12</v>
+        <v>12.0</v>
       </c>
       <c r="C327" t="s">
-        <v>522</v>
+        <v>281</v>
       </c>
       <c r="D327" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="E327" t="s">
-        <v>523</v>
+        <v>276</v>
       </c>
       <c r="F327">
         <v>1</v>
       </c>
       <c r="G327" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="H327" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B328">
         <v>12.0</v>
       </c>
       <c r="C328" t="s">
-        <v>178</v>
+        <v>280</v>
       </c>
       <c r="D328" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E328" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F328">
         <v>1</v>
       </c>
       <c r="G328" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="H328" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B329">
         <v>12.0</v>
       </c>
       <c r="C329" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="D329" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E329" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F329">
         <v>2</v>
       </c>
       <c r="G329" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="H329" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B330">
         <v>12.0</v>
       </c>
       <c r="C330" t="s">
-        <v>287</v>
+        <v>167</v>
       </c>
       <c r="D330" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="E330" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F330">
         <v>1</v>
       </c>
       <c r="G330" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="H330" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B331">
         <v>12.0</v>
       </c>
       <c r="C331" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D331" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E331" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F331">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G331" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="H331" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B332">
         <v>12.0</v>
       </c>
       <c r="C332" t="s">
-        <v>282</v>
+        <v>522</v>
       </c>
       <c r="D332" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E332" t="s">
-        <v>283</v>
+        <v>523</v>
       </c>
       <c r="F332">
         <v>2</v>
       </c>
-      <c r="G332" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G332"/>
       <c r="H332" t="s">
-        <v>285</v>
+        <v>122</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>443</v>
+      </c>
+      <c r="B333" t="s">
+        <v>42</v>
       </c>
       <c r="C333" t="s">
+        <v>524</v>
+      </c>
+      <c r="D333" t="s">
+        <v>525</v>
+      </c>
+      <c r="E333" t="s">
+        <v>526</v>
+      </c>
+      <c r="F333">
+        <v>1</v>
+      </c>
+      <c r="G333" t="s">
         <v>527</v>
       </c>
-      <c r="D333" t="s">
-[...8 lines deleted...]
-      <c r="G333"/>
       <c r="H333" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>443</v>
+      </c>
+      <c r="B334">
+        <v>14</v>
       </c>
       <c r="C334" t="s">
+        <v>528</v>
+      </c>
+      <c r="D334" t="s">
+        <v>48</v>
+      </c>
+      <c r="E334" t="s">
         <v>529</v>
       </c>
-      <c r="D334" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F334">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G334" t="s">
-        <v>532</v>
+        <v>481</v>
       </c>
       <c r="H334" t="s">
-        <v>148</v>
+        <v>482</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B335">
         <v>14</v>
       </c>
       <c r="C335" t="s">
-        <v>533</v>
+        <v>359</v>
       </c>
       <c r="D335" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E335" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="F335">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G335" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="H335" t="s">
-        <v>487</v>
+        <v>532</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B336">
-        <v>14</v>
+        <v>15.0</v>
       </c>
       <c r="C336" t="s">
-        <v>369</v>
+        <v>336</v>
       </c>
       <c r="D336" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E336" t="s">
-        <v>535</v>
+        <v>337</v>
       </c>
       <c r="F336">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G336" t="s">
-        <v>536</v>
+        <v>338</v>
       </c>
       <c r="H336" t="s">
-        <v>537</v>
+        <v>339</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B337">
         <v>15.0</v>
       </c>
       <c r="C337" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D337" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E337" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="F337">
         <v>2</v>
       </c>
       <c r="G337" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="H337" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>15.0</v>
+        <v>443</v>
+      </c>
+      <c r="B338" t="s">
+        <v>342</v>
       </c>
       <c r="C338" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D338" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E338" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F338">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G338" t="s">
-        <v>344</v>
+        <v>533</v>
       </c>
       <c r="H338" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B339" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C339" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="D339" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E339" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="F339">
         <v>2</v>
       </c>
       <c r="G339" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="H339" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B340" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C340" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D340" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E340" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="F340">
         <v>1</v>
       </c>
       <c r="G340" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="H340" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B341" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C341" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D341" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E341" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="F341">
         <v>1</v>
       </c>
       <c r="G341" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="H341" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B342" t="s">
+        <v>342</v>
+      </c>
+      <c r="C342" t="s">
+        <v>352</v>
+      </c>
+      <c r="D342" t="s">
+        <v>29</v>
+      </c>
+      <c r="E342" t="s">
         <v>348</v>
       </c>
-      <c r="C342" t="s">
-[...5 lines deleted...]
-      <c r="E342" t="s">
+      <c r="F342">
+        <v>2</v>
+      </c>
+      <c r="G342" t="s">
         <v>349</v>
       </c>
-      <c r="F342">
-[...4 lines deleted...]
-      </c>
       <c r="H342" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B343" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C343" t="s">
         <v>353</v>
       </c>
       <c r="D343" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E343" t="s">
         <v>354</v>
       </c>
       <c r="F343">
         <v>1</v>
       </c>
       <c r="G343" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H343" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B344" t="s">
+        <v>342</v>
+      </c>
+      <c r="C344" t="s">
+        <v>347</v>
+      </c>
+      <c r="D344" t="s">
+        <v>76</v>
+      </c>
+      <c r="E344" t="s">
         <v>348</v>
       </c>
-      <c r="C344" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F344">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G344" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H344" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B345" t="s">
+        <v>342</v>
+      </c>
+      <c r="C345" t="s">
+        <v>351</v>
+      </c>
+      <c r="D345" t="s">
+        <v>21</v>
+      </c>
+      <c r="E345" t="s">
         <v>348</v>
       </c>
-      <c r="C345" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F345">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G345" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H345" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B346" t="s">
+        <v>342</v>
+      </c>
+      <c r="C346" t="s">
+        <v>350</v>
+      </c>
+      <c r="D346" t="s">
+        <v>24</v>
+      </c>
+      <c r="E346" t="s">
         <v>348</v>
       </c>
-      <c r="C346" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F346">
         <v>1</v>
       </c>
       <c r="G346" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H346" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B347" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C347" t="s">
-        <v>360</v>
+        <v>298</v>
       </c>
       <c r="D347" t="s">
-        <v>71</v>
+        <v>153</v>
       </c>
       <c r="E347" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F347">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G347" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H347" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B348" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C348" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D348" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E348" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="F348">
         <v>1</v>
       </c>
       <c r="G348" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="H348" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>443</v>
+      </c>
+      <c r="B349">
+        <v>16</v>
       </c>
       <c r="C349" t="s">
-        <v>303</v>
+        <v>534</v>
       </c>
       <c r="D349" t="s">
-        <v>164</v>
+        <v>200</v>
       </c>
       <c r="E349" t="s">
-        <v>362</v>
+        <v>535</v>
       </c>
       <c r="F349">
         <v>1</v>
       </c>
       <c r="G349" t="s">
-        <v>363</v>
+        <v>536</v>
       </c>
       <c r="H349" t="s">
-        <v>364</v>
+        <v>537</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>443</v>
+      </c>
+      <c r="B350" t="s">
+        <v>377</v>
       </c>
       <c r="C350" t="s">
-        <v>539</v>
+        <v>378</v>
       </c>
       <c r="D350" t="s">
-        <v>206</v>
+        <v>53</v>
       </c>
       <c r="E350" t="s">
-        <v>540</v>
+        <v>379</v>
       </c>
       <c r="F350">
         <v>1</v>
       </c>
       <c r="G350" t="s">
-        <v>541</v>
+        <v>380</v>
       </c>
       <c r="H350" t="s">
-        <v>542</v>
+        <v>381</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="B351" t="s">
+        <v>443</v>
+      </c>
+      <c r="B351">
+        <v>18</v>
+      </c>
+      <c r="C351" t="s">
+        <v>382</v>
+      </c>
+      <c r="D351" t="s">
+        <v>116</v>
+      </c>
+      <c r="E351" t="s">
         <v>383</v>
       </c>
-      <c r="C351" t="s">
+      <c r="F351">
+        <v>1</v>
+      </c>
+      <c r="G351" t="s">
         <v>384</v>
       </c>
-      <c r="D351" t="s">
-[...2 lines deleted...]
-      <c r="E351" t="s">
+      <c r="H351" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B352">
-        <v>18</v>
+        <v>18.0</v>
       </c>
       <c r="C352" t="s">
-        <v>388</v>
+        <v>538</v>
       </c>
       <c r="D352" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="E352" t="s">
-        <v>389</v>
+        <v>539</v>
       </c>
       <c r="F352">
         <v>1</v>
       </c>
       <c r="G352" t="s">
-        <v>390</v>
+        <v>540</v>
       </c>
       <c r="H352" t="s">
-        <v>391</v>
+        <v>541</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B353">
-        <v>18.0</v>
+        <v>8</v>
       </c>
       <c r="C353" t="s">
-        <v>543</v>
+        <v>393</v>
       </c>
       <c r="D353" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="E353" t="s">
-        <v>544</v>
+        <v>394</v>
       </c>
       <c r="F353">
         <v>1</v>
       </c>
       <c r="G353" t="s">
-        <v>545</v>
+        <v>395</v>
       </c>
       <c r="H353" t="s">
-        <v>546</v>
+        <v>396</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>443</v>
+      </c>
+      <c r="B354" t="s">
+        <v>397</v>
       </c>
       <c r="C354" t="s">
+        <v>401</v>
+      </c>
+      <c r="D354" t="s">
+        <v>97</v>
+      </c>
+      <c r="E354" t="s">
         <v>399</v>
       </c>
-      <c r="D354" t="s">
-[...2 lines deleted...]
-      <c r="E354" t="s">
+      <c r="F354">
+        <v>2</v>
+      </c>
+      <c r="G354" t="s">
         <v>400</v>
       </c>
-      <c r="F354">
-[...4 lines deleted...]
-      </c>
       <c r="H354" t="s">
-        <v>402</v>
+        <v>84</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B355" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="C355" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="D355" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E355" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F355">
         <v>1</v>
       </c>
       <c r="G355" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="H355" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B356" t="s">
+        <v>397</v>
+      </c>
+      <c r="C356" t="s">
         <v>403</v>
       </c>
-      <c r="C356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D356" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E356" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F356">
         <v>1</v>
       </c>
       <c r="G356" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="H356" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B357" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="C357" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="D357" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="E357" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F357">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G357" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="H357" t="s">
-        <v>90</v>
+        <v>542</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>443</v>
+      </c>
+      <c r="B358">
+        <v>8.0</v>
       </c>
       <c r="C358" t="s">
-        <v>407</v>
+        <v>543</v>
       </c>
       <c r="D358" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E358" t="s">
-        <v>405</v>
+        <v>544</v>
       </c>
       <c r="F358">
         <v>1</v>
       </c>
       <c r="G358" t="s">
-        <v>406</v>
+        <v>545</v>
       </c>
       <c r="H358" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B359">
         <v>8.0</v>
       </c>
       <c r="C359" t="s">
-        <v>548</v>
+        <v>297</v>
       </c>
       <c r="D359" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E359" t="s">
-        <v>549</v>
+        <v>219</v>
       </c>
       <c r="F359">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G359" t="s">
-        <v>550</v>
+        <v>491</v>
       </c>
       <c r="H359" t="s">
-        <v>551</v>
+        <v>221</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B360">
         <v>8.0</v>
       </c>
       <c r="C360" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D360" t="s">
         <v>55</v>
       </c>
       <c r="E360" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F360">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G360" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="H360" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B361">
         <v>8.0</v>
       </c>
       <c r="C361" t="s">
-        <v>303</v>
+        <v>547</v>
       </c>
       <c r="D361" t="s">
-        <v>55</v>
+        <v>140</v>
       </c>
       <c r="E361" t="s">
-        <v>225</v>
+        <v>548</v>
       </c>
       <c r="F361">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G361" t="s">
-        <v>496</v>
+        <v>549</v>
       </c>
       <c r="H361" t="s">
-        <v>227</v>
+        <v>143</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B362">
         <v>8.0</v>
       </c>
       <c r="C362" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D362" t="s">
-        <v>151</v>
+        <v>55</v>
       </c>
       <c r="E362" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F362">
         <v>2</v>
       </c>
       <c r="G362" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="H362" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>443</v>
+      </c>
+      <c r="B363" t="s">
+        <v>118</v>
       </c>
       <c r="C363" t="s">
-        <v>555</v>
+        <v>419</v>
       </c>
       <c r="D363" t="s">
-        <v>55</v>
+        <v>420</v>
       </c>
       <c r="E363" t="s">
-        <v>553</v>
+        <v>421</v>
       </c>
       <c r="F363">
         <v>2</v>
       </c>
       <c r="G363" t="s">
-        <v>554</v>
+        <v>422</v>
       </c>
       <c r="H363" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B364" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C364" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="D364" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E364" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F364">
         <v>2</v>
       </c>
       <c r="G364" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H364" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B365" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C365" t="s">
-        <v>425</v>
+        <v>550</v>
       </c>
       <c r="D365" t="s">
-        <v>426</v>
+        <v>76</v>
       </c>
       <c r="E365" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F365">
         <v>2</v>
       </c>
       <c r="G365" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H365" t="s">
-        <v>67</v>
+        <v>551</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>443</v>
+      </c>
+      <c r="B366">
+        <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>555</v>
+        <v>390</v>
       </c>
       <c r="D366" t="s">
-        <v>71</v>
+        <v>140</v>
       </c>
       <c r="E366" t="s">
-        <v>427</v>
+        <v>552</v>
       </c>
       <c r="F366">
         <v>2</v>
       </c>
       <c r="G366" t="s">
-        <v>428</v>
+        <v>553</v>
       </c>
       <c r="H366" t="s">
-        <v>556</v>
+        <v>389</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B367">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>396</v>
+        <v>61</v>
       </c>
       <c r="D367" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E367" t="s">
-        <v>557</v>
+        <v>82</v>
       </c>
       <c r="F367">
         <v>2</v>
       </c>
       <c r="G367" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="H367" t="s">
-        <v>395</v>
+        <v>84</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B368">
-        <v>9</v>
+        <v>9.0</v>
       </c>
       <c r="C368" t="s">
-        <v>68</v>
+        <v>243</v>
       </c>
       <c r="D368" t="s">
-        <v>164</v>
+        <v>55</v>
       </c>
       <c r="E368" t="s">
-        <v>88</v>
+        <v>555</v>
       </c>
       <c r="F368">
         <v>2</v>
       </c>
       <c r="G368" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="H368" t="s">
-        <v>90</v>
+        <v>557</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B369">
         <v>9.0</v>
       </c>
       <c r="C369" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D369" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E369" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F369">
         <v>2</v>
       </c>
       <c r="G369" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="H369" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B370">
         <v>9.0</v>
       </c>
       <c r="C370" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D370" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E370" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F370">
         <v>2</v>
       </c>
       <c r="G370" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="H370" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B371">
         <v>9.0</v>
       </c>
       <c r="C371" t="s">
-        <v>250</v>
+        <v>560</v>
       </c>
       <c r="D371" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E371" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F371">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G371" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="H371" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B372">
         <v>9.0</v>
       </c>
       <c r="C372" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D372" t="s">
         <v>55</v>
       </c>
       <c r="E372" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F372">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G372" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="H372" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>443</v>
+      </c>
+      <c r="B373" t="s">
+        <v>85</v>
       </c>
       <c r="C373" t="s">
-        <v>565</v>
+        <v>447</v>
       </c>
       <c r="D373" t="s">
-        <v>11</v>
+        <v>561</v>
       </c>
       <c r="E373" t="s">
-        <v>561</v>
+        <v>493</v>
       </c>
       <c r="F373">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G373" t="s">
         <v>562</v>
       </c>
       <c r="H373" t="s">
-        <v>563</v>
+        <v>111</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B374" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C374" t="s">
-        <v>457</v>
+        <v>563</v>
       </c>
       <c r="D374" t="s">
-        <v>566</v>
+        <v>55</v>
       </c>
       <c r="E374" t="s">
-        <v>498</v>
+        <v>564</v>
       </c>
       <c r="F374">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G374" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="H374" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B375" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C375" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D375" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E375" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F375">
         <v>2</v>
       </c>
       <c r="G375" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H375" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B376" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C376" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="D376" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E376" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F376">
         <v>1</v>
       </c>
       <c r="G376" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H376" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B377" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C377" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D377" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E377" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F377">
         <v>2</v>
       </c>
       <c r="G377" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H377" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B378" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C378" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="D378" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E378" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F378">
         <v>2</v>
       </c>
       <c r="G378" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H378" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B379" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C379" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="D379" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E379" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F379">
         <v>2</v>
       </c>
       <c r="G379" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H379" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B380" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C380" t="s">
-        <v>575</v>
+        <v>439</v>
       </c>
       <c r="D380" t="s">
-        <v>55</v>
+        <v>200</v>
       </c>
       <c r="E380" t="s">
-        <v>569</v>
+        <v>440</v>
       </c>
       <c r="F380">
         <v>2</v>
       </c>
       <c r="G380" t="s">
-        <v>570</v>
+        <v>441</v>
       </c>
       <c r="H380" t="s">
-        <v>90</v>
+        <v>442</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>448</v>
+        <v>571</v>
       </c>
       <c r="B381" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>444</v>
+        <v>572</v>
       </c>
       <c r="D381" t="s">
-        <v>206</v>
+        <v>48</v>
       </c>
       <c r="E381" t="s">
-        <v>445</v>
+        <v>573</v>
       </c>
       <c r="F381">
         <v>2</v>
       </c>
       <c r="G381" t="s">
-        <v>446</v>
+        <v>574</v>
       </c>
       <c r="H381" t="s">
-        <v>447</v>
+        <v>188</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B382" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D382" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E382" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="F382">
         <v>1</v>
       </c>
       <c r="G382" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="H382" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B383" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="C383" t="s">
-        <v>580</v>
+        <v>447</v>
       </c>
       <c r="D383" t="s">
-        <v>62</v>
+        <v>561</v>
       </c>
       <c r="E383" t="s">
-        <v>578</v>
+        <v>493</v>
       </c>
       <c r="F383">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G383" t="s">
-        <v>579</v>
+        <v>562</v>
       </c>
       <c r="H383" t="s">
-        <v>194</v>
+        <v>111</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>571</v>
+      </c>
+      <c r="B384" t="s">
+        <v>185</v>
+      </c>
+      <c r="C384" t="s">
         <v>576</v>
       </c>
-      <c r="B384" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D384" t="s">
-        <v>566</v>
+        <v>53</v>
       </c>
       <c r="E384" t="s">
-        <v>498</v>
+        <v>577</v>
       </c>
       <c r="F384">
         <v>1</v>
       </c>
       <c r="G384" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="H384" t="s">
-        <v>117</v>
+        <v>579</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>571</v>
+      </c>
+      <c r="B385">
+        <v>10</v>
       </c>
       <c r="C385" t="s">
+        <v>580</v>
+      </c>
+      <c r="D385" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" t="s">
+        <v>474</v>
+      </c>
+      <c r="F385">
+        <v>2</v>
+      </c>
+      <c r="G385" t="s">
         <v>581</v>
       </c>
-      <c r="D385" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H385" t="s">
-        <v>584</v>
+        <v>213</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B386">
         <v>10</v>
       </c>
       <c r="C386" t="s">
-        <v>585</v>
+        <v>477</v>
       </c>
       <c r="D386" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="E386" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F386">
         <v>2</v>
       </c>
       <c r="G386" t="s">
-        <v>586</v>
+        <v>481</v>
       </c>
       <c r="H386" t="s">
-        <v>219</v>
+        <v>482</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B387">
         <v>10</v>
       </c>
       <c r="C387" t="s">
-        <v>482</v>
+        <v>517</v>
       </c>
       <c r="D387" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="E387" t="s">
-        <v>485</v>
+        <v>582</v>
       </c>
       <c r="F387">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G387" t="s">
-        <v>486</v>
+        <v>583</v>
       </c>
       <c r="H387" t="s">
-        <v>487</v>
+        <v>584</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B388">
         <v>10</v>
       </c>
       <c r="C388" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D388" t="s">
         <v>55</v>
       </c>
       <c r="E388" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="F388">
         <v>1</v>
       </c>
       <c r="G388" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="H388" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B389">
         <v>10</v>
       </c>
       <c r="C389" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D389" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E389" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="F389">
         <v>1</v>
       </c>
       <c r="G389" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="H389" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B390">
-        <v>10</v>
+        <v>10.0</v>
       </c>
       <c r="C390" t="s">
-        <v>522</v>
+        <v>317</v>
       </c>
       <c r="D390" t="s">
-        <v>164</v>
+        <v>31</v>
       </c>
       <c r="E390" t="s">
-        <v>587</v>
+        <v>211</v>
       </c>
       <c r="F390">
         <v>1</v>
       </c>
       <c r="G390" t="s">
-        <v>588</v>
+        <v>212</v>
       </c>
       <c r="H390" t="s">
-        <v>589</v>
+        <v>213</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B391">
         <v>10.0</v>
       </c>
       <c r="C391" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D391" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E391" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="F391">
         <v>2</v>
       </c>
       <c r="G391" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="H391" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B392">
         <v>10.0</v>
       </c>
       <c r="C392" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="D392" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E392" t="s">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="F392">
         <v>1</v>
       </c>
       <c r="G392" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="H392" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B393">
         <v>10.0</v>
       </c>
       <c r="C393" t="s">
-        <v>323</v>
+        <v>257</v>
       </c>
       <c r="D393" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="E393" t="s">
-        <v>244</v>
+        <v>585</v>
       </c>
       <c r="F393">
         <v>1</v>
       </c>
       <c r="G393" t="s">
-        <v>218</v>
+        <v>586</v>
       </c>
       <c r="H393" t="s">
-        <v>219</v>
+        <v>587</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B394">
         <v>10.0</v>
       </c>
       <c r="C394" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="D394" t="s">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="E394" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F394">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G394" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="H394" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B395">
         <v>10.0</v>
       </c>
       <c r="C395" t="s">
-        <v>266</v>
+        <v>589</v>
       </c>
       <c r="D395" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E395" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F395">
         <v>1</v>
       </c>
       <c r="G395" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="H395" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B396">
         <v>10.0</v>
       </c>
       <c r="C396" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
       <c r="D396" t="s">
-        <v>206</v>
+        <v>53</v>
       </c>
       <c r="E396" t="s">
+        <v>585</v>
+      </c>
+      <c r="F396">
+        <v>1</v>
+      </c>
+      <c r="G396" t="s">
+        <v>586</v>
+      </c>
+      <c r="H396" t="s">
         <v>590</v>
-      </c>
-[...7 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B397">
         <v>10.0</v>
       </c>
       <c r="C397" t="s">
-        <v>595</v>
+        <v>214</v>
       </c>
       <c r="D397" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E397" t="s">
-        <v>590</v>
+        <v>215</v>
       </c>
       <c r="F397">
         <v>1</v>
       </c>
       <c r="G397" t="s">
-        <v>591</v>
+        <v>216</v>
       </c>
       <c r="H397" t="s">
-        <v>593</v>
+        <v>217</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>571</v>
+      </c>
+      <c r="B398" t="s">
+        <v>22</v>
       </c>
       <c r="C398" t="s">
-        <v>220</v>
+        <v>492</v>
       </c>
       <c r="D398" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="E398" t="s">
-        <v>221</v>
+        <v>493</v>
       </c>
       <c r="F398">
         <v>1</v>
       </c>
       <c r="G398" t="s">
-        <v>222</v>
+        <v>494</v>
       </c>
       <c r="H398" t="s">
-        <v>223</v>
+        <v>111</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B399" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C399" t="s">
-        <v>497</v>
+        <v>236</v>
       </c>
       <c r="D399" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="E399" t="s">
-        <v>498</v>
+        <v>237</v>
       </c>
       <c r="F399">
         <v>1</v>
       </c>
       <c r="G399" t="s">
-        <v>499</v>
+        <v>211</v>
       </c>
       <c r="H399" t="s">
-        <v>117</v>
+        <v>213</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B400" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C400" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="D400" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="E400" t="s">
-        <v>243</v>
+        <v>591</v>
       </c>
       <c r="F400">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G400" t="s">
-        <v>244</v>
+        <v>592</v>
       </c>
       <c r="H400" t="s">
-        <v>219</v>
+        <v>396</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="B401" t="s">
+        <v>571</v>
+      </c>
+      <c r="B401">
+        <v>11</v>
+      </c>
+      <c r="C401" t="s">
+        <v>593</v>
+      </c>
+      <c r="D401" t="s">
         <v>29</v>
       </c>
-      <c r="C401" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E401" t="s">
+        <v>594</v>
+      </c>
+      <c r="F401">
+        <v>2</v>
+      </c>
+      <c r="G401" t="s">
+        <v>595</v>
+      </c>
+      <c r="H401" t="s">
         <v>596</v>
-      </c>
-[...7 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B402">
-        <v>11</v>
+        <v>11.0</v>
       </c>
       <c r="C402" t="s">
-        <v>598</v>
+        <v>315</v>
       </c>
       <c r="D402" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="E402" t="s">
-        <v>599</v>
+        <v>211</v>
       </c>
       <c r="F402">
         <v>2</v>
       </c>
       <c r="G402" t="s">
-        <v>600</v>
+        <v>316</v>
       </c>
       <c r="H402" t="s">
-        <v>601</v>
+        <v>213</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>11.0</v>
+        <v>571</v>
+      </c>
+      <c r="B403" t="s">
+        <v>255</v>
       </c>
       <c r="C403" t="s">
-        <v>321</v>
+        <v>505</v>
       </c>
       <c r="D403" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="E403" t="s">
-        <v>244</v>
+        <v>493</v>
       </c>
       <c r="F403">
         <v>2</v>
       </c>
       <c r="G403" t="s">
-        <v>322</v>
+        <v>506</v>
       </c>
       <c r="H403" t="s">
-        <v>219</v>
+        <v>111</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B404" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C404" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="D404" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E404" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="F404">
         <v>1</v>
       </c>
       <c r="G404" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="H404" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>571</v>
+      </c>
+      <c r="B405">
+        <v>12</v>
       </c>
       <c r="C405" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D405" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E405" t="s">
-        <v>498</v>
+        <v>513</v>
       </c>
       <c r="F405">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="G405"/>
       <c r="H405" t="s">
-        <v>117</v>
+        <v>514</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B406">
         <v>12</v>
       </c>
       <c r="C406" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D406" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E406" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="F406">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G406"/>
       <c r="H406" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B407">
         <v>12</v>
       </c>
       <c r="C407" t="s">
-        <v>520</v>
+        <v>597</v>
       </c>
       <c r="D407" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="E407" t="s">
-        <v>518</v>
+        <v>598</v>
       </c>
       <c r="F407">
         <v>2</v>
       </c>
-      <c r="G407"/>
+      <c r="G407" t="s">
+        <v>599</v>
+      </c>
       <c r="H407" t="s">
-        <v>519</v>
+        <v>122</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B408">
         <v>12</v>
       </c>
       <c r="C408" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="D408" t="s">
         <v>55</v>
       </c>
       <c r="E408" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="F408">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G408" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="H408" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B409">
         <v>12</v>
       </c>
       <c r="C409" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="D409" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E409" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="F409">
         <v>2</v>
       </c>
       <c r="G409" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="H409" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B410">
         <v>12</v>
       </c>
       <c r="C410" t="s">
-        <v>606</v>
+        <v>516</v>
       </c>
       <c r="D410" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E410" t="s">
-        <v>603</v>
+        <v>480</v>
       </c>
       <c r="F410">
         <v>1</v>
       </c>
       <c r="G410" t="s">
-        <v>604</v>
+        <v>481</v>
       </c>
       <c r="H410" t="s">
-        <v>128</v>
+        <v>482</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B411">
         <v>12</v>
       </c>
       <c r="C411" t="s">
-        <v>521</v>
+        <v>602</v>
       </c>
       <c r="D411" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="E411" t="s">
-        <v>485</v>
+        <v>603</v>
       </c>
       <c r="F411">
         <v>1</v>
       </c>
       <c r="G411" t="s">
-        <v>486</v>
+        <v>604</v>
       </c>
       <c r="H411" t="s">
-        <v>487</v>
+        <v>605</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B412">
         <v>12</v>
       </c>
       <c r="C412" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D412" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E412" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="F412">
         <v>2</v>
       </c>
       <c r="G412" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="H412" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B413">
         <v>12</v>
       </c>
       <c r="C413" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="D413" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E413" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="F413">
         <v>1</v>
       </c>
       <c r="G413" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="H413" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B414">
         <v>12</v>
       </c>
       <c r="C414" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="D414" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="E414" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="F414">
         <v>1</v>
       </c>
       <c r="G414" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="H414" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B415">
-        <v>12</v>
+        <v>12.0</v>
       </c>
       <c r="C415" t="s">
-        <v>615</v>
+        <v>139</v>
       </c>
       <c r="D415" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E415" t="s">
-        <v>608</v>
+        <v>141</v>
       </c>
       <c r="F415">
         <v>1</v>
       </c>
       <c r="G415" t="s">
-        <v>609</v>
+        <v>142</v>
       </c>
       <c r="H415" t="s">
-        <v>610</v>
+        <v>68</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B416">
         <v>12.0</v>
       </c>
       <c r="C416" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D416" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E416" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="F416">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G416" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="H416" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B417">
         <v>12.0</v>
       </c>
       <c r="C417" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D417" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="E417" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="F417">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G417" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="H417" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B418">
         <v>12.0</v>
       </c>
       <c r="C418" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="D418" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E418" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="F418">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G418" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="H418" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>571</v>
+      </c>
+      <c r="B419" t="s">
+        <v>42</v>
       </c>
       <c r="C419" t="s">
-        <v>145</v>
+        <v>611</v>
       </c>
       <c r="D419" t="s">
-        <v>103</v>
+        <v>200</v>
       </c>
       <c r="E419" t="s">
-        <v>146</v>
+        <v>612</v>
       </c>
       <c r="F419">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G419" t="s">
-        <v>147</v>
+        <v>613</v>
       </c>
       <c r="H419" t="s">
-        <v>74</v>
+        <v>605</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B420" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C420" t="s">
-        <v>616</v>
+        <v>293</v>
       </c>
       <c r="D420" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
       <c r="E420" t="s">
-        <v>617</v>
+        <v>294</v>
       </c>
       <c r="F420">
         <v>1</v>
       </c>
       <c r="G420" t="s">
-        <v>618</v>
+        <v>295</v>
       </c>
       <c r="H420" t="s">
-        <v>610</v>
+        <v>296</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B421" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C421" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="D421" t="s">
-        <v>81</v>
+        <v>140</v>
       </c>
       <c r="E421" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="F421">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G421" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="H421" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B422" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C422" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D422" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E422" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="F422">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G422" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="H422" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B423" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C423" t="s">
-        <v>303</v>
+        <v>614</v>
       </c>
       <c r="D423" t="s">
-        <v>151</v>
+        <v>29</v>
       </c>
       <c r="E423" t="s">
-        <v>300</v>
+        <v>591</v>
       </c>
       <c r="F423">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G423" t="s">
-        <v>301</v>
+        <v>592</v>
       </c>
       <c r="H423" t="s">
-        <v>302</v>
+        <v>396</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B424" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C424" t="s">
-        <v>619</v>
+        <v>299</v>
       </c>
       <c r="D424" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="E424" t="s">
-        <v>596</v>
+        <v>300</v>
       </c>
       <c r="F424">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G424" t="s">
-        <v>597</v>
+        <v>301</v>
       </c>
       <c r="H424" t="s">
-        <v>402</v>
+        <v>302</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>571</v>
+      </c>
+      <c r="B425">
+        <v>13.0</v>
       </c>
       <c r="C425" t="s">
-        <v>305</v>
+        <v>615</v>
       </c>
       <c r="D425" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="E425" t="s">
-        <v>306</v>
+        <v>616</v>
       </c>
       <c r="F425">
         <v>1</v>
       </c>
       <c r="G425" t="s">
-        <v>307</v>
+        <v>617</v>
       </c>
       <c r="H425" t="s">
-        <v>308</v>
+        <v>240</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B426">
         <v>13.0</v>
       </c>
       <c r="C426" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="D426" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E426" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F426">
         <v>2</v>
       </c>
       <c r="G426" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="H426" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B427">
         <v>13.0</v>
       </c>
       <c r="C427" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="D427" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E427" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F427">
         <v>2</v>
       </c>
       <c r="G427" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="H427" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B428">
         <v>13.0</v>
       </c>
       <c r="C428" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="D428" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E428" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F428">
         <v>1</v>
       </c>
       <c r="G428" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="H428" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B429">
         <v>13.0</v>
       </c>
       <c r="C429" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="D429" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="E429" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F429">
         <v>1</v>
       </c>
       <c r="G429" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="H429" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B430">
         <v>13.0</v>
       </c>
       <c r="C430" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="D430" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E430" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F430">
         <v>1</v>
       </c>
       <c r="G430" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="H430" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>571</v>
+      </c>
+      <c r="B431" t="s">
+        <v>318</v>
       </c>
       <c r="C431" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="D431" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E431" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F431">
         <v>1</v>
       </c>
       <c r="G431" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="H431" t="s">
-        <v>247</v>
+        <v>627</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>571</v>
+      </c>
+      <c r="B432">
+        <v>14</v>
       </c>
       <c r="C432" t="s">
-        <v>629</v>
+        <v>528</v>
       </c>
       <c r="D432" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E432" t="s">
-        <v>630</v>
+        <v>529</v>
       </c>
       <c r="F432">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G432" t="s">
-        <v>631</v>
+        <v>481</v>
       </c>
       <c r="H432" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B433">
-        <v>14</v>
+        <v>16.0</v>
       </c>
       <c r="C433" t="s">
-        <v>533</v>
+        <v>368</v>
       </c>
       <c r="D433" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E433" t="s">
-        <v>534</v>
+        <v>369</v>
       </c>
       <c r="F433">
         <v>2</v>
       </c>
       <c r="G433" t="s">
-        <v>486</v>
+        <v>370</v>
       </c>
       <c r="H433" t="s">
-        <v>633</v>
+        <v>371</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B434">
-        <v>16.0</v>
+        <v>17.0</v>
       </c>
       <c r="C434" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="D434" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E434" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="F434">
         <v>2</v>
       </c>
       <c r="G434" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="H434" t="s">
-        <v>377</v>
+        <v>213</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B435">
         <v>17.0</v>
       </c>
       <c r="C435" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="D435" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E435" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="F435">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G435" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="H435" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B436">
         <v>17.0</v>
       </c>
       <c r="C436" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="D436" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E436" t="s">
         <v>366</v>
       </c>
       <c r="F436">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G436" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="H436" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B437">
-        <v>17.0</v>
+        <v>8</v>
       </c>
       <c r="C437" t="s">
-        <v>371</v>
+        <v>629</v>
       </c>
       <c r="D437" t="s">
-        <v>43</v>
+        <v>630</v>
       </c>
       <c r="E437" t="s">
+        <v>631</v>
+      </c>
+      <c r="F437">
+        <v>2</v>
+      </c>
+      <c r="G437" t="s">
+        <v>632</v>
+      </c>
+      <c r="H437" t="s">
         <v>372</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B438">
         <v>8</v>
       </c>
       <c r="C438" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D438" t="s">
-        <v>38</v>
+        <v>630</v>
       </c>
       <c r="E438" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F438">
         <v>2</v>
       </c>
       <c r="G438" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H438" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B439">
         <v>8</v>
       </c>
       <c r="C439" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="D439" t="s">
-        <v>38</v>
+        <v>630</v>
       </c>
       <c r="E439" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F439">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G439" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H439" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B440">
         <v>8</v>
       </c>
       <c r="C440" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="D440" t="s">
-        <v>639</v>
+        <v>39</v>
       </c>
       <c r="E440" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F440">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G440" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H440" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B441">
         <v>8</v>
       </c>
       <c r="C441" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="D441" t="s">
-        <v>639</v>
+        <v>31</v>
       </c>
       <c r="E441" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F441">
         <v>2</v>
       </c>
       <c r="G441" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H441" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B442">
         <v>8</v>
       </c>
       <c r="C442" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="D442" t="s">
-        <v>639</v>
+        <v>31</v>
       </c>
       <c r="E442" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F442">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G442" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H442" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B443">
-        <v>8</v>
+        <v>8.0</v>
       </c>
       <c r="C443" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="D443" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="E443" t="s">
-        <v>635</v>
+        <v>616</v>
       </c>
       <c r="F443">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G443" t="s">
-        <v>636</v>
+        <v>617</v>
       </c>
       <c r="H443" t="s">
-        <v>21</v>
+        <v>240</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>571</v>
+      </c>
+      <c r="B444" t="s">
+        <v>118</v>
       </c>
       <c r="C444" t="s">
-        <v>643</v>
+        <v>299</v>
       </c>
       <c r="D444" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="E444" t="s">
-        <v>621</v>
+        <v>421</v>
       </c>
       <c r="F444">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G444" t="s">
-        <v>622</v>
+        <v>422</v>
       </c>
       <c r="H444" t="s">
-        <v>247</v>
+        <v>60</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B445" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C445" t="s">
-        <v>305</v>
+        <v>550</v>
       </c>
       <c r="D445" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E445" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F445">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G445" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H445" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>571</v>
+      </c>
+      <c r="B446">
+        <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>555</v>
+        <v>257</v>
       </c>
       <c r="D446" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="E446" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="F446">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G446" t="s">
         <v>428</v>
       </c>
       <c r="H446" t="s">
-        <v>67</v>
+        <v>426</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B447">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="D447" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="E447" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F447">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G447" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="H447" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B448">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>266</v>
+        <v>431</v>
       </c>
       <c r="D448" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="E448" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F448">
         <v>1</v>
       </c>
       <c r="G448" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="H448" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B449">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="D449" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E449" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F449">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G449" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="H449" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B450">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="D450" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="E450" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F450">
         <v>1</v>
       </c>
       <c r="G450" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="H450" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B451">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="D451" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="E451" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F451">
         <v>1</v>
       </c>
       <c r="G451" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="H451" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B452">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="D452" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E452" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="F452">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G452" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="H452" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B453">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>438</v>
+        <v>639</v>
       </c>
       <c r="D453" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="E453" t="s">
-        <v>430</v>
+        <v>640</v>
       </c>
       <c r="F453">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G453" t="s">
-        <v>433</v>
+        <v>641</v>
       </c>
       <c r="H453" t="s">
-        <v>432</v>
+        <v>51</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B454">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="D454" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E454" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="F454">
         <v>1</v>
       </c>
       <c r="G454" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="H454" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B455">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>637</v>
+        <v>390</v>
       </c>
       <c r="D455" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="E455" t="s">
-        <v>645</v>
+        <v>552</v>
       </c>
       <c r="F455">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G455" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="H455" t="s">
-        <v>58</v>
+        <v>122</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B456">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>396</v>
+        <v>643</v>
       </c>
       <c r="D456" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="E456" t="s">
-        <v>557</v>
+        <v>134</v>
       </c>
       <c r="F456">
         <v>2</v>
       </c>
       <c r="G456" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="H456" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B457">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="D457" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E457" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F457">
         <v>2</v>
       </c>
       <c r="G457" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="H457" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B458">
-        <v>9</v>
+        <v>9.0</v>
       </c>
       <c r="C458" t="s">
-        <v>650</v>
+        <v>433</v>
       </c>
       <c r="D458" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="E458" t="s">
-        <v>140</v>
+        <v>434</v>
       </c>
       <c r="F458">
         <v>2</v>
       </c>
       <c r="G458" t="s">
-        <v>649</v>
+        <v>212</v>
       </c>
       <c r="H458" t="s">
-        <v>58</v>
+        <v>213</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B459">
         <v>9.0</v>
       </c>
       <c r="C459" t="s">
-        <v>216</v>
+        <v>412</v>
       </c>
       <c r="D459" t="s">
-        <v>93</v>
+        <v>205</v>
       </c>
       <c r="E459" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="F459">
         <v>2</v>
       </c>
       <c r="G459" t="s">
-        <v>218</v>
+        <v>435</v>
       </c>
       <c r="H459" t="s">
-        <v>219</v>
+        <v>436</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B460">
         <v>9.0</v>
       </c>
       <c r="C460" t="s">
-        <v>439</v>
+        <v>210</v>
       </c>
       <c r="D460" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="E460" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="F460">
         <v>2</v>
       </c>
       <c r="G460" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="H460" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B461">
         <v>9.0</v>
       </c>
       <c r="C461" t="s">
-        <v>422</v>
+        <v>308</v>
       </c>
       <c r="D461" t="s">
-        <v>215</v>
+        <v>97</v>
       </c>
       <c r="E461" t="s">
-        <v>243</v>
+        <v>328</v>
       </c>
       <c r="F461">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G461" t="s">
-        <v>442</v>
+        <v>646</v>
       </c>
       <c r="H461" t="s">
-        <v>443</v>
+        <v>111</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B462">
         <v>9.0</v>
       </c>
       <c r="C462" t="s">
-        <v>310</v>
+        <v>558</v>
       </c>
       <c r="D462" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E462" t="s">
-        <v>334</v>
+        <v>555</v>
       </c>
       <c r="F462">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G462" t="s">
-        <v>651</v>
+        <v>556</v>
       </c>
       <c r="H462" t="s">
-        <v>117</v>
+        <v>557</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B463">
         <v>9.0</v>
       </c>
       <c r="C463" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D463" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E463" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F463">
         <v>2</v>
       </c>
       <c r="G463" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="H463" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B464">
         <v>9.0</v>
       </c>
       <c r="C464" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D464" t="s">
         <v>55</v>
       </c>
       <c r="E464" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F464">
         <v>1</v>
       </c>
       <c r="G464" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="H464" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B465">
         <v>9.0</v>
       </c>
       <c r="C465" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="D465" t="s">
         <v>55</v>
       </c>
       <c r="E465" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F465">
         <v>2</v>
       </c>
       <c r="G465" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="H465" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B466">
         <v>9.0</v>
       </c>
       <c r="C466" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="D466" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E466" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F466">
         <v>2</v>
       </c>
       <c r="G466" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="H466" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>571</v>
+      </c>
+      <c r="B467" t="s">
+        <v>85</v>
       </c>
       <c r="C467" t="s">
-        <v>565</v>
+        <v>415</v>
       </c>
       <c r="D467" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E467" t="s">
-        <v>561</v>
+        <v>237</v>
       </c>
       <c r="F467">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G467" t="s">
-        <v>562</v>
+        <v>435</v>
       </c>
       <c r="H467" t="s">
-        <v>563</v>
+        <v>436</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B468" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C468" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="D468" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E468" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="F468">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G468" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="H468" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B469" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C469" t="s">
-        <v>441</v>
+        <v>412</v>
       </c>
       <c r="D469" t="s">
-        <v>60</v>
+        <v>209</v>
       </c>
       <c r="E469" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="F469">
         <v>2</v>
       </c>
       <c r="G469" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="H469" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B470" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C470" t="s">
-        <v>422</v>
+        <v>647</v>
       </c>
       <c r="D470" t="s">
-        <v>211</v>
+        <v>630</v>
       </c>
       <c r="E470" t="s">
-        <v>243</v>
+        <v>648</v>
       </c>
       <c r="F470">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G470" t="s">
-        <v>442</v>
+        <v>581</v>
       </c>
       <c r="H470" t="s">
-        <v>443</v>
+        <v>372</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B471" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C471" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="D471" t="s">
-        <v>639</v>
+        <v>36</v>
       </c>
       <c r="E471" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F471">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G471" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="H471" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B472" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C472" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="D472" t="s">
-        <v>151</v>
+        <v>630</v>
       </c>
       <c r="E472" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F472">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G472" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="H472" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B473" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C473" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="D473" t="s">
-        <v>639</v>
+        <v>140</v>
       </c>
       <c r="E473" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F473">
         <v>1</v>
       </c>
       <c r="G473" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="H473" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B474" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C474" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="D474" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="E474" t="s">
         <v>653</v>
       </c>
       <c r="F474">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G474" t="s">
-        <v>586</v>
+        <v>654</v>
       </c>
       <c r="H474" t="s">
-        <v>379</v>
+        <v>655</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B475" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C475" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="D475" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E475" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="F475">
         <v>2</v>
       </c>
       <c r="G475" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="H475" t="s">
-        <v>660</v>
+        <v>51</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B476" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C476" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="D476" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E476" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="F476">
         <v>2</v>
       </c>
       <c r="G476" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="H476" t="s">
-        <v>58</v>
+        <v>655</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>576</v>
+        <v>658</v>
       </c>
       <c r="B477" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="C477" t="s">
+        <v>659</v>
+      </c>
+      <c r="D477" t="s">
+        <v>24</v>
+      </c>
+      <c r="E477" t="s">
+        <v>660</v>
+      </c>
+      <c r="F477">
+        <v>1</v>
+      </c>
+      <c r="G477" t="s">
+        <v>661</v>
+      </c>
+      <c r="H477" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B478" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>664</v>
+        <v>575</v>
       </c>
       <c r="D478" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E478" t="s">
-        <v>665</v>
+        <v>573</v>
       </c>
       <c r="F478">
         <v>1</v>
       </c>
       <c r="G478" t="s">
-        <v>666</v>
+        <v>574</v>
       </c>
       <c r="H478" t="s">
-        <v>667</v>
+        <v>188</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B479" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="D479" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="E479" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="F479">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G479" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="H479" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>658</v>
+      </c>
+      <c r="B480" t="s">
+        <v>185</v>
+      </c>
+      <c r="C480" t="s">
         <v>663</v>
       </c>
-      <c r="B480" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D480" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E480" t="s">
-        <v>578</v>
+        <v>664</v>
       </c>
       <c r="F480">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G480" t="s">
-        <v>579</v>
+        <v>665</v>
       </c>
       <c r="H480" t="s">
-        <v>194</v>
+        <v>666</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B481" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C481" t="s">
-        <v>668</v>
+        <v>460</v>
       </c>
       <c r="D481" t="s">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="E481" t="s">
-        <v>669</v>
+        <v>461</v>
       </c>
       <c r="F481">
         <v>1</v>
       </c>
       <c r="G481" t="s">
-        <v>670</v>
+        <v>462</v>
       </c>
       <c r="H481" t="s">
-        <v>671</v>
+        <v>463</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B482" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C482" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="D482" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="E482" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="F482">
         <v>1</v>
       </c>
       <c r="G482" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="H482" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B483" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C483" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="D483" t="s">
-        <v>206</v>
+        <v>140</v>
       </c>
       <c r="E483" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="F483">
         <v>1</v>
       </c>
       <c r="G483" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="H483" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>658</v>
+      </c>
+      <c r="B484">
+        <v>10</v>
       </c>
       <c r="C484" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="D484" t="s">
-        <v>206</v>
+        <v>48</v>
       </c>
       <c r="E484" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F484">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G484" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="H484" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B485">
-        <v>10</v>
+        <v>10.0</v>
       </c>
       <c r="C485" t="s">
-        <v>474</v>
+        <v>272</v>
       </c>
       <c r="D485" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E485" t="s">
-        <v>475</v>
+        <v>273</v>
       </c>
       <c r="F485">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G485" t="s">
-        <v>476</v>
+        <v>667</v>
       </c>
       <c r="H485" t="s">
-        <v>477</v>
+        <v>668</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B486">
         <v>10.0</v>
       </c>
       <c r="C486" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D486" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E486" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="F486">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G486" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="H486" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>658</v>
+      </c>
+      <c r="B487" t="s">
+        <v>22</v>
       </c>
       <c r="C487" t="s">
-        <v>281</v>
+        <v>669</v>
       </c>
       <c r="D487" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="E487" t="s">
-        <v>279</v>
+        <v>591</v>
       </c>
       <c r="F487">
         <v>2</v>
       </c>
       <c r="G487" t="s">
-        <v>672</v>
+        <v>592</v>
       </c>
       <c r="H487" t="s">
-        <v>673</v>
+        <v>396</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B488" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C488" t="s">
-        <v>674</v>
+        <v>495</v>
       </c>
       <c r="D488" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="E488" t="s">
-        <v>596</v>
+        <v>496</v>
       </c>
       <c r="F488">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="G488"/>
       <c r="H488" t="s">
-        <v>402</v>
+        <v>302</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B489" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C489" t="s">
+        <v>497</v>
+      </c>
+      <c r="D489" t="s">
+        <v>53</v>
+      </c>
+      <c r="E489" t="s">
+        <v>498</v>
+      </c>
+      <c r="F489">
+        <v>2</v>
+      </c>
+      <c r="G489" t="s">
+        <v>499</v>
+      </c>
+      <c r="H489" t="s">
         <v>500</v>
-      </c>
-[...11 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>658</v>
+      </c>
+      <c r="B490">
+        <v>12</v>
       </c>
       <c r="C490" t="s">
-        <v>502</v>
+        <v>257</v>
       </c>
       <c r="D490" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="E490" t="s">
-        <v>503</v>
+        <v>258</v>
       </c>
       <c r="F490">
         <v>2</v>
       </c>
       <c r="G490" t="s">
-        <v>504</v>
+        <v>259</v>
       </c>
       <c r="H490" t="s">
-        <v>505</v>
+        <v>307</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B491">
         <v>12</v>
       </c>
       <c r="C491" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D491" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E491" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="F491">
         <v>1</v>
       </c>
       <c r="G491" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="H491" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B492">
         <v>12</v>
       </c>
       <c r="C492" t="s">
         <v>266</v>
       </c>
       <c r="D492" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="E492" t="s">
+        <v>263</v>
+      </c>
+      <c r="F492">
+        <v>2</v>
+      </c>
+      <c r="G492" t="s">
         <v>264</v>
       </c>
-      <c r="F492">
-[...4 lines deleted...]
-      </c>
       <c r="H492" t="s">
-        <v>313</v>
+        <v>265</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B493">
         <v>12</v>
       </c>
       <c r="C493" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="D493" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E493" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="F493">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G493" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="H493" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B494">
         <v>12</v>
       </c>
       <c r="C494" t="s">
-        <v>268</v>
+        <v>173</v>
       </c>
       <c r="D494" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E494" t="s">
-        <v>269</v>
+        <v>671</v>
       </c>
       <c r="F494">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G494" t="s">
-        <v>270</v>
+        <v>672</v>
       </c>
       <c r="H494" t="s">
-        <v>271</v>
+        <v>673</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B495">
         <v>12</v>
       </c>
       <c r="C495" t="s">
-        <v>179</v>
+        <v>674</v>
       </c>
       <c r="D495" t="s">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="E495" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="F495">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G495" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H495" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B496">
         <v>12</v>
       </c>
       <c r="C496" t="s">
-        <v>679</v>
+        <v>602</v>
       </c>
       <c r="D496" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="E496" t="s">
-        <v>676</v>
+        <v>603</v>
       </c>
       <c r="F496">
         <v>1</v>
       </c>
       <c r="G496" t="s">
-        <v>677</v>
+        <v>604</v>
       </c>
       <c r="H496" t="s">
-        <v>678</v>
+        <v>605</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B497">
         <v>12</v>
       </c>
       <c r="C497" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D497" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E497" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="F497">
         <v>2</v>
       </c>
       <c r="G497" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="H497" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B498">
         <v>12</v>
       </c>
       <c r="C498" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="D498" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="E498" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="F498">
         <v>1</v>
       </c>
       <c r="G498" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="H498" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B499">
         <v>12</v>
       </c>
       <c r="C499" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="D499" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E499" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="F499">
         <v>1</v>
       </c>
       <c r="G499" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="H499" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B500">
-        <v>12</v>
+        <v>12.0</v>
       </c>
       <c r="C500" t="s">
-        <v>615</v>
+        <v>600</v>
       </c>
       <c r="D500" t="s">
-        <v>151</v>
+        <v>76</v>
       </c>
       <c r="E500" t="s">
-        <v>608</v>
+        <v>675</v>
       </c>
       <c r="F500">
         <v>1</v>
       </c>
       <c r="G500" t="s">
-        <v>609</v>
+        <v>676</v>
       </c>
       <c r="H500" t="s">
-        <v>610</v>
+        <v>677</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B501">
         <v>12.0</v>
       </c>
       <c r="C501" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D501" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E501" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="F501">
         <v>2</v>
       </c>
       <c r="G501" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="H501" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>658</v>
+      </c>
+      <c r="B502" t="s">
+        <v>42</v>
       </c>
       <c r="C502" t="s">
-        <v>606</v>
+        <v>292</v>
       </c>
       <c r="D502" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="E502" t="s">
-        <v>680</v>
+        <v>289</v>
       </c>
       <c r="F502">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G502" t="s">
-        <v>681</v>
+        <v>290</v>
       </c>
       <c r="H502" t="s">
-        <v>682</v>
+        <v>482</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B503" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C503" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="D503" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E503" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F503">
         <v>1</v>
       </c>
       <c r="G503" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="H503" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B504" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C504" t="s">
-        <v>250</v>
+        <v>291</v>
       </c>
       <c r="D504" t="s">
-        <v>164</v>
+        <v>48</v>
       </c>
       <c r="E504" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F504">
         <v>1</v>
       </c>
       <c r="G504" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="H504" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B505" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C505" t="s">
-        <v>298</v>
+        <v>249</v>
       </c>
       <c r="D505" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="E505" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F505">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G505" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="H505" t="s">
-        <v>487</v>
+        <v>278</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B506" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C506" t="s">
-        <v>294</v>
+        <v>611</v>
       </c>
       <c r="D506" t="s">
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="E506" t="s">
-        <v>295</v>
+        <v>612</v>
       </c>
       <c r="F506">
         <v>1</v>
       </c>
       <c r="G506" t="s">
-        <v>296</v>
+        <v>613</v>
       </c>
       <c r="H506" t="s">
-        <v>285</v>
+        <v>605</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B507" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C507" t="s">
-        <v>616</v>
+        <v>678</v>
       </c>
       <c r="D507" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="E507" t="s">
-        <v>617</v>
+        <v>591</v>
       </c>
       <c r="F507">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G507" t="s">
-        <v>618</v>
+        <v>592</v>
       </c>
       <c r="H507" t="s">
-        <v>610</v>
+        <v>396</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B508" t="s">
+        <v>42</v>
+      </c>
+      <c r="C508" t="s">
+        <v>47</v>
+      </c>
+      <c r="D508" t="s">
+        <v>48</v>
+      </c>
+      <c r="E508" t="s">
         <v>49</v>
       </c>
-      <c r="C508" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F508">
         <v>2</v>
       </c>
       <c r="G508" t="s">
-        <v>597</v>
+        <v>50</v>
       </c>
       <c r="H508" t="s">
-        <v>402</v>
+        <v>51</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B509" t="s">
+        <v>42</v>
+      </c>
+      <c r="C509" t="s">
+        <v>54</v>
+      </c>
+      <c r="D509" t="s">
+        <v>55</v>
+      </c>
+      <c r="E509" t="s">
         <v>49</v>
       </c>
-      <c r="C509" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F509">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G509" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H509" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B510" t="s">
+        <v>42</v>
+      </c>
+      <c r="C510" t="s">
+        <v>52</v>
+      </c>
+      <c r="D510" t="s">
+        <v>53</v>
+      </c>
+      <c r="E510" t="s">
         <v>49</v>
       </c>
-      <c r="C510" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F510">
         <v>1</v>
       </c>
       <c r="G510" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H510" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B511" t="s">
+        <v>42</v>
+      </c>
+      <c r="C511" t="s">
+        <v>679</v>
+      </c>
+      <c r="D511" t="s">
+        <v>63</v>
+      </c>
+      <c r="E511" t="s">
         <v>49</v>
       </c>
-      <c r="C511" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F511">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G511" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H511" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B512" t="s">
+        <v>42</v>
+      </c>
+      <c r="C512" t="s">
+        <v>56</v>
+      </c>
+      <c r="D512" t="s">
+        <v>53</v>
+      </c>
+      <c r="E512" t="s">
         <v>49</v>
       </c>
-      <c r="C512" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F512">
         <v>2</v>
       </c>
       <c r="G512" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H512" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>658</v>
+      </c>
+      <c r="B513">
+        <v>13.0</v>
       </c>
       <c r="C513" t="s">
-        <v>59</v>
+        <v>680</v>
       </c>
       <c r="D513" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E513" t="s">
-        <v>56</v>
+        <v>548</v>
       </c>
       <c r="F513">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G513" t="s">
-        <v>57</v>
+        <v>549</v>
       </c>
       <c r="H513" t="s">
-        <v>58</v>
+        <v>455</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>658</v>
+      </c>
+      <c r="B514" t="s">
+        <v>318</v>
       </c>
       <c r="C514" t="s">
-        <v>685</v>
+        <v>325</v>
       </c>
       <c r="D514" t="s">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="E514" t="s">
-        <v>553</v>
+        <v>320</v>
       </c>
       <c r="F514">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G514" t="s">
-        <v>554</v>
+        <v>321</v>
       </c>
       <c r="H514" t="s">
-        <v>461</v>
+        <v>322</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B515" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C515" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D515" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E515" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F515">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G515" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H515" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B516" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C516" t="s">
-        <v>330</v>
+        <v>256</v>
       </c>
       <c r="D516" t="s">
-        <v>206</v>
+        <v>97</v>
       </c>
       <c r="E516" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F516">
         <v>2</v>
       </c>
       <c r="G516" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H516" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B517" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C517" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="D517" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E517" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F517">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G517" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H517" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B518" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C518" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D518" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E518" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F518">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G518" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H518" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B519" t="s">
+        <v>318</v>
+      </c>
+      <c r="C519" t="s">
         <v>324</v>
       </c>
-      <c r="C519" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D519" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E519" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F519">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G519" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H519" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B520" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C520" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="D520" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E520" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F520">
         <v>2</v>
       </c>
       <c r="G520" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H520" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B521" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C521" t="s">
-        <v>10</v>
+        <v>326</v>
       </c>
       <c r="D521" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E521" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F521">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G521" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H521" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B522" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C522" t="s">
-        <v>329</v>
+        <v>299</v>
       </c>
       <c r="D522" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="E522" t="s">
-        <v>325</v>
+        <v>421</v>
       </c>
       <c r="F522">
         <v>1</v>
       </c>
       <c r="G522" t="s">
-        <v>326</v>
+        <v>422</v>
       </c>
       <c r="H522" t="s">
-        <v>327</v>
+        <v>60</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B523" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C523" t="s">
-        <v>305</v>
+        <v>374</v>
       </c>
       <c r="D523" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E523" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F523">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G523" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H523" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>658</v>
+      </c>
+      <c r="B524">
+        <v>14</v>
       </c>
       <c r="C524" t="s">
-        <v>382</v>
+        <v>326</v>
       </c>
       <c r="D524" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="E524" t="s">
-        <v>427</v>
+        <v>671</v>
       </c>
       <c r="F524">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G524" t="s">
-        <v>428</v>
+        <v>672</v>
       </c>
       <c r="H524" t="s">
-        <v>67</v>
+        <v>673</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B525">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C525" t="s">
-        <v>329</v>
+        <v>681</v>
       </c>
       <c r="D525" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="E525" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="F525">
         <v>1</v>
       </c>
       <c r="G525" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H525" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B526">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="C526" t="s">
-        <v>686</v>
+        <v>386</v>
       </c>
       <c r="D526" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="E526" t="s">
-        <v>676</v>
+        <v>387</v>
       </c>
       <c r="F526">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G526" t="s">
-        <v>677</v>
+        <v>388</v>
       </c>
       <c r="H526" t="s">
-        <v>678</v>
+        <v>389</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B527">
         <v>8</v>
       </c>
       <c r="C527" t="s">
-        <v>392</v>
+        <v>593</v>
       </c>
       <c r="D527" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="E527" t="s">
-        <v>393</v>
+        <v>594</v>
       </c>
       <c r="F527">
         <v>2</v>
       </c>
       <c r="G527" t="s">
-        <v>394</v>
+        <v>682</v>
       </c>
       <c r="H527" t="s">
-        <v>395</v>
+        <v>111</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B528">
-        <v>8</v>
+        <v>8.0</v>
       </c>
       <c r="C528" t="s">
-        <v>598</v>
+        <v>683</v>
       </c>
       <c r="D528" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E528" t="s">
-        <v>599</v>
+        <v>616</v>
       </c>
       <c r="F528">
         <v>2</v>
       </c>
       <c r="G528" t="s">
-        <v>687</v>
+        <v>617</v>
       </c>
       <c r="H528" t="s">
-        <v>117</v>
+        <v>240</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B529">
-        <v>8.0</v>
+        <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>688</v>
+        <v>639</v>
       </c>
       <c r="D529" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="E529" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
       <c r="F529">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G529" t="s">
-        <v>622</v>
+        <v>641</v>
       </c>
       <c r="H529" t="s">
-        <v>247</v>
+        <v>684</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B530">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>644</v>
+        <v>685</v>
       </c>
       <c r="D530" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E530" t="s">
-        <v>645</v>
+        <v>686</v>
       </c>
       <c r="F530">
         <v>1</v>
       </c>
       <c r="G530" t="s">
-        <v>646</v>
+        <v>687</v>
       </c>
       <c r="H530" t="s">
-        <v>689</v>
+        <v>557</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B531">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D531" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E531" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F531">
         <v>2</v>
       </c>
       <c r="G531" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H531" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B532">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="D532" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E532" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F532">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G532" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H532" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B533">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="D533" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="E533" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F533">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G533" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H533" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B534">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="D534" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E534" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F534">
         <v>1</v>
       </c>
       <c r="G534" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H534" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B535">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="D535" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E535" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F535">
         <v>2</v>
       </c>
       <c r="G535" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H535" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B536">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="D536" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E536" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="F536">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G536" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="H536" t="s">
-        <v>563</v>
+        <v>696</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B537">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>698</v>
+        <v>645</v>
       </c>
       <c r="D537" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E537" t="s">
-        <v>699</v>
+        <v>134</v>
       </c>
       <c r="F537">
         <v>2</v>
       </c>
       <c r="G537" t="s">
-        <v>700</v>
+        <v>644</v>
       </c>
       <c r="H537" t="s">
-        <v>701</v>
+        <v>684</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B538">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="D538" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E538" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F538">
         <v>2</v>
       </c>
       <c r="G538" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="H538" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B539">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>650</v>
+        <v>61</v>
       </c>
       <c r="D539" t="s">
-        <v>62</v>
+        <v>153</v>
       </c>
       <c r="E539" t="s">
-        <v>140</v>
+        <v>82</v>
       </c>
       <c r="F539">
         <v>2</v>
       </c>
       <c r="G539" t="s">
-        <v>649</v>
+        <v>554</v>
       </c>
       <c r="H539" t="s">
-        <v>689</v>
+        <v>71</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B540">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D540" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E540" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="F540">
         <v>2</v>
       </c>
       <c r="G540" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="H540" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B541">
-        <v>9</v>
+        <v>9.0</v>
       </c>
       <c r="C541" t="s">
-        <v>68</v>
+        <v>163</v>
       </c>
       <c r="D541" t="s">
-        <v>164</v>
+        <v>55</v>
       </c>
       <c r="E541" t="s">
-        <v>88</v>
+        <v>697</v>
       </c>
       <c r="F541">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G541" t="s">
-        <v>559</v>
+        <v>698</v>
       </c>
       <c r="H541" t="s">
-        <v>77</v>
+        <v>322</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B542">
         <v>9.0</v>
       </c>
       <c r="C542" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="D542" t="s">
         <v>55</v>
       </c>
       <c r="E542" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="F542">
         <v>2</v>
       </c>
       <c r="G542" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="H542" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>658</v>
+      </c>
+      <c r="B543" t="s">
+        <v>85</v>
       </c>
       <c r="C543" t="s">
-        <v>176</v>
+        <v>656</v>
       </c>
       <c r="D543" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E543" t="s">
-        <v>703</v>
+        <v>653</v>
       </c>
       <c r="F543">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G543" t="s">
-        <v>704</v>
+        <v>654</v>
       </c>
       <c r="H543" t="s">
-        <v>327</v>
+        <v>684</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B544" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C544" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="D544" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E544" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="F544">
         <v>2</v>
       </c>
       <c r="G544" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="H544" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B545" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C545" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="D545" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E545" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="F545">
         <v>2</v>
       </c>
       <c r="G545" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="H545" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B546" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C546" t="s">
-        <v>661</v>
+        <v>566</v>
       </c>
       <c r="D546" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E546" t="s">
-        <v>658</v>
+        <v>564</v>
       </c>
       <c r="F546">
         <v>2</v>
       </c>
       <c r="G546" t="s">
-        <v>659</v>
+        <v>565</v>
       </c>
       <c r="H546" t="s">
-        <v>689</v>
+        <v>71</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B547" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C547" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="D547" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E547" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F547">
         <v>2</v>
       </c>
       <c r="G547" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H547" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B548" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C548" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D548" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E548" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F548">
         <v>2</v>
       </c>
       <c r="G548" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H548" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B549" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C549" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="D549" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E549" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F549">
         <v>2</v>
       </c>
       <c r="G549" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H549" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B550" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C550" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="D550" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E550" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F550">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G550" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H550" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B551" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C551" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="D551" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="E551" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F551">
         <v>2</v>
       </c>
       <c r="G551" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="H551" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>663</v>
+        <v>700</v>
       </c>
       <c r="B552" t="s">
-        <v>91</v>
+        <v>185</v>
       </c>
       <c r="C552" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="D552" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="E552" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="F552">
         <v>1</v>
       </c>
       <c r="G552" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="H552" t="s">
-        <v>77</v>
+        <v>579</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B553" t="s">
-        <v>191</v>
+        <v>42</v>
       </c>
       <c r="C553" t="s">
-        <v>581</v>
+        <v>524</v>
       </c>
       <c r="D553" t="s">
-        <v>60</v>
+        <v>525</v>
       </c>
       <c r="E553" t="s">
-        <v>582</v>
+        <v>526</v>
       </c>
       <c r="F553">
         <v>1</v>
       </c>
       <c r="G553" t="s">
-        <v>583</v>
+        <v>527</v>
       </c>
       <c r="H553" t="s">
-        <v>584</v>
+        <v>143</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>700</v>
+      </c>
+      <c r="B554">
+        <v>16.0</v>
       </c>
       <c r="C554" t="s">
-        <v>529</v>
+        <v>701</v>
       </c>
       <c r="D554" t="s">
-        <v>530</v>
+        <v>65</v>
       </c>
       <c r="E554" t="s">
-        <v>531</v>
+        <v>702</v>
       </c>
       <c r="F554">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G554" t="s">
-        <v>532</v>
+        <v>703</v>
       </c>
       <c r="H554" t="s">
-        <v>148</v>
+        <v>704</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B555">
         <v>16.0</v>
       </c>
       <c r="C555" t="s">
+        <v>386</v>
+      </c>
+      <c r="D555" t="s">
+        <v>76</v>
+      </c>
+      <c r="E555" t="s">
+        <v>705</v>
+      </c>
+      <c r="F555">
+        <v>2</v>
+      </c>
+      <c r="G555" t="s">
         <v>706</v>
       </c>
-      <c r="D555" t="s">
-[...2 lines deleted...]
-      <c r="E555" t="s">
+      <c r="H555" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B556">
         <v>16.0</v>
       </c>
       <c r="C556" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="D556" t="s">
-        <v>71</v>
+        <v>140</v>
       </c>
       <c r="E556" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="F556">
         <v>2</v>
       </c>
       <c r="G556" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="H556" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B557">
-        <v>16.0</v>
+        <v>8</v>
       </c>
       <c r="C557" t="s">
-        <v>392</v>
+        <v>57</v>
       </c>
       <c r="D557" t="s">
-        <v>151</v>
+        <v>53</v>
       </c>
       <c r="E557" t="s">
-        <v>710</v>
+        <v>58</v>
       </c>
       <c r="F557">
         <v>2</v>
       </c>
       <c r="G557" t="s">
-        <v>711</v>
+        <v>59</v>
       </c>
       <c r="H557" t="s">
-        <v>712</v>
+        <v>188</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B558">
         <v>8</v>
       </c>
       <c r="C558" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D558" t="s">
         <v>55</v>
       </c>
       <c r="E558" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="F558">
         <v>1</v>
       </c>
       <c r="G558" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="H558" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B559">
         <v>8</v>
       </c>
       <c r="C559" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D559" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E559" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="F559">
         <v>2</v>
       </c>
       <c r="G559" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="H559" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B560">
         <v>8</v>
       </c>
       <c r="C560" t="s">
-        <v>69</v>
+        <v>708</v>
       </c>
       <c r="D560" t="s">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="E560" t="s">
-        <v>65</v>
+        <v>709</v>
       </c>
       <c r="F560">
         <v>2</v>
       </c>
       <c r="G560" t="s">
-        <v>66</v>
+        <v>710</v>
       </c>
       <c r="H560" t="s">
-        <v>194</v>
+        <v>711</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>700</v>
+      </c>
+      <c r="B561" t="s">
+        <v>118</v>
       </c>
       <c r="C561" t="s">
+        <v>712</v>
+      </c>
+      <c r="D561" t="s">
+        <v>29</v>
+      </c>
+      <c r="E561" t="s">
         <v>713</v>
       </c>
-      <c r="D561" t="s">
-[...2 lines deleted...]
-      <c r="E561" t="s">
+      <c r="F561">
+        <v>1</v>
+      </c>
+      <c r="G561" t="s">
         <v>714</v>
       </c>
-      <c r="F561">
-[...4 lines deleted...]
-      </c>
       <c r="H561" t="s">
-        <v>716</v>
+        <v>240</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B562" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C562" t="s">
         <v>54</v>
       </c>
       <c r="D562" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E562" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="F562">
         <v>1</v>
       </c>
       <c r="G562" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="H562" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B563" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C563" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="D563" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E563" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="F563">
         <v>1</v>
       </c>
       <c r="G563" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="H563" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B564" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C564" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="D564" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E564" t="s">
         <v>717</v>
       </c>
       <c r="F564">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G564" t="s">
         <v>718</v>
       </c>
       <c r="H564" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B565" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C565" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="D565" t="s">
-        <v>426</v>
+        <v>29</v>
       </c>
       <c r="E565" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F565">
         <v>2</v>
       </c>
       <c r="G565" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H565" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B566" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C566" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="D566" t="s">
-        <v>122</v>
+        <v>420</v>
       </c>
       <c r="E566" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F566">
         <v>2</v>
       </c>
       <c r="G566" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H566" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B567" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C567" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="D567" t="s">
-        <v>31</v>
+        <v>420</v>
       </c>
       <c r="E567" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F567">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G567" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H567" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B568" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C568" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D568" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="E568" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F568">
         <v>2</v>
       </c>
       <c r="G568" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H568" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B569" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C569" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D569" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E569" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F569">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G569" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H569" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B570" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C570" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="D570" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E570" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F570">
         <v>2</v>
       </c>
       <c r="G570" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H570" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B571" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C571" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="D571" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E571" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F571">
         <v>2</v>
       </c>
       <c r="G571" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H571" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>700</v>
+      </c>
+      <c r="B572">
+        <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>729</v>
+        <v>636</v>
       </c>
       <c r="D572" t="s">
-        <v>426</v>
+        <v>31</v>
       </c>
       <c r="E572" t="s">
-        <v>722</v>
+        <v>631</v>
       </c>
       <c r="F572">
         <v>2</v>
       </c>
       <c r="G572" t="s">
-        <v>723</v>
+        <v>632</v>
       </c>
       <c r="H572" t="s">
-        <v>247</v>
+        <v>14</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B573">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="D573" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E573" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F573">
         <v>1</v>
       </c>
       <c r="G573" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H573" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B574">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="D574" t="s">
-        <v>639</v>
+        <v>31</v>
       </c>
       <c r="E574" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F574">
         <v>2</v>
       </c>
       <c r="G574" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H574" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B575">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D575" t="s">
-        <v>38</v>
+        <v>630</v>
       </c>
       <c r="E575" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F575">
         <v>2</v>
       </c>
       <c r="G575" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H575" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B576">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="D576" t="s">
-        <v>38</v>
+        <v>630</v>
       </c>
       <c r="E576" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F576">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G576" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H576" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B577">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>641</v>
+        <v>629</v>
       </c>
       <c r="D577" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="E577" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F577">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G577" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H577" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B578">
-        <v>9</v>
+        <v>9.0</v>
       </c>
       <c r="C578" t="s">
-        <v>638</v>
+        <v>304</v>
       </c>
       <c r="D578" t="s">
-        <v>639</v>
+        <v>63</v>
       </c>
       <c r="E578" t="s">
-        <v>635</v>
+        <v>305</v>
       </c>
       <c r="F578">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G578" t="s">
-        <v>636</v>
+        <v>306</v>
       </c>
       <c r="H578" t="s">
-        <v>21</v>
+        <v>278</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B579">
         <v>9.0</v>
       </c>
       <c r="C579" t="s">
+        <v>311</v>
+      </c>
+      <c r="D579" t="s">
+        <v>53</v>
+      </c>
+      <c r="E579" t="s">
+        <v>305</v>
+      </c>
+      <c r="F579">
+        <v>2</v>
+      </c>
+      <c r="G579" t="s">
         <v>310</v>
       </c>
-      <c r="D579" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H579" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B580">
         <v>9.0</v>
       </c>
       <c r="C580" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="D580" t="s">
-        <v>230</v>
+        <v>48</v>
       </c>
       <c r="E580" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F580">
         <v>1</v>
       </c>
       <c r="G580" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="H580" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B581">
         <v>9.0</v>
       </c>
       <c r="C581" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="D581" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E581" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F581">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G581" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="H581" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B582">
         <v>9.0</v>
       </c>
       <c r="C582" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D582" t="s">
-        <v>60</v>
+        <v>228</v>
       </c>
       <c r="E582" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F582">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G582" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="H582" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B583">
         <v>9.0</v>
       </c>
       <c r="C583" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="D583" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E583" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="F583">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="G583"/>
       <c r="H583" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>700</v>
+      </c>
+      <c r="B584" t="s">
+        <v>85</v>
       </c>
       <c r="C584" t="s">
-        <v>336</v>
+        <v>649</v>
       </c>
       <c r="D584" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E584" t="s">
-        <v>334</v>
+        <v>648</v>
       </c>
       <c r="F584">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G584"/>
+        <v>1</v>
+      </c>
+      <c r="G584" t="s">
+        <v>581</v>
+      </c>
       <c r="H584" t="s">
-        <v>285</v>
+        <v>14</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B585" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C585" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="D585" t="s">
-        <v>46</v>
+        <v>140</v>
       </c>
       <c r="E585" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F585">
         <v>1</v>
       </c>
       <c r="G585" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="H585" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B586" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C586" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="D586" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="E586" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F586">
         <v>2</v>
       </c>
       <c r="G586" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="H586" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B587" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C587" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="D587" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="E587" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F587">
         <v>1</v>
       </c>
       <c r="G587" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="H587" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>725</v>
+      </c>
+      <c r="B588">
+        <v>8</v>
       </c>
       <c r="C588" t="s">
-        <v>654</v>
+        <v>708</v>
       </c>
       <c r="D588" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="E588" t="s">
-        <v>653</v>
+        <v>709</v>
       </c>
       <c r="F588">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G588" t="s">
-        <v>586</v>
+        <v>710</v>
       </c>
       <c r="H588" t="s">
-        <v>21</v>
+        <v>711</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>725</v>
+      </c>
+      <c r="B589" t="s">
+        <v>118</v>
       </c>
       <c r="C589" t="s">
+        <v>715</v>
+      </c>
+      <c r="D589" t="s">
+        <v>29</v>
+      </c>
+      <c r="E589" t="s">
         <v>713</v>
       </c>
-      <c r="D589" t="s">
-[...2 lines deleted...]
-      <c r="E589" t="s">
+      <c r="F589">
+        <v>1</v>
+      </c>
+      <c r="G589" t="s">
         <v>714</v>
       </c>
-      <c r="F589">
-[...4 lines deleted...]
-      </c>
       <c r="H589" t="s">
-        <v>716</v>
+        <v>240</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B590" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C590" t="s">
-        <v>54</v>
+        <v>712</v>
       </c>
       <c r="D590" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="E590" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="F590">
         <v>1</v>
       </c>
       <c r="G590" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="H590" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B591" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C591" t="s">
-        <v>719</v>
+        <v>54</v>
       </c>
       <c r="D591" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="E591" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="F591">
         <v>1</v>
       </c>
       <c r="G591" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="H591" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B592" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C592" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="D592" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E592" t="s">
         <v>717</v>
       </c>
       <c r="F592">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G592" t="s">
         <v>718</v>
       </c>
       <c r="H592" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B593" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C593" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="D593" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E593" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F593">
         <v>2</v>
       </c>
       <c r="G593" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H593" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B594" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C594" t="s">
-        <v>729</v>
+        <v>716</v>
       </c>
       <c r="D594" t="s">
-        <v>426</v>
+        <v>29</v>
       </c>
       <c r="E594" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F594">
         <v>2</v>
       </c>
       <c r="G594" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H594" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B595" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C595" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="D595" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E595" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F595">
         <v>2</v>
       </c>
       <c r="G595" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H595" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B596" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C596" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="D596" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E596" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F596">
         <v>2</v>
       </c>
       <c r="G596" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H596" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B597" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C597" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="D597" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E597" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F597">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G597" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H597" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B598" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C598" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="D598" t="s">
-        <v>23</v>
+        <v>420</v>
       </c>
       <c r="E598" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F598">
         <v>2</v>
       </c>
       <c r="G598" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H598" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B599" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C599" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D599" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="E599" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="F599">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G599" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H599" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="B600" t="s">
-        <v>124</v>
+        <v>185</v>
       </c>
       <c r="C600" t="s">
         <v>727</v>
       </c>
       <c r="D600" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E600" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="F600">
         <v>2</v>
       </c>
       <c r="G600" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="H600" t="s">
-        <v>247</v>
+        <v>730</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
+        <v>726</v>
+      </c>
+      <c r="B601" t="s">
+        <v>185</v>
+      </c>
+      <c r="C601" t="s">
         <v>731</v>
       </c>
-      <c r="B601" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D601" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E601" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F601">
         <v>2</v>
       </c>
       <c r="G601" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H601" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B602" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C602" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
       <c r="D602" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E602" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F602">
         <v>2</v>
       </c>
       <c r="G602" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H602" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B603" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C603" t="s">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="D603" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E603" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F603">
         <v>2</v>
       </c>
       <c r="G603" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H603" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B604" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C604" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="D604" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="E604" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F604">
         <v>1</v>
       </c>
       <c r="G604" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H604" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B605" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C605" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="D605" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E605" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F605">
         <v>1</v>
       </c>
       <c r="G605" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H605" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>726</v>
+      </c>
+      <c r="B606">
+        <v>10</v>
       </c>
       <c r="C606" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="D606" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E606" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="F606">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G606" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="H606" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B607">
         <v>10</v>
       </c>
       <c r="C607" t="s">
-        <v>741</v>
+        <v>488</v>
       </c>
       <c r="D607" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="E607" t="s">
-        <v>742</v>
+        <v>105</v>
       </c>
       <c r="F607">
         <v>1</v>
       </c>
       <c r="G607" t="s">
-        <v>743</v>
+        <v>106</v>
       </c>
       <c r="H607" t="s">
-        <v>744</v>
+        <v>107</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B608">
         <v>10</v>
       </c>
       <c r="C608" t="s">
-        <v>110</v>
+        <v>486</v>
       </c>
       <c r="D608" t="s">
-        <v>426</v>
+        <v>29</v>
       </c>
       <c r="E608" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F608">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G608" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H608" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B609">
         <v>10</v>
       </c>
       <c r="C609" t="s">
-        <v>110</v>
+        <v>483</v>
       </c>
       <c r="D609" t="s">
-        <v>206</v>
+        <v>53</v>
       </c>
       <c r="E609" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F609">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G609" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H609" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B610">
         <v>10</v>
       </c>
       <c r="C610" t="s">
-        <v>110</v>
+        <v>487</v>
       </c>
       <c r="D610" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="E610" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F610">
         <v>1</v>
       </c>
       <c r="G610" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H610" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B611">
         <v>10</v>
       </c>
       <c r="C611" t="s">
-        <v>110</v>
+        <v>489</v>
       </c>
       <c r="D611" t="s">
-        <v>122</v>
+        <v>53</v>
       </c>
       <c r="E611" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F611">
         <v>1</v>
       </c>
       <c r="G611" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H611" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B612">
         <v>10</v>
       </c>
       <c r="C612" t="s">
-        <v>490</v>
+        <v>104</v>
       </c>
       <c r="D612" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E612" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F612">
         <v>1</v>
       </c>
       <c r="G612" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H612" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B613">
         <v>10</v>
       </c>
       <c r="C613" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D613" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="E613" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F613">
         <v>2</v>
       </c>
       <c r="G613" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H613" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B614">
         <v>10</v>
       </c>
       <c r="C614" t="s">
-        <v>110</v>
+        <v>483</v>
       </c>
       <c r="D614" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E614" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F614">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G614" t="s">
-        <v>112</v>
+        <v>740</v>
       </c>
       <c r="H614" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B615">
         <v>10</v>
       </c>
       <c r="C615" t="s">
-        <v>488</v>
+        <v>104</v>
       </c>
       <c r="D615" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E615" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F615">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G615" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H615" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B616">
         <v>10</v>
       </c>
       <c r="C616" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D616" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="E616" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F616">
         <v>2</v>
       </c>
       <c r="G616" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H616" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B617">
         <v>10</v>
       </c>
       <c r="C617" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D617" t="s">
-        <v>46</v>
+        <v>200</v>
       </c>
       <c r="E617" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F617">
         <v>2</v>
       </c>
       <c r="G617" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H617" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B618">
         <v>10</v>
       </c>
       <c r="C618" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D618" t="s">
-        <v>426</v>
+        <v>39</v>
       </c>
       <c r="E618" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F618">
         <v>2</v>
       </c>
       <c r="G618" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H618" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B619">
         <v>10</v>
       </c>
       <c r="C619" t="s">
-        <v>488</v>
+        <v>104</v>
       </c>
       <c r="D619" t="s">
-        <v>206</v>
+        <v>485</v>
       </c>
       <c r="E619" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F619">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G619" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H619" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B620">
         <v>10</v>
       </c>
       <c r="C620" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D620" t="s">
-        <v>43</v>
+        <v>420</v>
       </c>
       <c r="E620" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F620">
         <v>1</v>
       </c>
       <c r="G620" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H620" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B621">
         <v>10</v>
       </c>
       <c r="C621" t="s">
-        <v>110</v>
+        <v>484</v>
       </c>
       <c r="D621" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E621" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F621">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G621" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H621" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B622">
         <v>10</v>
       </c>
       <c r="C622" t="s">
-        <v>491</v>
+        <v>104</v>
       </c>
       <c r="D622" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E622" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F622">
         <v>1</v>
       </c>
       <c r="G622" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H622" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B623">
         <v>10</v>
       </c>
       <c r="C623" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D623" t="s">
-        <v>489</v>
+        <v>116</v>
       </c>
       <c r="E623" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F623">
         <v>1</v>
       </c>
       <c r="G623" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H623" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B624">
         <v>10</v>
       </c>
       <c r="C624" t="s">
-        <v>494</v>
+        <v>104</v>
       </c>
       <c r="D624" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="E624" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F624">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G624" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H624" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B625">
         <v>10</v>
       </c>
       <c r="C625" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D625" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="E625" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F625">
         <v>2</v>
       </c>
       <c r="G625" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H625" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B626">
         <v>10</v>
       </c>
       <c r="C626" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="D626" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E626" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F626">
         <v>2</v>
       </c>
       <c r="G626" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H626" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B627">
         <v>10</v>
       </c>
       <c r="C627" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="D627" t="s">
-        <v>60</v>
+        <v>485</v>
       </c>
       <c r="E627" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F627">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G627" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H627" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B628">
         <v>10</v>
       </c>
       <c r="C628" t="s">
-        <v>110</v>
+        <v>483</v>
       </c>
       <c r="D628" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E628" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F628">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G628" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H628" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B629">
         <v>10</v>
       </c>
       <c r="C629" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D629" t="s">
-        <v>122</v>
+        <v>420</v>
       </c>
       <c r="E629" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F629">
         <v>2</v>
       </c>
       <c r="G629" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H629" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B630">
         <v>10</v>
       </c>
       <c r="C630" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D630" t="s">
-        <v>103</v>
+        <v>36</v>
       </c>
       <c r="E630" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F630">
         <v>2</v>
       </c>
       <c r="G630" t="s">
-        <v>745</v>
+        <v>106</v>
       </c>
       <c r="H630" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B631">
         <v>10</v>
       </c>
       <c r="C631" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D631" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="E631" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F631">
         <v>1</v>
       </c>
       <c r="G631" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H631" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B632">
         <v>10</v>
       </c>
       <c r="C632" t="s">
-        <v>488</v>
+        <v>104</v>
       </c>
       <c r="D632" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E632" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F632">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G632" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H632" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B633">
         <v>10</v>
       </c>
       <c r="C633" t="s">
-        <v>488</v>
+        <v>104</v>
       </c>
       <c r="D633" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E633" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F633">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G633" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H633" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B634">
-        <v>10</v>
+        <v>10.0</v>
       </c>
       <c r="C634" t="s">
-        <v>488</v>
+        <v>741</v>
       </c>
       <c r="D634" t="s">
-        <v>489</v>
+        <v>76</v>
       </c>
       <c r="E634" t="s">
-        <v>111</v>
+        <v>742</v>
       </c>
       <c r="F634">
         <v>2</v>
       </c>
       <c r="G634" t="s">
-        <v>112</v>
+        <v>743</v>
       </c>
       <c r="H634" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B635">
         <v>10.0</v>
       </c>
       <c r="C635" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="D635" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E635" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="F635">
         <v>2</v>
       </c>
       <c r="G635" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="H635" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B636">
         <v>10.0</v>
       </c>
       <c r="C636" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="D636" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="E636" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="F636">
         <v>2</v>
       </c>
       <c r="G636" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="H636" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B637">
         <v>10.0</v>
       </c>
       <c r="C637" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="D637" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="E637" t="s">
         <v>747</v>
       </c>
       <c r="F637">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G637" t="s">
         <v>748</v>
       </c>
       <c r="H637" t="s">
-        <v>177</v>
+        <v>749</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>726</v>
+      </c>
+      <c r="B638" t="s">
+        <v>22</v>
       </c>
       <c r="C638" t="s">
-        <v>751</v>
+        <v>195</v>
       </c>
       <c r="D638" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E638" t="s">
-        <v>752</v>
+        <v>196</v>
       </c>
       <c r="F638">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="G638"/>
       <c r="H638" t="s">
-        <v>754</v>
+        <v>19</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B639" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C639" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D639" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E639" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="F639">
         <v>1</v>
       </c>
       <c r="G639"/>
       <c r="H639" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B640" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C640" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D640" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E640" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="F640">
         <v>1</v>
       </c>
       <c r="G640"/>
       <c r="H640" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B641" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C641" t="s">
-        <v>204</v>
+        <v>256</v>
       </c>
       <c r="D641" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="E641" t="s">
-        <v>202</v>
+        <v>591</v>
       </c>
       <c r="F641">
         <v>2</v>
       </c>
-      <c r="G641"/>
+      <c r="G641" t="s">
+        <v>592</v>
+      </c>
       <c r="H641" t="s">
-        <v>26</v>
+        <v>396</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B642" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C642" t="s">
-        <v>10</v>
+        <v>750</v>
       </c>
       <c r="D642" t="s">
-        <v>122</v>
+        <v>48</v>
       </c>
       <c r="E642" t="s">
-        <v>596</v>
+        <v>751</v>
       </c>
       <c r="F642">
         <v>2</v>
       </c>
       <c r="G642" t="s">
-        <v>597</v>
+        <v>752</v>
       </c>
       <c r="H642" t="s">
-        <v>402</v>
+        <v>278</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B643" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C643" t="s">
+        <v>753</v>
+      </c>
+      <c r="D643" t="s">
+        <v>48</v>
+      </c>
+      <c r="E643" t="s">
+        <v>754</v>
+      </c>
+      <c r="F643">
+        <v>2</v>
+      </c>
+      <c r="G643" t="s">
         <v>755</v>
       </c>
-      <c r="D643" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H643" t="s">
-        <v>285</v>
+        <v>684</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B644" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C644" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="D644" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E644" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="H644" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B645" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C645" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="D645" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="E645" t="s">
+        <v>758</v>
+      </c>
+      <c r="F645">
+        <v>1</v>
+      </c>
+      <c r="G645" t="s">
         <v>759</v>
       </c>
-      <c r="F645">
-[...4 lines deleted...]
-      </c>
       <c r="H645" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B646" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C646" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="D646" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E646" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F646">
         <v>1</v>
       </c>
       <c r="G646" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="H646" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B647" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C647" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="D647" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="E647" t="s">
+        <v>762</v>
+      </c>
+      <c r="F647">
+        <v>1</v>
+      </c>
+      <c r="G647" t="s">
         <v>763</v>
       </c>
-      <c r="F647">
-[...4 lines deleted...]
-      </c>
       <c r="H647" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B648" t="s">
+        <v>22</v>
+      </c>
+      <c r="C648" t="s">
+        <v>764</v>
+      </c>
+      <c r="D648" t="s">
         <v>29</v>
       </c>
-      <c r="C648" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E648" t="s">
-        <v>12</v>
+        <v>762</v>
       </c>
       <c r="F648">
         <v>1</v>
       </c>
       <c r="G648" t="s">
-        <v>13</v>
+        <v>763</v>
       </c>
       <c r="H648" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B649" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C649" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="D649" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E649" t="s">
-        <v>12</v>
+        <v>762</v>
       </c>
       <c r="F649">
         <v>2</v>
       </c>
       <c r="G649" t="s">
-        <v>13</v>
+        <v>763</v>
       </c>
       <c r="H649" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B650" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C650" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D650" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E650" t="s">
-        <v>12</v>
+        <v>762</v>
       </c>
       <c r="F650">
         <v>1</v>
       </c>
       <c r="G650" t="s">
-        <v>13</v>
+        <v>763</v>
       </c>
       <c r="H650" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B651" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C651" t="s">
-        <v>769</v>
+        <v>679</v>
       </c>
       <c r="D651" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="E651" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F651">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G651" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="H651" t="s">
-        <v>689</v>
+        <v>51</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>726</v>
+      </c>
+      <c r="B652">
+        <v>11</v>
       </c>
       <c r="C652" t="s">
-        <v>684</v>
+        <v>637</v>
       </c>
       <c r="D652" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E652" t="s">
-        <v>56</v>
+        <v>640</v>
       </c>
       <c r="F652">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G652" t="s">
-        <v>57</v>
+        <v>767</v>
       </c>
       <c r="H652" t="s">
-        <v>58</v>
+        <v>768</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B653">
         <v>11</v>
       </c>
       <c r="C653" t="s">
-        <v>637</v>
+        <v>769</v>
       </c>
       <c r="D653" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="E653" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="F653">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G653" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="H653" t="s">
-        <v>14</v>
+        <v>768</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B654">
-        <v>11</v>
+        <v>11.0</v>
       </c>
       <c r="C654" t="s">
+        <v>770</v>
+      </c>
+      <c r="D654" t="s">
+        <v>200</v>
+      </c>
+      <c r="E654" t="s">
         <v>771</v>
       </c>
-      <c r="D654" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F654">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G654" t="s">
-        <v>770</v>
+        <v>245</v>
       </c>
       <c r="H654" t="s">
-        <v>14</v>
+        <v>772</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B655">
         <v>11.0</v>
       </c>
       <c r="C655" t="s">
+        <v>773</v>
+      </c>
+      <c r="D655" t="s">
+        <v>116</v>
+      </c>
+      <c r="E655" t="s">
+        <v>771</v>
+      </c>
+      <c r="F655">
+        <v>2</v>
+      </c>
+      <c r="G655" t="s">
+        <v>245</v>
+      </c>
+      <c r="H655" t="s">
         <v>772</v>
-      </c>
-[...13 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>11.0</v>
+        <v>726</v>
+      </c>
+      <c r="B656" t="s">
+        <v>255</v>
       </c>
       <c r="C656" t="s">
+        <v>774</v>
+      </c>
+      <c r="D656" t="s">
         <v>775</v>
       </c>
-      <c r="D656" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E656" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="F656">
         <v>1</v>
       </c>
       <c r="G656" t="s">
-        <v>252</v>
+        <v>777</v>
       </c>
       <c r="H656" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B657" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C657" t="s">
+        <v>779</v>
+      </c>
+      <c r="D657" t="s">
+        <v>24</v>
+      </c>
+      <c r="E657" t="s">
         <v>776</v>
       </c>
-      <c r="D657" t="s">
+      <c r="F657">
+        <v>1</v>
+      </c>
+      <c r="G657" t="s">
         <v>777</v>
       </c>
-      <c r="E657" t="s">
+      <c r="H657" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B658" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C658" t="s">
+        <v>780</v>
+      </c>
+      <c r="D658" t="s">
         <v>781</v>
       </c>
-      <c r="D658" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E658" t="s">
+        <v>776</v>
+      </c>
+      <c r="F658">
+        <v>1</v>
+      </c>
+      <c r="G658" t="s">
+        <v>777</v>
+      </c>
+      <c r="H658" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B659" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C659" t="s">
+        <v>298</v>
+      </c>
+      <c r="D659" t="s">
+        <v>76</v>
+      </c>
+      <c r="E659" t="s">
+        <v>782</v>
+      </c>
+      <c r="F659">
+        <v>1</v>
+      </c>
+      <c r="G659" t="s">
         <v>783</v>
       </c>
-      <c r="D659" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H659" t="s">
-        <v>780</v>
+        <v>143</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>726</v>
+      </c>
+      <c r="B660">
+        <v>12</v>
       </c>
       <c r="C660" t="s">
-        <v>303</v>
+        <v>181</v>
       </c>
       <c r="D660" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E660" t="s">
         <v>784</v>
       </c>
       <c r="F660">
         <v>1</v>
       </c>
       <c r="G660" t="s">
         <v>785</v>
       </c>
       <c r="H660" t="s">
-        <v>148</v>
+        <v>786</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>726</v>
+      </c>
+      <c r="B661" t="s">
+        <v>42</v>
       </c>
       <c r="C661" t="s">
-        <v>187</v>
+        <v>787</v>
       </c>
       <c r="D661" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="E661" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F661">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G661" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="H661" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B662" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C662" t="s">
-        <v>789</v>
+        <v>614</v>
       </c>
       <c r="D662" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="E662" t="s">
-        <v>790</v>
+        <v>591</v>
       </c>
       <c r="F662">
         <v>2</v>
       </c>
       <c r="G662" t="s">
-        <v>791</v>
+        <v>592</v>
       </c>
       <c r="H662" t="s">
-        <v>792</v>
+        <v>396</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>726</v>
+      </c>
+      <c r="B663">
+        <v>13</v>
       </c>
       <c r="C663" t="s">
-        <v>619</v>
+        <v>791</v>
       </c>
       <c r="D663" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="E663" t="s">
-        <v>596</v>
+        <v>792</v>
       </c>
       <c r="F663">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G663" t="s">
-        <v>597</v>
+        <v>793</v>
       </c>
       <c r="H663" t="s">
-        <v>402</v>
+        <v>302</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B664">
-        <v>13</v>
+        <v>13.0</v>
       </c>
       <c r="C664" t="s">
-        <v>793</v>
+        <v>680</v>
       </c>
       <c r="D664" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="E664" t="s">
-        <v>794</v>
+        <v>548</v>
       </c>
       <c r="F664">
         <v>1</v>
       </c>
       <c r="G664" t="s">
-        <v>795</v>
+        <v>549</v>
       </c>
       <c r="H664" t="s">
-        <v>308</v>
+        <v>455</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>726</v>
+      </c>
+      <c r="B665" t="s">
+        <v>318</v>
       </c>
       <c r="C665" t="s">
-        <v>685</v>
+        <v>794</v>
       </c>
       <c r="D665" t="s">
+        <v>29</v>
+      </c>
+      <c r="E665" t="s">
+        <v>421</v>
+      </c>
+      <c r="F665">
+        <v>2</v>
+      </c>
+      <c r="G665" t="s">
+        <v>422</v>
+      </c>
+      <c r="H665" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>726</v>
+      </c>
+      <c r="B666">
+        <v>16</v>
       </c>
       <c r="C666" t="s">
-        <v>796</v>
+        <v>534</v>
       </c>
       <c r="D666" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="E666" t="s">
-        <v>427</v>
+        <v>535</v>
       </c>
       <c r="F666">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G666" t="s">
-        <v>428</v>
+        <v>795</v>
       </c>
       <c r="H666" t="s">
-        <v>67</v>
+        <v>537</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B667">
-        <v>16</v>
+        <v>16.0</v>
       </c>
       <c r="C667" t="s">
-        <v>539</v>
+        <v>701</v>
       </c>
       <c r="D667" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
       <c r="E667" t="s">
-        <v>540</v>
+        <v>702</v>
       </c>
       <c r="F667">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G667" t="s">
-        <v>797</v>
+        <v>703</v>
       </c>
       <c r="H667" t="s">
-        <v>542</v>
+        <v>704</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B668">
         <v>16.0</v>
       </c>
       <c r="C668" t="s">
+        <v>386</v>
+      </c>
+      <c r="D668" t="s">
+        <v>140</v>
+      </c>
+      <c r="E668" t="s">
+        <v>705</v>
+      </c>
+      <c r="F668">
+        <v>2</v>
+      </c>
+      <c r="G668" t="s">
         <v>706</v>
       </c>
-      <c r="D668" t="s">
-[...2 lines deleted...]
-      <c r="E668" t="s">
+      <c r="H668" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B669">
-        <v>16.0</v>
+        <v>17.0</v>
       </c>
       <c r="C669" t="s">
-        <v>392</v>
+        <v>15</v>
       </c>
       <c r="D669" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="E669" t="s">
-        <v>710</v>
+        <v>17</v>
       </c>
       <c r="F669">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G669" t="s">
-        <v>711</v>
+        <v>18</v>
       </c>
       <c r="H669" t="s">
-        <v>712</v>
+        <v>188</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B670">
         <v>17.0</v>
       </c>
       <c r="C670" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D670" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E670" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F670">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G670" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="H670" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>17.0</v>
+        <v>726</v>
+      </c>
+      <c r="B671" t="s">
+        <v>796</v>
       </c>
       <c r="C671" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D671" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E671" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F671">
         <v>2</v>
       </c>
       <c r="G671" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H671" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B672" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C672" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D672" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E672" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F672">
         <v>2</v>
       </c>
       <c r="G672" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H672" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B673" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C673" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D673" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E673" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F673">
         <v>2</v>
       </c>
       <c r="G673" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H673" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="B674" t="s">
+        <v>726</v>
+      </c>
+      <c r="B674">
+        <v>8</v>
+      </c>
+      <c r="C674" t="s">
+        <v>797</v>
+      </c>
+      <c r="D674" t="s">
+        <v>53</v>
+      </c>
+      <c r="E674" t="s">
         <v>798</v>
       </c>
-      <c r="C674" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F674">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G674" t="s">
-        <v>33</v>
+        <v>799</v>
       </c>
       <c r="H674" t="s">
-        <v>194</v>
+        <v>800</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B675">
         <v>8</v>
       </c>
       <c r="C675" t="s">
-        <v>799</v>
+        <v>390</v>
       </c>
       <c r="D675" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E675" t="s">
-        <v>800</v>
+        <v>391</v>
       </c>
       <c r="F675">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G675" t="s">
-        <v>801</v>
+        <v>392</v>
       </c>
       <c r="H675" t="s">
-        <v>802</v>
+        <v>71</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B676">
-        <v>8</v>
+        <v>8.0</v>
       </c>
       <c r="C676" t="s">
-        <v>396</v>
+        <v>543</v>
       </c>
       <c r="D676" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E676" t="s">
-        <v>397</v>
+        <v>544</v>
       </c>
       <c r="F676">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G676" t="s">
-        <v>398</v>
+        <v>545</v>
       </c>
       <c r="H676" t="s">
-        <v>77</v>
+        <v>188</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B677">
         <v>8.0</v>
       </c>
       <c r="C677" t="s">
+        <v>550</v>
+      </c>
+      <c r="D677" t="s">
+        <v>55</v>
+      </c>
+      <c r="E677" t="s">
         <v>548</v>
       </c>
-      <c r="D677" t="s">
-[...2 lines deleted...]
-      <c r="E677" t="s">
+      <c r="F677">
+        <v>2</v>
+      </c>
+      <c r="G677" t="s">
         <v>549</v>
       </c>
-      <c r="F677">
-[...4 lines deleted...]
-      </c>
       <c r="H677" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B678">
         <v>8.0</v>
       </c>
       <c r="C678" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="D678" t="s">
-        <v>55</v>
+        <v>140</v>
       </c>
       <c r="E678" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F678">
         <v>2</v>
       </c>
       <c r="G678" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="H678" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>726</v>
+      </c>
+      <c r="B679" t="s">
+        <v>118</v>
       </c>
       <c r="C679" t="s">
-        <v>552</v>
+        <v>374</v>
       </c>
       <c r="D679" t="s">
-        <v>151</v>
+        <v>76</v>
       </c>
       <c r="E679" t="s">
-        <v>553</v>
+        <v>421</v>
       </c>
       <c r="F679">
         <v>2</v>
       </c>
       <c r="G679" t="s">
-        <v>554</v>
+        <v>422</v>
       </c>
       <c r="H679" t="s">
-        <v>194</v>
+        <v>60</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B680" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C680" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="D680" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E680" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F680">
         <v>2</v>
       </c>
       <c r="G680" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H680" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B681" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C681" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="D681" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E681" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F681">
         <v>2</v>
       </c>
       <c r="G681" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H681" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B682" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C682" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D682" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E682" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F682">
         <v>1</v>
       </c>
       <c r="G682" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H682" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B683" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C683" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="D683" t="s">
-        <v>71</v>
+        <v>153</v>
       </c>
       <c r="E683" t="s">
-        <v>427</v>
+        <v>804</v>
       </c>
       <c r="F683">
         <v>2</v>
       </c>
       <c r="G683" t="s">
-        <v>428</v>
+        <v>805</v>
       </c>
       <c r="H683" t="s">
-        <v>67</v>
+        <v>307</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>726</v>
+      </c>
+      <c r="B684">
+        <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>392</v>
+        <v>447</v>
       </c>
       <c r="D684" t="s">
-        <v>164</v>
+        <v>55</v>
       </c>
       <c r="E684" t="s">
         <v>806</v>
       </c>
       <c r="F684">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G684" t="s">
         <v>807</v>
       </c>
       <c r="H684" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B685">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>382</v>
+        <v>808</v>
       </c>
       <c r="D685" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="E685" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F685">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G685" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H685" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B686">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="D686" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E686" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F686">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G686" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H686" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B687">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>457</v>
+        <v>374</v>
       </c>
       <c r="D687" t="s">
         <v>55</v>
       </c>
       <c r="E687" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F687">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G687" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H687" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B688">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="D688" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E688" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F688">
         <v>1</v>
       </c>
       <c r="G688" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H688" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B689">
         <v>9</v>
       </c>
       <c r="C689" t="s">
+        <v>811</v>
+      </c>
+      <c r="D689" t="s">
+        <v>91</v>
+      </c>
+      <c r="E689" t="s">
         <v>812</v>
       </c>
-      <c r="D689" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F689">
         <v>2</v>
       </c>
       <c r="G689" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="H689" t="s">
-        <v>327</v>
+        <v>296</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B690">
         <v>9</v>
       </c>
       <c r="C690" t="s">
+        <v>814</v>
+      </c>
+      <c r="D690" t="s">
+        <v>31</v>
+      </c>
+      <c r="E690" t="s">
+        <v>812</v>
+      </c>
+      <c r="F690">
+        <v>2</v>
+      </c>
+      <c r="G690" t="s">
         <v>813</v>
       </c>
-      <c r="D690" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H690" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B691">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="D691" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="E691" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="F691">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G691" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="H691" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B692">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>817</v>
+        <v>390</v>
       </c>
       <c r="D692" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="E692" t="s">
-        <v>814</v>
+        <v>552</v>
       </c>
       <c r="F692">
         <v>2</v>
       </c>
       <c r="G692" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="H692" t="s">
-        <v>302</v>
+        <v>111</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B693">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>396</v>
+        <v>419</v>
       </c>
       <c r="D693" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E693" t="s">
-        <v>557</v>
+        <v>817</v>
       </c>
       <c r="F693">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G693" t="s">
         <v>818</v>
       </c>
       <c r="H693" t="s">
-        <v>117</v>
+        <v>364</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B694">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>425</v>
+        <v>819</v>
       </c>
       <c r="D694" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E694" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F694">
         <v>1</v>
       </c>
       <c r="G694" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="H694" t="s">
-        <v>368</v>
+        <v>296</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B695">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>821</v>
+        <v>689</v>
       </c>
       <c r="D695" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E695" t="s">
-        <v>822</v>
+        <v>686</v>
       </c>
       <c r="F695">
         <v>1</v>
       </c>
       <c r="G695" t="s">
-        <v>823</v>
+        <v>687</v>
       </c>
       <c r="H695" t="s">
-        <v>302</v>
+        <v>557</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B696">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D696" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E696" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F696">
         <v>2</v>
       </c>
       <c r="G696" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H696" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B697">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="D697" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E697" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F697">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G697" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H697" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B698">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="D698" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E698" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F698">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G698" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H698" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B699">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="D699" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E699" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F699">
         <v>1</v>
       </c>
       <c r="G699" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H699" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B700">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="D700" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E700" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F700">
         <v>2</v>
       </c>
       <c r="G700" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H700" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B701">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="D701" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E701" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="F701">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G701" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="H701" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B702">
-        <v>9</v>
+        <v>9.0</v>
       </c>
       <c r="C702" t="s">
-        <v>698</v>
+        <v>375</v>
       </c>
       <c r="D702" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E702" t="s">
-        <v>699</v>
+        <v>12</v>
       </c>
       <c r="F702">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G702" t="s">
-        <v>700</v>
+        <v>822</v>
       </c>
       <c r="H702" t="s">
-        <v>563</v>
+        <v>372</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B703">
         <v>9.0</v>
       </c>
       <c r="C703" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="D703" t="s">
-        <v>43</v>
+        <v>140</v>
       </c>
       <c r="E703" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F703">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G703" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="H703" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B704">
         <v>9.0</v>
       </c>
       <c r="C704" t="s">
-        <v>378</v>
+        <v>61</v>
       </c>
       <c r="D704" t="s">
-        <v>43</v>
+        <v>140</v>
       </c>
       <c r="E704" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F704">
         <v>1</v>
       </c>
       <c r="G704" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="H704" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B705">
         <v>9.0</v>
       </c>
       <c r="C705" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="D705" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E705" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F705">
         <v>1</v>
       </c>
       <c r="G705" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="H705" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B706">
         <v>9.0</v>
       </c>
       <c r="C706" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D706" t="s">
-        <v>151</v>
+        <v>39</v>
       </c>
       <c r="E706" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F706">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G706" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="H706" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>823</v>
+      </c>
+      <c r="B707" t="s">
+        <v>138</v>
       </c>
       <c r="C707" t="s">
-        <v>68</v>
+        <v>659</v>
       </c>
       <c r="D707" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="E707" t="s">
-        <v>19</v>
+        <v>660</v>
       </c>
       <c r="F707">
         <v>1</v>
       </c>
       <c r="G707" t="s">
         <v>824</v>
       </c>
       <c r="H707" t="s">
-        <v>21</v>
+        <v>825</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B708" t="s">
-        <v>144</v>
+        <v>185</v>
       </c>
       <c r="C708" t="s">
-        <v>664</v>
+        <v>192</v>
       </c>
       <c r="D708" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E708" t="s">
-        <v>665</v>
+        <v>187</v>
       </c>
       <c r="F708">
         <v>1</v>
       </c>
-      <c r="G708" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G708"/>
       <c r="H708" t="s">
-        <v>827</v>
+        <v>188</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B709" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C709" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D709" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E709" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F709">
         <v>1</v>
       </c>
       <c r="G709"/>
       <c r="H709" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B710" t="s">
+        <v>185</v>
+      </c>
+      <c r="C710" t="s">
         <v>191</v>
       </c>
-      <c r="C710" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D710" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E710" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F710">
         <v>1</v>
       </c>
       <c r="G710"/>
       <c r="H710" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B711" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C711" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="D711" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E711" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F711">
         <v>2</v>
       </c>
       <c r="G711"/>
       <c r="H711" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B712" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C712" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D712" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E712" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F712">
         <v>2</v>
       </c>
       <c r="G712"/>
       <c r="H712" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B713" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C713" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="D713" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E713" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F713">
         <v>1</v>
       </c>
       <c r="G713"/>
       <c r="H713" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B714" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C714" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="D714" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E714" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F714">
         <v>2</v>
       </c>
       <c r="G714"/>
       <c r="H714" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B715" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C715" t="s">
-        <v>195</v>
+        <v>732</v>
       </c>
       <c r="D715" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="E715" t="s">
-        <v>193</v>
+        <v>728</v>
       </c>
       <c r="F715">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G715"/>
+        <v>2</v>
+      </c>
+      <c r="G715" t="s">
+        <v>729</v>
+      </c>
       <c r="H715" t="s">
-        <v>194</v>
+        <v>730</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B716" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C716" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="D716" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E716" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F716">
         <v>2</v>
       </c>
       <c r="G716" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H716" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B717" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C717" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="D717" t="s">
-        <v>566</v>
+        <v>48</v>
       </c>
       <c r="E717" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F717">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G717" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H717" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B718" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C718" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="D718" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E718" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F718">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G718" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H718" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B719" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C719" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="D719" t="s">
-        <v>164</v>
+        <v>561</v>
       </c>
       <c r="E719" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F719">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G719" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H719" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B720" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C720" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="D720" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E720" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="F720">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G720" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H720" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B721" t="s">
-        <v>191</v>
+        <v>826</v>
       </c>
       <c r="C721" t="s">
-        <v>732</v>
+        <v>827</v>
       </c>
       <c r="D721" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E721" t="s">
-        <v>733</v>
+        <v>435</v>
       </c>
       <c r="F721">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G721" t="s">
-        <v>734</v>
+        <v>828</v>
       </c>
       <c r="H721" t="s">
-        <v>735</v>
+        <v>407</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>823</v>
+      </c>
+      <c r="B722">
+        <v>10</v>
       </c>
       <c r="C722" t="s">
         <v>829</v>
       </c>
       <c r="D722" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="E722" t="s">
-        <v>442</v>
+        <v>830</v>
       </c>
       <c r="F722">
         <v>1</v>
       </c>
       <c r="G722" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="H722" t="s">
-        <v>413</v>
+        <v>832</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B723">
         <v>10</v>
       </c>
       <c r="C723" t="s">
-        <v>831</v>
+        <v>199</v>
       </c>
       <c r="D723" t="s">
-        <v>35</v>
+        <v>200</v>
       </c>
       <c r="E723" t="s">
-        <v>832</v>
+        <v>201</v>
       </c>
       <c r="F723">
         <v>1</v>
       </c>
       <c r="G723" t="s">
-        <v>833</v>
+        <v>202</v>
       </c>
       <c r="H723" t="s">
-        <v>834</v>
+        <v>203</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B724">
         <v>10</v>
       </c>
       <c r="C724" t="s">
-        <v>205</v>
+        <v>736</v>
       </c>
       <c r="D724" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
       <c r="E724" t="s">
-        <v>207</v>
+        <v>737</v>
       </c>
       <c r="F724">
         <v>1</v>
       </c>
       <c r="G724" t="s">
-        <v>208</v>
+        <v>738</v>
       </c>
       <c r="H724" t="s">
-        <v>209</v>
+        <v>739</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B725">
         <v>10</v>
       </c>
       <c r="C725" t="s">
-        <v>741</v>
+        <v>159</v>
       </c>
       <c r="D725" t="s">
-        <v>81</v>
+        <v>200</v>
       </c>
       <c r="E725" t="s">
-        <v>742</v>
+        <v>833</v>
       </c>
       <c r="F725">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G725" t="s">
-        <v>743</v>
+        <v>834</v>
       </c>
       <c r="H725" t="s">
-        <v>744</v>
+        <v>835</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B726">
-        <v>10</v>
+        <v>10.0</v>
       </c>
       <c r="C726" t="s">
-        <v>165</v>
+        <v>589</v>
       </c>
       <c r="D726" t="s">
-        <v>206</v>
+        <v>63</v>
       </c>
       <c r="E726" t="s">
-        <v>835</v>
+        <v>585</v>
       </c>
       <c r="F726">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G726" t="s">
-        <v>836</v>
+        <v>586</v>
       </c>
       <c r="H726" t="s">
-        <v>837</v>
+        <v>587</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B727">
         <v>10.0</v>
       </c>
       <c r="C727" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="D727" t="s">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="E727" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F727">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G727" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="H727" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B728">
         <v>10.0</v>
       </c>
       <c r="C728" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
       <c r="D728" t="s">
-        <v>206</v>
+        <v>53</v>
       </c>
       <c r="E728" t="s">
+        <v>585</v>
+      </c>
+      <c r="F728">
+        <v>1</v>
+      </c>
+      <c r="G728" t="s">
+        <v>586</v>
+      </c>
+      <c r="H728" t="s">
         <v>590</v>
-      </c>
-[...7 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B729">
         <v>10.0</v>
       </c>
       <c r="C729" t="s">
-        <v>595</v>
+        <v>229</v>
       </c>
       <c r="D729" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E729" t="s">
-        <v>590</v>
+        <v>230</v>
       </c>
       <c r="F729">
         <v>1</v>
       </c>
-      <c r="G729" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G729"/>
       <c r="H729" t="s">
-        <v>593</v>
+        <v>231</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>823</v>
+      </c>
+      <c r="B730" t="s">
+        <v>22</v>
       </c>
       <c r="C730" t="s">
-        <v>235</v>
+        <v>669</v>
       </c>
       <c r="D730" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E730" t="s">
-        <v>236</v>
+        <v>591</v>
       </c>
       <c r="F730">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G730"/>
+        <v>2</v>
+      </c>
+      <c r="G730" t="s">
+        <v>592</v>
+      </c>
       <c r="H730" t="s">
-        <v>237</v>
+        <v>396</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B731" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C731" t="s">
-        <v>674</v>
+        <v>750</v>
       </c>
       <c r="D731" t="s">
-        <v>122</v>
+        <v>48</v>
       </c>
       <c r="E731" t="s">
-        <v>596</v>
+        <v>751</v>
       </c>
       <c r="F731">
         <v>2</v>
       </c>
       <c r="G731" t="s">
-        <v>597</v>
+        <v>752</v>
       </c>
       <c r="H731" t="s">
-        <v>402</v>
+        <v>278</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B732" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C732" t="s">
-        <v>755</v>
+        <v>501</v>
       </c>
       <c r="D732" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E732" t="s">
-        <v>756</v>
+        <v>502</v>
       </c>
       <c r="F732">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G732" t="s">
-        <v>757</v>
+        <v>503</v>
       </c>
       <c r="H732" t="s">
-        <v>285</v>
+        <v>504</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>823</v>
+      </c>
+      <c r="B733">
+        <v>11</v>
       </c>
       <c r="C733" t="s">
-        <v>506</v>
+        <v>836</v>
       </c>
       <c r="D733" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="E733" t="s">
-        <v>507</v>
+        <v>817</v>
       </c>
       <c r="F733">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G733" t="s">
-        <v>508</v>
+        <v>837</v>
       </c>
       <c r="H733" t="s">
-        <v>509</v>
+        <v>364</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B734">
-        <v>11</v>
+        <v>11.0</v>
       </c>
       <c r="C734" t="s">
-        <v>838</v>
+        <v>770</v>
       </c>
       <c r="D734" t="s">
-        <v>46</v>
+        <v>200</v>
       </c>
       <c r="E734" t="s">
-        <v>819</v>
+        <v>771</v>
       </c>
       <c r="F734">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G734" t="s">
-        <v>839</v>
+        <v>718</v>
       </c>
       <c r="H734" t="s">
-        <v>368</v>
+        <v>772</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B735">
         <v>11.0</v>
       </c>
       <c r="C735" t="s">
+        <v>773</v>
+      </c>
+      <c r="D735" t="s">
+        <v>116</v>
+      </c>
+      <c r="E735" t="s">
+        <v>771</v>
+      </c>
+      <c r="F735">
+        <v>2</v>
+      </c>
+      <c r="G735" t="s">
+        <v>718</v>
+      </c>
+      <c r="H735" t="s">
         <v>772</v>
-      </c>
-[...13 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>11.0</v>
+        <v>823</v>
+      </c>
+      <c r="B736" t="s">
+        <v>255</v>
       </c>
       <c r="C736" t="s">
-        <v>775</v>
+        <v>298</v>
       </c>
       <c r="D736" t="s">
-        <v>206</v>
+        <v>76</v>
       </c>
       <c r="E736" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="F736">
         <v>1</v>
       </c>
       <c r="G736" t="s">
-        <v>723</v>
+        <v>783</v>
       </c>
       <c r="H736" t="s">
-        <v>774</v>
+        <v>143</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>823</v>
+      </c>
+      <c r="B737">
+        <v>12.0</v>
       </c>
       <c r="C737" t="s">
-        <v>303</v>
+        <v>838</v>
       </c>
       <c r="D737" t="s">
-        <v>71</v>
+        <v>420</v>
       </c>
       <c r="E737" t="s">
-        <v>784</v>
+        <v>742</v>
       </c>
       <c r="F737">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G737" t="s">
-        <v>785</v>
+        <v>743</v>
       </c>
       <c r="H737" t="s">
-        <v>148</v>
+        <v>296</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B738">
         <v>12.0</v>
       </c>
       <c r="C738" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D738" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E738" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="F738">
         <v>1</v>
       </c>
       <c r="G738" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="H738" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B739">
         <v>12.0</v>
       </c>
       <c r="C739" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="D739" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E739" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="F739">
         <v>1</v>
       </c>
       <c r="G739" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="H739" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>823</v>
+      </c>
+      <c r="B740" t="s">
+        <v>42</v>
       </c>
       <c r="C740" t="s">
-        <v>842</v>
+        <v>678</v>
       </c>
       <c r="D740" t="s">
-        <v>426</v>
+        <v>29</v>
       </c>
       <c r="E740" t="s">
-        <v>747</v>
+        <v>591</v>
       </c>
       <c r="F740">
         <v>2</v>
       </c>
       <c r="G740" t="s">
-        <v>748</v>
+        <v>592</v>
       </c>
       <c r="H740" t="s">
-        <v>302</v>
+        <v>396</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B741" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C741" t="s">
-        <v>683</v>
+        <v>841</v>
       </c>
       <c r="D741" t="s">
-        <v>31</v>
+        <v>842</v>
       </c>
       <c r="E741" t="s">
-        <v>596</v>
+        <v>843</v>
       </c>
       <c r="F741">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G741" t="s">
-        <v>597</v>
+        <v>844</v>
       </c>
       <c r="H741" t="s">
-        <v>402</v>
+        <v>302</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B742" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C742" t="s">
+        <v>845</v>
+      </c>
+      <c r="D742" t="s">
+        <v>420</v>
+      </c>
+      <c r="E742" t="s">
         <v>843</v>
       </c>
-      <c r="D742" t="s">
-[...2 lines deleted...]
-      <c r="E742" t="s">
+      <c r="F742">
+        <v>1</v>
+      </c>
+      <c r="G742" t="s">
         <v>844</v>
       </c>
-      <c r="F742">
-[...4 lines deleted...]
-      </c>
       <c r="H742" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B743" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C743" t="s">
         <v>846</v>
       </c>
       <c r="D743" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="E743" t="s">
+        <v>843</v>
+      </c>
+      <c r="F743">
+        <v>1</v>
+      </c>
+      <c r="G743" t="s">
         <v>844</v>
       </c>
-      <c r="F743">
-[...4 lines deleted...]
-      </c>
       <c r="H743" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B744" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C744" t="s">
         <v>847</v>
       </c>
       <c r="D744" t="s">
-        <v>848</v>
+        <v>29</v>
       </c>
       <c r="E744" t="s">
+        <v>843</v>
+      </c>
+      <c r="F744">
+        <v>1</v>
+      </c>
+      <c r="G744" t="s">
         <v>844</v>
       </c>
-      <c r="F744">
-[...4 lines deleted...]
-      </c>
       <c r="H744" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B745" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C745" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="D745" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E745" t="s">
+        <v>843</v>
+      </c>
+      <c r="F745">
+        <v>2</v>
+      </c>
+      <c r="G745" t="s">
         <v>844</v>
       </c>
-      <c r="F745">
-[...4 lines deleted...]
-      </c>
       <c r="H745" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B746" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C746" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="D746" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="E746" t="s">
+        <v>843</v>
+      </c>
+      <c r="F746">
+        <v>2</v>
+      </c>
+      <c r="G746" t="s">
         <v>844</v>
       </c>
-      <c r="F746">
-[...4 lines deleted...]
-      </c>
       <c r="H746" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B747" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C747" t="s">
+        <v>850</v>
+      </c>
+      <c r="D747" t="s">
+        <v>420</v>
+      </c>
+      <c r="E747" t="s">
         <v>851</v>
       </c>
-      <c r="D747" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F747">
         <v>1</v>
       </c>
       <c r="G747" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="H747" t="s">
-        <v>308</v>
+        <v>853</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B748" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C748" t="s">
+        <v>854</v>
+      </c>
+      <c r="D748" t="s">
+        <v>24</v>
+      </c>
+      <c r="E748" t="s">
+        <v>851</v>
+      </c>
+      <c r="F748">
+        <v>1</v>
+      </c>
+      <c r="G748" t="s">
         <v>852</v>
       </c>
-      <c r="D748" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H748" t="s">
-        <v>855</v>
+        <v>302</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B749" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C749" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="D749" t="s">
-        <v>426</v>
+        <v>39</v>
       </c>
       <c r="E749" t="s">
+        <v>851</v>
+      </c>
+      <c r="F749">
+        <v>2</v>
+      </c>
+      <c r="G749" t="s">
+        <v>852</v>
+      </c>
+      <c r="H749" t="s">
         <v>853</v>
-      </c>
-[...7 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>823</v>
+      </c>
+      <c r="B750">
+        <v>13</v>
       </c>
       <c r="C750" t="s">
-        <v>857</v>
+        <v>375</v>
       </c>
       <c r="D750" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E750" t="s">
-        <v>853</v>
+        <v>792</v>
       </c>
       <c r="F750">
         <v>1</v>
       </c>
       <c r="G750" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="H750" t="s">
-        <v>308</v>
+        <v>217</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B751">
         <v>13</v>
       </c>
       <c r="C751" t="s">
-        <v>793</v>
+        <v>857</v>
       </c>
       <c r="D751" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E751" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="F751">
         <v>1</v>
       </c>
       <c r="G751" t="s">
-        <v>795</v>
+        <v>856</v>
       </c>
       <c r="H751" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B752">
         <v>13</v>
       </c>
       <c r="C752" t="s">
+        <v>257</v>
+      </c>
+      <c r="D752" t="s">
         <v>858</v>
       </c>
-      <c r="D752" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E752" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="F752">
         <v>2</v>
       </c>
       <c r="G752" t="s">
-        <v>795</v>
+        <v>856</v>
       </c>
       <c r="H752" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B753">
         <v>13</v>
       </c>
       <c r="C753" t="s">
-        <v>859</v>
+        <v>791</v>
       </c>
       <c r="D753" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E753" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="F753">
         <v>1</v>
       </c>
       <c r="G753" t="s">
-        <v>860</v>
+        <v>793</v>
       </c>
       <c r="H753" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B754">
         <v>13</v>
       </c>
       <c r="C754" t="s">
-        <v>381</v>
+        <v>859</v>
       </c>
       <c r="D754" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E754" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="F754">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G754" t="s">
-        <v>860</v>
+        <v>793</v>
       </c>
       <c r="H754" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B755">
         <v>13</v>
       </c>
       <c r="C755" t="s">
-        <v>266</v>
+        <v>674</v>
       </c>
       <c r="D755" t="s">
-        <v>861</v>
+        <v>116</v>
       </c>
       <c r="E755" t="s">
-        <v>794</v>
+        <v>671</v>
       </c>
       <c r="F755">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G755" t="s">
-        <v>860</v>
+        <v>672</v>
       </c>
       <c r="H755" t="s">
-        <v>223</v>
+        <v>673</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B756">
         <v>13</v>
       </c>
       <c r="C756" t="s">
-        <v>679</v>
+        <v>860</v>
       </c>
       <c r="D756" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="E756" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="F756">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G756" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H756" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B757">
         <v>13</v>
       </c>
       <c r="C757" t="s">
-        <v>862</v>
+        <v>181</v>
       </c>
       <c r="D757" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="E757" t="s">
-        <v>676</v>
+        <v>784</v>
       </c>
       <c r="F757">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G757" t="s">
-        <v>677</v>
+        <v>861</v>
       </c>
       <c r="H757" t="s">
-        <v>678</v>
+        <v>786</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B758">
-        <v>13</v>
+        <v>13.0</v>
       </c>
       <c r="C758" t="s">
-        <v>187</v>
+        <v>683</v>
       </c>
       <c r="D758" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="E758" t="s">
-        <v>786</v>
+        <v>616</v>
       </c>
       <c r="F758">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G758" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="H758" t="s">
-        <v>788</v>
+        <v>240</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B759">
-        <v>13.0</v>
+        <v>14</v>
       </c>
       <c r="C759" t="s">
-        <v>688</v>
+        <v>326</v>
       </c>
       <c r="D759" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="E759" t="s">
-        <v>621</v>
+        <v>671</v>
       </c>
       <c r="F759">
         <v>2</v>
       </c>
       <c r="G759" t="s">
-        <v>864</v>
+        <v>672</v>
       </c>
       <c r="H759" t="s">
-        <v>247</v>
+        <v>673</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B760">
         <v>14</v>
       </c>
       <c r="C760" t="s">
-        <v>10</v>
+        <v>256</v>
       </c>
       <c r="D760" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E760" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="F760">
         <v>1</v>
       </c>
       <c r="G760" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H760" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B761">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C761" t="s">
-        <v>329</v>
+        <v>863</v>
       </c>
       <c r="D761" t="s">
-        <v>206</v>
+        <v>420</v>
       </c>
       <c r="E761" t="s">
-        <v>676</v>
+        <v>864</v>
       </c>
       <c r="F761">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G761" t="s">
-        <v>677</v>
+        <v>865</v>
       </c>
       <c r="H761" t="s">
-        <v>678</v>
+        <v>302</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>823</v>
+      </c>
+      <c r="B762" t="s">
+        <v>866</v>
       </c>
       <c r="C762" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D762" t="s">
-        <v>426</v>
+        <v>24</v>
       </c>
       <c r="E762" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="F762">
         <v>1</v>
       </c>
       <c r="G762" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="H762" t="s">
-        <v>308</v>
+        <v>870</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B763" t="s">
+        <v>866</v>
+      </c>
+      <c r="C763" t="s">
+        <v>871</v>
+      </c>
+      <c r="D763" t="s">
+        <v>29</v>
+      </c>
+      <c r="E763" t="s">
         <v>868</v>
       </c>
-      <c r="C763" t="s">
+      <c r="F763">
+        <v>2</v>
+      </c>
+      <c r="G763" t="s">
         <v>869</v>
       </c>
-      <c r="D763" t="s">
-[...2 lines deleted...]
-      <c r="E763" t="s">
+      <c r="H763" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B764" t="s">
+        <v>866</v>
+      </c>
+      <c r="C764" t="s">
+        <v>872</v>
+      </c>
+      <c r="D764" t="s">
+        <v>21</v>
+      </c>
+      <c r="E764" t="s">
         <v>868</v>
       </c>
-      <c r="C764" t="s">
-[...5 lines deleted...]
-      <c r="E764" t="s">
+      <c r="F764">
+        <v>1</v>
+      </c>
+      <c r="G764" t="s">
+        <v>869</v>
+      </c>
+      <c r="H764" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B765" t="s">
+        <v>866</v>
+      </c>
+      <c r="C765" t="s">
+        <v>873</v>
+      </c>
+      <c r="D765" t="s">
+        <v>29</v>
+      </c>
+      <c r="E765" t="s">
         <v>868</v>
       </c>
-      <c r="C765" t="s">
-[...5 lines deleted...]
-      <c r="E765" t="s">
+      <c r="F765">
+        <v>1</v>
+      </c>
+      <c r="G765" t="s">
+        <v>869</v>
+      </c>
+      <c r="H765" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B766" t="s">
+        <v>866</v>
+      </c>
+      <c r="C766" t="s">
+        <v>874</v>
+      </c>
+      <c r="D766" t="s">
+        <v>97</v>
+      </c>
+      <c r="E766" t="s">
         <v>868</v>
       </c>
-      <c r="C766" t="s">
-[...5 lines deleted...]
-      <c r="E766" t="s">
+      <c r="F766">
+        <v>1</v>
+      </c>
+      <c r="G766" t="s">
+        <v>869</v>
+      </c>
+      <c r="H766" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B767" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C767" t="s">
+        <v>447</v>
+      </c>
+      <c r="D767" t="s">
+        <v>76</v>
+      </c>
+      <c r="E767" t="s">
+        <v>875</v>
+      </c>
+      <c r="F767">
+        <v>1</v>
+      </c>
+      <c r="G767" t="s">
         <v>876</v>
       </c>
-      <c r="D767" t="s">
-[...2 lines deleted...]
-      <c r="E767" t="s">
+      <c r="H767" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B768" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C768" t="s">
-        <v>457</v>
+        <v>877</v>
       </c>
       <c r="D768" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="E768" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="F768">
         <v>1</v>
       </c>
       <c r="G768" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="H768" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B769" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C769" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="D769" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="E769" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="F769">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G769" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="H769" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B770" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C770" t="s">
-        <v>880</v>
+        <v>563</v>
       </c>
       <c r="D770" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="E770" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="F770">
         <v>2</v>
       </c>
       <c r="G770" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="H770" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B771" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C771" t="s">
-        <v>575</v>
+        <v>879</v>
       </c>
       <c r="D771" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="E771" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="F771">
         <v>2</v>
       </c>
       <c r="G771" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="H771" t="s">
-        <v>872</v>
+        <v>749</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B772" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C772" t="s">
+        <v>882</v>
+      </c>
+      <c r="D772" t="s">
+        <v>63</v>
+      </c>
+      <c r="E772" t="s">
+        <v>880</v>
+      </c>
+      <c r="F772">
+        <v>1</v>
+      </c>
+      <c r="G772" t="s">
         <v>881</v>
       </c>
-      <c r="D772" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H772" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>823</v>
+      </c>
+      <c r="B773">
+        <v>8</v>
       </c>
       <c r="C773" t="s">
-        <v>884</v>
+        <v>797</v>
       </c>
       <c r="D773" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E773" t="s">
-        <v>882</v>
+        <v>798</v>
       </c>
       <c r="F773">
         <v>1</v>
       </c>
       <c r="G773" t="s">
-        <v>883</v>
+        <v>799</v>
       </c>
       <c r="H773" t="s">
-        <v>754</v>
+        <v>800</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B774">
         <v>8</v>
       </c>
       <c r="C774" t="s">
-        <v>799</v>
+        <v>883</v>
       </c>
       <c r="D774" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E774" t="s">
-        <v>800</v>
+        <v>884</v>
       </c>
       <c r="F774">
         <v>1</v>
       </c>
       <c r="G774" t="s">
-        <v>801</v>
+        <v>885</v>
       </c>
       <c r="H774" t="s">
-        <v>802</v>
+        <v>886</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B775">
         <v>8</v>
       </c>
       <c r="C775" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="D775" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E775" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F775">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G775" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="H775" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B776">
         <v>8</v>
       </c>
       <c r="C776" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="D776" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E776" t="s">
+        <v>888</v>
+      </c>
+      <c r="F776">
+        <v>2</v>
+      </c>
+      <c r="G776" t="s">
+        <v>892</v>
+      </c>
+      <c r="H776" t="s">
         <v>890</v>
-      </c>
-[...7 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B777">
         <v>8</v>
       </c>
       <c r="C777" t="s">
-        <v>893</v>
+        <v>601</v>
       </c>
       <c r="D777" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="E777" t="s">
-        <v>890</v>
+        <v>598</v>
       </c>
       <c r="F777">
         <v>2</v>
       </c>
       <c r="G777" t="s">
-        <v>894</v>
+        <v>599</v>
       </c>
       <c r="H777" t="s">
-        <v>892</v>
+        <v>122</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B778">
         <v>8</v>
       </c>
       <c r="C778" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="D778" t="s">
         <v>55</v>
       </c>
       <c r="E778" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="F778">
         <v>1</v>
       </c>
       <c r="G778" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="H778" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B779">
         <v>8</v>
       </c>
       <c r="C779" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="D779" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E779" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="F779">
         <v>2</v>
       </c>
       <c r="G779" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="H779" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B780">
         <v>8</v>
       </c>
       <c r="C780" t="s">
-        <v>602</v>
+        <v>893</v>
       </c>
       <c r="D780" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="E780" t="s">
-        <v>603</v>
+        <v>394</v>
       </c>
       <c r="F780">
         <v>2</v>
       </c>
       <c r="G780" t="s">
-        <v>604</v>
+        <v>395</v>
       </c>
       <c r="H780" t="s">
-        <v>128</v>
+        <v>894</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B781">
         <v>8</v>
       </c>
       <c r="C781" t="s">
         <v>895</v>
       </c>
       <c r="D781" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E781" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F781">
         <v>2</v>
       </c>
       <c r="G781" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="H781" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B782">
         <v>8</v>
       </c>
       <c r="C782" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D782" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E782" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F782">
         <v>2</v>
       </c>
       <c r="G782" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="H782" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B783">
         <v>8</v>
       </c>
       <c r="C783" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D783" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E783" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F783">
         <v>2</v>
       </c>
       <c r="G783" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="H783" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B784">
-        <v>8</v>
+        <v>8.0</v>
       </c>
       <c r="C784" t="s">
-        <v>898</v>
+        <v>638</v>
       </c>
       <c r="D784" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E784" t="s">
-        <v>400</v>
+        <v>616</v>
       </c>
       <c r="F784">
         <v>2</v>
       </c>
       <c r="G784" t="s">
-        <v>401</v>
+        <v>862</v>
       </c>
       <c r="H784" t="s">
-        <v>896</v>
+        <v>240</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>823</v>
+      </c>
+      <c r="B785" t="s">
+        <v>118</v>
       </c>
       <c r="C785" t="s">
-        <v>643</v>
+        <v>802</v>
       </c>
       <c r="D785" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="E785" t="s">
-        <v>621</v>
+        <v>421</v>
       </c>
       <c r="F785">
         <v>2</v>
       </c>
       <c r="G785" t="s">
-        <v>864</v>
+        <v>422</v>
       </c>
       <c r="H785" t="s">
-        <v>247</v>
+        <v>60</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B786" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C786" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="D786" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E786" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F786">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G786" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H786" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B787" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C787" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="D787" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="E787" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F787">
         <v>2</v>
       </c>
       <c r="G787" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H787" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B788" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C788" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="D788" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="E788" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="F788">
         <v>2</v>
       </c>
       <c r="G788" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H788" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>823</v>
+      </c>
+      <c r="B789">
+        <v>9</v>
       </c>
       <c r="C789" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="D789" t="s">
         <v>31</v>
       </c>
       <c r="E789" t="s">
-        <v>427</v>
+        <v>812</v>
       </c>
       <c r="F789">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G789" t="s">
-        <v>428</v>
+        <v>813</v>
       </c>
       <c r="H789" t="s">
-        <v>67</v>
+        <v>897</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B790">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="D790" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E790" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="F790">
         <v>2</v>
       </c>
       <c r="G790" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="H790" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B791">
         <v>9</v>
       </c>
       <c r="C791" t="s">
+        <v>815</v>
+      </c>
+      <c r="D791" t="s">
+        <v>39</v>
+      </c>
+      <c r="E791" t="s">
+        <v>812</v>
+      </c>
+      <c r="F791">
+        <v>1</v>
+      </c>
+      <c r="G791" t="s">
         <v>813</v>
       </c>
-      <c r="D791" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H791" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B792">
         <v>9</v>
       </c>
       <c r="C792" t="s">
-        <v>817</v>
+        <v>390</v>
       </c>
       <c r="D792" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="E792" t="s">
-        <v>814</v>
+        <v>552</v>
       </c>
       <c r="F792">
         <v>2</v>
       </c>
       <c r="G792" t="s">
-        <v>815</v>
+        <v>898</v>
       </c>
       <c r="H792" t="s">
-        <v>899</v>
+        <v>389</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B793">
         <v>9</v>
       </c>
       <c r="C793" t="s">
-        <v>396</v>
+        <v>899</v>
       </c>
       <c r="D793" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E793" t="s">
-        <v>557</v>
+        <v>817</v>
       </c>
       <c r="F793">
         <v>2</v>
       </c>
       <c r="G793" t="s">
-        <v>900</v>
+        <v>818</v>
       </c>
       <c r="H793" t="s">
-        <v>395</v>
+        <v>362</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B794">
         <v>9</v>
       </c>
       <c r="C794" t="s">
-        <v>901</v>
+        <v>819</v>
       </c>
       <c r="D794" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E794" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F794">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G794" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="H794" t="s">
-        <v>370</v>
+        <v>14</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>823</v>
+      </c>
+      <c r="B795" t="s">
+        <v>85</v>
       </c>
       <c r="C795" t="s">
-        <v>821</v>
+        <v>123</v>
       </c>
       <c r="D795" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E795" t="s">
-        <v>822</v>
+        <v>900</v>
       </c>
       <c r="F795">
         <v>1</v>
       </c>
       <c r="G795" t="s">
-        <v>823</v>
+        <v>901</v>
       </c>
       <c r="H795" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B796" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C796" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D796" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E796" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="F796">
         <v>2</v>
       </c>
       <c r="G796" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="H796" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B797" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C797" t="s">
-        <v>129</v>
+        <v>355</v>
       </c>
       <c r="D797" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="E797" t="s">
-        <v>902</v>
+        <v>782</v>
       </c>
       <c r="F797">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G797" t="s">
-        <v>903</v>
+        <v>783</v>
       </c>
       <c r="H797" t="s">
-        <v>117</v>
+        <v>546</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B798" t="s">
-        <v>91</v>
+        <v>902</v>
       </c>
       <c r="C798" t="s">
-        <v>361</v>
+        <v>256</v>
       </c>
       <c r="D798" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E798" t="s">
-        <v>784</v>
+        <v>762</v>
       </c>
       <c r="F798">
         <v>2</v>
       </c>
       <c r="G798" t="s">
-        <v>785</v>
+        <v>763</v>
       </c>
       <c r="H798" t="s">
-        <v>551</v>
+        <v>903</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>825</v>
+        <v>904</v>
       </c>
       <c r="B799" t="s">
-        <v>9</v>
+        <v>147</v>
       </c>
       <c r="C799" t="s">
-        <v>10</v>
+        <v>450</v>
       </c>
       <c r="D799" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="E799" t="s">
-        <v>12</v>
+        <v>444</v>
       </c>
       <c r="F799">
         <v>2</v>
       </c>
       <c r="G799" t="s">
-        <v>13</v>
+        <v>448</v>
       </c>
       <c r="H799" t="s">
-        <v>14</v>
+        <v>446</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
         <v>904</v>
       </c>
       <c r="B800" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C800" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="D800" t="s">
-        <v>151</v>
+        <v>39</v>
       </c>
       <c r="E800" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F800">
         <v>1</v>
       </c>
       <c r="G800" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H800" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
         <v>904</v>
       </c>
       <c r="B801" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C801" t="s">
-        <v>318</v>
+        <v>447</v>
       </c>
       <c r="D801" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="E801" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F801">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G801" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H801" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
         <v>904</v>
       </c>
       <c r="B802" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C802" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D802" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E802" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F802">
         <v>1</v>
       </c>
       <c r="G802" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H802" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
         <v>904</v>
       </c>
       <c r="B803" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C803" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="D803" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="E803" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F803">
         <v>2</v>
       </c>
       <c r="G803" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="H803" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
         <v>904</v>
       </c>
       <c r="B804" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C804" t="s">
-        <v>449</v>
+        <v>311</v>
       </c>
       <c r="D804" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="E804" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F804">
         <v>2</v>
       </c>
       <c r="G804" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="H804" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
         <v>904</v>
       </c>
       <c r="B805" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C805" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D805" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="E805" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F805">
         <v>1</v>
       </c>
       <c r="G805" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H805" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
         <v>904</v>
       </c>
       <c r="B806" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C806" t="s">
-        <v>453</v>
+        <v>171</v>
       </c>
       <c r="D806" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="E806" t="s">
-        <v>450</v>
+        <v>164</v>
       </c>
       <c r="F806">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G806" t="s">
-        <v>451</v>
+        <v>905</v>
       </c>
       <c r="H806" t="s">
-        <v>452</v>
+        <v>240</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
         <v>904</v>
       </c>
       <c r="B807" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C807" t="s">
-        <v>456</v>
+        <v>172</v>
       </c>
       <c r="D807" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E807" t="s">
-        <v>450</v>
+        <v>164</v>
       </c>
       <c r="F807">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G807" t="s">
-        <v>451</v>
+        <v>905</v>
       </c>
       <c r="H807" t="s">
-        <v>452</v>
+        <v>240</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
         <v>904</v>
       </c>
       <c r="B808" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C808" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="D808" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="E808" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F808">
         <v>1</v>
       </c>
       <c r="G808" t="s">
         <v>905</v>
       </c>
       <c r="H808" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
         <v>904</v>
       </c>
       <c r="B809" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C809" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D809" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="E809" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F809">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G809" t="s">
         <v>905</v>
       </c>
       <c r="H809" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
         <v>904</v>
       </c>
       <c r="B810" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C810" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D810" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E810" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F810">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G810" t="s">
         <v>905</v>
       </c>
       <c r="H810" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
         <v>904</v>
       </c>
       <c r="B811" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C811" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D811" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E811" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F811">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G811" t="s">
         <v>905</v>
       </c>
       <c r="H811" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
         <v>904</v>
       </c>
       <c r="B812" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C812" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D812" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E812" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="F812">
         <v>2</v>
       </c>
       <c r="G812" t="s">
-        <v>905</v>
+        <v>174</v>
       </c>
       <c r="H812" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
         <v>904</v>
       </c>
       <c r="B813" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C813" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D813" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E813" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="F813">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G813" t="s">
-        <v>905</v>
+        <v>174</v>
       </c>
       <c r="H813" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
         <v>904</v>
       </c>
       <c r="B814" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C814" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D814" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E814" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="F814">
         <v>2</v>
       </c>
       <c r="G814" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="H814" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
         <v>904</v>
       </c>
       <c r="B815" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C815" t="s">
-        <v>179</v>
+        <v>347</v>
       </c>
       <c r="D815" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E815" t="s">
-        <v>171</v>
+        <v>457</v>
       </c>
       <c r="F815">
         <v>2</v>
       </c>
       <c r="G815" t="s">
-        <v>180</v>
+        <v>459</v>
       </c>
       <c r="H815" t="s">
-        <v>247</v>
+        <v>446</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
         <v>904</v>
       </c>
       <c r="B816" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C816" t="s">
-        <v>181</v>
+        <v>456</v>
       </c>
       <c r="D816" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="E816" t="s">
-        <v>171</v>
+        <v>457</v>
       </c>
       <c r="F816">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G816" t="s">
-        <v>180</v>
+        <v>445</v>
       </c>
       <c r="H816" t="s">
-        <v>247</v>
+        <v>446</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
         <v>904</v>
       </c>
       <c r="B817" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C817" t="s">
-        <v>360</v>
+        <v>458</v>
       </c>
       <c r="D817" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="E817" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="F817">
         <v>2</v>
       </c>
       <c r="G817" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="H817" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
         <v>904</v>
       </c>
       <c r="B818" t="s">
-        <v>153</v>
+        <v>9</v>
       </c>
       <c r="C818" t="s">
-        <v>464</v>
+        <v>181</v>
       </c>
       <c r="D818" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E818" t="s">
-        <v>462</v>
+        <v>182</v>
       </c>
       <c r="F818">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G818" t="s">
-        <v>463</v>
+        <v>183</v>
       </c>
       <c r="H818" t="s">
-        <v>452</v>
+        <v>184</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
         <v>904</v>
       </c>
-      <c r="B819" t="s">
-        <v>16</v>
+      <c r="B819">
+        <v>10</v>
       </c>
       <c r="C819" t="s">
-        <v>187</v>
+        <v>466</v>
       </c>
       <c r="D819" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E819" t="s">
-        <v>188</v>
+        <v>467</v>
       </c>
       <c r="F819">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G819" t="s">
-        <v>189</v>
+        <v>468</v>
       </c>
       <c r="H819" t="s">
-        <v>190</v>
+        <v>381</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
         <v>904</v>
       </c>
       <c r="B820">
         <v>10</v>
       </c>
       <c r="C820" t="s">
-        <v>471</v>
+        <v>906</v>
       </c>
       <c r="D820" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="E820" t="s">
-        <v>472</v>
+        <v>907</v>
       </c>
       <c r="F820">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G820" t="s">
-        <v>473</v>
+        <v>908</v>
       </c>
       <c r="H820" t="s">
-        <v>387</v>
+        <v>296</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
         <v>904</v>
       </c>
       <c r="B821">
         <v>10</v>
       </c>
       <c r="C821" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="D821" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E821" t="s">
         <v>907</v>
       </c>
       <c r="F821">
         <v>1</v>
       </c>
       <c r="G821" t="s">
         <v>908</v>
       </c>
       <c r="H821" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
         <v>904</v>
       </c>
       <c r="B822">
         <v>10</v>
       </c>
       <c r="C822" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D822" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E822" t="s">
         <v>907</v>
       </c>
       <c r="F822">
         <v>1</v>
       </c>
       <c r="G822" t="s">
         <v>908</v>
       </c>
       <c r="H822" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
         <v>904</v>
       </c>
       <c r="B823">
         <v>10</v>
       </c>
       <c r="C823" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D823" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E823" t="s">
         <v>907</v>
       </c>
       <c r="F823">
         <v>1</v>
       </c>
       <c r="G823" t="s">
         <v>908</v>
       </c>
       <c r="H823" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
         <v>904</v>
       </c>
       <c r="B824">
         <v>10</v>
       </c>
       <c r="C824" t="s">
-        <v>911</v>
+        <v>829</v>
       </c>
       <c r="D824" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="E824" t="s">
-        <v>907</v>
+        <v>830</v>
       </c>
       <c r="F824">
         <v>1</v>
       </c>
       <c r="G824" t="s">
-        <v>908</v>
+        <v>831</v>
       </c>
       <c r="H824" t="s">
-        <v>302</v>
+        <v>832</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
         <v>904</v>
       </c>
       <c r="B825">
         <v>10</v>
       </c>
       <c r="C825" t="s">
-        <v>831</v>
+        <v>473</v>
       </c>
       <c r="D825" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E825" t="s">
-        <v>832</v>
+        <v>474</v>
       </c>
       <c r="F825">
         <v>1</v>
       </c>
       <c r="G825" t="s">
-        <v>833</v>
+        <v>581</v>
       </c>
       <c r="H825" t="s">
-        <v>834</v>
+        <v>476</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
         <v>904</v>
       </c>
       <c r="B826">
         <v>10</v>
       </c>
       <c r="C826" t="s">
+        <v>477</v>
+      </c>
+      <c r="D826" t="s">
+        <v>53</v>
+      </c>
+      <c r="E826" t="s">
         <v>478</v>
       </c>
-      <c r="D826" t="s">
-[...2 lines deleted...]
-      <c r="E826" t="s">
+      <c r="F826">
+        <v>2</v>
+      </c>
+      <c r="G826" t="s">
         <v>479</v>
       </c>
-      <c r="F826">
-[...4 lines deleted...]
-      </c>
       <c r="H826" t="s">
-        <v>481</v>
+        <v>381</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
         <v>904</v>
       </c>
-      <c r="B827">
-        <v>10</v>
+      <c r="B827" t="s">
+        <v>22</v>
       </c>
       <c r="C827" t="s">
-        <v>482</v>
+        <v>756</v>
       </c>
       <c r="D827" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="E827" t="s">
-        <v>483</v>
+        <v>754</v>
       </c>
       <c r="F827">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G827" t="s">
-        <v>484</v>
+        <v>755</v>
       </c>
       <c r="H827" t="s">
-        <v>387</v>
+        <v>684</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
         <v>904</v>
       </c>
       <c r="B828" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C828" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="D828" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E828" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="F828">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G828" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="H828" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
         <v>904</v>
       </c>
       <c r="B829" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C829" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="D829" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="E829" t="s">
+        <v>758</v>
+      </c>
+      <c r="F829">
+        <v>1</v>
+      </c>
+      <c r="G829" t="s">
         <v>759</v>
       </c>
-      <c r="F829">
-[...4 lines deleted...]
-      </c>
       <c r="H829" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
         <v>904</v>
       </c>
       <c r="B830" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C830" t="s">
+        <v>766</v>
+      </c>
+      <c r="D830" t="s">
+        <v>24</v>
+      </c>
+      <c r="E830" t="s">
         <v>762</v>
       </c>
-      <c r="D830" t="s">
-[...2 lines deleted...]
-      <c r="E830" t="s">
+      <c r="F830">
+        <v>1</v>
+      </c>
+      <c r="G830" t="s">
         <v>763</v>
       </c>
-      <c r="F830">
-[...4 lines deleted...]
-      </c>
       <c r="H830" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
         <v>904</v>
       </c>
       <c r="B831" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C831" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="D831" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E831" t="s">
-        <v>12</v>
+        <v>762</v>
       </c>
       <c r="F831">
         <v>2</v>
       </c>
       <c r="G831" t="s">
-        <v>13</v>
+        <v>763</v>
       </c>
       <c r="H831" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
         <v>904</v>
       </c>
       <c r="B832" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C832" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="D832" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E832" t="s">
-        <v>12</v>
+        <v>762</v>
       </c>
       <c r="F832">
         <v>1</v>
       </c>
       <c r="G832" t="s">
-        <v>13</v>
+        <v>763</v>
       </c>
       <c r="H832" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
         <v>904</v>
       </c>
       <c r="B833" t="s">
+        <v>22</v>
+      </c>
+      <c r="C833" t="s">
+        <v>764</v>
+      </c>
+      <c r="D833" t="s">
         <v>29</v>
       </c>
-      <c r="C833" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E833" t="s">
-        <v>12</v>
+        <v>762</v>
       </c>
       <c r="F833">
         <v>1</v>
       </c>
       <c r="G833" t="s">
-        <v>13</v>
+        <v>763</v>
       </c>
       <c r="H833" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
         <v>904</v>
       </c>
-      <c r="B834" t="s">
-        <v>29</v>
+      <c r="B834">
+        <v>11</v>
       </c>
       <c r="C834" t="s">
-        <v>768</v>
+        <v>836</v>
       </c>
       <c r="D834" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E834" t="s">
-        <v>12</v>
+        <v>817</v>
       </c>
       <c r="F834">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G834" t="s">
-        <v>13</v>
+        <v>912</v>
       </c>
       <c r="H834" t="s">
-        <v>689</v>
+        <v>364</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
         <v>904</v>
       </c>
-      <c r="B835">
-        <v>11</v>
+      <c r="B835" t="s">
+        <v>255</v>
       </c>
       <c r="C835" t="s">
-        <v>838</v>
+        <v>913</v>
       </c>
       <c r="D835" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E835" t="s">
-        <v>819</v>
+        <v>914</v>
       </c>
       <c r="F835">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G835" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="H835" t="s">
-        <v>368</v>
+        <v>916</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
         <v>904</v>
       </c>
-      <c r="B836" t="s">
-        <v>262</v>
+      <c r="B836">
+        <v>12</v>
       </c>
       <c r="C836" t="s">
-        <v>913</v>
+        <v>508</v>
       </c>
       <c r="D836" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E836" t="s">
-        <v>914</v>
+        <v>509</v>
       </c>
       <c r="F836">
         <v>1</v>
       </c>
       <c r="G836" t="s">
-        <v>915</v>
+        <v>510</v>
       </c>
       <c r="H836" t="s">
-        <v>916</v>
+        <v>511</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
         <v>904</v>
       </c>
       <c r="B837">
         <v>12</v>
       </c>
       <c r="C837" t="s">
-        <v>513</v>
+        <v>863</v>
       </c>
       <c r="D837" t="s">
-        <v>46</v>
+        <v>420</v>
       </c>
       <c r="E837" t="s">
-        <v>514</v>
+        <v>864</v>
       </c>
       <c r="F837">
         <v>1</v>
       </c>
       <c r="G837" t="s">
-        <v>515</v>
+        <v>917</v>
       </c>
       <c r="H837" t="s">
-        <v>516</v>
+        <v>918</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
         <v>904</v>
       </c>
       <c r="B838">
         <v>12</v>
       </c>
       <c r="C838" t="s">
-        <v>865</v>
+        <v>517</v>
       </c>
       <c r="D838" t="s">
-        <v>426</v>
+        <v>140</v>
       </c>
       <c r="E838" t="s">
-        <v>866</v>
+        <v>518</v>
       </c>
       <c r="F838">
         <v>1</v>
       </c>
       <c r="G838" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="H838" t="s">
-        <v>918</v>
+        <v>520</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
         <v>904</v>
       </c>
       <c r="B839">
-        <v>12</v>
+        <v>12.0</v>
       </c>
       <c r="C839" t="s">
-        <v>522</v>
+        <v>838</v>
       </c>
       <c r="D839" t="s">
-        <v>151</v>
+        <v>420</v>
       </c>
       <c r="E839" t="s">
-        <v>523</v>
+        <v>742</v>
       </c>
       <c r="F839">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G839" t="s">
-        <v>919</v>
+        <v>743</v>
       </c>
       <c r="H839" t="s">
-        <v>525</v>
+        <v>296</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
         <v>904</v>
       </c>
       <c r="B840">
         <v>12.0</v>
       </c>
       <c r="C840" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D840" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E840" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="F840">
         <v>1</v>
       </c>
       <c r="G840" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="H840" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
         <v>904</v>
       </c>
       <c r="B841">
         <v>12.0</v>
       </c>
       <c r="C841" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="D841" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E841" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="F841">
         <v>1</v>
       </c>
       <c r="G841" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="H841" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
         <v>904</v>
       </c>
-      <c r="B842">
-        <v>12.0</v>
+      <c r="B842" t="s">
+        <v>42</v>
       </c>
       <c r="C842" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="D842" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E842" t="s">
-        <v>747</v>
+        <v>843</v>
       </c>
       <c r="F842">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G842" t="s">
-        <v>748</v>
+        <v>920</v>
       </c>
       <c r="H842" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
         <v>904</v>
       </c>
       <c r="B843" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C843" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="D843" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E843" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="F843">
         <v>1</v>
       </c>
       <c r="G843" t="s">
         <v>920</v>
       </c>
       <c r="H843" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
         <v>904</v>
       </c>
       <c r="B844" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C844" t="s">
         <v>847</v>
       </c>
       <c r="D844" t="s">
-        <v>848</v>
+        <v>29</v>
       </c>
       <c r="E844" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="F844">
         <v>1</v>
       </c>
       <c r="G844" t="s">
         <v>920</v>
       </c>
       <c r="H844" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
         <v>904</v>
       </c>
       <c r="B845" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C845" t="s">
+        <v>841</v>
+      </c>
+      <c r="D845" t="s">
+        <v>842</v>
+      </c>
+      <c r="E845" t="s">
         <v>843</v>
       </c>
-      <c r="D845" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F845">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G845" t="s">
         <v>920</v>
       </c>
       <c r="H845" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
         <v>904</v>
       </c>
       <c r="B846" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C846" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="D846" t="s">
-        <v>23</v>
+        <v>420</v>
       </c>
       <c r="E846" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="F846">
         <v>2</v>
       </c>
       <c r="G846" t="s">
         <v>920</v>
       </c>
       <c r="H846" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
         <v>904</v>
       </c>
       <c r="B847" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C847" t="s">
         <v>849</v>
       </c>
       <c r="D847" t="s">
-        <v>426</v>
+        <v>16</v>
       </c>
       <c r="E847" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="F847">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G847" t="s">
         <v>920</v>
       </c>
       <c r="H847" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
         <v>904</v>
       </c>
       <c r="B848" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C848" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="D848" t="s">
-        <v>122</v>
+        <v>39</v>
       </c>
       <c r="E848" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="F848">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G848" t="s">
-        <v>920</v>
+        <v>852</v>
       </c>
       <c r="H848" t="s">
-        <v>308</v>
+        <v>853</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
         <v>904</v>
       </c>
       <c r="B849" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C849" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="D849" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E849" t="s">
+        <v>851</v>
+      </c>
+      <c r="F849">
+        <v>1</v>
+      </c>
+      <c r="G849" t="s">
+        <v>852</v>
+      </c>
+      <c r="H849" t="s">
         <v>853</v>
-      </c>
-[...7 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
         <v>904</v>
       </c>
       <c r="B850" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C850" t="s">
+        <v>854</v>
+      </c>
+      <c r="D850" t="s">
+        <v>24</v>
+      </c>
+      <c r="E850" t="s">
+        <v>851</v>
+      </c>
+      <c r="F850">
+        <v>1</v>
+      </c>
+      <c r="G850" t="s">
         <v>852</v>
       </c>
-      <c r="D850" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H850" t="s">
-        <v>855</v>
+        <v>302</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
         <v>904</v>
       </c>
       <c r="B851" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C851" t="s">
-        <v>857</v>
+        <v>332</v>
       </c>
       <c r="D851" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E851" t="s">
-        <v>853</v>
+        <v>333</v>
       </c>
       <c r="F851">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G851" t="s">
-        <v>854</v>
+        <v>334</v>
       </c>
       <c r="H851" t="s">
-        <v>308</v>
+        <v>371</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
         <v>904</v>
       </c>
-      <c r="B852" t="s">
-        <v>49</v>
+      <c r="B852">
+        <v>13</v>
       </c>
       <c r="C852" t="s">
-        <v>338</v>
+        <v>419</v>
       </c>
       <c r="D852" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E852" t="s">
-        <v>339</v>
+        <v>817</v>
       </c>
       <c r="F852">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G852" t="s">
-        <v>340</v>
+        <v>912</v>
       </c>
       <c r="H852" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
         <v>904</v>
       </c>
       <c r="B853">
-        <v>13</v>
+        <v>13.0</v>
       </c>
       <c r="C853" t="s">
-        <v>425</v>
+        <v>921</v>
       </c>
       <c r="D853" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E853" t="s">
-        <v>819</v>
+        <v>922</v>
       </c>
       <c r="F853">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G853" t="s">
-        <v>912</v>
+        <v>923</v>
       </c>
       <c r="H853" t="s">
-        <v>368</v>
+        <v>14</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
         <v>904</v>
       </c>
       <c r="B854">
         <v>13.0</v>
       </c>
       <c r="C854" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="D854" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E854" t="s">
         <v>922</v>
       </c>
       <c r="F854">
         <v>2</v>
       </c>
       <c r="G854" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="H854" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
         <v>904</v>
       </c>
       <c r="B855">
         <v>13.0</v>
       </c>
       <c r="C855" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="D855" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E855" t="s">
         <v>922</v>
       </c>
       <c r="F855">
         <v>2</v>
       </c>
       <c r="G855" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="H855" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
         <v>904</v>
       </c>
-      <c r="B856">
-        <v>13.0</v>
+      <c r="B856" t="s">
+        <v>318</v>
       </c>
       <c r="C856" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="D856" t="s">
-        <v>35</v>
+        <v>420</v>
       </c>
       <c r="E856" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="F856">
         <v>2</v>
       </c>
       <c r="G856" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="H856" t="s">
-        <v>21</v>
+        <v>367</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
         <v>904</v>
       </c>
       <c r="B857" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C857" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D857" t="s">
-        <v>426</v>
+        <v>16</v>
       </c>
       <c r="E857" t="s">
         <v>929</v>
       </c>
       <c r="F857">
         <v>2</v>
       </c>
       <c r="G857" t="s">
         <v>930</v>
       </c>
       <c r="H857" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
         <v>904</v>
       </c>
       <c r="B858" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C858" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D858" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E858" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F858">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G858" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="H858" t="s">
-        <v>373</v>
+        <v>14</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
         <v>904</v>
       </c>
       <c r="B859" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C859" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="D859" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E859" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F859">
         <v>2</v>
       </c>
       <c r="G859" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H859" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
         <v>904</v>
       </c>
       <c r="B860" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C860" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D860" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="E860" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F860">
         <v>1</v>
       </c>
       <c r="G860" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="H860" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
         <v>904</v>
       </c>
       <c r="B861" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C861" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D861" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E861" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="F861">
         <v>1</v>
       </c>
       <c r="G861" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="H861" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
         <v>904</v>
       </c>
       <c r="B862" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C862" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="D862" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E862" t="s">
         <v>938</v>
       </c>
       <c r="F862">
         <v>2</v>
       </c>
       <c r="G862" t="s">
         <v>939</v>
       </c>
       <c r="H862" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
         <v>904</v>
       </c>
       <c r="B863" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C863" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D863" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E863" t="s">
         <v>938</v>
       </c>
       <c r="F863">
         <v>1</v>
       </c>
       <c r="G863" t="s">
         <v>939</v>
       </c>
       <c r="H863" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
         <v>904</v>
       </c>
       <c r="B864" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C864" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="D864" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E864" t="s">
         <v>938</v>
       </c>
       <c r="F864">
         <v>2</v>
       </c>
       <c r="G864" t="s">
         <v>939</v>
       </c>
       <c r="H864" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
         <v>904</v>
       </c>
-      <c r="B865" t="s">
-        <v>324</v>
+      <c r="B865">
+        <v>14</v>
       </c>
       <c r="C865" t="s">
-        <v>942</v>
+        <v>359</v>
       </c>
       <c r="D865" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E865" t="s">
-        <v>938</v>
+        <v>530</v>
       </c>
       <c r="F865">
         <v>1</v>
       </c>
       <c r="G865" t="s">
-        <v>939</v>
+        <v>531</v>
       </c>
       <c r="H865" t="s">
-        <v>21</v>
+        <v>532</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
         <v>904</v>
       </c>
       <c r="B866">
-        <v>14</v>
+        <v>18.0</v>
       </c>
       <c r="C866" t="s">
-        <v>369</v>
+        <v>538</v>
       </c>
       <c r="D866" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="E866" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F866">
         <v>1</v>
       </c>
       <c r="G866" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="H866" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
         <v>904</v>
       </c>
       <c r="B867">
-        <v>18.0</v>
+        <v>8</v>
       </c>
       <c r="C867" t="s">
-        <v>543</v>
+        <v>883</v>
       </c>
       <c r="D867" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="E867" t="s">
-        <v>544</v>
+        <v>884</v>
       </c>
       <c r="F867">
         <v>1</v>
       </c>
       <c r="G867" t="s">
-        <v>545</v>
+        <v>885</v>
       </c>
       <c r="H867" t="s">
-        <v>546</v>
+        <v>886</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
         <v>904</v>
       </c>
       <c r="B868">
         <v>8</v>
       </c>
       <c r="C868" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="D868" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="E868" t="s">
-        <v>886</v>
+        <v>394</v>
       </c>
       <c r="F868">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G868" t="s">
-        <v>887</v>
+        <v>395</v>
       </c>
       <c r="H868" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
         <v>904</v>
       </c>
       <c r="B869">
         <v>8</v>
       </c>
       <c r="C869" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D869" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E869" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F869">
         <v>2</v>
       </c>
       <c r="G869" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="H869" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
         <v>904</v>
       </c>
       <c r="B870">
         <v>8</v>
       </c>
       <c r="C870" t="s">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="D870" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E870" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F870">
         <v>2</v>
       </c>
       <c r="G870" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="H870" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
         <v>904</v>
       </c>
       <c r="B871">
         <v>8</v>
       </c>
       <c r="C871" t="s">
         <v>895</v>
       </c>
       <c r="D871" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E871" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F871">
         <v>2</v>
       </c>
       <c r="G871" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="H871" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
         <v>904</v>
       </c>
       <c r="B872">
-        <v>8</v>
+        <v>8.0</v>
       </c>
       <c r="C872" t="s">
-        <v>897</v>
+        <v>615</v>
       </c>
       <c r="D872" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="E872" t="s">
-        <v>400</v>
+        <v>616</v>
       </c>
       <c r="F872">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G872" t="s">
-        <v>401</v>
+        <v>943</v>
       </c>
       <c r="H872" t="s">
-        <v>896</v>
+        <v>240</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
         <v>904</v>
       </c>
       <c r="B873">
         <v>8.0</v>
       </c>
       <c r="C873" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="D873" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E873" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F873">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G873" t="s">
         <v>943</v>
       </c>
       <c r="H873" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
         <v>904</v>
       </c>
       <c r="B874">
         <v>8.0</v>
       </c>
       <c r="C874" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D874" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="E874" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F874">
         <v>2</v>
       </c>
       <c r="G874" t="s">
         <v>943</v>
       </c>
       <c r="H874" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
         <v>904</v>
       </c>
       <c r="B875">
         <v>8.0</v>
       </c>
       <c r="C875" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D875" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E875" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F875">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G875" t="s">
         <v>943</v>
       </c>
       <c r="H875" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
         <v>904</v>
       </c>
       <c r="B876">
         <v>8.0</v>
       </c>
       <c r="C876" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="D876" t="s">
-        <v>122</v>
+        <v>622</v>
       </c>
       <c r="E876" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F876">
         <v>1</v>
       </c>
       <c r="G876" t="s">
         <v>943</v>
       </c>
       <c r="H876" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
         <v>904</v>
       </c>
       <c r="B877">
         <v>8.0</v>
       </c>
       <c r="C877" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D877" t="s">
-        <v>626</v>
+        <v>29</v>
       </c>
       <c r="E877" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="F877">
         <v>1</v>
       </c>
       <c r="G877" t="s">
         <v>943</v>
       </c>
       <c r="H877" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
         <v>904</v>
       </c>
       <c r="B878">
-        <v>8.0</v>
+        <v>9</v>
       </c>
       <c r="C878" t="s">
-        <v>627</v>
+        <v>163</v>
       </c>
       <c r="D878" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="E878" t="s">
-        <v>621</v>
+        <v>944</v>
       </c>
       <c r="F878">
         <v>1</v>
       </c>
       <c r="G878" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="H878" t="s">
-        <v>247</v>
+        <v>407</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
         <v>904</v>
       </c>
       <c r="B879">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>575</v>
+        <v>946</v>
       </c>
       <c r="D879" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E879" t="s">
         <v>944</v>
       </c>
       <c r="F879">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G879" t="s">
         <v>945</v>
       </c>
       <c r="H879" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
         <v>904</v>
       </c>
       <c r="B880">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>176</v>
+        <v>563</v>
       </c>
       <c r="D880" t="s">
-        <v>151</v>
+        <v>31</v>
       </c>
       <c r="E880" t="s">
         <v>944</v>
       </c>
       <c r="F880">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G880" t="s">
         <v>945</v>
       </c>
       <c r="H880" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
         <v>904</v>
       </c>
       <c r="B881">
         <v>9</v>
       </c>
       <c r="C881" t="s">
-        <v>946</v>
+        <v>899</v>
       </c>
       <c r="D881" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E881" t="s">
-        <v>944</v>
+        <v>817</v>
       </c>
       <c r="F881">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G881" t="s">
-        <v>945</v>
+        <v>912</v>
       </c>
       <c r="H881" t="s">
-        <v>413</v>
+        <v>362</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
         <v>904</v>
       </c>
-      <c r="B882">
-        <v>9</v>
+      <c r="B882" t="s">
+        <v>85</v>
       </c>
       <c r="C882" t="s">
-        <v>901</v>
+        <v>61</v>
       </c>
       <c r="D882" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="E882" t="s">
-        <v>819</v>
+        <v>947</v>
       </c>
       <c r="F882">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G882" t="s">
-        <v>912</v>
+        <v>948</v>
       </c>
       <c r="H882" t="s">
-        <v>370</v>
+        <v>463</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
         <v>904</v>
       </c>
       <c r="B883" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C883" t="s">
-        <v>68</v>
+        <v>949</v>
       </c>
       <c r="D883" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="E883" t="s">
         <v>947</v>
       </c>
       <c r="F883">
         <v>1</v>
       </c>
       <c r="G883" t="s">
         <v>948</v>
       </c>
       <c r="H883" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
         <v>904</v>
       </c>
       <c r="B884" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C884" t="s">
-        <v>949</v>
+        <v>355</v>
       </c>
       <c r="D884" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="E884" t="s">
-        <v>947</v>
+        <v>782</v>
       </c>
       <c r="F884">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G884" t="s">
-        <v>948</v>
+        <v>783</v>
       </c>
       <c r="H884" t="s">
-        <v>468</v>
+        <v>950</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>904</v>
+        <v>951</v>
       </c>
       <c r="B885" t="s">
-        <v>91</v>
+        <v>147</v>
       </c>
       <c r="C885" t="s">
-        <v>361</v>
+        <v>452</v>
       </c>
       <c r="D885" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="E885" t="s">
-        <v>784</v>
+        <v>453</v>
       </c>
       <c r="F885">
         <v>2</v>
       </c>
       <c r="G885" t="s">
-        <v>785</v>
+        <v>454</v>
       </c>
       <c r="H885" t="s">
-        <v>950</v>
+        <v>455</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
         <v>951</v>
       </c>
       <c r="B886" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="C886" t="s">
-        <v>458</v>
+        <v>663</v>
       </c>
       <c r="D886" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="E886" t="s">
-        <v>459</v>
+        <v>664</v>
       </c>
       <c r="F886">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G886" t="s">
-        <v>460</v>
+        <v>665</v>
       </c>
       <c r="H886" t="s">
-        <v>461</v>
+        <v>666</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
         <v>951</v>
       </c>
-      <c r="B887" t="s">
-        <v>191</v>
+      <c r="B887">
+        <v>10</v>
       </c>
       <c r="C887" t="s">
-        <v>668</v>
+        <v>911</v>
       </c>
       <c r="D887" t="s">
-        <v>60</v>
+        <v>420</v>
       </c>
       <c r="E887" t="s">
-        <v>669</v>
+        <v>907</v>
       </c>
       <c r="F887">
         <v>1</v>
       </c>
       <c r="G887" t="s">
-        <v>670</v>
+        <v>908</v>
       </c>
       <c r="H887" t="s">
-        <v>671</v>
+        <v>296</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
         <v>951</v>
       </c>
       <c r="B888">
         <v>10</v>
       </c>
       <c r="C888" t="s">
         <v>909</v>
       </c>
       <c r="D888" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="E888" t="s">
         <v>907</v>
       </c>
       <c r="F888">
         <v>1</v>
       </c>
       <c r="G888" t="s">
         <v>908</v>
       </c>
       <c r="H888" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
         <v>951</v>
       </c>
       <c r="B889">
         <v>10</v>
       </c>
       <c r="C889" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="D889" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="E889" t="s">
         <v>907</v>
       </c>
       <c r="F889">
         <v>1</v>
       </c>
       <c r="G889" t="s">
         <v>908</v>
       </c>
       <c r="H889" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
         <v>951</v>
       </c>
       <c r="B890">
         <v>10</v>
       </c>
       <c r="C890" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="D890" t="s">
-        <v>426</v>
+        <v>97</v>
       </c>
       <c r="E890" t="s">
         <v>907</v>
       </c>
       <c r="F890">
         <v>1</v>
       </c>
       <c r="G890" t="s">
         <v>908</v>
       </c>
       <c r="H890" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
         <v>951</v>
       </c>
       <c r="B891">
         <v>10</v>
       </c>
       <c r="C891" t="s">
-        <v>906</v>
+        <v>952</v>
       </c>
       <c r="D891" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E891" t="s">
-        <v>907</v>
+        <v>953</v>
       </c>
       <c r="F891">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G891" t="s">
-        <v>908</v>
+        <v>954</v>
       </c>
       <c r="H891" t="s">
-        <v>302</v>
+        <v>396</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
         <v>951</v>
       </c>
       <c r="B892">
         <v>10</v>
       </c>
       <c r="C892" t="s">
-        <v>952</v>
+        <v>580</v>
       </c>
       <c r="D892" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E892" t="s">
-        <v>953</v>
+        <v>474</v>
       </c>
       <c r="F892">
         <v>2</v>
       </c>
       <c r="G892" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="H892" t="s">
-        <v>402</v>
+        <v>476</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
         <v>951</v>
       </c>
       <c r="B893">
         <v>10</v>
       </c>
       <c r="C893" t="s">
-        <v>585</v>
+        <v>159</v>
       </c>
       <c r="D893" t="s">
-        <v>18</v>
+        <v>200</v>
       </c>
       <c r="E893" t="s">
-        <v>479</v>
+        <v>833</v>
       </c>
       <c r="F893">
         <v>2</v>
       </c>
       <c r="G893" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H893" t="s">
-        <v>481</v>
+        <v>835</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
         <v>951</v>
       </c>
       <c r="B894">
         <v>10</v>
       </c>
       <c r="C894" t="s">
-        <v>165</v>
+        <v>517</v>
       </c>
       <c r="D894" t="s">
-        <v>206</v>
+        <v>76</v>
       </c>
       <c r="E894" t="s">
-        <v>835</v>
+        <v>582</v>
       </c>
       <c r="F894">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G894" t="s">
-        <v>956</v>
+        <v>583</v>
       </c>
       <c r="H894" t="s">
-        <v>837</v>
+        <v>584</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
         <v>951</v>
       </c>
       <c r="B895">
         <v>10</v>
       </c>
       <c r="C895" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D895" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="E895" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="F895">
         <v>1</v>
       </c>
       <c r="G895" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="H895" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
         <v>951</v>
       </c>
       <c r="B896">
         <v>10</v>
       </c>
       <c r="C896" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D896" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="E896" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="F896">
         <v>1</v>
       </c>
       <c r="G896" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="H896" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
         <v>951</v>
       </c>
       <c r="B897">
-        <v>10</v>
+        <v>10.0</v>
       </c>
       <c r="C897" t="s">
-        <v>522</v>
+        <v>741</v>
       </c>
       <c r="D897" t="s">
-        <v>164</v>
+        <v>76</v>
       </c>
       <c r="E897" t="s">
-        <v>587</v>
+        <v>742</v>
       </c>
       <c r="F897">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G897" t="s">
-        <v>588</v>
+        <v>743</v>
       </c>
       <c r="H897" t="s">
-        <v>589</v>
+        <v>296</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
         <v>951</v>
       </c>
       <c r="B898">
         <v>10.0</v>
       </c>
       <c r="C898" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="D898" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E898" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="F898">
         <v>2</v>
       </c>
       <c r="G898" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="H898" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
         <v>951</v>
       </c>
       <c r="B899">
         <v>10.0</v>
       </c>
       <c r="C899" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="D899" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E899" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="F899">
         <v>2</v>
       </c>
       <c r="G899" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="H899" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
         <v>951</v>
       </c>
       <c r="B900">
-        <v>10.0</v>
+        <v>11</v>
       </c>
       <c r="C900" t="s">
-        <v>749</v>
+        <v>769</v>
       </c>
       <c r="D900" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="E900" t="s">
-        <v>747</v>
+        <v>817</v>
       </c>
       <c r="F900">
         <v>2</v>
       </c>
       <c r="G900" t="s">
-        <v>748</v>
+        <v>818</v>
       </c>
       <c r="H900" t="s">
-        <v>302</v>
+        <v>364</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
         <v>951</v>
       </c>
       <c r="B901">
-        <v>11</v>
+        <v>11.0</v>
       </c>
       <c r="C901" t="s">
-        <v>771</v>
+        <v>957</v>
       </c>
       <c r="D901" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="E901" t="s">
-        <v>819</v>
+        <v>958</v>
       </c>
       <c r="F901">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G901" t="s">
-        <v>820</v>
+        <v>959</v>
       </c>
       <c r="H901" t="s">
-        <v>368</v>
+        <v>960</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
         <v>951</v>
       </c>
       <c r="B902">
         <v>11.0</v>
       </c>
       <c r="C902" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="D902" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E902" t="s">
         <v>958</v>
       </c>
       <c r="F902">
         <v>1</v>
       </c>
       <c r="G902" t="s">
         <v>959</v>
       </c>
       <c r="H902" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
         <v>951</v>
       </c>
       <c r="B903">
-        <v>11.0</v>
+        <v>12</v>
       </c>
       <c r="C903" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D903" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="E903" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="F903">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G903" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="H903" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
         <v>951</v>
       </c>
       <c r="B904">
         <v>12.0</v>
       </c>
       <c r="C904" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="D904" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E904" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="F904">
         <v>1</v>
       </c>
       <c r="G904" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="H904" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
         <v>951</v>
       </c>
       <c r="B905">
         <v>12.0</v>
       </c>
       <c r="C905" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="D905" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E905" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="F905">
         <v>1</v>
       </c>
       <c r="G905" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="H905" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
         <v>951</v>
       </c>
       <c r="B906">
         <v>12.0</v>
       </c>
       <c r="C906" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D906" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E906" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="F906">
         <v>2</v>
       </c>
       <c r="G906" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="H906" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
         <v>951</v>
       </c>
       <c r="B907" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C907" t="s">
+        <v>780</v>
+      </c>
+      <c r="D907" t="s">
         <v>781</v>
       </c>
-      <c r="D907" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E907" t="s">
+        <v>776</v>
+      </c>
+      <c r="F907">
+        <v>1</v>
+      </c>
+      <c r="G907" t="s">
+        <v>777</v>
+      </c>
+      <c r="H907" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
         <v>951</v>
       </c>
       <c r="B908" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C908" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="D908" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E908" t="s">
+        <v>776</v>
+      </c>
+      <c r="F908">
+        <v>1</v>
+      </c>
+      <c r="G908" t="s">
+        <v>777</v>
+      </c>
+      <c r="H908" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
         <v>951</v>
       </c>
       <c r="B909" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C909" t="s">
+        <v>774</v>
+      </c>
+      <c r="D909" t="s">
+        <v>775</v>
+      </c>
+      <c r="E909" t="s">
         <v>776</v>
       </c>
-      <c r="D909" t="s">
+      <c r="F909">
+        <v>1</v>
+      </c>
+      <c r="G909" t="s">
         <v>777</v>
       </c>
-      <c r="E909" t="s">
+      <c r="H909" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
         <v>951</v>
       </c>
       <c r="B910" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C910" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D910" t="s">
-        <v>426</v>
+        <v>16</v>
       </c>
       <c r="E910" t="s">
         <v>929</v>
       </c>
       <c r="F910">
         <v>2</v>
       </c>
       <c r="G910" t="s">
         <v>930</v>
       </c>
       <c r="H910" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
         <v>951</v>
       </c>
       <c r="B911" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C911" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="D911" t="s">
-        <v>23</v>
+        <v>420</v>
       </c>
       <c r="E911" t="s">
         <v>929</v>
       </c>
       <c r="F911">
         <v>2</v>
       </c>
       <c r="G911" t="s">
         <v>930</v>
       </c>
       <c r="H911" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
         <v>951</v>
       </c>
       <c r="B912" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C912" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="D912" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E912" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="F912">
         <v>1</v>
       </c>
       <c r="G912" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="H912" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
         <v>951</v>
       </c>
       <c r="B913">
         <v>16.0</v>
       </c>
       <c r="C913" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="D913" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E913" t="s">
         <v>922</v>
       </c>
       <c r="F913">
         <v>2</v>
       </c>
       <c r="G913" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="H913" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
         <v>951</v>
       </c>
       <c r="B914">
         <v>16.0</v>
       </c>
       <c r="C914" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="D914" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E914" t="s">
         <v>922</v>
       </c>
       <c r="F914">
         <v>2</v>
       </c>
       <c r="G914" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="H914" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
         <v>951</v>
       </c>
       <c r="B915">
         <v>16.0</v>
       </c>
       <c r="C915" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="D915" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E915" t="s">
         <v>922</v>
       </c>
       <c r="F915">
         <v>2</v>
       </c>
       <c r="G915" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="H915" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
         <v>951</v>
       </c>
       <c r="B916" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C916" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="D916" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E916" t="s">
         <v>938</v>
       </c>
       <c r="F916">
         <v>2</v>
       </c>
       <c r="G916" t="s">
         <v>939</v>
       </c>
       <c r="H916" t="s">
-        <v>966</v>
+        <v>14</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
         <v>951</v>
       </c>
       <c r="B917" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C917" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="D917" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E917" t="s">
         <v>938</v>
       </c>
       <c r="F917">
         <v>1</v>
       </c>
       <c r="G917" t="s">
         <v>939</v>
       </c>
       <c r="H917" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
         <v>951</v>
       </c>
       <c r="B918" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C918" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D918" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E918" t="s">
         <v>938</v>
       </c>
       <c r="F918">
         <v>1</v>
       </c>
       <c r="G918" t="s">
         <v>939</v>
       </c>
       <c r="H918" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
         <v>951</v>
       </c>
       <c r="B919" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C919" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D919" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E919" t="s">
         <v>938</v>
       </c>
       <c r="F919">
         <v>2</v>
       </c>
       <c r="G919" t="s">
         <v>939</v>
       </c>
       <c r="H919" t="s">
-        <v>21</v>
+        <v>970</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
         <v>951</v>
       </c>
       <c r="B920">
         <v>17.0</v>
       </c>
       <c r="C920" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="D920" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E920" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F920">
         <v>1</v>
       </c>
       <c r="G920" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="H920" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
         <v>951</v>
       </c>
       <c r="B921">
         <v>17.0</v>
       </c>
       <c r="C921" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="D921" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E921" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F921">
         <v>1</v>
       </c>
       <c r="G921" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="H921" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
         <v>951</v>
       </c>
       <c r="B922">
         <v>17.0</v>
       </c>
       <c r="C922" t="s">
+        <v>977</v>
+      </c>
+      <c r="D922" t="s">
+        <v>21</v>
+      </c>
+      <c r="E922" t="s">
+        <v>972</v>
+      </c>
+      <c r="F922">
+        <v>1</v>
+      </c>
+      <c r="G922" t="s">
         <v>973</v>
       </c>
-      <c r="D922" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H922" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
         <v>951</v>
       </c>
       <c r="B923">
         <v>17.0</v>
       </c>
       <c r="C923" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="D923" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E923" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F923">
         <v>2</v>
       </c>
       <c r="G923" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="H923" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
         <v>951</v>
       </c>
       <c r="B924" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C924" t="s">
-        <v>875</v>
+        <v>935</v>
       </c>
       <c r="D924" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E924" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F924">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G924" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H924" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
         <v>951</v>
       </c>
       <c r="B925" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C925" t="s">
+        <v>932</v>
+      </c>
+      <c r="D925" t="s">
+        <v>39</v>
+      </c>
+      <c r="E925" t="s">
+        <v>933</v>
+      </c>
+      <c r="F925">
+        <v>1</v>
+      </c>
+      <c r="G925" t="s">
         <v>934</v>
       </c>
-      <c r="D925" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H925" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
         <v>951</v>
       </c>
       <c r="B926" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C926" t="s">
-        <v>936</v>
+        <v>871</v>
       </c>
       <c r="D926" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E926" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F926">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G926" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H926" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
         <v>951</v>
       </c>
       <c r="B927">
         <v>8</v>
       </c>
       <c r="C927" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="D927" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E927" t="s">
         <v>953</v>
       </c>
       <c r="F927">
         <v>2</v>
       </c>
       <c r="G927" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="H927" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
         <v>951</v>
       </c>
       <c r="B928">
         <v>8</v>
       </c>
       <c r="C928" t="s">
+        <v>887</v>
+      </c>
+      <c r="D928" t="s">
+        <v>36</v>
+      </c>
+      <c r="E928" t="s">
+        <v>888</v>
+      </c>
+      <c r="F928">
+        <v>2</v>
+      </c>
+      <c r="G928" t="s">
         <v>889</v>
       </c>
-      <c r="D928" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H928" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
         <v>951</v>
       </c>
       <c r="B929">
         <v>8</v>
       </c>
       <c r="C929" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="D929" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E929" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="F929">
         <v>2</v>
       </c>
       <c r="G929" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="H929" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
         <v>951</v>
       </c>
       <c r="B930">
         <v>8.0</v>
       </c>
       <c r="C930" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D930" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="E930" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F930">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G930" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="H930" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
         <v>951</v>
       </c>
       <c r="B931">
         <v>8.0</v>
       </c>
       <c r="C931" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="D931" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E931" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F931">
         <v>2</v>
       </c>
       <c r="G931" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="H931" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
         <v>951</v>
       </c>
       <c r="B932">
         <v>8.0</v>
       </c>
       <c r="C932" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="D932" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E932" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F932">
         <v>2</v>
       </c>
       <c r="G932" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="H932" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
         <v>951</v>
       </c>
       <c r="B933">
         <v>8.0</v>
       </c>
       <c r="C933" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="D933" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="E933" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F933">
         <v>2</v>
       </c>
       <c r="G933" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="H933" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
         <v>951</v>
       </c>
       <c r="B934">
         <v>8.0</v>
       </c>
       <c r="C934" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="D934" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E934" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="F934">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G934" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="H934" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
         <v>951</v>
       </c>
       <c r="B935">
         <v>8.0</v>
       </c>
       <c r="C935" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="D935" t="s">
-        <v>71</v>
+        <v>418</v>
       </c>
       <c r="E935" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="F935">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G935" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H935" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
         <v>951</v>
       </c>
       <c r="B936">
         <v>8.0</v>
       </c>
       <c r="C936" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="D936" t="s">
-        <v>419</v>
+        <v>76</v>
       </c>
       <c r="E936" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="F936">
         <v>2</v>
       </c>
       <c r="G936" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H936" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
         <v>951</v>
       </c>
       <c r="B937">
         <v>8.0</v>
       </c>
       <c r="C937" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="D937" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="E937" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="F937">
         <v>1</v>
       </c>
       <c r="G937" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H937" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
         <v>951</v>
       </c>
       <c r="B938">
         <v>8.0</v>
       </c>
       <c r="C938" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="D938" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="E938" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="F938">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G938" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H938" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
         <v>951</v>
       </c>
       <c r="B939" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C939" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="D939" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E939" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="F939">
         <v>1</v>
       </c>
       <c r="G939" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="H939" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
         <v>951</v>
       </c>
       <c r="B940">
         <v>9</v>
       </c>
       <c r="C940" t="s">
-        <v>811</v>
+        <v>374</v>
       </c>
       <c r="D940" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="E940" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F940">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G940" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H940" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
         <v>951</v>
       </c>
       <c r="B941">
         <v>9</v>
       </c>
       <c r="C941" t="s">
-        <v>457</v>
+        <v>808</v>
       </c>
       <c r="D941" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="E941" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F941">
         <v>1</v>
       </c>
       <c r="G941" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H941" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
         <v>951</v>
       </c>
       <c r="B942">
         <v>9</v>
       </c>
       <c r="C942" t="s">
-        <v>810</v>
+        <v>447</v>
       </c>
       <c r="D942" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E942" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F942">
         <v>1</v>
       </c>
       <c r="G942" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H942" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
         <v>951</v>
       </c>
       <c r="B943">
         <v>9</v>
       </c>
       <c r="C943" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="D943" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="E943" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F943">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G943" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H943" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
         <v>951</v>
       </c>
       <c r="B944">
         <v>9</v>
       </c>
       <c r="C944" t="s">
-        <v>382</v>
+        <v>809</v>
       </c>
       <c r="D944" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="E944" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F944">
         <v>2</v>
       </c>
       <c r="G944" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H944" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
         <v>951</v>
       </c>
       <c r="B945">
         <v>9</v>
       </c>
       <c r="C945" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="D945" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E945" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="F945">
         <v>2</v>
       </c>
       <c r="G945" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H945" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
         <v>951</v>
       </c>
       <c r="B946">
         <v>9</v>
       </c>
       <c r="C946" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="D946" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="E946" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="F946">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G946" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H946" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
         <v>951</v>
       </c>
       <c r="B947">
         <v>9</v>
       </c>
       <c r="C947" t="s">
-        <v>713</v>
+        <v>989</v>
       </c>
       <c r="D947" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="E947" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="F947">
         <v>1</v>
       </c>
       <c r="G947" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H947" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
         <v>951</v>
       </c>
       <c r="B948">
         <v>9</v>
       </c>
       <c r="C948" t="s">
+        <v>708</v>
+      </c>
+      <c r="D948" t="s">
+        <v>16</v>
+      </c>
+      <c r="E948" t="s">
         <v>985</v>
       </c>
-      <c r="D948" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F948">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G948" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H948" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
         <v>951</v>
       </c>
       <c r="B949">
         <v>9</v>
       </c>
       <c r="C949" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="D949" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E949" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="F949">
         <v>2</v>
       </c>
       <c r="G949" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="H949" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
         <v>951</v>
       </c>
       <c r="B950">
         <v>9.0</v>
       </c>
       <c r="C950" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D950" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E950" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F950">
         <v>1</v>
       </c>
       <c r="G950" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="H950" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
         <v>951</v>
       </c>
       <c r="B951" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C951" t="s">
-        <v>949</v>
+        <v>61</v>
       </c>
       <c r="D951" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="E951" t="s">
         <v>947</v>
       </c>
       <c r="F951">
         <v>1</v>
       </c>
       <c r="G951" t="s">
         <v>948</v>
       </c>
       <c r="H951" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
         <v>951</v>
       </c>
       <c r="B952" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C952" t="s">
-        <v>68</v>
+        <v>949</v>
       </c>
       <c r="D952" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="E952" t="s">
         <v>947</v>
       </c>
       <c r="F952">
         <v>1</v>
       </c>
       <c r="G952" t="s">
         <v>948</v>
       </c>
       <c r="H952" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
-        <v>988</v>
+        <v>951</v>
       </c>
       <c r="B953" t="s">
-        <v>153</v>
+        <v>902</v>
       </c>
       <c r="C953" t="s">
-        <v>876</v>
+        <v>256</v>
       </c>
       <c r="D953" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="E953" t="s">
-        <v>870</v>
+        <v>762</v>
       </c>
       <c r="F953">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G953" t="s">
-        <v>989</v>
+        <v>763</v>
       </c>
       <c r="H953" t="s">
-        <v>194</v>
+        <v>903</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B954" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C954" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="D954" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="E954" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="F954">
         <v>1</v>
       </c>
       <c r="G954" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="H954" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B955" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C955" t="s">
-        <v>875</v>
+        <v>867</v>
       </c>
       <c r="D955" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E955" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="F955">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G955" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="H955" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B956" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C956" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="D956" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="E956" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="F956">
         <v>1</v>
       </c>
       <c r="G956" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="H956" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B957" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C957" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="D957" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E957" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="F957">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G957" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="H957" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B958" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C958" t="s">
-        <v>575</v>
+        <v>873</v>
       </c>
       <c r="D958" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E958" t="s">
-        <v>877</v>
+        <v>868</v>
       </c>
       <c r="F958">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G958" t="s">
-        <v>878</v>
+        <v>993</v>
       </c>
       <c r="H958" t="s">
-        <v>990</v>
+        <v>188</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B959" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C959" t="s">
-        <v>880</v>
+        <v>447</v>
       </c>
       <c r="D959" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="E959" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="F959">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G959" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="H959" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B960" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C960" t="s">
-        <v>457</v>
+        <v>877</v>
       </c>
       <c r="D960" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="E960" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="F960">
         <v>1</v>
       </c>
       <c r="G960" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="H960" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B961" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C961" t="s">
-        <v>879</v>
+        <v>563</v>
       </c>
       <c r="D961" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E961" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="F961">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G961" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="H961" t="s">
-        <v>194</v>
+        <v>994</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B962" t="s">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="C962" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="D962" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E962" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="F962">
         <v>2</v>
       </c>
       <c r="G962" t="s">
-        <v>991</v>
+        <v>876</v>
       </c>
       <c r="H962" t="s">
-        <v>754</v>
+        <v>188</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B963" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C963" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="D963" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E963" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F963">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G963" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="H963" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>992</v>
+      </c>
+      <c r="B964" t="s">
+        <v>185</v>
       </c>
       <c r="C964" t="s">
-        <v>952</v>
+        <v>882</v>
       </c>
       <c r="D964" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="E964" t="s">
-        <v>953</v>
+        <v>880</v>
       </c>
       <c r="F964">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G964" t="s">
-        <v>954</v>
+        <v>995</v>
       </c>
       <c r="H964" t="s">
-        <v>402</v>
+        <v>749</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B965">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C965" t="s">
-        <v>771</v>
+        <v>952</v>
       </c>
       <c r="D965" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="E965" t="s">
-        <v>645</v>
+        <v>953</v>
       </c>
       <c r="F965">
         <v>2</v>
       </c>
       <c r="G965" t="s">
-        <v>770</v>
+        <v>954</v>
       </c>
       <c r="H965" t="s">
-        <v>14</v>
+        <v>396</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B966">
         <v>11</v>
       </c>
       <c r="C966" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="D966" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="E966" t="s">
-        <v>819</v>
+        <v>640</v>
       </c>
       <c r="F966">
         <v>2</v>
       </c>
       <c r="G966" t="s">
-        <v>912</v>
+        <v>767</v>
       </c>
       <c r="H966" t="s">
-        <v>368</v>
+        <v>768</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B967">
-        <v>11.0</v>
+        <v>11</v>
       </c>
       <c r="C967" t="s">
-        <v>961</v>
+        <v>769</v>
       </c>
       <c r="D967" t="s">
-        <v>122</v>
+        <v>39</v>
       </c>
       <c r="E967" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="F967">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G967" t="s">
-        <v>992</v>
+        <v>912</v>
       </c>
       <c r="H967" t="s">
-        <v>960</v>
+        <v>364</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B968">
         <v>11.0</v>
       </c>
       <c r="C968" t="s">
         <v>957</v>
       </c>
       <c r="D968" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E968" t="s">
         <v>958</v>
       </c>
       <c r="F968">
         <v>1</v>
       </c>
       <c r="G968" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="H968" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B969">
         <v>11.0</v>
       </c>
       <c r="C969" t="s">
-        <v>261</v>
+        <v>961</v>
       </c>
       <c r="D969" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="E969" t="s">
-        <v>258</v>
+        <v>958</v>
       </c>
       <c r="F969">
         <v>1</v>
       </c>
       <c r="G969" t="s">
-        <v>259</v>
+        <v>996</v>
       </c>
       <c r="H969" t="s">
-        <v>260</v>
+        <v>960</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B970">
         <v>11.0</v>
       </c>
       <c r="C970" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D970" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E970" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="F970">
         <v>2</v>
       </c>
       <c r="G970" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="H970" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B971">
         <v>11.0</v>
       </c>
       <c r="C971" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="D971" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E971" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="F971">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G971" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="H971" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B972">
         <v>11.0</v>
       </c>
       <c r="C972" t="s">
-        <v>993</v>
+        <v>254</v>
       </c>
       <c r="D972" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E972" t="s">
-        <v>994</v>
+        <v>251</v>
       </c>
       <c r="F972">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G972"/>
+        <v>2</v>
+      </c>
+      <c r="G972" t="s">
+        <v>252</v>
+      </c>
       <c r="H972" t="s">
-        <v>58</v>
+        <v>253</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>992</v>
+      </c>
+      <c r="B973">
+        <v>11.0</v>
       </c>
       <c r="C973" t="s">
-        <v>913</v>
+        <v>997</v>
       </c>
       <c r="D973" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E973" t="s">
-        <v>914</v>
+        <v>998</v>
       </c>
       <c r="F973">
         <v>1</v>
       </c>
-      <c r="G973" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G973"/>
       <c r="H973" t="s">
-        <v>916</v>
+        <v>51</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>992</v>
+      </c>
+      <c r="B974" t="s">
+        <v>255</v>
       </c>
       <c r="C974" t="s">
-        <v>10</v>
+        <v>913</v>
       </c>
       <c r="D974" t="s">
-        <v>206</v>
+        <v>53</v>
       </c>
       <c r="E974" t="s">
-        <v>676</v>
+        <v>914</v>
       </c>
       <c r="F974">
         <v>1</v>
       </c>
       <c r="G974" t="s">
-        <v>677</v>
+        <v>915</v>
       </c>
       <c r="H974" t="s">
-        <v>678</v>
+        <v>916</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B975">
         <v>12</v>
       </c>
       <c r="C975" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D975" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E975" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="F975">
         <v>2</v>
       </c>
       <c r="G975" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H975" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B976">
         <v>12</v>
       </c>
       <c r="C976" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D976" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E976" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="F976">
         <v>1</v>
       </c>
       <c r="G976" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H976" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B977">
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="C977" t="s">
-        <v>962</v>
+        <v>256</v>
       </c>
       <c r="D977" t="s">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="E977" t="s">
-        <v>963</v>
+        <v>671</v>
       </c>
       <c r="F977">
         <v>1</v>
       </c>
       <c r="G977" t="s">
-        <v>964</v>
+        <v>672</v>
       </c>
       <c r="H977" t="s">
-        <v>468</v>
+        <v>673</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>992</v>
+      </c>
+      <c r="B978">
+        <v>12.0</v>
       </c>
       <c r="C978" t="s">
-        <v>289</v>
+        <v>966</v>
       </c>
       <c r="D978" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="E978" t="s">
-        <v>290</v>
+        <v>967</v>
       </c>
       <c r="F978">
         <v>1</v>
       </c>
       <c r="G978" t="s">
-        <v>291</v>
+        <v>968</v>
       </c>
       <c r="H978" t="s">
-        <v>90</v>
+        <v>463</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B979" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C979" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="D979" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="E979" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F979">
         <v>1</v>
       </c>
       <c r="G979" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="H979" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B980" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C980" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="D980" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E980" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F980">
         <v>2</v>
       </c>
       <c r="G980" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="H980" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B981" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C981" t="s">
-        <v>789</v>
+        <v>286</v>
       </c>
       <c r="D981" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="E981" t="s">
-        <v>790</v>
+        <v>284</v>
       </c>
       <c r="F981">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G981" t="s">
-        <v>995</v>
+        <v>285</v>
       </c>
       <c r="H981" t="s">
-        <v>996</v>
+        <v>84</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>992</v>
+      </c>
+      <c r="B982" t="s">
+        <v>42</v>
       </c>
       <c r="C982" t="s">
-        <v>858</v>
+        <v>787</v>
       </c>
       <c r="D982" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="E982" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F982">
         <v>2</v>
       </c>
       <c r="G982" t="s">
-        <v>795</v>
+        <v>999</v>
       </c>
       <c r="H982" t="s">
-        <v>308</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B983">
         <v>13</v>
       </c>
       <c r="C983" t="s">
-        <v>381</v>
+        <v>257</v>
       </c>
       <c r="D983" t="s">
-        <v>11</v>
+        <v>858</v>
       </c>
       <c r="E983" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="F983">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G983" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="H983" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B984">
         <v>13</v>
       </c>
       <c r="C984" t="s">
-        <v>266</v>
+        <v>857</v>
       </c>
       <c r="D984" t="s">
-        <v>861</v>
+        <v>97</v>
       </c>
       <c r="E984" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="F984">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G984" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="H984" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B985">
         <v>13</v>
       </c>
       <c r="C985" t="s">
         <v>859</v>
       </c>
       <c r="D985" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E985" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="F985">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G985" t="s">
-        <v>997</v>
+        <v>793</v>
       </c>
       <c r="H985" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B986">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C986" t="s">
-        <v>862</v>
+        <v>375</v>
       </c>
       <c r="D986" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E986" t="s">
-        <v>676</v>
+        <v>792</v>
       </c>
       <c r="F986">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G986" t="s">
-        <v>677</v>
+        <v>1001</v>
       </c>
       <c r="H986" t="s">
-        <v>678</v>
+        <v>302</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B987">
         <v>14</v>
       </c>
       <c r="C987" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D987" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E987" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="F987">
         <v>2</v>
       </c>
       <c r="G987" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H987" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B988">
         <v>14</v>
       </c>
       <c r="C988" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="D988" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="E988" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="F988">
         <v>1</v>
       </c>
       <c r="G988" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="H988" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B989">
-        <v>14.0</v>
+        <v>14</v>
       </c>
       <c r="C989" t="s">
-        <v>751</v>
+        <v>860</v>
       </c>
       <c r="D989" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E989" t="s">
-        <v>752</v>
+        <v>671</v>
       </c>
       <c r="F989">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G989" t="s">
-        <v>753</v>
+        <v>672</v>
       </c>
       <c r="H989" t="s">
-        <v>754</v>
+        <v>673</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B990">
-        <v>8</v>
+        <v>14.0</v>
       </c>
       <c r="C990" t="s">
-        <v>253</v>
+        <v>746</v>
       </c>
       <c r="D990" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="E990" t="s">
-        <v>953</v>
+        <v>747</v>
       </c>
       <c r="F990">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G990" t="s">
-        <v>998</v>
+        <v>748</v>
       </c>
       <c r="H990" t="s">
-        <v>402</v>
+        <v>749</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>992</v>
+      </c>
+      <c r="B991">
+        <v>8</v>
       </c>
       <c r="C991" t="s">
-        <v>392</v>
+        <v>243</v>
       </c>
       <c r="D991" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E991" t="s">
-        <v>806</v>
+        <v>953</v>
       </c>
       <c r="F991">
         <v>2</v>
       </c>
       <c r="G991" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="H991" t="s">
-        <v>128</v>
+        <v>396</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>992</v>
+      </c>
+      <c r="B992" t="s">
+        <v>118</v>
       </c>
       <c r="C992" t="s">
-        <v>980</v>
+        <v>386</v>
       </c>
       <c r="D992" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="E992" t="s">
-        <v>981</v>
+        <v>804</v>
       </c>
       <c r="F992">
         <v>2</v>
       </c>
       <c r="G992" t="s">
-        <v>982</v>
+        <v>1003</v>
       </c>
       <c r="H992" t="s">
-        <v>983</v>
+        <v>122</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B993">
         <v>9</v>
       </c>
       <c r="C993" t="s">
+        <v>708</v>
+      </c>
+      <c r="D993" t="s">
+        <v>16</v>
+      </c>
+      <c r="E993" t="s">
         <v>985</v>
       </c>
-      <c r="D993" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F993">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G993" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H993" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B994">
         <v>9</v>
       </c>
       <c r="C994" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="D994" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E994" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="F994">
         <v>1</v>
       </c>
       <c r="G994" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H994" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B995">
         <v>9</v>
       </c>
       <c r="C995" t="s">
-        <v>713</v>
+        <v>988</v>
       </c>
       <c r="D995" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E995" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="F995">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G995" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H995" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B996">
         <v>9</v>
       </c>
       <c r="C996" t="s">
-        <v>176</v>
+        <v>984</v>
       </c>
       <c r="D996" t="s">
-        <v>151</v>
+        <v>48</v>
       </c>
       <c r="E996" t="s">
-        <v>944</v>
+        <v>985</v>
       </c>
       <c r="F996">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G996" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="H996" t="s">
-        <v>413</v>
+        <v>987</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B997">
         <v>9</v>
       </c>
       <c r="C997" t="s">
         <v>946</v>
       </c>
       <c r="D997" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E997" t="s">
         <v>944</v>
       </c>
       <c r="F997">
         <v>1</v>
       </c>
       <c r="G997" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="H997" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B998">
         <v>9</v>
       </c>
       <c r="C998" t="s">
-        <v>575</v>
+        <v>163</v>
       </c>
       <c r="D998" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="E998" t="s">
         <v>944</v>
       </c>
       <c r="F998">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G998" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="H998" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B999">
         <v>9</v>
       </c>
       <c r="C999" t="s">
-        <v>986</v>
+        <v>563</v>
       </c>
       <c r="D999" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="E999" t="s">
-        <v>819</v>
+        <v>944</v>
       </c>
       <c r="F999">
         <v>2</v>
       </c>
       <c r="G999" t="s">
-        <v>912</v>
+        <v>1004</v>
       </c>
       <c r="H999" t="s">
-        <v>368</v>
+        <v>407</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B1000">
-        <v>9.0</v>
+        <v>9</v>
       </c>
       <c r="C1000" t="s">
-        <v>702</v>
+        <v>990</v>
       </c>
       <c r="D1000" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="E1000" t="s">
-        <v>703</v>
+        <v>817</v>
       </c>
       <c r="F1000">
         <v>2</v>
       </c>
       <c r="G1000" t="s">
-        <v>704</v>
+        <v>912</v>
       </c>
       <c r="H1000" t="s">
-        <v>327</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B1001">
         <v>9.0</v>
       </c>
       <c r="C1001" t="s">
-        <v>176</v>
+        <v>699</v>
       </c>
       <c r="D1001" t="s">
         <v>55</v>
       </c>
       <c r="E1001" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="F1001">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1001" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="H1001" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
-        <v>1001</v>
+        <v>992</v>
       </c>
       <c r="B1002">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="C1002" t="s">
-        <v>974</v>
+        <v>163</v>
       </c>
       <c r="D1002" t="s">
-        <v>975</v>
+        <v>55</v>
       </c>
       <c r="E1002" t="s">
-        <v>968</v>
+        <v>697</v>
       </c>
       <c r="F1002">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1002" t="s">
-        <v>969</v>
+        <v>698</v>
       </c>
       <c r="H1002" t="s">
-        <v>960</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B1003">
         <v>8.0</v>
       </c>
       <c r="C1003" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="D1003" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E1003" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F1003">
         <v>1</v>
       </c>
       <c r="G1003" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="H1003" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B1004">
         <v>8.0</v>
       </c>
       <c r="C1004" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="D1004" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E1004" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F1004">
         <v>1</v>
       </c>
       <c r="G1004" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="H1004" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B1005">
         <v>8.0</v>
       </c>
       <c r="C1005" t="s">
+        <v>977</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>972</v>
+      </c>
+      <c r="F1005">
+        <v>1</v>
+      </c>
+      <c r="G1005" t="s">
         <v>973</v>
       </c>
-      <c r="D1005" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H1005" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B1006">
+        <v>8.0</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>978</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>972</v>
+      </c>
+      <c r="F1006">
+        <v>2</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>973</v>
+      </c>
+      <c r="H1006" t="s">
         <v>960</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>