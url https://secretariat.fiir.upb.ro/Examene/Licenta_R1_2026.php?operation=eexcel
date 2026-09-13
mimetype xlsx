--- v1 (2026-07-21)
+++ v2 (2026-09-13)
@@ -59,635 +59,635 @@
   <si>
     <t>Sala</t>
   </si>
   <si>
     <t>30 May 2026</t>
   </si>
   <si>
     <t>09.00</t>
   </si>
   <si>
     <t>Managementul calitatii</t>
   </si>
   <si>
     <t>CA_CB</t>
   </si>
   <si>
     <t>PETRICEANU Constantin</t>
   </si>
   <si>
     <t>C Rontescu</t>
   </si>
   <si>
     <t xml:space="preserve">CB213	</t>
   </si>
   <si>
+    <t>Analiza valorii în inginerie</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>TILINA Dana-Iuliana</t>
+  </si>
+  <si>
+    <t>Prof. Manuela Ciucurel</t>
+  </si>
+  <si>
+    <t>CB109</t>
+  </si>
+  <si>
     <t>Marketing industrial</t>
   </si>
   <si>
     <t>BA_BC</t>
   </si>
   <si>
-    <t>TILINA Dana-Iuliana</t>
-[...13 lines deleted...]
-  <si>
     <t>10:00</t>
   </si>
   <si>
     <t>Mașini unelte / Machine Tools</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>ZAPCIU Miron</t>
   </si>
   <si>
     <t>TILINA Dana</t>
   </si>
   <si>
     <t>Tehnici de programare a mașinilor-unelte cu comandă numerică</t>
   </si>
   <si>
     <t>Mașini și sisteme de producție / Machines and Production Systems</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Proiectarea 3D asistată de calculator</t>
   </si>
   <si>
     <t>CA_CB_CC</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Conf.dr.ing. D.T.CICIC</t>
   </si>
   <si>
     <t>CB212</t>
   </si>
   <si>
+    <t>Fabricarea structurilor sudate</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>RONTESCU Corneliu</t>
+  </si>
+  <si>
     <t>Sisteme robotizate de fabricație</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>RONTESCU Corneliu</t>
-[...1 lines deleted...]
-  <si>
     <t>Recondiţionarea şi reabilitarea produselor</t>
   </si>
   <si>
-    <t>CB</t>
-[...1 lines deleted...]
-  <si>
     <t>Tehnologii de recondiționare a produselor industriale</t>
   </si>
   <si>
-    <t>Fabricarea structurilor sudate</t>
-[...1 lines deleted...]
-  <si>
     <t>12:00</t>
   </si>
   <si>
+    <t>Certificare și acreditare</t>
+  </si>
+  <si>
+    <t>BOGATU Ana-Maria</t>
+  </si>
+  <si>
+    <t>Prof.dr.ing. Corneliu Rontescu</t>
+  </si>
+  <si>
     <t>Certificarea si reglementari in domeniul calitatii</t>
   </si>
   <si>
-    <t>BOGATU Ana-Maria</t>
-[...5 lines deleted...]
-    <t>Certificare și acreditare</t>
+    <t>Tehnici de proiectare asistată de calculator 2</t>
+  </si>
+  <si>
+    <t>AB</t>
+  </si>
+  <si>
+    <t>ULMEANU Mihaela-Elena</t>
+  </si>
+  <si>
+    <t>Vlad Enache</t>
+  </si>
+  <si>
+    <t>CO011</t>
   </si>
   <si>
     <t>Bazele proiectării tehnologice asistate de calculator</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
-    <t>ULMEANU Mihaela-Elena</t>
-[...7 lines deleted...]
-  <si>
     <t>Tehnici de proiectare asistată de calculator 1</t>
   </si>
   <si>
-    <t>AB</t>
-[...1 lines deleted...]
-  <si>
     <t>Desen tehnic și infografică 3</t>
   </si>
   <si>
     <t>AA_AD</t>
   </si>
   <si>
-    <t>Tehnici de proiectare asistată de calculator 2</t>
+    <t>Cercetare operaţională</t>
+  </si>
+  <si>
+    <t>AC</t>
+  </si>
+  <si>
+    <t>BLAJINĂ Ovidiu Aurelian</t>
+  </si>
+  <si>
+    <t>Capatana Nicolae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CB015	</t>
+  </si>
+  <si>
+    <t>Teoria probabilităților și statistică matematică</t>
   </si>
   <si>
     <t>Modelare, identificare si simulare 1</t>
   </si>
   <si>
-    <t>BLAJINĂ Ovidiu Aurelian</t>
-[...14 lines deleted...]
-    <t>AC</t>
+    <t>Legislația proprietății intelectuale și industriale</t>
+  </si>
+  <si>
+    <t>IONESCU Nicolae</t>
+  </si>
+  <si>
+    <t>Conf. Magda Rosu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CD016	</t>
+  </si>
+  <si>
+    <t>Technology Strategy</t>
+  </si>
+  <si>
+    <t>Dr. Ing. Marius Lazar</t>
+  </si>
+  <si>
+    <t>CD016</t>
   </si>
   <si>
     <t>Toleranţe şi control dimensional / Tolerances and Dimensional Control</t>
   </si>
   <si>
     <t>BD_DA</t>
   </si>
   <si>
-    <t>IONESCU Nicolae</t>
-[...7 lines deleted...]
-  <si>
     <t>Toleranțe și control dimensional 1</t>
   </si>
   <si>
     <t>Sl. Florin Teodorescu</t>
   </si>
   <si>
-    <t xml:space="preserve">CD016	</t>
+    <t>Product Design and Development - Project</t>
   </si>
   <si>
     <t>Procese industriale 1</t>
   </si>
   <si>
     <t>Sl. Cornel Enciu</t>
   </si>
   <si>
-    <t>Product Design and Development - Project</t>
-[...1 lines deleted...]
-  <si>
     <t>Toleranţe şi control dimensional</t>
   </si>
   <si>
     <t>BA_BB_BC</t>
   </si>
   <si>
     <t>Sl. Vlad Gheorghita</t>
   </si>
   <si>
-    <t>Legislația proprietății intelectuale și industriale</t>
-[...7 lines deleted...]
-  <si>
     <t>Procese şi sisteme de prelucrare 2</t>
   </si>
   <si>
     <t>TIRIPLICĂ Petre-Gheorghe</t>
   </si>
   <si>
     <t>S.l. Cornel ENCIU</t>
   </si>
   <si>
     <t>CB006</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
+    <t>Tehnologii de asamblare</t>
+  </si>
+  <si>
+    <t>CICIC Dumitru-Titi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ing. Corneliu Rontescu</t>
+  </si>
+  <si>
     <t>Managementul inovării și transferul tehnologic</t>
   </si>
   <si>
-    <t>CICIC Dumitru-Titi</t>
-[...4 lines deleted...]
-  <si>
     <t>Practică pentru Proiectul de Diplomă</t>
   </si>
   <si>
     <t>Asigurarea și controlul calității</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
     <t>Ventilație industrială</t>
   </si>
   <si>
-    <t>Tehnologii de asamblare</t>
-[...1 lines deleted...]
-  <si>
     <t>01 Jun 2026</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
+    <t>Echipamente de fabricare 2</t>
+  </si>
+  <si>
+    <t>AA</t>
+  </si>
+  <si>
+    <t>NANU Alexandru-Sergiu</t>
+  </si>
+  <si>
+    <t>LAZĂR Marius</t>
+  </si>
+  <si>
+    <t>CB 014</t>
+  </si>
+  <si>
     <t>Echipamente de fabricare 1</t>
   </si>
   <si>
-    <t>AA</t>
-[...10 lines deleted...]
-  <si>
     <t>Bazele managementului</t>
   </si>
   <si>
     <t>Echipamente de fabricare - Proiect</t>
   </si>
   <si>
-    <t>Echipamente de fabricare 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Educație fizică și sport 1</t>
   </si>
   <si>
     <t>PRICOP Adrian - Daniel</t>
   </si>
   <si>
     <t>Florescu Oroles</t>
   </si>
   <si>
     <t>Sala sport</t>
   </si>
   <si>
     <t>Proiectarea și fabricarea produselor - proiect</t>
   </si>
   <si>
     <t>GHEORGHITA Vlad</t>
   </si>
   <si>
     <t>Conf.dr.ing. Catalin Gheorghita</t>
   </si>
   <si>
     <t>CB201</t>
   </si>
   <si>
     <t>Analiză de reper - proiect</t>
   </si>
   <si>
     <t>GHEORGHITA Catalin</t>
   </si>
   <si>
     <t>S.l.dr.ing. Vlad Gheorghita</t>
   </si>
   <si>
     <t>Tehnologia fabricării componentelor roboţilor industriali</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Proiectarea produselor</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
+    <t>Electronică digitală</t>
+  </si>
+  <si>
+    <t>FRUNZETE Madalin Corneliu</t>
+  </si>
+  <si>
+    <t>Alin Serban</t>
+  </si>
+  <si>
+    <t>AN026</t>
+  </si>
+  <si>
     <t>Electronică digitală / Digital electronics</t>
   </si>
   <si>
-    <t>FRUNZETE Madalin Corneliu</t>
-[...8 lines deleted...]
-    <t>Electronică digitală</t>
+    <t>Programarea și conducerea producției - proiect</t>
+  </si>
+  <si>
+    <t>CATANĂ Mădalin</t>
+  </si>
+  <si>
+    <t>TARBĂ Cristian</t>
   </si>
   <si>
     <t>Ingineria proceselor de asamblare</t>
   </si>
   <si>
-    <t>CATANĂ Mădalin</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CK104 </t>
   </si>
   <si>
     <t>Planificarea asistată de calculator a proceselor industriale</t>
   </si>
   <si>
     <t>Sisteme integrate de producție asistate de calculator</t>
   </si>
   <si>
     <t>Ingineria și managementul proceselor de producție 2</t>
   </si>
   <si>
     <t>Managementul producției și operațiilor / Production and Operation Management</t>
   </si>
   <si>
-    <t>Programarea și conducerea producției - proiect</t>
-[...1 lines deleted...]
-  <si>
     <t>Managementul asistat de calculator al producției</t>
   </si>
   <si>
     <t>TARBĂ Ioan-Cristian</t>
   </si>
   <si>
     <t>CATANĂ Mădălin</t>
   </si>
   <si>
     <t xml:space="preserve">CK104	</t>
   </si>
   <si>
     <t>02 Jun 2026</t>
   </si>
   <si>
     <t>08.00</t>
   </si>
   <si>
+    <t>Organe de maşini 1</t>
+  </si>
+  <si>
+    <t>STOICA Alina - Maria</t>
+  </si>
+  <si>
+    <t>Andreea Teleașă</t>
+  </si>
+  <si>
+    <t>CE301</t>
+  </si>
+  <si>
     <t>Organe de mașini 1</t>
   </si>
   <si>
     <t>CA_CB_CC_EA</t>
   </si>
   <si>
-    <t>STOICA Alina - Maria</t>
-[...7 lines deleted...]
-  <si>
     <t>Organe de mașini 2</t>
   </si>
   <si>
     <t>Organe de maşini 2</t>
   </si>
   <si>
-    <t>Organe de maşini 1</t>
-[...1 lines deleted...]
-  <si>
     <t>08:00</t>
   </si>
   <si>
     <t>Desen tehnic și infografică / Technical Drawing</t>
   </si>
   <si>
     <t>BOTEZ Corina</t>
   </si>
   <si>
     <t>Sl. BOTEZ Sorin-Constantin</t>
   </si>
   <si>
     <t>BN301</t>
   </si>
   <si>
+    <t>Desen Tehnic și Infografică 1</t>
+  </si>
+  <si>
+    <t>BOTEZ Sorin-Constantin</t>
+  </si>
+  <si>
+    <t>Botez Corina</t>
+  </si>
+  <si>
     <t>Desen tehnic și infografică</t>
   </si>
   <si>
     <t>AB_AC_FA</t>
   </si>
   <si>
-    <t>BOTEZ Sorin-Constantin</t>
-[...2 lines deleted...]
-    <t>Botez Corina</t>
+    <t>Desen tehnic și infografică 1</t>
   </si>
   <si>
     <t>Desen tehnic și Infografică 1</t>
   </si>
   <si>
-    <t>Desen tehnic și infografică 1</t>
-[...4 lines deleted...]
-  <si>
     <t>Electrotehnică</t>
   </si>
   <si>
     <t>CHIRILĂ Aurel-Ionuţ</t>
   </si>
   <si>
     <t>CÎRSTOIU Adelina-Maria</t>
   </si>
   <si>
     <t>EA023b</t>
   </si>
   <si>
+    <t>Sisteme de actionare 3</t>
+  </si>
+  <si>
+    <t>DOBRESCU Tiberiu Gabriel</t>
+  </si>
+  <si>
+    <t>IVAN Mario</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CO006	</t>
+  </si>
+  <si>
+    <t>Practica de specialitate / Internship 2</t>
+  </si>
+  <si>
     <t>Bazele ingineriei industriale 1</t>
   </si>
   <si>
-    <t>DOBRESCU Tiberiu Gabriel</t>
-[...4 lines deleted...]
-  <si>
     <t>CO006</t>
   </si>
   <si>
     <t>Robotică 1</t>
   </si>
   <si>
-    <t xml:space="preserve">CO006	</t>
-[...1 lines deleted...]
-  <si>
     <t>Ȋncercarea şi recepţia roboţilor industriali</t>
   </si>
   <si>
     <t>Bazele cinematicii roboţilor industriali</t>
   </si>
   <si>
-    <t>Sisteme de actionare 3</t>
-[...4 lines deleted...]
-  <si>
     <t>Sisteme de fabricație robotizate</t>
   </si>
   <si>
     <t>prof. dr. ing. Tiberiu Dobrescu</t>
   </si>
   <si>
     <t>Proiectarea asistată de calculator 3a</t>
   </si>
   <si>
     <t>Proiectarea asistată de calculator 3a / Computer Aided Desing 3a</t>
   </si>
   <si>
     <t>Matematici Speciale</t>
   </si>
   <si>
     <t>TOMA Antonela</t>
   </si>
   <si>
     <t>CIPU Corina</t>
   </si>
   <si>
     <t>B206a Leu</t>
   </si>
   <si>
     <t>Organe de mașini</t>
   </si>
   <si>
     <t>TURTOI Petrică</t>
   </si>
   <si>
     <t>Razvan NECHITA</t>
   </si>
   <si>
     <t>CG120</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
+    <t>Tehnologia constructiilor de masini</t>
+  </si>
+  <si>
+    <t>TONOIU Sergiu</t>
+  </si>
+  <si>
+    <t>CB017</t>
+  </si>
+  <si>
     <t>Tehnologii de prelucrare 2</t>
   </si>
   <si>
-    <t>TONOIU Sergiu</t>
-[...4 lines deleted...]
-  <si>
     <t>Tehnologia fabricării produselor</t>
   </si>
   <si>
     <t>Procese industriale 3 - proiect</t>
   </si>
   <si>
     <t>Procese industriale 3</t>
   </si>
   <si>
     <t>Tehnologia fabricării produselor 3</t>
   </si>
   <si>
     <t>Produse, procese și sisteme 2 - proiect</t>
   </si>
   <si>
-    <t>Tehnologia constructiilor de masini</t>
+    <t>Mașini unelte</t>
+  </si>
+  <si>
+    <t>BISU Claudiu</t>
   </si>
   <si>
     <t>Mașini unelte cu comandă numerică</t>
   </si>
   <si>
-    <t>BISU Claudiu</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedee de fabricație în sisteme de producție digitale</t>
   </si>
   <si>
-    <t>Mașini unelte</t>
-[...1 lines deleted...]
-  <si>
     <t>Mecanica fluidelor și mașini hidraulice</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>MITRUT Robert</t>
   </si>
   <si>
     <t>Claudia Georgiana VASILIU</t>
   </si>
   <si>
     <t>FB111</t>
   </si>
   <si>
     <t>Știința materialelor</t>
   </si>
   <si>
+    <t>AAd</t>
+  </si>
+  <si>
+    <t>VASILESCU Marius Lucian</t>
+  </si>
+  <si>
+    <t>Dr.Ing. Streza Alexandru</t>
+  </si>
+  <si>
+    <t>JK110</t>
+  </si>
+  <si>
     <t>AA_AD_fd</t>
   </si>
   <si>
-    <t>VASILESCU Marius Lucian</t>
-[...10 lines deleted...]
-  <si>
     <t>Echipamente individuale de protecție</t>
   </si>
   <si>
     <t>GHEORGHE Marilena</t>
   </si>
   <si>
     <t>Conf.dr.ing.Borda Claudia</t>
   </si>
   <si>
     <t>CK111</t>
   </si>
   <si>
     <t>Dinamica mașinilor și proceselor</t>
   </si>
   <si>
     <t>MOHORA Cristina</t>
   </si>
   <si>
     <t>Cercet.st.  DRAGOMIR Andrei</t>
   </si>
   <si>
     <t>CB023</t>
   </si>
   <si>
     <t>Analiză matematică / Mathematical Analysis</t>
@@ -743,71 +743,71 @@
   <si>
     <t>CK106</t>
   </si>
   <si>
     <t>Securitate şi sănătate în muncă în domeniul serviciilor</t>
   </si>
   <si>
     <t>BORDA Claudia</t>
   </si>
   <si>
     <t>Scule de prelucrare prin aschiere - proiect</t>
   </si>
   <si>
     <t>prof. dr. ing. George CONSTANTIN</t>
   </si>
   <si>
     <t>CB210</t>
   </si>
   <si>
     <t>Scule așchietoare</t>
   </si>
   <si>
     <t>CONSTANTIN George</t>
   </si>
   <si>
+    <t>Programarea calculatoarelor și limbaje de programare 1</t>
+  </si>
+  <si>
+    <t>SILVESTRU  Cătălin- Ionuţ</t>
+  </si>
+  <si>
+    <t>Firulescu Alexandru</t>
+  </si>
+  <si>
     <t>Programarea calculatoarelor și limbaje de programare 2</t>
   </si>
   <si>
-    <t>SILVESTRU  Cătălin- Ionuţ</t>
-[...4 lines deleted...]
-  <si>
     <t>Programarea calculatoarelor și limbaje de programare 1 / Computer Programming and Programming Languages 1</t>
   </si>
   <si>
     <t>Iordoc Georgian</t>
   </si>
   <si>
     <t>Programarea calculatoarelor și limbaje de programare 2 / Computer Programming  and programming languages 2</t>
   </si>
   <si>
-    <t>Programarea calculatoarelor și limbaje de programare 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Organe de mașini / Machine Elements</t>
   </si>
   <si>
     <t>RADULESCU Alexandru-Valentin</t>
   </si>
   <si>
     <t>conf.dr. ing. Irina Radulescu</t>
   </si>
   <si>
     <t>CG023</t>
   </si>
   <si>
     <t>Organe de mașini / Machine elements</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 2</t>
   </si>
   <si>
     <t>Management industrial</t>
   </si>
   <si>
     <t>COTET Costel - Emil</t>
@@ -842,86 +842,86 @@
   <si>
     <t>SL.dr.ing. Aura Mocanu</t>
   </si>
   <si>
     <t>JK308</t>
   </si>
   <si>
     <t>Știința și ingineria materialelor</t>
   </si>
   <si>
     <t>Știința materialelor / Materials Science</t>
   </si>
   <si>
     <t>Leadership Lab</t>
   </si>
   <si>
     <t>COTET Gabriela-Beatrice</t>
   </si>
   <si>
     <t>Costel Emil Cotet</t>
   </si>
   <si>
     <t>Comunicare / Communication</t>
   </si>
   <si>
+    <t>Product Design and Development</t>
+  </si>
+  <si>
     <t>DUGAESESCU Ileana</t>
   </si>
   <si>
     <t>CODREANU Irina-Maria</t>
   </si>
   <si>
     <t>CO003b</t>
   </si>
   <si>
+    <t>Bazele fabricației aditive</t>
+  </si>
+  <si>
     <t>Bazele ciberneticii</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator / Computer Aided Design 1</t>
   </si>
   <si>
-    <t>Product Design and Development</t>
-[...2 lines deleted...]
-    <t>Bazele fabricației aditive</t>
+    <t>Inginerie asistată de calculator 1</t>
+  </si>
+  <si>
+    <t>ALEXANDRU Tudor-George</t>
+  </si>
+  <si>
+    <t>Ing. Stefan Cula</t>
   </si>
   <si>
     <t>Inginerie asistată de calculator 2</t>
   </si>
   <si>
-    <t>ALEXANDRU Tudor-George</t>
-[...4 lines deleted...]
-  <si>
     <t>Inginerie aistată de calculator / Computer Aided Engineering</t>
   </si>
   <si>
-    <t>Inginerie asistată de calculator 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Inteligență artificială și sisteme expert</t>
   </si>
   <si>
     <t>BIGAN Cristin-Iulian</t>
   </si>
   <si>
     <t>Panduru Valentin</t>
   </si>
   <si>
     <t>Sisteme de inteligență artificială</t>
   </si>
   <si>
     <t>Tehnici de inteligență artificială 2</t>
   </si>
   <si>
     <t>Algebră liniară, geometrie analitică și diferențială / Linear Algebra, Analytical and Differential Geometry</t>
   </si>
   <si>
     <t>COSTEA  Nicusor</t>
   </si>
   <si>
     <t>Asist. dr. Doru Dumitrescu</t>
   </si>
   <si>
     <t>CB021</t>
@@ -947,248 +947,248 @@
   <si>
     <t>Sl. Cornel ENCIU</t>
   </si>
   <si>
     <t>Managementul investițiilor</t>
   </si>
   <si>
     <t>DOICIN Cristian</t>
   </si>
   <si>
     <t>Roxana Puiu</t>
   </si>
   <si>
     <t>CD008</t>
   </si>
   <si>
     <t>Analiză economică</t>
   </si>
   <si>
     <t>Tehnologii și echipamente pentru fabricare aditivă</t>
   </si>
   <si>
     <t xml:space="preserve">Vlad Enache	</t>
   </si>
   <si>
+    <t>Informatică aplicată</t>
+  </si>
+  <si>
+    <t>Cristin Bigan</t>
+  </si>
+  <si>
     <t>Fabricație aditivă</t>
   </si>
   <si>
-    <t>Informatică aplicată</t>
-[...2 lines deleted...]
-    <t>Cristin Bigan</t>
+    <t>Noţiuni privind auditul securităţii în industrie</t>
+  </si>
+  <si>
+    <t>Prof dr.ing Chivu Oana</t>
+  </si>
+  <si>
+    <t>Ecologie şi protecţia mediului</t>
   </si>
   <si>
     <t>Managementul riscului în inginerie industrială</t>
   </si>
   <si>
-    <t>Noţiuni privind auditul securităţii în industrie</t>
-[...7 lines deleted...]
-  <si>
     <t>13:00</t>
   </si>
   <si>
+    <t>Practica de domeniu / Practical Stage 1</t>
+  </si>
+  <si>
+    <t>DIJMĂRESCU Manuela-Roxana</t>
+  </si>
+  <si>
+    <t>ALUPEI COJOCARIU Ovidiu-Dorin</t>
+  </si>
+  <si>
+    <t>CB112</t>
+  </si>
+  <si>
     <t>Tehnologia fabricării mașinilor-unelte</t>
   </si>
   <si>
-    <t>DIJMĂRESCU Manuela-Roxana</t>
-[...7 lines deleted...]
-  <si>
     <t>Procese de fabricație 2 - Proiect / Manufacturing Processes 2 Project</t>
   </si>
   <si>
     <t>Analiză de produs</t>
   </si>
   <si>
+    <t>Proiectare asistată de calculator 1</t>
+  </si>
+  <si>
     <t>Tehnologie de fabricație</t>
   </si>
   <si>
-    <t>Proiectare asistată de calculator 1</t>
-[...4 lines deleted...]
-  <si>
     <t>PUIU Roxana-Adriana</t>
   </si>
   <si>
     <t>Puiu Roxana</t>
   </si>
   <si>
     <t>Economie în inginerie / Engineering Economics</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>Comunicare managerială</t>
   </si>
   <si>
     <t>SIMIONESCU-PANAIT Andrei</t>
   </si>
   <si>
     <t>Ciprian Tudor</t>
   </si>
   <si>
     <t>EC301</t>
   </si>
   <si>
     <t>Entrepreneurship and Innovation</t>
   </si>
   <si>
     <t>CHISCOP  Florina</t>
   </si>
   <si>
     <t>Popa Laurentiu</t>
   </si>
   <si>
     <t xml:space="preserve">CK110D	</t>
   </si>
   <si>
     <t>Asigurarea calității</t>
   </si>
   <si>
     <t>CK110D</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
+    <t>Informatică aplicată / Applied Informatics</t>
+  </si>
+  <si>
+    <t>CAZACU Carmen-Cristiana</t>
+  </si>
+  <si>
+    <t>S.l.dr.ing. Florina Chiscop</t>
+  </si>
+  <si>
     <t>Sisteme informatice și IIOT</t>
   </si>
   <si>
-    <t>CAZACU Carmen-Cristiana</t>
-[...5 lines deleted...]
-    <t>Informatică aplicată / Applied Informatics</t>
+    <t>Management de proiect / Project Management</t>
+  </si>
+  <si>
+    <t>POPA Cicerone-Laurenţiu</t>
+  </si>
+  <si>
+    <t>CHISCOP Florina</t>
+  </si>
+  <si>
+    <t>Managementul fluxurilor materiale / Materials Flow Management</t>
+  </si>
+  <si>
+    <t>POPA Cicerone-Laurentiu</t>
   </si>
   <si>
     <t>Management de proiect</t>
   </si>
   <si>
-    <t>POPA Cicerone-Laurenţiu</t>
-[...4 lines deleted...]
-  <si>
     <t>Integrated Production Systems</t>
   </si>
   <si>
     <t>Managementul cercetării dezvoltării și inovării</t>
   </si>
   <si>
-    <t>Management de proiect / Project Management</t>
-[...5 lines deleted...]
-    <t>POPA Cicerone-Laurentiu</t>
+    <t>SAVESCU-NEACSU Crina-Daniela</t>
+  </si>
+  <si>
+    <t>Ani Irimia</t>
+  </si>
+  <si>
+    <t>CB005</t>
   </si>
   <si>
     <t>Analiză matematică</t>
   </si>
   <si>
-    <t>SAVESCU-NEACSU Crina-Daniela</t>
-[...7 lines deleted...]
-  <si>
     <t>Tratamente termice</t>
   </si>
   <si>
     <t>BIBIS Adrian</t>
   </si>
   <si>
     <t>Oana CHIVU</t>
   </si>
   <si>
     <t xml:space="preserve">CK009	</t>
   </si>
   <si>
     <t>Fabricație digitală</t>
   </si>
   <si>
     <t>CK009</t>
   </si>
   <si>
     <t>Managementul calităţii totale</t>
   </si>
   <si>
     <t>CÎRȚÎNĂ Liviu-Marius</t>
   </si>
   <si>
     <t>CK109</t>
   </si>
   <si>
     <t>Cultură și civilizație europeană / European Culture and Civilization</t>
   </si>
   <si>
     <t>COTOARA Maricica-Daniela</t>
   </si>
   <si>
     <t>Lector univ. dr. Adelin Dumitru</t>
   </si>
   <si>
     <t>BN314</t>
   </si>
   <si>
+    <t>Informatizarea şi optimizarea proceselor de control</t>
+  </si>
+  <si>
     <t>CB213</t>
   </si>
   <si>
     <t>Ingineria calităţii</t>
   </si>
   <si>
     <t>Metode numerice</t>
   </si>
   <si>
     <t>Managementul calității</t>
   </si>
   <si>
-    <t>Informatizarea şi optimizarea proceselor de control</t>
-[...1 lines deleted...]
-  <si>
     <t>16:00</t>
   </si>
   <si>
     <t>Teoria sistemelor</t>
   </si>
   <si>
     <t>SIMOIU Mircea-Ştefan</t>
   </si>
   <si>
     <t>Conf. dr. ing. Vasile Calofir</t>
   </si>
   <si>
     <t>ED112</t>
   </si>
   <si>
     <t>Programarea textuală a robotilor industriali</t>
   </si>
   <si>
     <t>ANTON Florin-Daniel</t>
   </si>
   <si>
     <t>Conf. dr. ing. Silvia Anton</t>
   </si>
   <si>
     <t>ED320</t>
@@ -1283,128 +1283,128 @@
   <si>
     <t>Tehnologia materialelor 2</t>
   </si>
   <si>
     <t>Riscuri profesionale generate de componentele sistemului de muncă industrial</t>
   </si>
   <si>
     <t>Ergonomie</t>
   </si>
   <si>
     <t>CA_CC</t>
   </si>
   <si>
     <t>Metoda elementului finit</t>
   </si>
   <si>
     <t>BC</t>
   </si>
   <si>
     <t>JIGA Gheorghe Gabriel</t>
   </si>
   <si>
     <t>Nicoleta Crisan</t>
   </si>
   <si>
+    <t>Elemente de medicina muncii</t>
+  </si>
+  <si>
+    <t>CHIVU Oana-Roxana</t>
+  </si>
+  <si>
+    <t>S.l. dr. ing. Marilena GHEORGHE</t>
+  </si>
+  <si>
+    <t>CK009d</t>
+  </si>
+  <si>
     <t>Tehnologia Materialelor 1</t>
   </si>
   <si>
-    <t>CHIVU Oana-Roxana</t>
-[...1 lines deleted...]
-  <si>
     <t>S.l. dr. ing. Cornelia LUCHIAN</t>
   </si>
   <si>
-    <t>CK009d</t>
-[...1 lines deleted...]
-  <si>
     <t>Managementul securității şi sănătății în muncă</t>
   </si>
   <si>
-    <t>S.l. dr. ing. Marilena GHEORGHE</t>
-[...1 lines deleted...]
-  <si>
     <t>Evaluarea economică a accidentelor de muncă și bolilor profesionale</t>
   </si>
   <si>
     <t>Tehnologia Materialelor 2</t>
   </si>
   <si>
     <t>Metrologie industrială</t>
   </si>
   <si>
-    <t>Elemente de medicina muncii</t>
-[...1 lines deleted...]
-  <si>
     <t>Securitate și sănătate în muncă în domeniul fabricației digitale</t>
   </si>
   <si>
     <t>.dr.ing. GHEORGHE Marilena</t>
   </si>
   <si>
+    <t>Procese industriale 2</t>
+  </si>
+  <si>
     <t>LUCHIAN Cornelia</t>
   </si>
   <si>
     <t>CB024</t>
   </si>
   <si>
-    <t>Procese industriale 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Metode de evaluare a riscurilor</t>
   </si>
   <si>
     <t>Oboseala structurilor mecanice</t>
   </si>
   <si>
     <t>STUPARU Florin-Adrian</t>
   </si>
   <si>
     <t>Dragos Apostol</t>
   </si>
   <si>
     <t>CA012</t>
   </si>
   <si>
     <t>03 Jun 2026</t>
   </si>
   <si>
+    <t>Programarea calculatoarelor și limbaje de programare 3</t>
+  </si>
+  <si>
     <t>AMZA Cătălin-Gheorghe</t>
   </si>
   <si>
+    <t>GIOLU Cristian</t>
+  </si>
+  <si>
+    <t>CK105</t>
+  </si>
+  <si>
     <t>TASCA Gabriel Dan</t>
   </si>
   <si>
-    <t>CK105</t>
-[...7 lines deleted...]
-  <si>
     <t>Programarea Calculatoarelor și limbaje de programare 2</t>
   </si>
   <si>
     <t>Tehnologia informației în inginerie</t>
   </si>
   <si>
     <t>Tehnologia informaţiei în inginerie</t>
   </si>
   <si>
     <t>Modelarea și simularea sistemelor de producție / Modelling and simulation of production systems</t>
   </si>
   <si>
     <t>APOSTOL Dragoş-Alexandru</t>
   </si>
   <si>
     <t>Prof.dr.ing.Dan Mihai Constantinescu</t>
   </si>
   <si>
     <t>CA009</t>
   </si>
   <si>
     <t>Programarea Calculatoarelor și limbaje de programare 1 / Computer Programming 1</t>
   </si>
   <si>
     <t>TASCA Gabriel-Dan</t>
@@ -1466,122 +1466,122 @@
   <si>
     <t xml:space="preserve">	CK111</t>
   </si>
   <si>
     <t>Teoria reglării automate</t>
   </si>
   <si>
     <t>FAGARASAN Ioana</t>
   </si>
   <si>
     <t>Vasile Calofir</t>
   </si>
   <si>
     <t>PANDURU Valentin-Marius</t>
   </si>
   <si>
     <t>Bigan Cristin</t>
   </si>
   <si>
     <t>CB113</t>
   </si>
   <si>
     <t>Educație fizică și sport 2</t>
   </si>
   <si>
+    <t>Educatie fizica și sport 1</t>
+  </si>
+  <si>
     <t>Educație fizică și sport 2 / Sport 2</t>
   </si>
   <si>
     <t>FA</t>
   </si>
   <si>
     <t>Educație fizică și sport 2 / Physical education and sport 2</t>
   </si>
   <si>
     <t>Educație fizică și sport 1 / Sport 1</t>
   </si>
   <si>
     <t>Educație fizică și sport 1 / Physical education and sport 1</t>
   </si>
   <si>
-    <t>Educatie fizica și sport 1</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JK110	</t>
   </si>
   <si>
     <t>lector dr. Crina Săvescu</t>
   </si>
   <si>
     <t>Retele neuronale</t>
   </si>
   <si>
     <t>ABAZA Bogdan Felician</t>
   </si>
   <si>
     <t>drd.ing.G SIMA</t>
   </si>
   <si>
     <t>Legislația muncii</t>
   </si>
   <si>
     <t>GRECEA ANca-Cristina</t>
   </si>
   <si>
     <t>Automate si microprogramare</t>
   </si>
   <si>
     <t>STAMATESCU Iulia-Vasilica</t>
   </si>
   <si>
     <t>Sl.dr.ing. Cristina Nichiforov</t>
   </si>
   <si>
     <t>Precis 405</t>
   </si>
   <si>
     <t>Comunicații în rețele computerizate</t>
   </si>
   <si>
     <t>TRIFAN Răzvan - Florentin</t>
   </si>
   <si>
     <t>Serban Obreja</t>
   </si>
   <si>
     <t xml:space="preserve">B203-ETTI	</t>
   </si>
   <si>
+    <t>Logistică</t>
+  </si>
+  <si>
+    <t>sl.dr.ing. Roxana PUIU</t>
+  </si>
+  <si>
     <t>Managementul rețelelor logistice</t>
   </si>
   <si>
-    <t>sl.dr.ing. Roxana PUIU</t>
-[...4 lines deleted...]
-  <si>
     <t>Biomateriale și nanomateriale</t>
   </si>
   <si>
     <t>ANTONIAC Vasile Iulian</t>
   </si>
   <si>
     <t>Trante Octavian</t>
   </si>
   <si>
     <t>JI204</t>
   </si>
   <si>
     <t>Securitate şi sănătate în muncă în domeniul mecanic</t>
   </si>
   <si>
     <t>BABIS  Claudiu</t>
   </si>
   <si>
     <t>CE301bis</t>
   </si>
   <si>
     <t>Legislaţia securității şi sănătății în muncă</t>
   </si>
   <si>
     <t>Bazele tehnologiei informației</t>
@@ -1679,98 +1679,98 @@
   <si>
     <t>Rezistența Materialelor 1</t>
   </si>
   <si>
     <t>VLASCEANU Daniel</t>
   </si>
   <si>
     <t>Sl.dr.ing. Miruna CIOLCA</t>
   </si>
   <si>
     <t>Rezistenţa materialelor 1</t>
   </si>
   <si>
     <t>CB015</t>
   </si>
   <si>
     <t>NICULAE Elisabeta</t>
   </si>
   <si>
     <t>As.drd. POPESCU Daniel Mircea</t>
   </si>
   <si>
     <t>Conf. Magdalena ROSU</t>
   </si>
   <si>
+    <t>Sisteme computerizate de măsurare și control</t>
+  </si>
+  <si>
     <t>SAVU Tom</t>
   </si>
   <si>
     <t>S.l.dr.ing. Bogdan Alexandru JUGRAVU</t>
   </si>
   <si>
     <t>CB203</t>
   </si>
   <si>
+    <t>Analiza și prelucrarea imaginilor</t>
+  </si>
+  <si>
     <t>Modelarea și simularea sistemelor de producție</t>
   </si>
   <si>
-    <t>Sisteme computerizate de măsurare și control</t>
-[...4 lines deleted...]
-  <si>
     <t>AB_AC</t>
   </si>
   <si>
     <t>sl.dr.ing. Vlad GHEORGHITA</t>
   </si>
   <si>
+    <t>Managementul producției și al operațiunilor 2</t>
+  </si>
+  <si>
+    <t>ROSU Maria-Magdalena</t>
+  </si>
+  <si>
+    <t>Sl. dr. ing. Petre Tiriplica</t>
+  </si>
+  <si>
     <t>Bazele ingineriei industriale 2</t>
   </si>
   <si>
-    <t>ROSU Maria-Magdalena</t>
-[...4 lines deleted...]
-  <si>
     <t>Managementul producției și al operațiunilor 1</t>
   </si>
   <si>
     <t>Management de sistem si de proiect / System and Project Management</t>
   </si>
   <si>
     <t>Ingineria valorii</t>
   </si>
   <si>
     <t>Managementul resurselor umane</t>
   </si>
   <si>
-    <t>Managementul producției și al operațiunilor 2</t>
-[...1 lines deleted...]
-  <si>
     <t>04 Jun 2026</t>
   </si>
   <si>
     <t>Tehnologia produselor polimerice și compozite</t>
   </si>
   <si>
     <t>OPRAN Constantin Gheorghe</t>
   </si>
   <si>
     <t>NICOLESCU Alexandru</t>
   </si>
   <si>
     <t>Tehnologia produselor injectate în matriță</t>
   </si>
   <si>
     <t>Inginerie software 2</t>
   </si>
   <si>
     <t>MOCANU Bogdan-Costel</t>
   </si>
   <si>
     <t>Silviu Pantelimon</t>
   </si>
   <si>
     <t>PR606</t>
@@ -1820,77 +1820,77 @@
   <si>
     <t>TRANCĂ Dumitru-Cristian</t>
   </si>
   <si>
     <t xml:space="preserve">Palacean Alexandru </t>
   </si>
   <si>
     <t xml:space="preserve">ED313	</t>
   </si>
   <si>
     <t>Mecanică</t>
   </si>
   <si>
     <t>OVANISOF Alina</t>
   </si>
   <si>
     <t>Andreea Griguta</t>
   </si>
   <si>
     <t>Mecanică 1</t>
   </si>
   <si>
     <t>Mecanică 2</t>
   </si>
   <si>
+    <t>Limbă modernă 1 - Engleză</t>
+  </si>
+  <si>
+    <t>AA_AD_en</t>
+  </si>
+  <si>
+    <t>SALCIANU Salcianu</t>
+  </si>
+  <si>
+    <t>Ciobotaru Alina</t>
+  </si>
+  <si>
+    <t>AN210</t>
+  </si>
+  <si>
+    <t>Limbă Modernă 1 - Engleză</t>
+  </si>
+  <si>
+    <t>BA_BB_BC_En</t>
+  </si>
+  <si>
     <t>Limba modernă 1 - Engleză</t>
   </si>
   <si>
-    <t>SALCIANU Salcianu</t>
-[...7 lines deleted...]
-  <si>
     <t>Limbă modernă 2 - Engleză</t>
   </si>
   <si>
-    <t>Limbă Modernă 1 - Engleză</t>
-[...10 lines deleted...]
-  <si>
     <t>Limbă modernă 3 - Engleză</t>
   </si>
   <si>
     <t>CIOBOTARU Alina</t>
   </si>
   <si>
     <t xml:space="preserve">Lect. dr. Alexandra Salcianu </t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 2 / Computer Aided Design 2</t>
   </si>
   <si>
     <t>Robotică 1 / Robotics 1</t>
   </si>
   <si>
     <t>NICOLESCU Florin Adrian</t>
   </si>
   <si>
     <t>DUDICI LUCIANA</t>
   </si>
   <si>
     <t>Sisteme de acţionare 1</t>
   </si>
   <si>
     <t>Sisteme de acționare 1 / Driving Systems 1</t>
@@ -1901,119 +1901,119 @@
   <si>
     <t>Implementarea roboţilor în sistemele de producţie</t>
   </si>
   <si>
     <t>BB_BC</t>
   </si>
   <si>
     <t>Concepția și exploatarea roboților industriali 1 / Industrial Robots Design and Operation 1</t>
   </si>
   <si>
     <t>Proiectarea sistemelor mecanice / Mechanical Systems Design</t>
   </si>
   <si>
     <t>ROTARU Alexandra</t>
   </si>
   <si>
     <t>Valentina-Daniela BĂJENARU</t>
   </si>
   <si>
     <t>JC106</t>
   </si>
   <si>
     <t>CB 113</t>
   </si>
   <si>
+    <t>Proiectare asistată de calculator</t>
+  </si>
+  <si>
+    <t>RADU Constantin</t>
+  </si>
+  <si>
+    <t>Rujinski Alexandru</t>
+  </si>
+  <si>
     <t>Proiectarea dispozitivelor tehnologice 1</t>
   </si>
   <si>
     <t>CB_CC</t>
   </si>
   <si>
-    <t>RADU Constantin</t>
-[...4 lines deleted...]
-  <si>
     <t>Ecotehnologie</t>
   </si>
   <si>
     <t>Proiectarea dispozitivelor tehnologice 2</t>
   </si>
   <si>
     <t>Pregătirea proceselor de fabricaţie</t>
   </si>
   <si>
     <t>Toleranţe și control dimensional</t>
   </si>
   <si>
-    <t>Proiectare asistată de calculator</t>
-[...1 lines deleted...]
-  <si>
     <t>Concepţia şi exploatarea roboţilor industriali 2</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator 3</t>
   </si>
   <si>
     <t>GHIONEA Gabriel Ionut</t>
   </si>
   <si>
     <t>Cristian Tarba</t>
   </si>
   <si>
     <t>As.drd.ing. POPESCU Daniel Mircea</t>
   </si>
   <si>
     <t>Proiectare asistată de calculator / Computer Aided Design 2</t>
   </si>
   <si>
     <t>ENCIU Cornel</t>
   </si>
   <si>
     <t>Proiectare tehnologică asistată de calculator</t>
   </si>
   <si>
     <t>Conf.Dr.Ing. ABAZA Bogdan-Felician</t>
   </si>
   <si>
+    <t>Desen Tehnic și Infografică 3</t>
+  </si>
+  <si>
+    <t>DUMITRACHE - RUJINSKI Alexandru</t>
+  </si>
+  <si>
     <t>Tehnologii de fabricaţie 2</t>
   </si>
   <si>
-    <t>DUMITRACHE - RUJINSKI Alexandru</t>
-[...1 lines deleted...]
-  <si>
     <t>Procese tehnologice de fabricație</t>
   </si>
   <si>
     <t>Tehnologii de fabricatie 1</t>
   </si>
   <si>
-    <t>Desen Tehnic și Infografică 3</t>
-[...1 lines deleted...]
-  <si>
     <t>Tehnologii de deformare plastică la rece - proiect</t>
   </si>
   <si>
     <t>ENCIU Cornel-Cristian</t>
   </si>
   <si>
     <t>S.L. Dr. Ing. TARBA Ioan-Cristian</t>
   </si>
   <si>
     <t xml:space="preserve">CO011	</t>
   </si>
   <si>
     <t>Produse, procese și sisteme 1 - proiect</t>
   </si>
   <si>
     <t>Tehnologii de fabricare electroerozive</t>
   </si>
   <si>
     <t>05 Jun 2026</t>
   </si>
   <si>
     <t>Rezistența materialelor 2 / Mechanics of Materials 2</t>
   </si>
   <si>
     <t>PASTRAMĂ Stefan Dan</t>
@@ -2027,245 +2027,245 @@
   <si>
     <t>Sisteme incorporate</t>
   </si>
   <si>
     <t>NICOLAE Maximilian-Eugen</t>
   </si>
   <si>
     <t>Alexandru Dumitrache</t>
   </si>
   <si>
     <t>ED307</t>
   </si>
   <si>
     <t>Nicoleta Carutasu</t>
   </si>
   <si>
     <t>CK110d</t>
   </si>
   <si>
     <t>Automate programabile</t>
   </si>
   <si>
     <t xml:space="preserve">CK110d   	</t>
   </si>
   <si>
+    <t>Proiectarea asistată de calculator pentru sisteme de fabricaţie flexibilă</t>
+  </si>
+  <si>
     <t>POPESCU Diana</t>
   </si>
   <si>
     <t>Cristiana Cazacu</t>
   </si>
   <si>
     <t>CK008</t>
   </si>
   <si>
-    <t>Proiectarea asistată de calculator pentru sisteme de fabricaţie flexibilă</t>
-[...1 lines deleted...]
-  <si>
     <t>POPA Constantin</t>
   </si>
   <si>
     <t>Luminita VOICULESCU</t>
   </si>
   <si>
     <t>AN-028</t>
   </si>
   <si>
     <t>Automate programabile / Programable Logic Controllers</t>
   </si>
   <si>
     <t>Tehnologii de fabricație aditivă</t>
   </si>
   <si>
     <t>Modelare, identificare și simulare 2</t>
   </si>
   <si>
     <t>Sisteme de realitate virtuală</t>
   </si>
   <si>
     <t>Pălăcean Alexandru Viorel</t>
   </si>
   <si>
     <t>Concepția și exploatarea roboților industriali 2 / Industrial Robots Design and Operation 22</t>
   </si>
   <si>
     <t>CK104</t>
   </si>
   <si>
+    <t>Programarea Calculatoarelor și limbaje de programare 2 - proiect / Computer Programming 2 - project</t>
+  </si>
+  <si>
+    <t>SPANU Paulina</t>
+  </si>
+  <si>
+    <t>Szuder Andrei</t>
+  </si>
+  <si>
     <t>Sisteme informatice și IIoT / Industrial Internet of Things</t>
   </si>
   <si>
-    <t>SPANU Paulina</t>
-[...4 lines deleted...]
-  <si>
     <t>Robotică 2</t>
   </si>
   <si>
     <t>Senzori și Internetul Obiectelor Industriale</t>
   </si>
   <si>
     <t>Programarea Calculatoarelor și limbaje de programare 2 / Computer Programming 2</t>
   </si>
   <si>
     <t>Bazele roboticii</t>
   </si>
   <si>
-    <t>Programarea Calculatoarelor și limbaje de programare 2 - proiect / Computer Programming 2 - project</t>
-[...1 lines deleted...]
-  <si>
     <t>Managementul lanțurilor de furnizori / Supply Chain Management</t>
   </si>
   <si>
     <t>SZUDER Andrei</t>
   </si>
   <si>
     <t>Spanu Paulina</t>
   </si>
   <si>
     <t xml:space="preserve">	CB203</t>
   </si>
   <si>
+    <t>Desen tehnic și infografică 2</t>
+  </si>
+  <si>
     <t>VILCEA Elena-Janina</t>
   </si>
   <si>
     <t>Irina CODREANU</t>
   </si>
   <si>
-    <t>Desen tehnic și infografică 2</t>
-[...1 lines deleted...]
-  <si>
     <t>06 Jun 2026</t>
   </si>
   <si>
     <t>Fizică / Physics</t>
   </si>
   <si>
     <t>PUSCA Stefan Lucian</t>
   </si>
   <si>
     <t>Conf.Dr. Cristian Toma</t>
   </si>
   <si>
     <t>031B</t>
   </si>
   <si>
     <t>TOMA Cristian Ghiocel</t>
   </si>
   <si>
     <t>Stefan Pusca</t>
   </si>
   <si>
     <t>BN031B</t>
   </si>
   <si>
     <t>Acționări hidraulice și pneumatice</t>
   </si>
   <si>
     <t>MARIN Alexandru</t>
   </si>
   <si>
     <t>Laura-Florentina Boanta</t>
   </si>
   <si>
     <t>Ela115</t>
   </si>
   <si>
+    <t>Desen tehnic și infografică 1 / Technical Drawing and Infographics 1</t>
+  </si>
+  <si>
+    <t>BRĂILEANU Patricia-Isabela</t>
+  </si>
+  <si>
+    <t>Cristian Perederic</t>
+  </si>
+  <si>
     <t>Desen tehnic și infografică 3 / Technical Drawing and Infographics 3</t>
   </si>
   <si>
-    <t>BRĂILEANU Patricia-Isabela</t>
-[...5 lines deleted...]
-    <t>Desen tehnic și infografică 1 / Technical Drawing and Infographics 1</t>
+    <t>Desen tehnic și infografică 2</t>
+  </si>
+  <si>
+    <t>PASCU Nicoleta Elisabeta</t>
+  </si>
+  <si>
+    <t>Perederic Cristian</t>
   </si>
   <si>
     <t>Sisteme de acționare 3 / Driving Systems 3</t>
   </si>
   <si>
-    <t>PASCU Nicoleta Elisabeta</t>
-[...4 lines deleted...]
-  <si>
     <t>Desen tehnic și infografică 2 / Technical Drawing and Infographics 2</t>
   </si>
   <si>
     <t>Sisteme de paletizare și infoliere</t>
   </si>
   <si>
+    <t>Desen tehnic şi infografică 2</t>
+  </si>
+  <si>
     <t>Sisteme de împachetare</t>
   </si>
   <si>
-    <t>Desen tehnic şi infografică 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Bazele cinematicii roboților industriali / Fundamentals of Industrial Robots Kinematics</t>
   </si>
   <si>
-    <t>Desen tehnic și infografică 2</t>
-[...1 lines deleted...]
-  <si>
     <t>07 Jun 2026</t>
   </si>
   <si>
     <t>08 Jun 2026</t>
   </si>
   <si>
+    <t>Grafică asistată de calculator 2</t>
+  </si>
+  <si>
+    <t>TUNSOIU Nicolae</t>
+  </si>
+  <si>
+    <t>As. Drnd. Nicolescu Alexandru</t>
+  </si>
+  <si>
+    <t>CO003a</t>
+  </si>
+  <si>
+    <t>Tehnologii WEB</t>
+  </si>
+  <si>
     <t>Baze de date</t>
   </si>
   <si>
-    <t>TUNSOIU Nicolae</t>
-[...7 lines deleted...]
-  <si>
     <t>Interfețe și servicii Web</t>
   </si>
   <si>
     <t>Grafică asistată de calculator</t>
   </si>
   <si>
     <t>Baze de date - proiect</t>
   </si>
   <si>
-    <t>Grafică asistată de calculator 2</t>
-[...4 lines deleted...]
-  <si>
     <t>Chimie / Chemistry</t>
   </si>
   <si>
     <t>POPESCU Simona Andreia</t>
   </si>
   <si>
     <t>Cristina Dumitriu</t>
   </si>
   <si>
     <t>L026Polizu</t>
   </si>
   <si>
     <t>Florscu oroles</t>
   </si>
   <si>
     <t>Componente mecanice tipizate</t>
   </si>
   <si>
     <t>DUDICI Cristina Luciana</t>
   </si>
   <si>
     <t>S.L. dr. ing. Emilia Popescu</t>
   </si>
   <si>
     <t>Concepţia şi exploatarea sistemelor de producţie robotizate</t>
@@ -2285,80 +2285,80 @@
   <si>
     <t>BN221</t>
   </si>
   <si>
     <t>Tehnologii și echipamente pentru fabricare aditivă - proiect</t>
   </si>
   <si>
     <t>ENACHE Vlad-Cristian</t>
   </si>
   <si>
     <t>As. Drd. Ing. NICOLESCU Alexandru</t>
   </si>
   <si>
     <t>Sisteme computerizate de măsurare și control - proiect</t>
   </si>
   <si>
     <t>JUGRAVU Bogdan - Alexandru</t>
   </si>
   <si>
     <t>LAZAR Marius Vali</t>
   </si>
   <si>
     <t>Senzori și traductoare</t>
   </si>
   <si>
+    <t>Tehnologia fabricării produselor - proiect</t>
+  </si>
+  <si>
+    <t>LAZĂR Marius-Vali</t>
+  </si>
+  <si>
+    <t>JUGRAVU Bogdan</t>
+  </si>
+  <si>
     <t>Programarea mașinilor - unelte cu comandă numerică</t>
   </si>
   <si>
-    <t>LAZĂR Marius-Vali</t>
-[...5 lines deleted...]
-    <t>Tehnologia fabricării produselor - proiect</t>
+    <t>Procese de fabricație 1 / Manufacturing Processes 1</t>
+  </si>
+  <si>
+    <t>MANOLACHE Daniel-Silviu</t>
+  </si>
+  <si>
+    <t>Asist. dr. ing. LAZAR Marius</t>
   </si>
   <si>
     <t>Controlul produselor prin măsurare asistată</t>
   </si>
   <si>
-    <t>MANOLACHE Daniel-Silviu</t>
-[...4 lines deleted...]
-  <si>
     <t>Controlul produselor prin măsurare asistată / Products Control by Computerized Measuring Systems</t>
   </si>
   <si>
     <t>Programarea mașinilor unelte cu comandă numerică</t>
   </si>
   <si>
-    <t>Procese de fabricație 1 / Manufacturing Processes 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Petre Tiriplica</t>
   </si>
   <si>
     <t>CO01</t>
   </si>
   <si>
     <t>Fabricare asistată de calculator</t>
   </si>
   <si>
     <t>Mașini unelte și prelucrări prin așchiere</t>
   </si>
   <si>
     <t>GHINEA Mihalache</t>
   </si>
   <si>
     <t>CB110</t>
   </si>
   <si>
     <t>Maşini şi sisteme de producţie</t>
   </si>
   <si>
     <t>Limba moderna 1 - Franceză</t>
   </si>
   <si>
     <t>BB_Fr</t>
@@ -2417,95 +2417,95 @@
   <si>
     <t>dr.ing. Cornel ENCIU</t>
   </si>
   <si>
     <t>Metode numerice / Numerical Methods</t>
   </si>
   <si>
     <t>Viorel Anghel</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>Programare Java</t>
   </si>
   <si>
     <t>COSTACHE Alexandru</t>
   </si>
   <si>
     <t>POPA Ana-Maria</t>
   </si>
   <si>
     <t>EG409</t>
   </si>
   <si>
+    <t>Rezistenţa materialelor 2 / Strength of Materials 2</t>
+  </si>
+  <si>
     <t>Rezistența materialelor 3</t>
   </si>
   <si>
     <t>Rezistenţa materialelor 1 / Strength of Materials 1</t>
   </si>
   <si>
-    <t>Rezistenţa materialelor 2 / Strength of Materials 2</t>
-[...1 lines deleted...]
-  <si>
     <t>PAUN Irina-Alexandra</t>
   </si>
   <si>
     <t>Andreea Bobei</t>
   </si>
   <si>
+    <t>Baze de date în management</t>
+  </si>
+  <si>
     <t>ALUPEI COJOCARIU  Ovidiu-Dorin</t>
   </si>
   <si>
     <t>Manuela DIJMARESCU</t>
   </si>
   <si>
     <t>Inginerie asistată de calculator</t>
   </si>
   <si>
     <t>Bazele proiectării asistate de calculator</t>
   </si>
   <si>
-    <t>Baze de date în management</t>
+    <t>Analiza fiabilitatii sistemelor industriale</t>
+  </si>
+  <si>
+    <t>DUMITRAS Marius</t>
+  </si>
+  <si>
+    <t>Radu Luana</t>
   </si>
   <si>
     <t>Siguranța sistemelor de producție</t>
   </si>
   <si>
-    <t>DUMITRAS Marius</t>
-[...4 lines deleted...]
-  <si>
     <t>Prelucrări mecanice</t>
   </si>
   <si>
-    <t>Analiza fiabilitatii sistemelor industriale</t>
-[...1 lines deleted...]
-  <si>
     <t>Sl.dr.ing. ISTRITEANU Simona</t>
   </si>
   <si>
     <t>NITOI Dan Florin</t>
   </si>
   <si>
     <t>S.L. Dr. Ing. Radu Constantin</t>
   </si>
   <si>
     <t>Tehnologia materialelor compozite</t>
   </si>
   <si>
     <t>RADU Luana-Flavia</t>
   </si>
   <si>
     <t>Dumitras Marius</t>
   </si>
   <si>
     <t>C Giolu</t>
   </si>
   <si>
     <t>09 Jun 2026</t>
   </si>
   <si>
     <t>S.l. Neagoe Catalin</t>
@@ -2564,125 +2564,125 @@
   <si>
     <t>AB_3BC_3BA</t>
   </si>
   <si>
     <t>POPESCU Constantin - Adrian</t>
   </si>
   <si>
     <t>S.l.dr.ing. Popescu Emilia</t>
   </si>
   <si>
     <t>Identificare în logistică</t>
   </si>
   <si>
     <t>Senzori şi sisteme senzoriale</t>
   </si>
   <si>
     <t>Senzori și sisteme senzoriale / Sensors and Sensorial Systems</t>
   </si>
   <si>
     <t>Managementul activităților logistice în echipă</t>
   </si>
   <si>
     <t>Controlul proceselor cu automate programabile</t>
   </si>
   <si>
+    <t>Logistică industrială</t>
+  </si>
+  <si>
+    <t>POPESCU Emilia - Maria</t>
+  </si>
+  <si>
+    <t>Adrian Popescu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	CB007</t>
+  </si>
+  <si>
     <t>Sisteme de alimentare, transport, transfer</t>
   </si>
   <si>
-    <t>POPESCU Emilia - Maria</t>
-[...7 lines deleted...]
-  <si>
     <t>Industrial Logistics</t>
   </si>
   <si>
-    <t>Logistică industrială</t>
-[...1 lines deleted...]
-  <si>
     <t>dr.ing. Claudiu PIRNAU</t>
   </si>
   <si>
     <t>Calitatea fabricației</t>
   </si>
   <si>
     <t>AC_4AA</t>
   </si>
   <si>
     <t>Tehnologii de fabricare cu fascicule și oscilații</t>
   </si>
   <si>
     <t>Robotică / Robotics</t>
   </si>
   <si>
     <t>Andronache Geanina-Mihaela</t>
   </si>
   <si>
     <t>DUDICI LUCIANA, VERDETE BOGDAN</t>
   </si>
   <si>
     <t>Managementul alocării resurselor</t>
   </si>
   <si>
     <t>GEORGESCU Luminita-Elena</t>
   </si>
   <si>
     <t>Adrian POPESCU</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
+    <t>Mașini – unelte 1</t>
+  </si>
+  <si>
+    <t>PARPALĂ Lidia Florentina</t>
+  </si>
+  <si>
+    <t>Stefan Cula</t>
+  </si>
+  <si>
+    <t>CK008b</t>
+  </si>
+  <si>
     <t>Programarea calculatoarelor și limbaje de programare / Computer Programming 3</t>
   </si>
   <si>
-    <t>PARPALĂ Lidia Florentina</t>
-[...7 lines deleted...]
-  <si>
     <t>Management industrial / Industrial Management</t>
   </si>
   <si>
     <t>Automatizarea sistemelor de fabricație</t>
   </si>
   <si>
     <t>Programarea calculatoarelor și limbaje de programare 3 / Computer Programming and programming languages 3</t>
   </si>
   <si>
-    <t>Mașini – unelte 1</t>
-[...1 lines deleted...]
-  <si>
     <t>PARPALĂ Radu-Constantin</t>
   </si>
   <si>
     <t>Sl.Dr.Ing. PARPALĂ Lidia Florentina</t>
   </si>
   <si>
     <t>Mașini și acționări electrice</t>
   </si>
   <si>
     <t>Masini – unelte 2</t>
   </si>
   <si>
     <t>Bazele economiei</t>
   </si>
   <si>
     <t>VLADUT Oana</t>
   </si>
   <si>
     <t>As. George-Eduard GRIGORE</t>
   </si>
   <si>
     <t>Microeconomie</t>
   </si>
   <si>
     <t>Sisteme cu microprocesorare</t>
@@ -2693,200 +2693,200 @@
   <si>
     <t>Andreea Raducanu</t>
   </si>
   <si>
     <t>PR408</t>
   </si>
   <si>
     <t>Sisteme de control</t>
   </si>
   <si>
     <t>GRĂMESCU Bogdan</t>
   </si>
   <si>
     <t>Vlad Stanescu</t>
   </si>
   <si>
     <t>CH012</t>
   </si>
   <si>
     <t>Controlul și comanda sistemelor mobile</t>
   </si>
   <si>
     <t>Mircea Nistor</t>
   </si>
   <si>
+    <t xml:space="preserve">CO 006	</t>
+  </si>
+  <si>
+    <t>Robotică 3</t>
+  </si>
+  <si>
     <t>Robotică 3 / Robotics 3</t>
   </si>
   <si>
-    <t xml:space="preserve">CO 006	</t>
-[...1 lines deleted...]
-  <si>
     <t>Robotică 2 / Robotics 2</t>
   </si>
   <si>
-    <t>Robotică 3</t>
-[...1 lines deleted...]
-  <si>
     <t>CB 213</t>
   </si>
   <si>
     <t>Sl.dr.ing. ISTRITEANU  Simona</t>
   </si>
   <si>
     <t>Ingineria fabricației</t>
   </si>
   <si>
     <t>DASCĂLU Monica</t>
   </si>
   <si>
     <t>Florin ISTUDOR</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>CO001</t>
   </si>
   <si>
     <t>10 Jun 2026</t>
   </si>
   <si>
     <t xml:space="preserve">IVAN Mario	</t>
   </si>
   <si>
+    <t>Mentenanța sistemelor logistice</t>
+  </si>
+  <si>
+    <t>BĂLAN Emilia</t>
+  </si>
+  <si>
+    <t>sl. dr. ing. Luciana Dudici</t>
+  </si>
+  <si>
     <t>Bazele generării suprafețelor și prelucrări prin așchiere</t>
   </si>
   <si>
-    <t>BĂLAN Emilia</t>
-[...4 lines deleted...]
-  <si>
     <t>Procese şi sisteme de prelucrare 1</t>
   </si>
   <si>
     <t>Fiabilitate și mentenanță</t>
   </si>
   <si>
-    <t>Mentenanța sistemelor logistice</t>
-[...1 lines deleted...]
-  <si>
     <t>S.L.Dr.ing. Radu Constantin</t>
   </si>
   <si>
     <t>Sisteme numerice de conducere</t>
   </si>
   <si>
     <t>DIMON Cătălin</t>
   </si>
   <si>
     <t>As. Lucian Mihai</t>
   </si>
   <si>
     <t>ED007</t>
   </si>
   <si>
     <t>Emilia POPESCU</t>
   </si>
   <si>
     <t xml:space="preserve">CB007	</t>
   </si>
   <si>
     <t>Conf. Dr. Ing. TIHAN Gratiela</t>
   </si>
   <si>
     <t>S.l.dr.ing.Popescu Emilia</t>
   </si>
   <si>
     <t>Quality Assurance</t>
   </si>
   <si>
     <t>SEVERIN Irina</t>
   </si>
   <si>
     <t>Cristina Toader</t>
   </si>
   <si>
     <t>Protecţia consumatorului</t>
   </si>
   <si>
     <t>Bogdan Dumitru</t>
   </si>
   <si>
     <t>Asigurarea calităţii produselor şi serviciilor 2</t>
   </si>
   <si>
     <t>Bogdan Dumnitru</t>
   </si>
   <si>
+    <t>Planificarea resurselor firmei</t>
+  </si>
+  <si>
+    <t>CARUTASU Nicoleta Luminiţa</t>
+  </si>
+  <si>
+    <t>prof. Pascu Nicoleta</t>
+  </si>
+  <si>
     <t>Managementul lanțului de furnizori</t>
   </si>
   <si>
-    <t>CARUTASU Nicoleta Luminiţa</t>
-[...7 lines deleted...]
-  <si>
     <t>Asigurarea calităţii produselor şi serviciilor 1</t>
   </si>
   <si>
     <t>DUMITRU Bogdan</t>
   </si>
   <si>
     <t>Prof.dr.ing Irina SEVERIN</t>
   </si>
   <si>
     <t>Managementul comunicării</t>
   </si>
   <si>
     <t>Prof.dr.ing. Irina SEVERIN</t>
   </si>
   <si>
+    <t>Tehnologia materialelor 1 / Materials Technology 1</t>
+  </si>
+  <si>
+    <t>TOADER Maria-Cristina</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ing. Irina Severin</t>
+  </si>
+  <si>
     <t>Managementul și asigurarea calității</t>
   </si>
   <si>
-    <t>TOADER Maria-Cristina</t>
-[...4 lines deleted...]
-  <si>
     <t>Tehnologia materialelor / Materials Technology</t>
   </si>
   <si>
     <t>Tehnologia materialelor 2 / Materials Technology 2</t>
   </si>
   <si>
-    <t>Tehnologia materialelor 1 / Materials Technology 1</t>
-[...1 lines deleted...]
-  <si>
     <t>VERDETE BOGDAN</t>
   </si>
   <si>
     <t>GÂRLEANU Gabriel</t>
   </si>
   <si>
     <t>Conf Garleanu Delia</t>
   </si>
   <si>
     <t>Procese industriale adaptive și inovative</t>
   </si>
   <si>
     <t>IFRIM Ana-Maria</t>
   </si>
   <si>
     <t>Silvestru Catalin Ionut</t>
   </si>
   <si>
     <t>Teoria probabilităților și statistică matematică / Probability Theory and Mathematical Statistics</t>
   </si>
   <si>
     <t xml:space="preserve">AN028	</t>
   </si>
   <si>
     <t>11 Jun 2026</t>
@@ -2966,66 +2966,66 @@
   <si>
     <t>CO06</t>
   </si>
   <si>
     <t>Programarea mașinilor-unelte</t>
   </si>
   <si>
     <t>Fabricație asistată</t>
   </si>
   <si>
     <t>BA_BB</t>
   </si>
   <si>
     <t xml:space="preserve">Eugen-Adrian Tamas </t>
   </si>
   <si>
     <t>CD006</t>
   </si>
   <si>
     <t>Conf. MARINESCU MARINELA</t>
   </si>
   <si>
     <t>B312 Leu</t>
   </si>
   <si>
+    <t>Sisteme de acţionare 2</t>
+  </si>
+  <si>
+    <t>BUCURESTEANU Anca Monica</t>
+  </si>
+  <si>
+    <t>Conf. Andra Pena</t>
+  </si>
+  <si>
+    <t>CO002</t>
+  </si>
+  <si>
     <t>Actionari hidraulice si pneumatice</t>
   </si>
   <si>
-    <t>BUCURESTEANU Anca Monica</t>
-[...7 lines deleted...]
-  <si>
     <t>Instalații conexe pentru mașini-unelte și sisteme de producție</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sisteme de acţionare 2</t>
   </si>
   <si>
     <t>Informatizarea şi optimizarea proceselor tehnologice</t>
   </si>
   <si>
     <t>Gârleanu Delia</t>
   </si>
   <si>
     <t>12 Jun 2026</t>
   </si>
   <si>
     <t>Conf.Dr.Ing. PARPALA Radu</t>
   </si>
   <si>
     <t xml:space="preserve">CB017	</t>
   </si>
   <si>
     <t>As. Adelina-Elena BADESCU</t>
   </si>
   <si>
     <t>conf.dr.ing, Dorel ANANIA</t>
   </si>
   <si>
     <t>Tehnici de inteligenţă artificială 1</t>
   </si>
@@ -3463,123 +3463,123 @@
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3">
         <v>10.0</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
         <v>10.0</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G4" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5">
         <v>2</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6" t="s">
         <v>26</v>
       </c>
       <c r="H6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
@@ -3671,129 +3671,129 @@
       </c>
       <c r="G10" t="s">
         <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11">
         <v>12.0</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G11" t="s">
         <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12">
         <v>12.0</v>
       </c>
       <c r="C12" t="s">
         <v>41</v>
       </c>
       <c r="D12" t="s">
         <v>39</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G12" t="s">
         <v>33</v>
       </c>
       <c r="H12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G13" t="s">
         <v>45</v>
       </c>
       <c r="H13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>46</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G14" t="s">
         <v>45</v>
       </c>
       <c r="H14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15">
@@ -3801,597 +3801,597 @@
       </c>
       <c r="G15" t="s">
         <v>50</v>
       </c>
       <c r="H15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
         <v>49</v>
       </c>
       <c r="F16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G16" t="s">
         <v>50</v>
       </c>
       <c r="H16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
         <v>49</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17" t="s">
         <v>50</v>
       </c>
       <c r="H17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="C18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G18" t="s">
         <v>50</v>
       </c>
       <c r="H18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19">
         <v>8</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F19">
         <v>2</v>
       </c>
       <c r="G19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20">
         <v>8</v>
       </c>
       <c r="C20" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
+        <v>59</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
+      </c>
+      <c r="G20" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21">
         <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F21">
         <v>2</v>
       </c>
       <c r="G21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" t="s">
         <v>65</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>2</v>
+      </c>
+      <c r="G22" t="s">
         <v>66</v>
       </c>
-      <c r="F22">
-[...2 lines deleted...]
-      <c r="G22" t="s">
+      <c r="H22" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23">
+        <v>2</v>
+      </c>
+      <c r="G23" t="s">
         <v>69</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" t="s">
+      <c r="H23" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24">
         <v>9</v>
       </c>
       <c r="C24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
         <v>72</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G24" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25">
         <v>9</v>
       </c>
       <c r="C25" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25">
+        <v>2</v>
+      </c>
+      <c r="G25" t="s">
         <v>74</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" t="s">
+      <c r="H25" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G26" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="H26" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G27" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="H27" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28">
         <v>9</v>
       </c>
       <c r="C28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" t="s">
+        <v>79</v>
+      </c>
+      <c r="E28" t="s">
+        <v>65</v>
+      </c>
+      <c r="F28">
+        <v>2</v>
+      </c>
+      <c r="G28" t="s">
         <v>80</v>
       </c>
-      <c r="D28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E29" t="s">
         <v>82</v>
       </c>
       <c r="F29">
         <v>2</v>
       </c>
       <c r="G29" t="s">
         <v>83</v>
       </c>
       <c r="H29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E30" t="s">
         <v>87</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30" t="s">
         <v>88</v>
       </c>
       <c r="H30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" t="s">
         <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E31" t="s">
         <v>87</v>
       </c>
       <c r="F31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G31" t="s">
         <v>88</v>
       </c>
       <c r="H31" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="E32" t="s">
         <v>87</v>
       </c>
       <c r="F32">
         <v>2</v>
       </c>
       <c r="G32" t="s">
         <v>88</v>
       </c>
       <c r="H32" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>85</v>
       </c>
       <c r="C33" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E33" t="s">
         <v>87</v>
       </c>
       <c r="F33">
         <v>2</v>
       </c>
       <c r="G33" t="s">
         <v>88</v>
       </c>
       <c r="H33" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>85</v>
       </c>
       <c r="C34" t="s">
         <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="E34" t="s">
         <v>87</v>
       </c>
       <c r="F34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G34" t="s">
         <v>88</v>
       </c>
       <c r="H34" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
       <c r="D35" t="s">
         <v>97</v>
       </c>
       <c r="E35" t="s">
         <v>98</v>
       </c>
       <c r="F35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G35" t="s">
         <v>99</v>
       </c>
       <c r="H35" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E36" t="s">
         <v>98</v>
       </c>
       <c r="F36">
         <v>1</v>
       </c>
       <c r="G36" t="s">
         <v>99</v>
       </c>
       <c r="H36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" t="s">
         <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E37" t="s">
         <v>98</v>
       </c>
       <c r="F37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G37" t="s">
         <v>99</v>
       </c>
       <c r="H37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>94</v>
       </c>
       <c r="B38" t="s">
         <v>95</v>
       </c>
       <c r="C38" t="s">
         <v>103</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
       <c r="E38" t="s">
         <v>98</v>
       </c>
       <c r="F38">
@@ -4419,51 +4419,51 @@
       </c>
       <c r="E39" t="s">
         <v>105</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39" t="s">
         <v>106</v>
       </c>
       <c r="H39" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>94</v>
       </c>
       <c r="B40">
         <v>11</v>
       </c>
       <c r="C40" t="s">
         <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E40" t="s">
         <v>109</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40" t="s">
         <v>110</v>
       </c>
       <c r="H40" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>94</v>
       </c>
       <c r="B41">
         <v>8</v>
       </c>
       <c r="C41" t="s">
         <v>112</v>
       </c>
       <c r="D41" t="s">
@@ -4523,1073 +4523,1073 @@
       </c>
       <c r="E43" t="s">
         <v>109</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43" t="s">
         <v>110</v>
       </c>
       <c r="H43" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>94</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" t="s">
         <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="E44" t="s">
         <v>120</v>
       </c>
       <c r="F44">
         <v>2</v>
       </c>
       <c r="G44" t="s">
         <v>121</v>
       </c>
       <c r="H44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>94</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" t="s">
         <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>120</v>
       </c>
       <c r="F45">
         <v>2</v>
       </c>
       <c r="G45" t="s">
         <v>121</v>
       </c>
       <c r="H45" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>94</v>
       </c>
       <c r="B46">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E46" t="s">
         <v>125</v>
       </c>
       <c r="F46">
         <v>2</v>
       </c>
       <c r="G46" t="s">
         <v>126</v>
       </c>
       <c r="H46" t="s">
-        <v>127</v>
+        <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>94</v>
       </c>
       <c r="B47">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D47" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E47" t="s">
         <v>125</v>
       </c>
       <c r="F47">
         <v>2</v>
       </c>
       <c r="G47" t="s">
         <v>126</v>
       </c>
       <c r="H47" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>94</v>
       </c>
       <c r="B48">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D48" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E48" t="s">
         <v>125</v>
       </c>
       <c r="F48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G48" t="s">
         <v>126</v>
       </c>
       <c r="H48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>94</v>
       </c>
       <c r="B49">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E49" t="s">
         <v>125</v>
       </c>
       <c r="F49">
         <v>1</v>
       </c>
       <c r="G49" t="s">
         <v>126</v>
       </c>
       <c r="H49" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>94</v>
       </c>
       <c r="B50">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>130</v>
       </c>
       <c r="D50" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E50" t="s">
         <v>125</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50" t="s">
         <v>126</v>
       </c>
       <c r="H50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>94</v>
       </c>
       <c r="B51">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="E51" t="s">
         <v>125</v>
       </c>
       <c r="F51">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G51" t="s">
         <v>126</v>
       </c>
       <c r="H51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>94</v>
       </c>
       <c r="B52">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>125</v>
       </c>
       <c r="F52">
         <v>2</v>
       </c>
       <c r="G52" t="s">
         <v>126</v>
       </c>
       <c r="H52" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>94</v>
       </c>
       <c r="B53">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E53" t="s">
         <v>134</v>
       </c>
       <c r="F53">
         <v>2</v>
       </c>
       <c r="G53" t="s">
         <v>135</v>
       </c>
       <c r="H53" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54" t="s">
+        <v>97</v>
+      </c>
+      <c r="E54" t="s">
         <v>140</v>
       </c>
-      <c r="E54" t="s">
+      <c r="F54">
+        <v>1</v>
+      </c>
+      <c r="G54" t="s">
         <v>141</v>
       </c>
-      <c r="F54">
-[...2 lines deleted...]
-      <c r="G54" t="s">
+      <c r="H54" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" t="s">
+        <v>143</v>
+      </c>
+      <c r="D55" t="s">
         <v>144</v>
       </c>
-      <c r="D55" t="s">
+      <c r="E55" t="s">
         <v>140</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55">
+        <v>1</v>
+      </c>
+      <c r="G55" t="s">
         <v>141</v>
       </c>
-      <c r="F55">
-[...2 lines deleted...]
-      <c r="G55" t="s">
+      <c r="H55" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" t="s">
         <v>145</v>
       </c>
       <c r="D56" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="E56" t="s">
+        <v>140</v>
+      </c>
+      <c r="F56">
+        <v>2</v>
+      </c>
+      <c r="G56" t="s">
         <v>141</v>
       </c>
-      <c r="F56">
-[...2 lines deleted...]
-      <c r="G56" t="s">
+      <c r="H56" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" t="s">
         <v>138</v>
       </c>
       <c r="C57" t="s">
         <v>146</v>
       </c>
       <c r="D57" t="s">
         <v>97</v>
       </c>
       <c r="E57" t="s">
+        <v>140</v>
+      </c>
+      <c r="F57">
+        <v>2</v>
+      </c>
+      <c r="G57" t="s">
         <v>141</v>
       </c>
-      <c r="F57">
-[...2 lines deleted...]
-      <c r="G57" t="s">
+      <c r="H57" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>137</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" t="s">
         <v>148</v>
       </c>
       <c r="D58" t="s">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>149</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58" t="s">
         <v>150</v>
       </c>
       <c r="H58" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" t="s">
         <v>152</v>
       </c>
       <c r="D59" t="s">
+        <v>144</v>
+      </c>
+      <c r="E59" t="s">
         <v>153</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59">
+        <v>1</v>
+      </c>
+      <c r="G59" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H59" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" t="s">
         <v>156</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
+        <v>153</v>
+      </c>
+      <c r="F60">
+        <v>1</v>
+      </c>
+      <c r="G60" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H60" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>137</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" t="s">
         <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E61" t="s">
+        <v>153</v>
+      </c>
+      <c r="F61">
+        <v>1</v>
+      </c>
+      <c r="G61" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H61" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>137</v>
       </c>
       <c r="B62" t="s">
         <v>147</v>
       </c>
       <c r="C62" t="s">
         <v>158</v>
       </c>
       <c r="D62" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="E62" t="s">
+        <v>153</v>
+      </c>
+      <c r="F62">
+        <v>1</v>
+      </c>
+      <c r="G62" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H62" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>137</v>
       </c>
       <c r="B63" t="s">
         <v>147</v>
       </c>
       <c r="C63" t="s">
         <v>159</v>
       </c>
       <c r="D63" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E63" t="s">
         <v>160</v>
       </c>
       <c r="F63">
         <v>2</v>
       </c>
       <c r="G63" t="s">
         <v>161</v>
       </c>
       <c r="H63" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>137</v>
       </c>
       <c r="B64" t="s">
         <v>147</v>
       </c>
       <c r="C64" t="s">
         <v>163</v>
       </c>
       <c r="D64" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="E64" t="s">
         <v>164</v>
       </c>
       <c r="F64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G64" t="s">
         <v>165</v>
       </c>
       <c r="H64" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>137</v>
       </c>
       <c r="B65" t="s">
         <v>147</v>
       </c>
       <c r="C65" t="s">
         <v>167</v>
       </c>
       <c r="D65" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>164</v>
       </c>
       <c r="F65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G65" t="s">
         <v>165</v>
       </c>
       <c r="H65" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>137</v>
       </c>
       <c r="B66" t="s">
         <v>147</v>
       </c>
       <c r="C66" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D66" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>164</v>
       </c>
       <c r="F66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G66" t="s">
         <v>165</v>
       </c>
       <c r="H66" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>137</v>
       </c>
       <c r="B67" t="s">
         <v>147</v>
       </c>
       <c r="C67" t="s">
         <v>170</v>
       </c>
       <c r="D67" t="s">
         <v>116</v>
       </c>
       <c r="E67" t="s">
         <v>164</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
       <c r="G67" t="s">
         <v>165</v>
       </c>
       <c r="H67" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>137</v>
       </c>
       <c r="B68" t="s">
         <v>147</v>
       </c>
       <c r="C68" t="s">
         <v>171</v>
       </c>
       <c r="D68" t="s">
         <v>116</v>
       </c>
       <c r="E68" t="s">
         <v>164</v>
       </c>
       <c r="F68">
         <v>2</v>
       </c>
       <c r="G68" t="s">
         <v>165</v>
       </c>
       <c r="H68" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>137</v>
       </c>
       <c r="B69" t="s">
         <v>147</v>
       </c>
       <c r="C69" t="s">
         <v>172</v>
       </c>
       <c r="D69" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E69" t="s">
         <v>164</v>
       </c>
       <c r="F69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G69" t="s">
         <v>165</v>
       </c>
       <c r="H69" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>137</v>
       </c>
       <c r="B70" t="s">
         <v>147</v>
       </c>
       <c r="C70" t="s">
         <v>173</v>
       </c>
       <c r="D70" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>165</v>
       </c>
       <c r="F70">
         <v>2</v>
       </c>
       <c r="G70" t="s">
         <v>174</v>
       </c>
       <c r="H70" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>137</v>
       </c>
       <c r="B71" t="s">
         <v>147</v>
       </c>
       <c r="C71" t="s">
         <v>175</v>
       </c>
       <c r="D71" t="s">
         <v>116</v>
       </c>
       <c r="E71" t="s">
         <v>165</v>
       </c>
       <c r="F71">
         <v>2</v>
       </c>
       <c r="G71" t="s">
         <v>174</v>
       </c>
       <c r="H71" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>137</v>
       </c>
       <c r="B72" t="s">
         <v>147</v>
       </c>
       <c r="C72" t="s">
         <v>176</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>165</v>
       </c>
       <c r="F72">
         <v>2</v>
       </c>
       <c r="G72" t="s">
         <v>174</v>
       </c>
       <c r="H72" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>137</v>
       </c>
       <c r="B73" t="s">
         <v>147</v>
       </c>
       <c r="C73" t="s">
         <v>177</v>
       </c>
       <c r="D73" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E73" t="s">
         <v>178</v>
       </c>
       <c r="F73">
         <v>1</v>
       </c>
       <c r="G73" t="s">
         <v>179</v>
       </c>
       <c r="H73" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>137</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>181</v>
       </c>
       <c r="D74" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E74" t="s">
         <v>182</v>
       </c>
       <c r="F74">
         <v>1</v>
       </c>
       <c r="G74" t="s">
         <v>183</v>
       </c>
       <c r="H74" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>137</v>
       </c>
       <c r="B75" t="s">
         <v>185</v>
       </c>
       <c r="C75" t="s">
         <v>186</v>
       </c>
       <c r="D75" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E75" t="s">
         <v>187</v>
       </c>
       <c r="F75">
         <v>2</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>137</v>
       </c>
       <c r="B76" t="s">
         <v>185</v>
       </c>
       <c r="C76" t="s">
         <v>189</v>
       </c>
       <c r="D76" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E76" t="s">
         <v>187</v>
       </c>
       <c r="F76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>137</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" t="s">
         <v>190</v>
       </c>
       <c r="D77" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="E77" t="s">
         <v>187</v>
       </c>
       <c r="F77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>137</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>191</v>
       </c>
       <c r="D78" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E78" t="s">
         <v>187</v>
       </c>
       <c r="F78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>137</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" t="s">
         <v>192</v>
       </c>
       <c r="D79" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="E79" t="s">
         <v>187</v>
       </c>
       <c r="F79">
         <v>1</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>137</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" t="s">
         <v>193</v>
       </c>
       <c r="D80" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E80" t="s">
         <v>187</v>
       </c>
       <c r="F80">
         <v>1</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>137</v>
       </c>
       <c r="B81" t="s">
         <v>185</v>
       </c>
       <c r="C81" t="s">
         <v>194</v>
       </c>
       <c r="D81" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E81" t="s">
         <v>187</v>
       </c>
       <c r="F81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>137</v>
       </c>
       <c r="B82">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>195</v>
       </c>
       <c r="D82" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E82" t="s">
         <v>196</v>
       </c>
       <c r="F82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>137</v>
       </c>
       <c r="B83">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>197</v>
       </c>
       <c r="D83" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>196</v>
       </c>
       <c r="F83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>137</v>
       </c>
       <c r="B84">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>196</v>
       </c>
       <c r="F84">
         <v>1</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>137</v>
       </c>
       <c r="B85">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>199</v>
       </c>
       <c r="D85" t="s">
         <v>200</v>
       </c>
@@ -5647,103 +5647,103 @@
       </c>
       <c r="E87" t="s">
         <v>206</v>
       </c>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87" t="s">
         <v>207</v>
       </c>
       <c r="H87" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>137</v>
       </c>
       <c r="B88">
         <v>10.0</v>
       </c>
       <c r="C88" t="s">
         <v>210</v>
       </c>
       <c r="D88" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E88" t="s">
         <v>211</v>
       </c>
       <c r="F88">
         <v>2</v>
       </c>
       <c r="G88" t="s">
         <v>212</v>
       </c>
       <c r="H88" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>137</v>
       </c>
       <c r="B89">
         <v>10.0</v>
       </c>
       <c r="C89" t="s">
         <v>214</v>
       </c>
       <c r="D89" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>215</v>
       </c>
       <c r="F89">
         <v>1</v>
       </c>
       <c r="G89" t="s">
         <v>216</v>
       </c>
       <c r="H89" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>137</v>
       </c>
       <c r="B90">
         <v>10.0</v>
       </c>
       <c r="C90" t="s">
         <v>218</v>
       </c>
       <c r="D90" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E90" t="s">
         <v>219</v>
       </c>
       <c r="F90">
         <v>2</v>
       </c>
       <c r="G90" t="s">
         <v>220</v>
       </c>
       <c r="H90" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>137</v>
       </c>
       <c r="B91">
         <v>10.0</v>
       </c>
       <c r="C91" t="s">
         <v>222</v>
       </c>
       <c r="D91" t="s">
@@ -5751,51 +5751,51 @@
       </c>
       <c r="E91" t="s">
         <v>219</v>
       </c>
       <c r="F91">
         <v>1</v>
       </c>
       <c r="G91" t="s">
         <v>220</v>
       </c>
       <c r="H91" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>137</v>
       </c>
       <c r="B92">
         <v>10.0</v>
       </c>
       <c r="C92" t="s">
         <v>223</v>
       </c>
       <c r="D92" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E92" t="s">
         <v>224</v>
       </c>
       <c r="F92">
         <v>1</v>
       </c>
       <c r="G92" t="s">
         <v>225</v>
       </c>
       <c r="H92" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>137</v>
       </c>
       <c r="B93">
         <v>10.0</v>
       </c>
       <c r="C93" t="s">
         <v>227</v>
       </c>
       <c r="D93" t="s">
@@ -5803,101 +5803,101 @@
       </c>
       <c r="E93" t="s">
         <v>224</v>
       </c>
       <c r="F93">
         <v>1</v>
       </c>
       <c r="G93" t="s">
         <v>225</v>
       </c>
       <c r="H93" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>137</v>
       </c>
       <c r="B94">
         <v>10.0</v>
       </c>
       <c r="C94" t="s">
         <v>229</v>
       </c>
       <c r="D94" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E94" t="s">
         <v>230</v>
       </c>
       <c r="F94">
         <v>1</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>137</v>
       </c>
       <c r="B95">
         <v>10.0</v>
       </c>
       <c r="C95" t="s">
         <v>232</v>
       </c>
       <c r="D95" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E95" t="s">
         <v>233</v>
       </c>
       <c r="F95">
         <v>2</v>
       </c>
       <c r="G95" t="s">
         <v>234</v>
       </c>
       <c r="H95" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>137</v>
       </c>
       <c r="B96" t="s">
         <v>22</v>
       </c>
       <c r="C96" t="s">
         <v>236</v>
       </c>
       <c r="D96" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E96" t="s">
         <v>237</v>
       </c>
       <c r="F96">
         <v>1</v>
       </c>
       <c r="G96" t="s">
         <v>211</v>
       </c>
       <c r="H96" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>137</v>
       </c>
       <c r="B97" t="s">
         <v>22</v>
       </c>
       <c r="C97" t="s">
         <v>238</v>
       </c>
       <c r="D97" t="s">
@@ -5931,181 +5931,181 @@
       </c>
       <c r="E98" t="s">
         <v>242</v>
       </c>
       <c r="F98">
         <v>2</v>
       </c>
       <c r="G98" t="s">
         <v>149</v>
       </c>
       <c r="H98" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>137</v>
       </c>
       <c r="B99" t="s">
         <v>22</v>
       </c>
       <c r="C99" t="s">
         <v>243</v>
       </c>
       <c r="D99" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E99" t="s">
         <v>244</v>
       </c>
       <c r="F99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G99" t="s">
         <v>245</v>
       </c>
       <c r="H99" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>137</v>
       </c>
       <c r="B100" t="s">
         <v>22</v>
       </c>
       <c r="C100" t="s">
         <v>246</v>
       </c>
       <c r="D100" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="E100" t="s">
         <v>244</v>
       </c>
       <c r="F100">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G100" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="H100" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>137</v>
       </c>
       <c r="B101" t="s">
         <v>22</v>
       </c>
       <c r="C101" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D101" t="s">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>244</v>
       </c>
       <c r="F101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G101" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="H101" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>137</v>
       </c>
       <c r="B102" t="s">
         <v>22</v>
       </c>
       <c r="C102" t="s">
         <v>249</v>
       </c>
       <c r="D102" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>244</v>
       </c>
       <c r="F102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G102" t="s">
         <v>245</v>
       </c>
       <c r="H102" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>137</v>
       </c>
       <c r="B103">
         <v>11.0</v>
       </c>
       <c r="C103" t="s">
         <v>250</v>
       </c>
       <c r="D103" t="s">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>251</v>
       </c>
       <c r="F103">
         <v>1</v>
       </c>
       <c r="G103" t="s">
         <v>252</v>
       </c>
       <c r="H103" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>137</v>
       </c>
       <c r="B104">
         <v>11.0</v>
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E104" t="s">
         <v>251</v>
       </c>
       <c r="F104">
         <v>2</v>
       </c>
       <c r="G104" t="s">
         <v>252</v>
       </c>
       <c r="H104" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>137</v>
       </c>
       <c r="B105">
         <v>11.0</v>
       </c>
       <c r="C105" t="s">
         <v>254</v>
       </c>
       <c r="D105" t="s">
@@ -6113,129 +6113,129 @@
       </c>
       <c r="E105" t="s">
         <v>251</v>
       </c>
       <c r="F105">
         <v>2</v>
       </c>
       <c r="G105" t="s">
         <v>252</v>
       </c>
       <c r="H105" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>137</v>
       </c>
       <c r="B106" t="s">
         <v>255</v>
       </c>
       <c r="C106" t="s">
         <v>256</v>
       </c>
       <c r="D106" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>242</v>
       </c>
       <c r="F106">
         <v>2</v>
       </c>
       <c r="G106" t="s">
         <v>149</v>
       </c>
       <c r="H106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>137</v>
       </c>
       <c r="B107">
         <v>12</v>
       </c>
       <c r="C107" t="s">
         <v>257</v>
       </c>
       <c r="D107" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E107" t="s">
         <v>258</v>
       </c>
       <c r="F107">
         <v>2</v>
       </c>
       <c r="G107" t="s">
         <v>259</v>
       </c>
       <c r="H107" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>137</v>
       </c>
       <c r="B108">
         <v>12</v>
       </c>
       <c r="C108" t="s">
         <v>260</v>
       </c>
       <c r="D108" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E108" t="s">
         <v>258</v>
       </c>
       <c r="F108">
         <v>1</v>
       </c>
       <c r="G108" t="s">
         <v>261</v>
       </c>
       <c r="H108" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>137</v>
       </c>
       <c r="B109">
         <v>12</v>
       </c>
       <c r="C109" t="s">
         <v>262</v>
       </c>
       <c r="D109" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E109" t="s">
         <v>263</v>
       </c>
       <c r="F109">
         <v>1</v>
       </c>
       <c r="G109" t="s">
         <v>264</v>
       </c>
       <c r="H109" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>137</v>
       </c>
       <c r="B110">
         <v>12</v>
       </c>
       <c r="C110" t="s">
         <v>266</v>
       </c>
       <c r="D110" t="s">
@@ -6243,77 +6243,77 @@
       </c>
       <c r="E110" t="s">
         <v>263</v>
       </c>
       <c r="F110">
         <v>2</v>
       </c>
       <c r="G110" t="s">
         <v>264</v>
       </c>
       <c r="H110" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>137</v>
       </c>
       <c r="B111">
         <v>12</v>
       </c>
       <c r="C111" t="s">
         <v>204</v>
       </c>
       <c r="D111" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E111" t="s">
         <v>267</v>
       </c>
       <c r="F111">
         <v>1</v>
       </c>
       <c r="G111" t="s">
         <v>268</v>
       </c>
       <c r="H111" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>137</v>
       </c>
       <c r="B112">
         <v>12</v>
       </c>
       <c r="C112" t="s">
         <v>270</v>
       </c>
       <c r="D112" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E112" t="s">
         <v>267</v>
       </c>
       <c r="F112">
         <v>1</v>
       </c>
       <c r="G112" t="s">
         <v>268</v>
       </c>
       <c r="H112" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>137</v>
       </c>
       <c r="B113">
         <v>12</v>
       </c>
       <c r="C113" t="s">
         <v>271</v>
       </c>
       <c r="D113" t="s">
@@ -6396,1074 +6396,1074 @@
       </c>
       <c r="D116" t="s">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>273</v>
       </c>
       <c r="F116">
         <v>2</v>
       </c>
       <c r="G116" t="s">
         <v>274</v>
       </c>
       <c r="H116" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>137</v>
       </c>
       <c r="B117">
         <v>12.0</v>
       </c>
       <c r="C117" t="s">
-        <v>167</v>
+        <v>276</v>
       </c>
       <c r="D117" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F117">
         <v>1</v>
       </c>
       <c r="G117" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H117" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>137</v>
       </c>
       <c r="B118">
         <v>12.0</v>
       </c>
       <c r="C118" t="s">
+        <v>280</v>
+      </c>
+      <c r="D118" t="s">
+        <v>97</v>
+      </c>
+      <c r="E118" t="s">
+        <v>277</v>
+      </c>
+      <c r="F118">
+        <v>2</v>
+      </c>
+      <c r="G118" t="s">
+        <v>278</v>
+      </c>
+      <c r="H118" t="s">
         <v>279</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>137</v>
       </c>
       <c r="B119">
         <v>12.0</v>
       </c>
       <c r="C119" t="s">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="D119" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="E119" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F119">
         <v>1</v>
       </c>
       <c r="G119" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H119" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>137</v>
       </c>
       <c r="B120">
         <v>12.0</v>
       </c>
       <c r="C120" t="s">
         <v>281</v>
       </c>
       <c r="D120" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="E120" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G120" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H120" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>137</v>
       </c>
       <c r="B121">
         <v>12.0</v>
       </c>
       <c r="C121" t="s">
         <v>282</v>
       </c>
       <c r="D121" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G121" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H121" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>137</v>
       </c>
       <c r="B122" t="s">
         <v>42</v>
       </c>
       <c r="C122" t="s">
         <v>283</v>
       </c>
       <c r="D122" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="E122" t="s">
         <v>284</v>
       </c>
       <c r="F122">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G122" t="s">
         <v>285</v>
       </c>
       <c r="H122" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>137</v>
       </c>
       <c r="B123" t="s">
         <v>42</v>
       </c>
       <c r="C123" t="s">
         <v>286</v>
       </c>
       <c r="D123" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="E123" t="s">
         <v>284</v>
       </c>
       <c r="F123">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G123" t="s">
         <v>285</v>
       </c>
       <c r="H123" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>137</v>
       </c>
       <c r="B124" t="s">
         <v>42</v>
       </c>
       <c r="C124" t="s">
         <v>287</v>
       </c>
       <c r="D124" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>284</v>
       </c>
       <c r="F124">
         <v>1</v>
       </c>
       <c r="G124" t="s">
         <v>285</v>
       </c>
       <c r="H124" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>137</v>
       </c>
       <c r="B125" t="s">
         <v>42</v>
       </c>
       <c r="C125" t="s">
         <v>288</v>
       </c>
       <c r="D125" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E125" t="s">
         <v>289</v>
       </c>
       <c r="F125">
         <v>1</v>
       </c>
       <c r="G125" t="s">
         <v>290</v>
       </c>
       <c r="H125" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>137</v>
       </c>
       <c r="B126" t="s">
         <v>42</v>
       </c>
       <c r="C126" t="s">
         <v>291</v>
       </c>
       <c r="D126" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E126" t="s">
         <v>289</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
       <c r="G126" t="s">
         <v>290</v>
       </c>
       <c r="H126" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>137</v>
       </c>
       <c r="B127" t="s">
         <v>42</v>
       </c>
       <c r="C127" t="s">
         <v>292</v>
       </c>
       <c r="D127" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E127" t="s">
         <v>289</v>
       </c>
       <c r="F127">
         <v>2</v>
       </c>
       <c r="G127" t="s">
         <v>290</v>
       </c>
       <c r="H127" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>137</v>
       </c>
       <c r="B128" t="s">
         <v>42</v>
       </c>
       <c r="C128" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D128" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E128" t="s">
         <v>289</v>
       </c>
       <c r="F128">
         <v>1</v>
       </c>
       <c r="G128" t="s">
         <v>290</v>
       </c>
       <c r="H128" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>137</v>
       </c>
       <c r="B129" t="s">
         <v>42</v>
       </c>
       <c r="C129" t="s">
         <v>293</v>
       </c>
       <c r="D129" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E129" t="s">
         <v>294</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
       <c r="G129" t="s">
         <v>295</v>
       </c>
       <c r="H129" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>137</v>
       </c>
       <c r="B130" t="s">
         <v>42</v>
       </c>
       <c r="C130" t="s">
         <v>297</v>
       </c>
       <c r="D130" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E130" t="s">
         <v>294</v>
       </c>
       <c r="F130">
         <v>2</v>
       </c>
       <c r="G130" t="s">
         <v>295</v>
       </c>
       <c r="H130" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>137</v>
       </c>
       <c r="B131" t="s">
         <v>42</v>
       </c>
       <c r="C131" t="s">
         <v>298</v>
       </c>
       <c r="D131" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E131" t="s">
         <v>294</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
       <c r="G131" t="s">
         <v>295</v>
       </c>
       <c r="H131" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>137</v>
       </c>
       <c r="B132" t="s">
         <v>42</v>
       </c>
       <c r="C132" t="s">
         <v>299</v>
       </c>
       <c r="D132" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E132" t="s">
         <v>300</v>
       </c>
       <c r="F132">
         <v>1</v>
       </c>
       <c r="G132" t="s">
         <v>301</v>
       </c>
       <c r="H132" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>137</v>
       </c>
       <c r="B133">
         <v>13</v>
       </c>
       <c r="C133" t="s">
         <v>108</v>
       </c>
       <c r="D133" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E133" t="s">
         <v>109</v>
       </c>
       <c r="F133">
         <v>1</v>
       </c>
       <c r="G133" t="s">
         <v>110</v>
       </c>
       <c r="H133" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>137</v>
       </c>
       <c r="B134">
         <v>13</v>
       </c>
       <c r="C134" t="s">
+        <v>78</v>
+      </c>
+      <c r="D134" t="s">
+        <v>79</v>
+      </c>
+      <c r="E134" t="s">
+        <v>65</v>
+      </c>
+      <c r="F134">
+        <v>2</v>
+      </c>
+      <c r="G134" t="s">
         <v>80</v>
       </c>
-      <c r="D134" t="s">
-[...8 lines deleted...]
-      <c r="G134" t="s">
+      <c r="H134" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>137</v>
       </c>
       <c r="B135">
         <v>13</v>
       </c>
       <c r="C135" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D135" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G135" t="s">
-        <v>303</v>
+        <v>69</v>
       </c>
       <c r="H135" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>137</v>
       </c>
       <c r="B136">
         <v>13</v>
       </c>
       <c r="C136" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="D136" t="s">
+        <v>48</v>
+      </c>
+      <c r="E136" t="s">
         <v>65</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G136" t="s">
+        <v>303</v>
+      </c>
+      <c r="H136" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>137</v>
       </c>
       <c r="B137">
         <v>13</v>
       </c>
       <c r="C137" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D137" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="E137" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G137" t="s">
+        <v>69</v>
+      </c>
+      <c r="H137" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>137</v>
       </c>
       <c r="B138">
         <v>13</v>
       </c>
       <c r="C138" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D138" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F138">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G138" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="H138" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>137</v>
       </c>
       <c r="B139">
         <v>13</v>
       </c>
       <c r="C139" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D139" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E139" t="s">
+        <v>65</v>
+      </c>
+      <c r="F139">
+        <v>2</v>
+      </c>
+      <c r="G139" t="s">
         <v>66</v>
       </c>
-      <c r="F139">
-[...4 lines deleted...]
-      </c>
       <c r="H139" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>137</v>
       </c>
       <c r="B140">
         <v>13</v>
       </c>
       <c r="C140" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D140" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E140" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F140">
         <v>2</v>
       </c>
       <c r="G140" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="H140" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>137</v>
       </c>
       <c r="B141">
         <v>13.0</v>
       </c>
       <c r="C141" t="s">
         <v>304</v>
       </c>
       <c r="D141" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E141" t="s">
         <v>305</v>
       </c>
       <c r="F141">
         <v>1</v>
       </c>
       <c r="G141" t="s">
         <v>306</v>
       </c>
       <c r="H141" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>137</v>
       </c>
       <c r="B142">
         <v>13.0</v>
       </c>
       <c r="C142" t="s">
         <v>308</v>
       </c>
       <c r="D142" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E142" t="s">
         <v>305</v>
       </c>
       <c r="F142">
         <v>2</v>
       </c>
       <c r="G142" t="s">
         <v>306</v>
       </c>
       <c r="H142" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>137</v>
       </c>
       <c r="B143">
         <v>13.0</v>
       </c>
       <c r="C143" t="s">
         <v>309</v>
       </c>
       <c r="D143" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E143" t="s">
         <v>305</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
       <c r="G143" t="s">
         <v>310</v>
       </c>
       <c r="H143" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>137</v>
       </c>
       <c r="B144">
         <v>13.0</v>
       </c>
       <c r="C144" t="s">
         <v>311</v>
       </c>
       <c r="D144" t="s">
-        <v>53</v>
+        <v>228</v>
       </c>
       <c r="E144" t="s">
         <v>305</v>
       </c>
       <c r="F144">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G144" t="s">
-        <v>50</v>
+        <v>312</v>
       </c>
       <c r="H144" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>137</v>
       </c>
       <c r="B145">
         <v>13.0</v>
       </c>
       <c r="C145" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D145" t="s">
-        <v>228</v>
+        <v>48</v>
       </c>
       <c r="E145" t="s">
         <v>305</v>
       </c>
       <c r="F145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G145" t="s">
-        <v>313</v>
+        <v>50</v>
       </c>
       <c r="H145" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>137</v>
       </c>
       <c r="B146">
         <v>13.0</v>
       </c>
       <c r="C146" t="s">
         <v>314</v>
       </c>
       <c r="D146" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E146" t="s">
         <v>211</v>
       </c>
       <c r="F146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G146" t="s">
-        <v>212</v>
+        <v>315</v>
       </c>
       <c r="H146" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>137</v>
       </c>
       <c r="B147">
         <v>13.0</v>
       </c>
       <c r="C147" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D147" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>211</v>
       </c>
       <c r="F147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G147" t="s">
-        <v>316</v>
+        <v>212</v>
       </c>
       <c r="H147" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>137</v>
       </c>
       <c r="B148">
         <v>13.0</v>
       </c>
       <c r="C148" t="s">
         <v>317</v>
       </c>
       <c r="D148" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="E148" t="s">
         <v>211</v>
       </c>
       <c r="F148">
         <v>1</v>
       </c>
       <c r="G148" t="s">
         <v>212</v>
       </c>
       <c r="H148" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>137</v>
       </c>
       <c r="B149" t="s">
         <v>318</v>
       </c>
       <c r="C149" t="s">
         <v>319</v>
       </c>
       <c r="D149" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>320</v>
       </c>
       <c r="F149">
         <v>2</v>
       </c>
       <c r="G149" t="s">
         <v>321</v>
       </c>
       <c r="H149" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>137</v>
       </c>
       <c r="B150" t="s">
         <v>318</v>
       </c>
       <c r="C150" t="s">
         <v>323</v>
       </c>
       <c r="D150" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>320</v>
       </c>
       <c r="F150">
         <v>2</v>
       </c>
       <c r="G150" t="s">
         <v>321</v>
       </c>
       <c r="H150" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>137</v>
       </c>
       <c r="B151" t="s">
         <v>318</v>
       </c>
       <c r="C151" t="s">
-        <v>256</v>
+        <v>324</v>
       </c>
       <c r="D151" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>320</v>
       </c>
       <c r="F151">
         <v>2</v>
       </c>
       <c r="G151" t="s">
         <v>321</v>
       </c>
       <c r="H151" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>137</v>
       </c>
       <c r="B152" t="s">
         <v>318</v>
       </c>
       <c r="C152" t="s">
-        <v>324</v>
+        <v>256</v>
       </c>
       <c r="D152" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E152" t="s">
         <v>320</v>
       </c>
       <c r="F152">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G152" t="s">
         <v>321</v>
       </c>
       <c r="H152" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>137</v>
       </c>
       <c r="B153" t="s">
         <v>318</v>
       </c>
       <c r="C153" t="s">
         <v>325</v>
       </c>
       <c r="D153" t="s">
-        <v>200</v>
+        <v>58</v>
       </c>
       <c r="E153" t="s">
         <v>320</v>
       </c>
       <c r="F153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G153" t="s">
         <v>321</v>
       </c>
       <c r="H153" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>137</v>
       </c>
       <c r="B154" t="s">
         <v>318</v>
       </c>
       <c r="C154" t="s">
         <v>326</v>
       </c>
       <c r="D154" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E154" t="s">
         <v>320</v>
       </c>
       <c r="F154">
         <v>1</v>
       </c>
       <c r="G154" t="s">
         <v>321</v>
       </c>
       <c r="H154" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>137</v>
       </c>
       <c r="B155" t="s">
         <v>318</v>
       </c>
       <c r="C155" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D155" t="s">
-        <v>63</v>
+        <v>200</v>
       </c>
       <c r="E155" t="s">
         <v>320</v>
       </c>
       <c r="F155">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G155" t="s">
         <v>321</v>
       </c>
       <c r="H155" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>137</v>
       </c>
       <c r="B156" t="s">
         <v>318</v>
       </c>
       <c r="C156" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D156" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="E156" t="s">
         <v>320</v>
       </c>
       <c r="F156">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G156" t="s">
         <v>321</v>
       </c>
       <c r="H156" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>137</v>
       </c>
       <c r="B157" t="s">
         <v>318</v>
       </c>
       <c r="C157" t="s">
         <v>308</v>
       </c>
       <c r="D157" t="s">
         <v>97</v>
       </c>
       <c r="E157" t="s">
         <v>328</v>
       </c>
       <c r="F157">
@@ -7491,51 +7491,51 @@
       </c>
       <c r="E158" t="s">
         <v>328</v>
       </c>
       <c r="F158">
         <v>2</v>
       </c>
       <c r="G158" t="s">
         <v>329</v>
       </c>
       <c r="H158" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>137</v>
       </c>
       <c r="B159" t="s">
         <v>331</v>
       </c>
       <c r="C159" t="s">
         <v>332</v>
       </c>
       <c r="D159" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E159" t="s">
         <v>333</v>
       </c>
       <c r="F159">
         <v>2</v>
       </c>
       <c r="G159" t="s">
         <v>334</v>
       </c>
       <c r="H159" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>137</v>
       </c>
       <c r="B160">
         <v>15.0</v>
       </c>
       <c r="C160" t="s">
         <v>336</v>
       </c>
       <c r="D160" t="s">
@@ -7543,935 +7543,935 @@
       </c>
       <c r="E160" t="s">
         <v>337</v>
       </c>
       <c r="F160">
         <v>2</v>
       </c>
       <c r="G160" t="s">
         <v>338</v>
       </c>
       <c r="H160" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>137</v>
       </c>
       <c r="B161">
         <v>15.0</v>
       </c>
       <c r="C161" t="s">
         <v>340</v>
       </c>
       <c r="D161" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>337</v>
       </c>
       <c r="F161">
         <v>2</v>
       </c>
       <c r="G161" t="s">
         <v>338</v>
       </c>
       <c r="H161" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>137</v>
       </c>
       <c r="B162" t="s">
         <v>342</v>
       </c>
       <c r="C162" t="s">
         <v>343</v>
       </c>
       <c r="D162" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E162" t="s">
         <v>344</v>
       </c>
       <c r="F162">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G162" t="s">
         <v>345</v>
       </c>
       <c r="H162" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>137</v>
       </c>
       <c r="B163" t="s">
         <v>342</v>
       </c>
       <c r="C163" t="s">
-        <v>312</v>
+        <v>346</v>
       </c>
       <c r="D163" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>344</v>
       </c>
       <c r="F163">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G163" t="s">
         <v>345</v>
       </c>
       <c r="H163" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>137</v>
       </c>
       <c r="B164" t="s">
         <v>342</v>
       </c>
       <c r="C164" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D164" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>344</v>
       </c>
       <c r="F164">
         <v>1</v>
       </c>
       <c r="G164" t="s">
         <v>345</v>
       </c>
       <c r="H164" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>137</v>
       </c>
       <c r="B165" t="s">
         <v>342</v>
       </c>
       <c r="C165" t="s">
-        <v>346</v>
+        <v>311</v>
       </c>
       <c r="D165" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E165" t="s">
         <v>344</v>
       </c>
       <c r="F165">
         <v>1</v>
       </c>
       <c r="G165" t="s">
         <v>345</v>
       </c>
       <c r="H165" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>137</v>
       </c>
       <c r="B166" t="s">
         <v>342</v>
       </c>
       <c r="C166" t="s">
         <v>347</v>
       </c>
       <c r="D166" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>348</v>
       </c>
       <c r="F166">
         <v>2</v>
       </c>
       <c r="G166" t="s">
         <v>349</v>
       </c>
       <c r="H166" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>137</v>
       </c>
       <c r="B167" t="s">
         <v>342</v>
       </c>
       <c r="C167" t="s">
         <v>350</v>
       </c>
       <c r="D167" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="F167">
         <v>1</v>
       </c>
       <c r="G167" t="s">
         <v>349</v>
       </c>
       <c r="H167" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>137</v>
       </c>
       <c r="B168" t="s">
         <v>342</v>
       </c>
       <c r="C168" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D168" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E168" t="s">
         <v>348</v>
       </c>
       <c r="F168">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G168" t="s">
         <v>349</v>
       </c>
       <c r="H168" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>137</v>
       </c>
       <c r="B169" t="s">
         <v>342</v>
       </c>
       <c r="C169" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D169" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>348</v>
       </c>
       <c r="F169">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G169" t="s">
         <v>349</v>
       </c>
       <c r="H169" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>137</v>
       </c>
       <c r="B170" t="s">
         <v>342</v>
       </c>
       <c r="C170" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D170" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E170" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="F170">
         <v>1</v>
       </c>
       <c r="G170" t="s">
         <v>349</v>
       </c>
       <c r="H170" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>137</v>
       </c>
       <c r="B171" t="s">
         <v>342</v>
       </c>
       <c r="C171" t="s">
+        <v>298</v>
+      </c>
+      <c r="D171" t="s">
+        <v>156</v>
+      </c>
+      <c r="E171" t="s">
         <v>355</v>
       </c>
-      <c r="D171" t="s">
-[...2 lines deleted...]
-      <c r="E171" t="s">
+      <c r="F171">
+        <v>1</v>
+      </c>
+      <c r="G171" t="s">
         <v>356</v>
       </c>
-      <c r="F171">
-[...2 lines deleted...]
-      <c r="G171" t="s">
+      <c r="H171" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>137</v>
       </c>
       <c r="B172" t="s">
         <v>342</v>
       </c>
       <c r="C172" t="s">
-        <v>298</v>
+        <v>358</v>
       </c>
       <c r="D172" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E172" t="s">
+        <v>355</v>
+      </c>
+      <c r="F172">
+        <v>1</v>
+      </c>
+      <c r="G172" t="s">
         <v>356</v>
       </c>
-      <c r="F172">
-[...2 lines deleted...]
-      <c r="G172" t="s">
+      <c r="H172" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>137</v>
       </c>
       <c r="B173">
         <v>16.0</v>
       </c>
       <c r="C173" t="s">
         <v>30</v>
       </c>
       <c r="D173" t="s">
         <v>31</v>
       </c>
       <c r="E173" t="s">
         <v>32</v>
       </c>
       <c r="F173">
         <v>1</v>
       </c>
       <c r="G173" t="s">
         <v>33</v>
       </c>
       <c r="H173" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>137</v>
       </c>
       <c r="B174">
         <v>16.0</v>
       </c>
       <c r="C174" t="s">
         <v>359</v>
       </c>
       <c r="D174" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E174" t="s">
         <v>360</v>
       </c>
       <c r="F174">
         <v>1</v>
       </c>
       <c r="G174" t="s">
         <v>361</v>
       </c>
       <c r="H174" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>137</v>
       </c>
       <c r="B175">
         <v>16.0</v>
       </c>
       <c r="C175" t="s">
         <v>363</v>
       </c>
       <c r="D175" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E175" t="s">
         <v>360</v>
       </c>
       <c r="F175">
         <v>2</v>
       </c>
       <c r="G175" t="s">
         <v>361</v>
       </c>
       <c r="H175" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>137</v>
       </c>
       <c r="B176">
         <v>16.0</v>
       </c>
       <c r="C176" t="s">
         <v>365</v>
       </c>
       <c r="D176" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E176" t="s">
         <v>366</v>
       </c>
       <c r="F176">
         <v>2</v>
       </c>
       <c r="G176" t="s">
         <v>361</v>
       </c>
       <c r="H176" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>137</v>
       </c>
       <c r="B177">
         <v>16.0</v>
       </c>
       <c r="C177" t="s">
         <v>368</v>
       </c>
       <c r="D177" t="s">
         <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>369</v>
       </c>
       <c r="F177">
         <v>2</v>
       </c>
       <c r="G177" t="s">
         <v>370</v>
       </c>
       <c r="H177" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>137</v>
       </c>
       <c r="B178">
         <v>16.0</v>
       </c>
       <c r="C178" t="s">
-        <v>10</v>
+        <v>372</v>
       </c>
       <c r="D178" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178">
         <v>1</v>
       </c>
       <c r="G178" t="s">
         <v>13</v>
       </c>
       <c r="H178" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>137</v>
       </c>
       <c r="B179">
         <v>16.0</v>
       </c>
       <c r="C179" t="s">
-        <v>373</v>
+        <v>10</v>
       </c>
       <c r="D179" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179">
         <v>1</v>
       </c>
       <c r="G179" t="s">
         <v>13</v>
       </c>
       <c r="H179" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>137</v>
       </c>
       <c r="B180">
         <v>16.0</v>
       </c>
       <c r="C180" t="s">
         <v>374</v>
       </c>
       <c r="D180" t="s">
-        <v>140</v>
+        <v>36</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G180" t="s">
         <v>13</v>
       </c>
       <c r="H180" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>137</v>
       </c>
       <c r="B181">
         <v>16.0</v>
       </c>
       <c r="C181" t="s">
-        <v>61</v>
+        <v>375</v>
       </c>
       <c r="D181" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G181" t="s">
         <v>13</v>
       </c>
       <c r="H181" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>137</v>
       </c>
       <c r="B182">
         <v>16.0</v>
       </c>
       <c r="C182" t="s">
-        <v>375</v>
+        <v>62</v>
       </c>
       <c r="D182" t="s">
-        <v>36</v>
+        <v>144</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182">
         <v>1</v>
       </c>
       <c r="G182" t="s">
         <v>13</v>
       </c>
       <c r="H182" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>137</v>
       </c>
       <c r="B183">
         <v>16.0</v>
       </c>
       <c r="C183" t="s">
         <v>376</v>
       </c>
       <c r="D183" t="s">
         <v>39</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183">
         <v>1</v>
       </c>
       <c r="G183" t="s">
         <v>13</v>
       </c>
       <c r="H183" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>137</v>
       </c>
       <c r="B184">
         <v>16.0</v>
       </c>
       <c r="C184" t="s">
         <v>41</v>
       </c>
       <c r="D184" t="s">
         <v>39</v>
       </c>
       <c r="E184" t="s">
         <v>37</v>
       </c>
       <c r="F184">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G184" t="s">
         <v>33</v>
       </c>
       <c r="H184" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>137</v>
       </c>
       <c r="B185">
         <v>16.0</v>
       </c>
       <c r="C185" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D185" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E185" t="s">
         <v>37</v>
       </c>
       <c r="F185">
         <v>2</v>
       </c>
       <c r="G185" t="s">
         <v>33</v>
       </c>
       <c r="H185" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>137</v>
       </c>
       <c r="B186">
         <v>16.0</v>
       </c>
       <c r="C186" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D186" t="s">
         <v>36</v>
       </c>
       <c r="E186" t="s">
         <v>37</v>
       </c>
       <c r="F186">
         <v>2</v>
       </c>
       <c r="G186" t="s">
         <v>33</v>
       </c>
       <c r="H186" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>137</v>
       </c>
       <c r="B187">
         <v>16.0</v>
       </c>
       <c r="C187" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D187" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E187" t="s">
         <v>37</v>
       </c>
       <c r="F187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G187" t="s">
         <v>33</v>
       </c>
       <c r="H187" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>137</v>
       </c>
       <c r="B188" t="s">
         <v>377</v>
       </c>
       <c r="C188" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D188" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E188" t="s">
         <v>44</v>
       </c>
       <c r="F188">
         <v>2</v>
       </c>
       <c r="G188" t="s">
         <v>45</v>
       </c>
       <c r="H188" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>137</v>
       </c>
       <c r="B189" t="s">
         <v>377</v>
       </c>
       <c r="C189" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D189" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E189" t="s">
         <v>44</v>
       </c>
       <c r="F189">
         <v>1</v>
       </c>
       <c r="G189" t="s">
         <v>45</v>
       </c>
       <c r="H189" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>137</v>
       </c>
       <c r="B190" t="s">
         <v>377</v>
       </c>
       <c r="C190" t="s">
+        <v>91</v>
+      </c>
+      <c r="D190" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E190" t="s">
         <v>87</v>
       </c>
       <c r="F190">
         <v>2</v>
       </c>
       <c r="G190" t="s">
         <v>88</v>
       </c>
       <c r="H190" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>137</v>
       </c>
       <c r="B191" t="s">
         <v>377</v>
       </c>
       <c r="C191" t="s">
         <v>93</v>
       </c>
       <c r="D191" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="E191" t="s">
         <v>87</v>
       </c>
       <c r="F191">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G191" t="s">
         <v>88</v>
       </c>
       <c r="H191" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>137</v>
       </c>
       <c r="B192" t="s">
         <v>377</v>
       </c>
       <c r="C192" t="s">
         <v>86</v>
       </c>
       <c r="D192" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E192" t="s">
         <v>87</v>
       </c>
       <c r="F192">
         <v>1</v>
       </c>
       <c r="G192" t="s">
         <v>88</v>
       </c>
       <c r="H192" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>137</v>
       </c>
       <c r="B193" t="s">
         <v>377</v>
       </c>
       <c r="C193" t="s">
         <v>89</v>
       </c>
       <c r="D193" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E193" t="s">
         <v>87</v>
       </c>
       <c r="F193">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G193" t="s">
         <v>88</v>
       </c>
       <c r="H193" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>137</v>
       </c>
       <c r="B194" t="s">
         <v>377</v>
       </c>
       <c r="C194" t="s">
         <v>90</v>
       </c>
       <c r="D194" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="E194" t="s">
         <v>87</v>
       </c>
       <c r="F194">
         <v>2</v>
       </c>
       <c r="G194" t="s">
         <v>88</v>
       </c>
       <c r="H194" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>137</v>
       </c>
       <c r="B195" t="s">
         <v>377</v>
       </c>
       <c r="C195" t="s">
         <v>378</v>
       </c>
       <c r="D195" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E195" t="s">
         <v>379</v>
       </c>
       <c r="F195">
         <v>1</v>
       </c>
       <c r="G195" t="s">
         <v>380</v>
       </c>
       <c r="H195" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>137</v>
       </c>
       <c r="B196">
         <v>8</v>
       </c>
       <c r="C196" t="s">
         <v>382</v>
       </c>
       <c r="D196" t="s">
@@ -8557,77 +8557,77 @@
       </c>
       <c r="E199" t="s">
         <v>109</v>
       </c>
       <c r="F199">
         <v>1</v>
       </c>
       <c r="G199" t="s">
         <v>110</v>
       </c>
       <c r="H199" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>137</v>
       </c>
       <c r="B200">
         <v>8</v>
       </c>
       <c r="C200" t="s">
         <v>386</v>
       </c>
       <c r="D200" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E200" t="s">
         <v>387</v>
       </c>
       <c r="F200">
         <v>2</v>
       </c>
       <c r="G200" t="s">
         <v>388</v>
       </c>
       <c r="H200" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>137</v>
       </c>
       <c r="B201">
         <v>8</v>
       </c>
       <c r="C201" t="s">
         <v>390</v>
       </c>
       <c r="D201" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E201" t="s">
         <v>391</v>
       </c>
       <c r="F201">
         <v>2</v>
       </c>
       <c r="G201" t="s">
         <v>392</v>
       </c>
       <c r="H201" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>137</v>
       </c>
       <c r="B202">
         <v>8</v>
       </c>
       <c r="C202" t="s">
         <v>393</v>
       </c>
       <c r="D202" t="s">
@@ -8635,51 +8635,51 @@
       </c>
       <c r="E202" t="s">
         <v>394</v>
       </c>
       <c r="F202">
         <v>1</v>
       </c>
       <c r="G202" t="s">
         <v>395</v>
       </c>
       <c r="H202" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>137</v>
       </c>
       <c r="B203" t="s">
         <v>397</v>
       </c>
       <c r="C203" t="s">
         <v>398</v>
       </c>
       <c r="D203" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E203" t="s">
         <v>399</v>
       </c>
       <c r="F203">
         <v>1</v>
       </c>
       <c r="G203" t="s">
         <v>400</v>
       </c>
       <c r="H203" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>137</v>
       </c>
       <c r="B204" t="s">
         <v>397</v>
       </c>
       <c r="C204" t="s">
         <v>401</v>
       </c>
       <c r="D204" t="s">
@@ -8687,51 +8687,51 @@
       </c>
       <c r="E204" t="s">
         <v>399</v>
       </c>
       <c r="F204">
         <v>2</v>
       </c>
       <c r="G204" t="s">
         <v>400</v>
       </c>
       <c r="H204" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>137</v>
       </c>
       <c r="B205" t="s">
         <v>397</v>
       </c>
       <c r="C205" t="s">
         <v>402</v>
       </c>
       <c r="D205" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E205" t="s">
         <v>399</v>
       </c>
       <c r="F205">
         <v>1</v>
       </c>
       <c r="G205" t="s">
         <v>400</v>
       </c>
       <c r="H205" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>137</v>
       </c>
       <c r="B206" t="s">
         <v>397</v>
       </c>
       <c r="C206" t="s">
         <v>403</v>
       </c>
       <c r="D206" t="s">
@@ -8739,233 +8739,233 @@
       </c>
       <c r="E206" t="s">
         <v>399</v>
       </c>
       <c r="F206">
         <v>1</v>
       </c>
       <c r="G206" t="s">
         <v>400</v>
       </c>
       <c r="H206" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>137</v>
       </c>
       <c r="B207">
         <v>8.0</v>
       </c>
       <c r="C207" t="s">
         <v>404</v>
       </c>
       <c r="D207" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E207" t="s">
         <v>405</v>
       </c>
       <c r="F207">
         <v>2</v>
       </c>
       <c r="G207" t="s">
         <v>406</v>
       </c>
       <c r="H207" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>137</v>
       </c>
       <c r="B208">
         <v>8.0</v>
       </c>
       <c r="C208" t="s">
         <v>408</v>
       </c>
       <c r="D208" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E208" t="s">
         <v>405</v>
       </c>
       <c r="F208">
         <v>2</v>
       </c>
       <c r="G208" t="s">
         <v>406</v>
       </c>
       <c r="H208" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>137</v>
       </c>
       <c r="B209">
         <v>8.0</v>
       </c>
       <c r="C209" t="s">
         <v>409</v>
       </c>
       <c r="D209" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E209" t="s">
         <v>405</v>
       </c>
       <c r="F209">
         <v>1</v>
       </c>
       <c r="G209" t="s">
         <v>406</v>
       </c>
       <c r="H209" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>137</v>
       </c>
       <c r="B210">
         <v>8.0</v>
       </c>
       <c r="C210" t="s">
         <v>410</v>
       </c>
       <c r="D210" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E210" t="s">
         <v>405</v>
       </c>
       <c r="F210">
         <v>2</v>
       </c>
       <c r="G210" t="s">
         <v>406</v>
       </c>
       <c r="H210" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>137</v>
       </c>
       <c r="B211">
         <v>8.0</v>
       </c>
       <c r="C211" t="s">
         <v>411</v>
       </c>
       <c r="D211" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E211" t="s">
         <v>405</v>
       </c>
       <c r="F211">
         <v>2</v>
       </c>
       <c r="G211" t="s">
         <v>406</v>
       </c>
       <c r="H211" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>137</v>
       </c>
       <c r="B212">
         <v>8.0</v>
       </c>
       <c r="C212" t="s">
         <v>412</v>
       </c>
       <c r="D212" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E212" t="s">
         <v>413</v>
       </c>
       <c r="F212">
         <v>2</v>
       </c>
       <c r="G212" t="s">
         <v>414</v>
       </c>
       <c r="H212" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>137</v>
       </c>
       <c r="B213">
         <v>8.0</v>
       </c>
       <c r="C213" t="s">
         <v>415</v>
       </c>
       <c r="D213" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E213" t="s">
         <v>413</v>
       </c>
       <c r="F213">
         <v>1</v>
       </c>
       <c r="G213" t="s">
         <v>414</v>
       </c>
       <c r="H213" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>137</v>
       </c>
       <c r="B214">
         <v>8.0</v>
       </c>
       <c r="C214" t="s">
         <v>416</v>
       </c>
       <c r="D214" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E214" t="s">
         <v>413</v>
       </c>
       <c r="F214">
         <v>1</v>
       </c>
       <c r="G214" t="s">
         <v>414</v>
       </c>
       <c r="H214" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>137</v>
       </c>
       <c r="B215">
         <v>8.0</v>
       </c>
       <c r="C215" t="s">
         <v>417</v>
       </c>
       <c r="D215" t="s">
@@ -8973,947 +8973,947 @@
       </c>
       <c r="E215" t="s">
         <v>413</v>
       </c>
       <c r="F215">
         <v>2</v>
       </c>
       <c r="G215" t="s">
         <v>414</v>
       </c>
       <c r="H215" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>137</v>
       </c>
       <c r="B216">
         <v>8.0</v>
       </c>
       <c r="C216" t="s">
         <v>297</v>
       </c>
       <c r="D216" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E216" t="s">
         <v>219</v>
       </c>
       <c r="F216">
         <v>2</v>
       </c>
       <c r="G216" t="s">
         <v>220</v>
       </c>
       <c r="H216" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>137</v>
       </c>
       <c r="B217">
         <v>8.0</v>
       </c>
       <c r="C217" t="s">
         <v>298</v>
       </c>
       <c r="D217" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E217" t="s">
         <v>219</v>
       </c>
       <c r="F217">
         <v>1</v>
       </c>
       <c r="G217" t="s">
         <v>220</v>
       </c>
       <c r="H217" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>137</v>
       </c>
       <c r="B218" t="s">
         <v>118</v>
       </c>
       <c r="C218" t="s">
         <v>123</v>
       </c>
       <c r="D218" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E218" t="s">
         <v>120</v>
       </c>
       <c r="F218">
         <v>2</v>
       </c>
       <c r="G218" t="s">
         <v>121</v>
       </c>
       <c r="H218" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>137</v>
       </c>
       <c r="B219" t="s">
         <v>118</v>
       </c>
       <c r="C219" t="s">
         <v>119</v>
       </c>
       <c r="D219" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="E219" t="s">
         <v>120</v>
       </c>
       <c r="F219">
         <v>2</v>
       </c>
       <c r="G219" t="s">
         <v>121</v>
       </c>
       <c r="H219" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>137</v>
       </c>
       <c r="B220" t="s">
         <v>118</v>
       </c>
       <c r="C220" t="s">
         <v>419</v>
       </c>
       <c r="D220" t="s">
         <v>420</v>
       </c>
       <c r="E220" t="s">
         <v>421</v>
       </c>
       <c r="F220">
         <v>2</v>
       </c>
       <c r="G220" t="s">
         <v>422</v>
       </c>
       <c r="H220" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>137</v>
       </c>
       <c r="B221" t="s">
         <v>118</v>
       </c>
       <c r="C221" t="s">
         <v>419</v>
       </c>
       <c r="D221" t="s">
         <v>420</v>
       </c>
       <c r="E221" t="s">
         <v>421</v>
       </c>
       <c r="F221">
         <v>2</v>
       </c>
       <c r="G221" t="s">
         <v>422</v>
       </c>
       <c r="H221" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>137</v>
       </c>
       <c r="B222">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D222" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="E222" t="s">
         <v>125</v>
       </c>
       <c r="F222">
         <v>2</v>
       </c>
       <c r="G222" t="s">
         <v>126</v>
       </c>
       <c r="H222" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>137</v>
       </c>
       <c r="B223">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D223" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>125</v>
       </c>
       <c r="F223">
         <v>2</v>
       </c>
       <c r="G223" t="s">
         <v>126</v>
       </c>
       <c r="H223" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>137</v>
       </c>
       <c r="B224">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D224" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E224" t="s">
         <v>125</v>
       </c>
       <c r="F224">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G224" t="s">
         <v>126</v>
       </c>
       <c r="H224" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>137</v>
       </c>
       <c r="B225">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D225" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E225" t="s">
         <v>125</v>
       </c>
       <c r="F225">
         <v>1</v>
       </c>
       <c r="G225" t="s">
         <v>126</v>
       </c>
       <c r="H225" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>137</v>
       </c>
       <c r="B226">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>130</v>
       </c>
       <c r="D226" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E226" t="s">
         <v>125</v>
       </c>
       <c r="F226">
         <v>1</v>
       </c>
       <c r="G226" t="s">
         <v>126</v>
       </c>
       <c r="H226" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>137</v>
       </c>
       <c r="B227">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D227" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E227" t="s">
         <v>125</v>
       </c>
       <c r="F227">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G227" t="s">
         <v>126</v>
       </c>
       <c r="H227" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>137</v>
       </c>
       <c r="B228">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>124</v>
       </c>
       <c r="D228" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E228" t="s">
         <v>125</v>
       </c>
       <c r="F228">
         <v>2</v>
       </c>
       <c r="G228" t="s">
         <v>126</v>
       </c>
       <c r="H228" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>137</v>
       </c>
       <c r="B229">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>423</v>
       </c>
       <c r="D229" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="E229" t="s">
         <v>424</v>
       </c>
       <c r="F229">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G229" t="s">
         <v>425</v>
       </c>
       <c r="H229" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>137</v>
       </c>
       <c r="B230">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>427</v>
       </c>
       <c r="D230" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="E230" t="s">
         <v>424</v>
       </c>
       <c r="F230">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G230" t="s">
         <v>428</v>
       </c>
       <c r="H230" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>137</v>
       </c>
       <c r="B231">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>429</v>
       </c>
       <c r="D231" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E231" t="s">
         <v>424</v>
       </c>
       <c r="F231">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G231" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="H231" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>137</v>
       </c>
       <c r="B232">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>430</v>
       </c>
       <c r="D232" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="E232" t="s">
         <v>424</v>
       </c>
       <c r="F232">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G232" t="s">
         <v>425</v>
       </c>
       <c r="H232" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>137</v>
       </c>
       <c r="B233">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>257</v>
+        <v>431</v>
       </c>
       <c r="D233" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="E233" t="s">
         <v>424</v>
       </c>
       <c r="F233">
         <v>1</v>
       </c>
       <c r="G233" t="s">
         <v>428</v>
       </c>
       <c r="H233" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>137</v>
       </c>
       <c r="B234">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>431</v>
+        <v>257</v>
       </c>
       <c r="D234" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E234" t="s">
         <v>424</v>
       </c>
       <c r="F234">
         <v>1</v>
       </c>
       <c r="G234" t="s">
         <v>425</v>
       </c>
       <c r="H234" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>137</v>
       </c>
       <c r="B235">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>432</v>
       </c>
       <c r="D235" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>424</v>
       </c>
       <c r="F235">
         <v>1</v>
       </c>
       <c r="G235" t="s">
         <v>428</v>
       </c>
       <c r="H235" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>137</v>
       </c>
       <c r="B236">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>133</v>
       </c>
       <c r="D236" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E236" t="s">
         <v>134</v>
       </c>
       <c r="F236">
         <v>2</v>
       </c>
       <c r="G236" t="s">
         <v>135</v>
       </c>
       <c r="H236" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>137</v>
       </c>
       <c r="B237">
         <v>9.0</v>
       </c>
       <c r="C237" t="s">
         <v>433</v>
       </c>
       <c r="D237" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E237" t="s">
         <v>434</v>
       </c>
       <c r="F237">
         <v>2</v>
       </c>
       <c r="G237" t="s">
         <v>212</v>
       </c>
       <c r="H237" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>137</v>
       </c>
       <c r="B238">
         <v>9.0</v>
       </c>
       <c r="C238" t="s">
-        <v>412</v>
+        <v>435</v>
       </c>
       <c r="D238" t="s">
-        <v>205</v>
+        <v>48</v>
       </c>
       <c r="E238" t="s">
         <v>237</v>
       </c>
       <c r="F238">
         <v>2</v>
       </c>
       <c r="G238" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H238" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>137</v>
       </c>
       <c r="B239">
         <v>9.0</v>
       </c>
       <c r="C239" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D239" t="s">
-        <v>55</v>
+        <v>209</v>
       </c>
       <c r="E239" t="s">
         <v>237</v>
       </c>
       <c r="F239">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G239" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H239" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>137</v>
       </c>
       <c r="B240">
         <v>9.0</v>
       </c>
       <c r="C240" t="s">
-        <v>437</v>
+        <v>415</v>
       </c>
       <c r="D240" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E240" t="s">
         <v>237</v>
       </c>
       <c r="F240">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G240" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H240" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>137</v>
       </c>
       <c r="B241">
         <v>9.0</v>
       </c>
       <c r="C241" t="s">
         <v>438</v>
       </c>
       <c r="D241" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E241" t="s">
         <v>211</v>
       </c>
       <c r="F241">
         <v>2</v>
       </c>
       <c r="G241" t="s">
         <v>212</v>
       </c>
       <c r="H241" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>137</v>
       </c>
       <c r="B242" t="s">
         <v>85</v>
       </c>
       <c r="C242" t="s">
         <v>412</v>
       </c>
       <c r="D242" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E242" t="s">
         <v>237</v>
       </c>
       <c r="F242">
         <v>2</v>
       </c>
       <c r="G242" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H242" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>137</v>
       </c>
       <c r="B243" t="s">
         <v>85</v>
       </c>
       <c r="C243" t="s">
         <v>439</v>
       </c>
       <c r="D243" t="s">
         <v>200</v>
       </c>
       <c r="E243" t="s">
         <v>440</v>
       </c>
       <c r="F243">
         <v>2</v>
       </c>
       <c r="G243" t="s">
         <v>441</v>
       </c>
       <c r="H243" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>443</v>
       </c>
       <c r="B244" t="s">
         <v>147</v>
       </c>
       <c r="C244" t="s">
-        <v>311</v>
+        <v>444</v>
       </c>
       <c r="D244" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E244" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F244">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G244" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H244" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>443</v>
       </c>
       <c r="B245" t="s">
         <v>147</v>
       </c>
       <c r="C245" t="s">
-        <v>447</v>
+        <v>313</v>
       </c>
       <c r="D245" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E245" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F245">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G245" t="s">
         <v>448</v>
       </c>
       <c r="H245" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>443</v>
       </c>
       <c r="B246" t="s">
         <v>147</v>
       </c>
       <c r="C246" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D246" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E246" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F246">
         <v>1</v>
       </c>
       <c r="G246" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H246" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>443</v>
       </c>
       <c r="B247" t="s">
         <v>147</v>
       </c>
       <c r="C247" t="s">
         <v>449</v>
       </c>
       <c r="D247" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E247" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F247">
         <v>2</v>
       </c>
       <c r="G247" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H247" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>443</v>
       </c>
       <c r="B248" t="s">
         <v>147</v>
       </c>
       <c r="C248" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D248" t="s">
         <v>31</v>
       </c>
       <c r="E248" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F248">
         <v>1</v>
       </c>
       <c r="G248" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H248" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>443</v>
       </c>
       <c r="B249" t="s">
         <v>147</v>
       </c>
       <c r="C249" t="s">
         <v>450</v>
       </c>
       <c r="D249" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E249" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F249">
         <v>2</v>
       </c>
       <c r="G249" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H249" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>443</v>
       </c>
       <c r="B250" t="s">
         <v>147</v>
       </c>
       <c r="C250" t="s">
         <v>451</v>
       </c>
       <c r="D250" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E250" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F250">
         <v>1</v>
       </c>
       <c r="G250" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="H250" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>443</v>
       </c>
       <c r="B251" t="s">
         <v>147</v>
       </c>
       <c r="C251" t="s">
         <v>452</v>
       </c>
       <c r="D251" t="s">
         <v>24</v>
       </c>
       <c r="E251" t="s">
         <v>453</v>
       </c>
       <c r="F251">
         <v>2</v>
       </c>
       <c r="G251" t="s">
         <v>454</v>
       </c>
       <c r="H251" t="s">
@@ -9932,340 +9932,340 @@
       </c>
       <c r="D252" t="s">
         <v>24</v>
       </c>
       <c r="E252" t="s">
         <v>149</v>
       </c>
       <c r="F252">
         <v>1</v>
       </c>
       <c r="G252" t="s">
         <v>150</v>
       </c>
       <c r="H252" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>443</v>
       </c>
       <c r="B253" t="s">
         <v>147</v>
       </c>
       <c r="C253" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="D253" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E253" t="s">
+        <v>153</v>
+      </c>
+      <c r="F253">
+        <v>1</v>
+      </c>
+      <c r="G253" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H253" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>443</v>
       </c>
       <c r="B254" t="s">
         <v>147</v>
       </c>
       <c r="C254" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D254" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E254" t="s">
+        <v>153</v>
+      </c>
+      <c r="F254">
+        <v>1</v>
+      </c>
+      <c r="G254" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H254" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>443</v>
       </c>
       <c r="B255" t="s">
         <v>147</v>
       </c>
       <c r="C255" t="s">
         <v>157</v>
       </c>
       <c r="D255" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E255" t="s">
+        <v>153</v>
+      </c>
+      <c r="F255">
+        <v>1</v>
+      </c>
+      <c r="G255" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H255" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>443</v>
       </c>
       <c r="B256" t="s">
         <v>147</v>
       </c>
       <c r="C256" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D256" t="s">
+        <v>156</v>
+      </c>
+      <c r="E256" t="s">
         <v>153</v>
       </c>
-      <c r="E256" t="s">
+      <c r="F256">
+        <v>1</v>
+      </c>
+      <c r="G256" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H256" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>443</v>
       </c>
       <c r="B257" t="s">
         <v>147</v>
       </c>
       <c r="C257" t="s">
         <v>159</v>
       </c>
       <c r="D257" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E257" t="s">
         <v>160</v>
       </c>
       <c r="F257">
         <v>2</v>
       </c>
       <c r="G257" t="s">
         <v>161</v>
       </c>
       <c r="H257" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>443</v>
       </c>
       <c r="B258" t="s">
         <v>147</v>
       </c>
       <c r="C258" t="s">
         <v>456</v>
       </c>
       <c r="D258" t="s">
         <v>24</v>
       </c>
       <c r="E258" t="s">
         <v>457</v>
       </c>
       <c r="F258">
         <v>1</v>
       </c>
       <c r="G258" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H258" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>443</v>
       </c>
       <c r="B259" t="s">
         <v>147</v>
       </c>
       <c r="C259" t="s">
         <v>458</v>
       </c>
       <c r="D259" t="s">
         <v>24</v>
       </c>
       <c r="E259" t="s">
         <v>457</v>
       </c>
       <c r="F259">
         <v>2</v>
       </c>
       <c r="G259" t="s">
         <v>459</v>
       </c>
       <c r="H259" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>443</v>
       </c>
       <c r="B260" t="s">
         <v>147</v>
       </c>
       <c r="C260" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D260" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E260" t="s">
         <v>457</v>
       </c>
       <c r="F260">
         <v>2</v>
       </c>
       <c r="G260" t="s">
         <v>459</v>
       </c>
       <c r="H260" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>443</v>
       </c>
       <c r="B261" t="s">
         <v>95</v>
       </c>
       <c r="C261" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D261" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E261" t="s">
         <v>98</v>
       </c>
       <c r="F261">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G261" t="s">
         <v>99</v>
       </c>
       <c r="H261" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>443</v>
       </c>
       <c r="B262" t="s">
         <v>95</v>
       </c>
       <c r="C262" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D262" t="s">
         <v>97</v>
       </c>
       <c r="E262" t="s">
         <v>98</v>
       </c>
       <c r="F262">
         <v>2</v>
       </c>
       <c r="G262" t="s">
         <v>99</v>
       </c>
       <c r="H262" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>443</v>
       </c>
       <c r="B263" t="s">
         <v>95</v>
       </c>
       <c r="C263" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="D263" t="s">
         <v>97</v>
       </c>
       <c r="E263" t="s">
         <v>98</v>
       </c>
       <c r="F263">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G263" t="s">
         <v>99</v>
       </c>
       <c r="H263" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>443</v>
       </c>
       <c r="B264" t="s">
         <v>95</v>
       </c>
       <c r="C264" t="s">
         <v>101</v>
       </c>
       <c r="D264" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E264" t="s">
         <v>98</v>
       </c>
       <c r="F264">
         <v>1</v>
       </c>
       <c r="G264" t="s">
         <v>99</v>
       </c>
       <c r="H264" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>443</v>
       </c>
       <c r="B265" t="s">
         <v>185</v>
       </c>
       <c r="C265" t="s">
         <v>460</v>
       </c>
       <c r="D265" t="s">
@@ -10299,103 +10299,103 @@
       </c>
       <c r="E266" t="s">
         <v>461</v>
       </c>
       <c r="F266">
         <v>1</v>
       </c>
       <c r="G266" t="s">
         <v>462</v>
       </c>
       <c r="H266" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>443</v>
       </c>
       <c r="B267" t="s">
         <v>185</v>
       </c>
       <c r="C267" t="s">
         <v>465</v>
       </c>
       <c r="D267" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E267" t="s">
         <v>461</v>
       </c>
       <c r="F267">
         <v>1</v>
       </c>
       <c r="G267" t="s">
         <v>462</v>
       </c>
       <c r="H267" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>443</v>
       </c>
       <c r="B268">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>466</v>
       </c>
       <c r="D268" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E268" t="s">
         <v>467</v>
       </c>
       <c r="F268">
         <v>2</v>
       </c>
       <c r="G268" t="s">
         <v>468</v>
       </c>
       <c r="H268" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>443</v>
       </c>
       <c r="B269">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>469</v>
       </c>
       <c r="D269" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E269" t="s">
         <v>470</v>
       </c>
       <c r="F269">
         <v>2</v>
       </c>
       <c r="G269" t="s">
         <v>471</v>
       </c>
       <c r="H269" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>443</v>
       </c>
       <c r="B270">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>473</v>
       </c>
       <c r="D270" t="s">
@@ -10403,831 +10403,831 @@
       </c>
       <c r="E270" t="s">
         <v>474</v>
       </c>
       <c r="F270">
         <v>1</v>
       </c>
       <c r="G270" t="s">
         <v>475</v>
       </c>
       <c r="H270" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>443</v>
       </c>
       <c r="B271">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>477</v>
       </c>
       <c r="D271" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E271" t="s">
         <v>478</v>
       </c>
       <c r="F271">
         <v>2</v>
       </c>
       <c r="G271" t="s">
         <v>479</v>
       </c>
       <c r="H271" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>443</v>
       </c>
       <c r="B272">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>477</v>
       </c>
       <c r="D272" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E272" t="s">
         <v>480</v>
       </c>
       <c r="F272">
         <v>2</v>
       </c>
       <c r="G272" t="s">
         <v>481</v>
       </c>
       <c r="H272" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>443</v>
       </c>
       <c r="B273">
         <v>10</v>
       </c>
       <c r="C273" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D273" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="E273" t="s">
         <v>105</v>
       </c>
       <c r="F273">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G273" t="s">
         <v>106</v>
       </c>
       <c r="H273" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>443</v>
       </c>
       <c r="B274">
         <v>10</v>
       </c>
       <c r="C274" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D274" t="s">
-        <v>200</v>
+        <v>39</v>
       </c>
       <c r="E274" t="s">
         <v>105</v>
       </c>
       <c r="F274">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G274" t="s">
         <v>106</v>
       </c>
       <c r="H274" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>443</v>
       </c>
       <c r="B275">
         <v>10</v>
       </c>
       <c r="C275" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D275" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E275" t="s">
         <v>105</v>
       </c>
       <c r="F275">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G275" t="s">
         <v>106</v>
       </c>
       <c r="H275" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>443</v>
       </c>
       <c r="B276">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>484</v>
       </c>
       <c r="D276" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="E276" t="s">
         <v>105</v>
       </c>
       <c r="F276">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G276" t="s">
         <v>106</v>
       </c>
       <c r="H276" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>443</v>
       </c>
       <c r="B277">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>483</v>
       </c>
       <c r="D277" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="E277" t="s">
         <v>105</v>
       </c>
       <c r="F277">
         <v>2</v>
       </c>
       <c r="G277" t="s">
         <v>106</v>
       </c>
       <c r="H277" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>443</v>
       </c>
       <c r="B278">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>483</v>
       </c>
       <c r="D278" t="s">
-        <v>36</v>
+        <v>200</v>
       </c>
       <c r="E278" t="s">
         <v>105</v>
       </c>
       <c r="F278">
         <v>2</v>
       </c>
       <c r="G278" t="s">
         <v>106</v>
       </c>
       <c r="H278" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>443</v>
       </c>
       <c r="B279">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>104</v>
       </c>
       <c r="D279" t="s">
-        <v>485</v>
+        <v>53</v>
       </c>
       <c r="E279" t="s">
         <v>105</v>
       </c>
       <c r="F279">
         <v>1</v>
       </c>
       <c r="G279" t="s">
         <v>106</v>
       </c>
       <c r="H279" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>443</v>
       </c>
       <c r="B280">
         <v>10</v>
       </c>
       <c r="C280" t="s">
-        <v>104</v>
+        <v>485</v>
       </c>
       <c r="D280" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="E280" t="s">
         <v>105</v>
       </c>
       <c r="F280">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G280" t="s">
         <v>106</v>
       </c>
       <c r="H280" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>443</v>
       </c>
       <c r="B281">
         <v>10</v>
       </c>
       <c r="C281" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D281" t="s">
-        <v>420</v>
+        <v>92</v>
       </c>
       <c r="E281" t="s">
         <v>105</v>
       </c>
       <c r="F281">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G281" t="s">
         <v>106</v>
       </c>
       <c r="H281" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>443</v>
       </c>
       <c r="B282">
         <v>10</v>
       </c>
       <c r="C282" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D282" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="E282" t="s">
         <v>105</v>
       </c>
       <c r="F282">
         <v>2</v>
       </c>
       <c r="G282" t="s">
         <v>106</v>
       </c>
       <c r="H282" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>443</v>
       </c>
       <c r="B283">
         <v>10</v>
       </c>
       <c r="C283" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D283" t="s">
-        <v>53</v>
+        <v>486</v>
       </c>
       <c r="E283" t="s">
         <v>105</v>
       </c>
       <c r="F283">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G283" t="s">
         <v>106</v>
       </c>
       <c r="H283" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>443</v>
       </c>
       <c r="B284">
         <v>10</v>
       </c>
       <c r="C284" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D284" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E284" t="s">
         <v>105</v>
       </c>
       <c r="F284">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G284" t="s">
         <v>106</v>
       </c>
       <c r="H284" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>443</v>
       </c>
       <c r="B285">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>104</v>
       </c>
       <c r="D285" t="s">
-        <v>21</v>
+        <v>420</v>
       </c>
       <c r="E285" t="s">
         <v>105</v>
       </c>
       <c r="F285">
         <v>1</v>
       </c>
       <c r="G285" t="s">
         <v>106</v>
       </c>
       <c r="H285" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>443</v>
       </c>
       <c r="B286">
         <v>10</v>
       </c>
       <c r="C286" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="D286" t="s">
-        <v>485</v>
+        <v>29</v>
       </c>
       <c r="E286" t="s">
         <v>105</v>
       </c>
       <c r="F286">
         <v>2</v>
       </c>
       <c r="G286" t="s">
         <v>106</v>
       </c>
       <c r="H286" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
         <v>443</v>
       </c>
       <c r="B287">
         <v>10</v>
       </c>
       <c r="C287" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D287" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E287" t="s">
         <v>105</v>
       </c>
       <c r="F287">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G287" t="s">
         <v>106</v>
       </c>
       <c r="H287" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>443</v>
       </c>
       <c r="B288">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>483</v>
       </c>
       <c r="D288" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E288" t="s">
         <v>105</v>
       </c>
       <c r="F288">
         <v>2</v>
       </c>
       <c r="G288" t="s">
         <v>106</v>
       </c>
       <c r="H288" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>443</v>
       </c>
       <c r="B289">
         <v>10</v>
       </c>
       <c r="C289" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D289" t="s">
-        <v>420</v>
+        <v>16</v>
       </c>
       <c r="E289" t="s">
         <v>105</v>
       </c>
       <c r="F289">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G289" t="s">
         <v>106</v>
       </c>
       <c r="H289" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>443</v>
       </c>
       <c r="B290">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>483</v>
       </c>
       <c r="D290" t="s">
-        <v>97</v>
+        <v>486</v>
       </c>
       <c r="E290" t="s">
         <v>105</v>
       </c>
       <c r="F290">
         <v>2</v>
       </c>
       <c r="G290" t="s">
         <v>106</v>
       </c>
       <c r="H290" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>443</v>
       </c>
       <c r="B291">
         <v>10</v>
       </c>
       <c r="C291" t="s">
-        <v>487</v>
+        <v>104</v>
       </c>
       <c r="D291" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="E291" t="s">
         <v>105</v>
       </c>
       <c r="F291">
         <v>1</v>
       </c>
       <c r="G291" t="s">
         <v>106</v>
       </c>
       <c r="H291" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>443</v>
       </c>
       <c r="B292">
         <v>10</v>
       </c>
       <c r="C292" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D292" t="s">
-        <v>200</v>
+        <v>97</v>
       </c>
       <c r="E292" t="s">
         <v>105</v>
       </c>
       <c r="F292">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G292" t="s">
         <v>106</v>
       </c>
       <c r="H292" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>443</v>
       </c>
       <c r="B293">
         <v>10</v>
       </c>
       <c r="C293" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D293" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="E293" t="s">
         <v>105</v>
       </c>
       <c r="F293">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G293" t="s">
         <v>106</v>
       </c>
       <c r="H293" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>443</v>
       </c>
       <c r="B294">
         <v>10</v>
       </c>
       <c r="C294" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D294" t="s">
-        <v>29</v>
+        <v>420</v>
       </c>
       <c r="E294" t="s">
         <v>105</v>
       </c>
       <c r="F294">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G294" t="s">
         <v>106</v>
       </c>
       <c r="H294" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>443</v>
       </c>
       <c r="B295">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>104</v>
       </c>
       <c r="D295" t="s">
-        <v>63</v>
+        <v>200</v>
       </c>
       <c r="E295" t="s">
         <v>105</v>
       </c>
       <c r="F295">
         <v>1</v>
       </c>
       <c r="G295" t="s">
         <v>106</v>
       </c>
       <c r="H295" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>443</v>
       </c>
       <c r="B296">
         <v>10</v>
       </c>
       <c r="C296" t="s">
-        <v>104</v>
+        <v>488</v>
       </c>
       <c r="D296" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E296" t="s">
         <v>105</v>
       </c>
       <c r="F296">
         <v>1</v>
       </c>
       <c r="G296" t="s">
         <v>106</v>
       </c>
       <c r="H296" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>443</v>
       </c>
       <c r="B297">
         <v>10</v>
       </c>
       <c r="C297" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D297" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="E297" t="s">
         <v>105</v>
       </c>
       <c r="F297">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G297" t="s">
         <v>106</v>
       </c>
       <c r="H297" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>443</v>
       </c>
       <c r="B298">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>489</v>
       </c>
       <c r="D298" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="E298" t="s">
         <v>105</v>
       </c>
       <c r="F298">
         <v>1</v>
       </c>
       <c r="G298" t="s">
         <v>106</v>
       </c>
       <c r="H298" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>443</v>
       </c>
       <c r="B299">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>204</v>
       </c>
       <c r="D299" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E299" t="s">
         <v>206</v>
       </c>
       <c r="F299">
         <v>1</v>
       </c>
       <c r="G299" t="s">
         <v>207</v>
       </c>
       <c r="H299" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>443</v>
       </c>
       <c r="B300">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>204</v>
       </c>
       <c r="D300" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E300" t="s">
         <v>206</v>
       </c>
       <c r="F300">
         <v>1</v>
       </c>
       <c r="G300" t="s">
         <v>207</v>
       </c>
       <c r="H300" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>443</v>
       </c>
       <c r="B301">
         <v>10.0</v>
       </c>
       <c r="C301" t="s">
         <v>218</v>
       </c>
       <c r="D301" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E301" t="s">
         <v>219</v>
       </c>
       <c r="F301">
         <v>2</v>
       </c>
       <c r="G301" t="s">
         <v>491</v>
       </c>
       <c r="H301" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>443</v>
       </c>
       <c r="B302">
         <v>10.0</v>
       </c>
       <c r="C302" t="s">
         <v>222</v>
       </c>
       <c r="D302" t="s">
@@ -11235,51 +11235,51 @@
       </c>
       <c r="E302" t="s">
         <v>219</v>
       </c>
       <c r="F302">
         <v>1</v>
       </c>
       <c r="G302" t="s">
         <v>491</v>
       </c>
       <c r="H302" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>443</v>
       </c>
       <c r="B303">
         <v>10.0</v>
       </c>
       <c r="C303" t="s">
         <v>223</v>
       </c>
       <c r="D303" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E303" t="s">
         <v>224</v>
       </c>
       <c r="F303">
         <v>1</v>
       </c>
       <c r="G303" t="s">
         <v>225</v>
       </c>
       <c r="H303" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>443</v>
       </c>
       <c r="B304">
         <v>10.0</v>
       </c>
       <c r="C304" t="s">
         <v>227</v>
       </c>
       <c r="D304" t="s">
@@ -11287,51 +11287,51 @@
       </c>
       <c r="E304" t="s">
         <v>224</v>
       </c>
       <c r="F304">
         <v>1</v>
       </c>
       <c r="G304" t="s">
         <v>225</v>
       </c>
       <c r="H304" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>443</v>
       </c>
       <c r="B305" t="s">
         <v>22</v>
       </c>
       <c r="C305" t="s">
         <v>492</v>
       </c>
       <c r="D305" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E305" t="s">
         <v>493</v>
       </c>
       <c r="F305">
         <v>1</v>
       </c>
       <c r="G305" t="s">
         <v>494</v>
       </c>
       <c r="H305" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>443</v>
       </c>
       <c r="B306" t="s">
         <v>22</v>
       </c>
       <c r="C306" t="s">
         <v>238</v>
       </c>
       <c r="D306" t="s">
@@ -11365,745 +11365,745 @@
       </c>
       <c r="E307" t="s">
         <v>242</v>
       </c>
       <c r="F307">
         <v>2</v>
       </c>
       <c r="G307" t="s">
         <v>149</v>
       </c>
       <c r="H307" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>443</v>
       </c>
       <c r="B308" t="s">
         <v>22</v>
       </c>
       <c r="C308" t="s">
         <v>495</v>
       </c>
       <c r="D308" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E308" t="s">
         <v>496</v>
       </c>
       <c r="F308">
         <v>1</v>
       </c>
       <c r="G308"/>
       <c r="H308" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>443</v>
       </c>
       <c r="B309" t="s">
         <v>22</v>
       </c>
       <c r="C309" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D309" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E309" t="s">
         <v>244</v>
       </c>
       <c r="F309">
         <v>2</v>
       </c>
       <c r="G309" t="s">
         <v>245</v>
       </c>
       <c r="H309" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>443</v>
       </c>
       <c r="B310" t="s">
         <v>22</v>
       </c>
       <c r="C310" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D310" t="s">
         <v>29</v>
       </c>
       <c r="E310" t="s">
         <v>244</v>
       </c>
       <c r="F310">
         <v>1</v>
       </c>
       <c r="G310" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H310" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>443</v>
       </c>
       <c r="B311" t="s">
         <v>22</v>
       </c>
       <c r="C311" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D311" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E311" t="s">
         <v>244</v>
       </c>
       <c r="F311">
         <v>1</v>
       </c>
       <c r="G311" t="s">
         <v>245</v>
       </c>
       <c r="H311" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>443</v>
       </c>
       <c r="B312" t="s">
         <v>22</v>
       </c>
       <c r="C312" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D312" t="s">
         <v>29</v>
       </c>
       <c r="E312" t="s">
         <v>244</v>
       </c>
       <c r="F312">
         <v>2</v>
       </c>
       <c r="G312" t="s">
         <v>245</v>
       </c>
       <c r="H312" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>443</v>
       </c>
       <c r="B313" t="s">
         <v>22</v>
       </c>
       <c r="C313" t="s">
         <v>497</v>
       </c>
       <c r="D313" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E313" t="s">
         <v>498</v>
       </c>
       <c r="F313">
         <v>2</v>
       </c>
       <c r="G313" t="s">
         <v>499</v>
       </c>
       <c r="H313" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>443</v>
       </c>
       <c r="B314" t="s">
         <v>22</v>
       </c>
       <c r="C314" t="s">
         <v>501</v>
       </c>
       <c r="D314" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E314" t="s">
         <v>502</v>
       </c>
       <c r="F314">
         <v>1</v>
       </c>
       <c r="G314" t="s">
         <v>503</v>
       </c>
       <c r="H314" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>443</v>
       </c>
       <c r="B315" t="s">
         <v>255</v>
       </c>
       <c r="C315" t="s">
         <v>505</v>
       </c>
       <c r="D315" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E315" t="s">
         <v>493</v>
       </c>
       <c r="F315">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G315" t="s">
         <v>506</v>
       </c>
       <c r="H315" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>443</v>
       </c>
       <c r="B316" t="s">
         <v>255</v>
       </c>
       <c r="C316" t="s">
         <v>507</v>
       </c>
       <c r="D316" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E316" t="s">
         <v>493</v>
       </c>
       <c r="F316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G316" t="s">
         <v>506</v>
       </c>
       <c r="H316" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>443</v>
       </c>
       <c r="B317" t="s">
         <v>255</v>
       </c>
       <c r="C317" t="s">
         <v>256</v>
       </c>
       <c r="D317" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E317" t="s">
         <v>242</v>
       </c>
       <c r="F317">
         <v>2</v>
       </c>
       <c r="G317" t="s">
         <v>149</v>
       </c>
       <c r="H317" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
         <v>443</v>
       </c>
       <c r="B318">
         <v>12</v>
       </c>
       <c r="C318" t="s">
         <v>508</v>
       </c>
       <c r="D318" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E318" t="s">
         <v>509</v>
       </c>
       <c r="F318">
         <v>1</v>
       </c>
       <c r="G318" t="s">
         <v>510</v>
       </c>
       <c r="H318" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>443</v>
       </c>
       <c r="B319">
         <v>12</v>
       </c>
       <c r="C319" t="s">
         <v>512</v>
       </c>
       <c r="D319" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E319" t="s">
         <v>513</v>
       </c>
       <c r="F319">
         <v>1</v>
       </c>
       <c r="G319"/>
       <c r="H319" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>443</v>
       </c>
       <c r="B320">
         <v>12</v>
       </c>
       <c r="C320" t="s">
         <v>515</v>
       </c>
       <c r="D320" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E320" t="s">
         <v>513</v>
       </c>
       <c r="F320">
         <v>2</v>
       </c>
       <c r="G320"/>
       <c r="H320" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>443</v>
       </c>
       <c r="B321">
         <v>12</v>
       </c>
       <c r="C321" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D321" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E321" t="s">
         <v>267</v>
       </c>
       <c r="F321">
         <v>1</v>
       </c>
       <c r="G321" t="s">
         <v>268</v>
       </c>
       <c r="H321" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>443</v>
       </c>
       <c r="B322">
         <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>271</v>
+        <v>204</v>
       </c>
       <c r="D322" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="E322" t="s">
         <v>267</v>
       </c>
       <c r="F322">
         <v>1</v>
       </c>
       <c r="G322" t="s">
         <v>268</v>
       </c>
       <c r="H322" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>443</v>
       </c>
       <c r="B323">
         <v>12</v>
       </c>
       <c r="C323" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D323" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="E323" t="s">
         <v>267</v>
       </c>
       <c r="F323">
         <v>1</v>
       </c>
       <c r="G323" t="s">
         <v>268</v>
       </c>
       <c r="H323" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>443</v>
       </c>
       <c r="B324">
         <v>12</v>
       </c>
       <c r="C324" t="s">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="D324" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E324" t="s">
         <v>267</v>
       </c>
       <c r="F324">
         <v>1</v>
       </c>
       <c r="G324" t="s">
         <v>268</v>
       </c>
       <c r="H324" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>443</v>
       </c>
       <c r="B325">
         <v>12</v>
       </c>
       <c r="C325" t="s">
         <v>516</v>
       </c>
       <c r="D325" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E325" t="s">
         <v>480</v>
       </c>
       <c r="F325">
         <v>1</v>
       </c>
       <c r="G325" t="s">
         <v>481</v>
       </c>
       <c r="H325" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>443</v>
       </c>
       <c r="B326">
         <v>12</v>
       </c>
       <c r="C326" t="s">
         <v>517</v>
       </c>
       <c r="D326" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E326" t="s">
         <v>518</v>
       </c>
       <c r="F326">
         <v>1</v>
       </c>
       <c r="G326" t="s">
         <v>519</v>
       </c>
       <c r="H326" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>443</v>
       </c>
       <c r="B327">
         <v>12.0</v>
       </c>
       <c r="C327" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D327" t="s">
         <v>24</v>
       </c>
       <c r="E327" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F327">
         <v>1</v>
       </c>
       <c r="G327" t="s">
         <v>521</v>
       </c>
       <c r="H327" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>443</v>
       </c>
       <c r="B328">
         <v>12.0</v>
       </c>
       <c r="C328" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D328" t="s">
         <v>24</v>
       </c>
       <c r="E328" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F328">
         <v>1</v>
       </c>
       <c r="G328" t="s">
         <v>521</v>
       </c>
       <c r="H328" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
         <v>443</v>
       </c>
       <c r="B329">
         <v>12.0</v>
       </c>
       <c r="C329" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D329" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E329" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F329">
         <v>2</v>
       </c>
       <c r="G329" t="s">
         <v>521</v>
       </c>
       <c r="H329" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
         <v>443</v>
       </c>
       <c r="B330">
         <v>12.0</v>
       </c>
       <c r="C330" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D330" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E330" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F330">
         <v>1</v>
       </c>
       <c r="G330" t="s">
         <v>521</v>
       </c>
       <c r="H330" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
         <v>443</v>
       </c>
       <c r="B331">
         <v>12.0</v>
       </c>
       <c r="C331" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D331" t="s">
         <v>97</v>
       </c>
       <c r="E331" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F331">
         <v>2</v>
       </c>
       <c r="G331" t="s">
         <v>521</v>
       </c>
       <c r="H331" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
         <v>443</v>
       </c>
       <c r="B332">
         <v>12.0</v>
       </c>
       <c r="C332" t="s">
         <v>522</v>
       </c>
       <c r="D332" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E332" t="s">
         <v>523</v>
       </c>
       <c r="F332">
         <v>2</v>
       </c>
       <c r="G332"/>
       <c r="H332" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
         <v>443</v>
       </c>
       <c r="B333" t="s">
         <v>42</v>
       </c>
       <c r="C333" t="s">
         <v>524</v>
       </c>
       <c r="D333" t="s">
         <v>525</v>
       </c>
       <c r="E333" t="s">
         <v>526</v>
       </c>
       <c r="F333">
         <v>1</v>
       </c>
       <c r="G333" t="s">
         <v>527</v>
       </c>
       <c r="H333" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
         <v>443</v>
       </c>
       <c r="B334">
         <v>14</v>
       </c>
       <c r="C334" t="s">
         <v>528</v>
       </c>
       <c r="D334" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E334" t="s">
         <v>529</v>
       </c>
       <c r="F334">
         <v>2</v>
       </c>
       <c r="G334" t="s">
         <v>481</v>
       </c>
       <c r="H334" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>443</v>
       </c>
       <c r="B335">
         <v>14</v>
       </c>
       <c r="C335" t="s">
         <v>359</v>
       </c>
       <c r="D335" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E335" t="s">
         <v>530</v>
       </c>
       <c r="F335">
         <v>1</v>
       </c>
       <c r="G335" t="s">
         <v>531</v>
       </c>
       <c r="H335" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>443</v>
       </c>
       <c r="B336">
         <v>15.0</v>
       </c>
       <c r="C336" t="s">
         <v>336</v>
       </c>
       <c r="D336" t="s">
@@ -12111,389 +12111,389 @@
       </c>
       <c r="E336" t="s">
         <v>337</v>
       </c>
       <c r="F336">
         <v>2</v>
       </c>
       <c r="G336" t="s">
         <v>338</v>
       </c>
       <c r="H336" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>443</v>
       </c>
       <c r="B337">
         <v>15.0</v>
       </c>
       <c r="C337" t="s">
         <v>340</v>
       </c>
       <c r="D337" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E337" t="s">
         <v>337</v>
       </c>
       <c r="F337">
         <v>2</v>
       </c>
       <c r="G337" t="s">
         <v>338</v>
       </c>
       <c r="H337" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
         <v>443</v>
       </c>
       <c r="B338" t="s">
         <v>342</v>
       </c>
       <c r="C338" t="s">
-        <v>346</v>
+        <v>311</v>
       </c>
       <c r="D338" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E338" t="s">
         <v>344</v>
       </c>
       <c r="F338">
         <v>1</v>
       </c>
       <c r="G338" t="s">
         <v>533</v>
       </c>
       <c r="H338" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>443</v>
       </c>
       <c r="B339" t="s">
         <v>342</v>
       </c>
       <c r="C339" t="s">
         <v>343</v>
       </c>
       <c r="D339" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E339" t="s">
         <v>344</v>
       </c>
       <c r="F339">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G339" t="s">
         <v>533</v>
       </c>
       <c r="H339" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>443</v>
       </c>
       <c r="B340" t="s">
         <v>342</v>
       </c>
       <c r="C340" t="s">
-        <v>312</v>
+        <v>346</v>
       </c>
       <c r="D340" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E340" t="s">
         <v>344</v>
       </c>
       <c r="F340">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G340" t="s">
         <v>533</v>
       </c>
       <c r="H340" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>443</v>
       </c>
       <c r="B341" t="s">
         <v>342</v>
       </c>
       <c r="C341" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D341" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="E341" t="s">
         <v>344</v>
       </c>
       <c r="F341">
         <v>1</v>
       </c>
       <c r="G341" t="s">
         <v>533</v>
       </c>
       <c r="H341" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>443</v>
       </c>
       <c r="B342" t="s">
         <v>342</v>
       </c>
       <c r="C342" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D342" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E342" t="s">
         <v>348</v>
       </c>
       <c r="F342">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G342" t="s">
         <v>349</v>
       </c>
       <c r="H342" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>443</v>
       </c>
       <c r="B343" t="s">
         <v>342</v>
       </c>
       <c r="C343" t="s">
         <v>353</v>
       </c>
       <c r="D343" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E343" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="F343">
         <v>1</v>
       </c>
       <c r="G343" t="s">
         <v>349</v>
       </c>
       <c r="H343" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>443</v>
       </c>
       <c r="B344" t="s">
         <v>342</v>
       </c>
       <c r="C344" t="s">
         <v>347</v>
       </c>
       <c r="D344" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E344" t="s">
         <v>348</v>
       </c>
       <c r="F344">
         <v>2</v>
       </c>
       <c r="G344" t="s">
         <v>349</v>
       </c>
       <c r="H344" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
         <v>443</v>
       </c>
       <c r="B345" t="s">
         <v>342</v>
       </c>
       <c r="C345" t="s">
+        <v>350</v>
+      </c>
+      <c r="D345" t="s">
+        <v>29</v>
+      </c>
+      <c r="E345" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
       <c r="F345">
         <v>1</v>
       </c>
       <c r="G345" t="s">
         <v>349</v>
       </c>
       <c r="H345" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
         <v>443</v>
       </c>
       <c r="B346" t="s">
         <v>342</v>
       </c>
       <c r="C346" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D346" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="E346" t="s">
         <v>348</v>
       </c>
       <c r="F346">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G346" t="s">
         <v>349</v>
       </c>
       <c r="H346" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
         <v>443</v>
       </c>
       <c r="B347" t="s">
         <v>342</v>
       </c>
       <c r="C347" t="s">
         <v>298</v>
       </c>
       <c r="D347" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E347" t="s">
+        <v>355</v>
+      </c>
+      <c r="F347">
+        <v>1</v>
+      </c>
+      <c r="G347" t="s">
         <v>356</v>
       </c>
-      <c r="F347">
-[...2 lines deleted...]
-      <c r="G347" t="s">
+      <c r="H347" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
         <v>443</v>
       </c>
       <c r="B348" t="s">
         <v>342</v>
       </c>
       <c r="C348" t="s">
+        <v>358</v>
+      </c>
+      <c r="D348" t="s">
+        <v>156</v>
+      </c>
+      <c r="E348" t="s">
         <v>355</v>
       </c>
-      <c r="D348" t="s">
-[...2 lines deleted...]
-      <c r="E348" t="s">
+      <c r="F348">
+        <v>1</v>
+      </c>
+      <c r="G348" t="s">
         <v>356</v>
       </c>
-      <c r="F348">
-[...2 lines deleted...]
-      <c r="G348" t="s">
+      <c r="H348" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
         <v>443</v>
       </c>
       <c r="B349">
         <v>16</v>
       </c>
       <c r="C349" t="s">
         <v>534</v>
       </c>
       <c r="D349" t="s">
         <v>200</v>
       </c>
       <c r="E349" t="s">
         <v>535</v>
       </c>
       <c r="F349">
         <v>1</v>
       </c>
       <c r="G349" t="s">
         <v>536</v>
       </c>
       <c r="H349" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
         <v>443</v>
       </c>
       <c r="B350" t="s">
         <v>377</v>
       </c>
       <c r="C350" t="s">
         <v>378</v>
       </c>
       <c r="D350" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E350" t="s">
         <v>379</v>
       </c>
       <c r="F350">
         <v>1</v>
       </c>
       <c r="G350" t="s">
         <v>380</v>
       </c>
       <c r="H350" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>443</v>
       </c>
       <c r="B351">
         <v>18</v>
       </c>
       <c r="C351" t="s">
         <v>382</v>
       </c>
       <c r="D351" t="s">
@@ -12579,51 +12579,51 @@
       </c>
       <c r="E354" t="s">
         <v>399</v>
       </c>
       <c r="F354">
         <v>2</v>
       </c>
       <c r="G354" t="s">
         <v>400</v>
       </c>
       <c r="H354" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>443</v>
       </c>
       <c r="B355" t="s">
         <v>397</v>
       </c>
       <c r="C355" t="s">
         <v>398</v>
       </c>
       <c r="D355" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E355" t="s">
         <v>399</v>
       </c>
       <c r="F355">
         <v>1</v>
       </c>
       <c r="G355" t="s">
         <v>400</v>
       </c>
       <c r="H355" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>443</v>
       </c>
       <c r="B356" t="s">
         <v>397</v>
       </c>
       <c r="C356" t="s">
         <v>403</v>
       </c>
       <c r="D356" t="s">
@@ -12631,623 +12631,623 @@
       </c>
       <c r="E356" t="s">
         <v>399</v>
       </c>
       <c r="F356">
         <v>1</v>
       </c>
       <c r="G356" t="s">
         <v>400</v>
       </c>
       <c r="H356" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>443</v>
       </c>
       <c r="B357" t="s">
         <v>397</v>
       </c>
       <c r="C357" t="s">
         <v>402</v>
       </c>
       <c r="D357" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E357" t="s">
         <v>399</v>
       </c>
       <c r="F357">
         <v>1</v>
       </c>
       <c r="G357" t="s">
         <v>400</v>
       </c>
       <c r="H357" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
         <v>443</v>
       </c>
       <c r="B358">
         <v>8.0</v>
       </c>
       <c r="C358" t="s">
         <v>543</v>
       </c>
       <c r="D358" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E358" t="s">
         <v>544</v>
       </c>
       <c r="F358">
         <v>1</v>
       </c>
       <c r="G358" t="s">
         <v>545</v>
       </c>
       <c r="H358" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>443</v>
       </c>
       <c r="B359">
         <v>8.0</v>
       </c>
       <c r="C359" t="s">
         <v>297</v>
       </c>
       <c r="D359" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E359" t="s">
         <v>219</v>
       </c>
       <c r="F359">
         <v>2</v>
       </c>
       <c r="G359" t="s">
         <v>491</v>
       </c>
       <c r="H359" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>443</v>
       </c>
       <c r="B360">
         <v>8.0</v>
       </c>
       <c r="C360" t="s">
         <v>298</v>
       </c>
       <c r="D360" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E360" t="s">
         <v>219</v>
       </c>
       <c r="F360">
         <v>1</v>
       </c>
       <c r="G360" t="s">
         <v>491</v>
       </c>
       <c r="H360" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>443</v>
       </c>
       <c r="B361">
         <v>8.0</v>
       </c>
       <c r="C361" t="s">
         <v>547</v>
       </c>
       <c r="D361" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E361" t="s">
         <v>548</v>
       </c>
       <c r="F361">
         <v>2</v>
       </c>
       <c r="G361" t="s">
         <v>549</v>
       </c>
       <c r="H361" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>443</v>
       </c>
       <c r="B362">
         <v>8.0</v>
       </c>
       <c r="C362" t="s">
         <v>550</v>
       </c>
       <c r="D362" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E362" t="s">
         <v>548</v>
       </c>
       <c r="F362">
         <v>2</v>
       </c>
       <c r="G362" t="s">
         <v>549</v>
       </c>
       <c r="H362" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>443</v>
       </c>
       <c r="B363" t="s">
         <v>118</v>
       </c>
       <c r="C363" t="s">
         <v>419</v>
       </c>
       <c r="D363" t="s">
         <v>420</v>
       </c>
       <c r="E363" t="s">
         <v>421</v>
       </c>
       <c r="F363">
         <v>2</v>
       </c>
       <c r="G363" t="s">
         <v>422</v>
       </c>
       <c r="H363" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
         <v>443</v>
       </c>
       <c r="B364" t="s">
         <v>118</v>
       </c>
       <c r="C364" t="s">
         <v>419</v>
       </c>
       <c r="D364" t="s">
         <v>420</v>
       </c>
       <c r="E364" t="s">
         <v>421</v>
       </c>
       <c r="F364">
         <v>2</v>
       </c>
       <c r="G364" t="s">
         <v>422</v>
       </c>
       <c r="H364" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>443</v>
       </c>
       <c r="B365" t="s">
         <v>118</v>
       </c>
       <c r="C365" t="s">
         <v>550</v>
       </c>
       <c r="D365" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E365" t="s">
         <v>421</v>
       </c>
       <c r="F365">
         <v>2</v>
       </c>
       <c r="G365" t="s">
         <v>422</v>
       </c>
       <c r="H365" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
         <v>443</v>
       </c>
       <c r="B366">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>390</v>
       </c>
       <c r="D366" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E366" t="s">
         <v>552</v>
       </c>
       <c r="F366">
         <v>2</v>
       </c>
       <c r="G366" t="s">
         <v>553</v>
       </c>
       <c r="H366" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>443</v>
       </c>
       <c r="B367">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D367" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E367" t="s">
         <v>82</v>
       </c>
       <c r="F367">
         <v>2</v>
       </c>
       <c r="G367" t="s">
         <v>554</v>
       </c>
       <c r="H367" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
         <v>443</v>
       </c>
       <c r="B368">
         <v>9.0</v>
       </c>
       <c r="C368" t="s">
-        <v>243</v>
+        <v>555</v>
       </c>
       <c r="D368" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E368" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F368">
         <v>2</v>
       </c>
       <c r="G368" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H368" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
         <v>443</v>
       </c>
       <c r="B369">
         <v>9.0</v>
       </c>
       <c r="C369" t="s">
+        <v>243</v>
+      </c>
+      <c r="D369" t="s">
+        <v>56</v>
+      </c>
+      <c r="E369" t="s">
+        <v>556</v>
+      </c>
+      <c r="F369">
+        <v>1</v>
+      </c>
+      <c r="G369" t="s">
+        <v>557</v>
+      </c>
+      <c r="H369" t="s">
         <v>558</v>
-      </c>
-[...13 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>443</v>
       </c>
       <c r="B370">
         <v>9.0</v>
       </c>
       <c r="C370" t="s">
         <v>559</v>
       </c>
       <c r="D370" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E370" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F370">
         <v>2</v>
       </c>
       <c r="G370" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H370" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>443</v>
       </c>
       <c r="B371">
         <v>9.0</v>
       </c>
       <c r="C371" t="s">
-        <v>560</v>
+        <v>246</v>
       </c>
       <c r="D371" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E371" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F371">
         <v>2</v>
       </c>
       <c r="G371" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H371" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>443</v>
       </c>
       <c r="B372">
         <v>9.0</v>
       </c>
       <c r="C372" t="s">
-        <v>249</v>
+        <v>560</v>
       </c>
       <c r="D372" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E372" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F372">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G372" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H372" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>443</v>
       </c>
       <c r="B373" t="s">
         <v>85</v>
       </c>
       <c r="C373" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D373" t="s">
         <v>561</v>
       </c>
       <c r="E373" t="s">
         <v>493</v>
       </c>
       <c r="F373">
         <v>1</v>
       </c>
       <c r="G373" t="s">
         <v>562</v>
       </c>
       <c r="H373" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>443</v>
       </c>
       <c r="B374" t="s">
         <v>85</v>
       </c>
       <c r="C374" t="s">
         <v>563</v>
       </c>
       <c r="D374" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="E374" t="s">
         <v>564</v>
       </c>
       <c r="F374">
         <v>2</v>
       </c>
       <c r="G374" t="s">
         <v>565</v>
       </c>
       <c r="H374" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>443</v>
       </c>
       <c r="B375" t="s">
         <v>85</v>
       </c>
       <c r="C375" t="s">
         <v>566</v>
       </c>
       <c r="D375" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="E375" t="s">
         <v>564</v>
       </c>
       <c r="F375">
         <v>2</v>
       </c>
       <c r="G375" t="s">
         <v>565</v>
       </c>
       <c r="H375" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>443</v>
       </c>
       <c r="B376" t="s">
         <v>85</v>
       </c>
       <c r="C376" t="s">
         <v>567</v>
       </c>
       <c r="D376" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="E376" t="s">
         <v>564</v>
       </c>
       <c r="F376">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G376" t="s">
         <v>565</v>
       </c>
       <c r="H376" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>443</v>
       </c>
       <c r="B377" t="s">
         <v>85</v>
       </c>
       <c r="C377" t="s">
         <v>568</v>
       </c>
       <c r="D377" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E377" t="s">
         <v>564</v>
       </c>
       <c r="F377">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G377" t="s">
         <v>565</v>
       </c>
       <c r="H377" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>443</v>
       </c>
       <c r="B378" t="s">
         <v>85</v>
       </c>
       <c r="C378" t="s">
         <v>569</v>
       </c>
       <c r="D378" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E378" t="s">
         <v>564</v>
       </c>
       <c r="F378">
         <v>2</v>
       </c>
       <c r="G378" t="s">
         <v>565</v>
       </c>
       <c r="H378" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>443</v>
       </c>
       <c r="B379" t="s">
         <v>85</v>
       </c>
       <c r="C379" t="s">
         <v>570</v>
       </c>
       <c r="D379" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E379" t="s">
         <v>564</v>
       </c>
       <c r="F379">
         <v>2</v>
       </c>
       <c r="G379" t="s">
         <v>565</v>
       </c>
       <c r="H379" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>443</v>
       </c>
       <c r="B380" t="s">
         <v>85</v>
       </c>
       <c r="C380" t="s">
         <v>439</v>
       </c>
       <c r="D380" t="s">
@@ -13255,129 +13255,129 @@
       </c>
       <c r="E380" t="s">
         <v>440</v>
       </c>
       <c r="F380">
         <v>2</v>
       </c>
       <c r="G380" t="s">
         <v>441</v>
       </c>
       <c r="H380" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>571</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>572</v>
       </c>
       <c r="D381" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E381" t="s">
         <v>573</v>
       </c>
       <c r="F381">
         <v>2</v>
       </c>
       <c r="G381" t="s">
         <v>574</v>
       </c>
       <c r="H381" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>571</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>575</v>
       </c>
       <c r="D382" t="s">
         <v>97</v>
       </c>
       <c r="E382" t="s">
         <v>573</v>
       </c>
       <c r="F382">
         <v>1</v>
       </c>
       <c r="G382" t="s">
         <v>574</v>
       </c>
       <c r="H382" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>571</v>
       </c>
       <c r="B383" t="s">
         <v>185</v>
       </c>
       <c r="C383" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D383" t="s">
         <v>561</v>
       </c>
       <c r="E383" t="s">
         <v>493</v>
       </c>
       <c r="F383">
         <v>1</v>
       </c>
       <c r="G383" t="s">
         <v>562</v>
       </c>
       <c r="H383" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>571</v>
       </c>
       <c r="B384" t="s">
         <v>185</v>
       </c>
       <c r="C384" t="s">
         <v>576</v>
       </c>
       <c r="D384" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E384" t="s">
         <v>577</v>
       </c>
       <c r="F384">
         <v>1</v>
       </c>
       <c r="G384" t="s">
         <v>578</v>
       </c>
       <c r="H384" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>571</v>
       </c>
       <c r="B385">
         <v>10</v>
       </c>
       <c r="C385" t="s">
         <v>580</v>
       </c>
       <c r="D385" t="s">
@@ -13385,233 +13385,233 @@
       </c>
       <c r="E385" t="s">
         <v>474</v>
       </c>
       <c r="F385">
         <v>2</v>
       </c>
       <c r="G385" t="s">
         <v>581</v>
       </c>
       <c r="H385" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>571</v>
       </c>
       <c r="B386">
         <v>10</v>
       </c>
       <c r="C386" t="s">
         <v>477</v>
       </c>
       <c r="D386" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E386" t="s">
         <v>480</v>
       </c>
       <c r="F386">
         <v>2</v>
       </c>
       <c r="G386" t="s">
         <v>481</v>
       </c>
       <c r="H386" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>571</v>
       </c>
       <c r="B387">
         <v>10</v>
       </c>
       <c r="C387" t="s">
         <v>517</v>
       </c>
       <c r="D387" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E387" t="s">
         <v>582</v>
       </c>
       <c r="F387">
         <v>1</v>
       </c>
       <c r="G387" t="s">
         <v>583</v>
       </c>
       <c r="H387" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>571</v>
       </c>
       <c r="B388">
         <v>10</v>
       </c>
       <c r="C388" t="s">
         <v>517</v>
       </c>
       <c r="D388" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="E388" t="s">
         <v>582</v>
       </c>
       <c r="F388">
         <v>1</v>
       </c>
       <c r="G388" t="s">
         <v>583</v>
       </c>
       <c r="H388" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>571</v>
       </c>
       <c r="B389">
         <v>10</v>
       </c>
       <c r="C389" t="s">
         <v>517</v>
       </c>
       <c r="D389" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E389" t="s">
         <v>582</v>
       </c>
       <c r="F389">
         <v>1</v>
       </c>
       <c r="G389" t="s">
         <v>583</v>
       </c>
       <c r="H389" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>571</v>
       </c>
       <c r="B390">
         <v>10.0</v>
       </c>
       <c r="C390" t="s">
         <v>317</v>
       </c>
       <c r="D390" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="E390" t="s">
         <v>211</v>
       </c>
       <c r="F390">
         <v>1</v>
       </c>
       <c r="G390" t="s">
         <v>212</v>
       </c>
       <c r="H390" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>571</v>
       </c>
       <c r="B391">
         <v>10.0</v>
       </c>
       <c r="C391" t="s">
-        <v>438</v>
+        <v>316</v>
       </c>
       <c r="D391" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="E391" t="s">
         <v>211</v>
       </c>
       <c r="F391">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G391" t="s">
         <v>212</v>
       </c>
       <c r="H391" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>571</v>
       </c>
       <c r="B392">
         <v>10.0</v>
       </c>
       <c r="C392" t="s">
-        <v>314</v>
+        <v>438</v>
       </c>
       <c r="D392" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E392" t="s">
         <v>211</v>
       </c>
       <c r="F392">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G392" t="s">
         <v>212</v>
       </c>
       <c r="H392" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>571</v>
       </c>
       <c r="B393">
         <v>10.0</v>
       </c>
       <c r="C393" t="s">
         <v>257</v>
       </c>
       <c r="D393" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E393" t="s">
         <v>585</v>
       </c>
       <c r="F393">
         <v>1</v>
       </c>
       <c r="G393" t="s">
         <v>586</v>
       </c>
       <c r="H393" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
         <v>571</v>
       </c>
       <c r="B394">
         <v>10.0</v>
       </c>
       <c r="C394" t="s">
         <v>588</v>
       </c>
       <c r="D394" t="s">
@@ -13619,155 +13619,155 @@
       </c>
       <c r="E394" t="s">
         <v>585</v>
       </c>
       <c r="F394">
         <v>2</v>
       </c>
       <c r="G394" t="s">
         <v>586</v>
       </c>
       <c r="H394" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
         <v>571</v>
       </c>
       <c r="B395">
         <v>10.0</v>
       </c>
       <c r="C395" t="s">
         <v>589</v>
       </c>
       <c r="D395" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E395" t="s">
         <v>585</v>
       </c>
       <c r="F395">
         <v>1</v>
       </c>
       <c r="G395" t="s">
         <v>586</v>
       </c>
       <c r="H395" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>571</v>
       </c>
       <c r="B396">
         <v>10.0</v>
       </c>
       <c r="C396" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D396" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E396" t="s">
         <v>585</v>
       </c>
       <c r="F396">
         <v>1</v>
       </c>
       <c r="G396" t="s">
         <v>586</v>
       </c>
       <c r="H396" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>571</v>
       </c>
       <c r="B397">
         <v>10.0</v>
       </c>
       <c r="C397" t="s">
         <v>214</v>
       </c>
       <c r="D397" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E397" t="s">
         <v>215</v>
       </c>
       <c r="F397">
         <v>1</v>
       </c>
       <c r="G397" t="s">
         <v>216</v>
       </c>
       <c r="H397" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
         <v>571</v>
       </c>
       <c r="B398" t="s">
         <v>22</v>
       </c>
       <c r="C398" t="s">
         <v>492</v>
       </c>
       <c r="D398" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E398" t="s">
         <v>493</v>
       </c>
       <c r="F398">
         <v>1</v>
       </c>
       <c r="G398" t="s">
         <v>494</v>
       </c>
       <c r="H398" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>571</v>
       </c>
       <c r="B399" t="s">
         <v>22</v>
       </c>
       <c r="C399" t="s">
         <v>236</v>
       </c>
       <c r="D399" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E399" t="s">
         <v>237</v>
       </c>
       <c r="F399">
         <v>1</v>
       </c>
       <c r="G399" t="s">
         <v>211</v>
       </c>
       <c r="H399" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
         <v>571</v>
       </c>
       <c r="B400" t="s">
         <v>22</v>
       </c>
       <c r="C400" t="s">
         <v>256</v>
       </c>
       <c r="D400" t="s">
@@ -13798,622 +13798,622 @@
       </c>
       <c r="D401" t="s">
         <v>29</v>
       </c>
       <c r="E401" t="s">
         <v>594</v>
       </c>
       <c r="F401">
         <v>2</v>
       </c>
       <c r="G401" t="s">
         <v>595</v>
       </c>
       <c r="H401" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
         <v>571</v>
       </c>
       <c r="B402">
         <v>11.0</v>
       </c>
       <c r="C402" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D402" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E402" t="s">
         <v>211</v>
       </c>
       <c r="F402">
         <v>2</v>
       </c>
       <c r="G402" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="H402" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>571</v>
       </c>
       <c r="B403" t="s">
         <v>255</v>
       </c>
       <c r="C403" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D403" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E403" t="s">
         <v>493</v>
       </c>
       <c r="F403">
         <v>2</v>
       </c>
       <c r="G403" t="s">
         <v>506</v>
       </c>
       <c r="H403" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>571</v>
       </c>
       <c r="B404" t="s">
         <v>255</v>
       </c>
       <c r="C404" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D404" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E404" t="s">
         <v>493</v>
       </c>
       <c r="F404">
         <v>1</v>
       </c>
       <c r="G404" t="s">
         <v>506</v>
       </c>
       <c r="H404" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
         <v>571</v>
       </c>
       <c r="B405">
         <v>12</v>
       </c>
       <c r="C405" t="s">
         <v>512</v>
       </c>
       <c r="D405" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E405" t="s">
         <v>513</v>
       </c>
       <c r="F405">
         <v>1</v>
       </c>
       <c r="G405"/>
       <c r="H405" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
         <v>571</v>
       </c>
       <c r="B406">
         <v>12</v>
       </c>
       <c r="C406" t="s">
         <v>515</v>
       </c>
       <c r="D406" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E406" t="s">
         <v>513</v>
       </c>
       <c r="F406">
         <v>2</v>
       </c>
       <c r="G406"/>
       <c r="H406" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
         <v>571</v>
       </c>
       <c r="B407">
         <v>12</v>
       </c>
       <c r="C407" t="s">
         <v>597</v>
       </c>
       <c r="D407" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E407" t="s">
         <v>598</v>
       </c>
       <c r="F407">
         <v>2</v>
       </c>
       <c r="G407" t="s">
         <v>599</v>
       </c>
       <c r="H407" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
         <v>571</v>
       </c>
       <c r="B408">
         <v>12</v>
       </c>
       <c r="C408" t="s">
         <v>600</v>
       </c>
       <c r="D408" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E408" t="s">
         <v>598</v>
       </c>
       <c r="F408">
         <v>1</v>
       </c>
       <c r="G408" t="s">
         <v>599</v>
       </c>
       <c r="H408" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
         <v>571</v>
       </c>
       <c r="B409">
         <v>12</v>
       </c>
       <c r="C409" t="s">
         <v>601</v>
       </c>
       <c r="D409" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E409" t="s">
         <v>598</v>
       </c>
       <c r="F409">
         <v>2</v>
       </c>
       <c r="G409" t="s">
         <v>599</v>
       </c>
       <c r="H409" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
         <v>571</v>
       </c>
       <c r="B410">
         <v>12</v>
       </c>
       <c r="C410" t="s">
         <v>516</v>
       </c>
       <c r="D410" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E410" t="s">
         <v>480</v>
       </c>
       <c r="F410">
         <v>1</v>
       </c>
       <c r="G410" t="s">
         <v>481</v>
       </c>
       <c r="H410" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
         <v>571</v>
       </c>
       <c r="B411">
         <v>12</v>
       </c>
       <c r="C411" t="s">
         <v>602</v>
       </c>
       <c r="D411" t="s">
-        <v>140</v>
+        <v>603</v>
       </c>
       <c r="E411" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F411">
         <v>1</v>
       </c>
       <c r="G411" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H411" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
         <v>571</v>
       </c>
       <c r="B412">
         <v>12</v>
       </c>
       <c r="C412" t="s">
+        <v>607</v>
+      </c>
+      <c r="D412" t="s">
+        <v>608</v>
+      </c>
+      <c r="E412" t="s">
+        <v>604</v>
+      </c>
+      <c r="F412">
+        <v>1</v>
+      </c>
+      <c r="G412" t="s">
+        <v>605</v>
+      </c>
+      <c r="H412" t="s">
         <v>606</v>
-      </c>
-[...13 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
         <v>571</v>
       </c>
       <c r="B413">
         <v>12</v>
       </c>
       <c r="C413" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="D413" t="s">
-        <v>608</v>
+        <v>144</v>
       </c>
       <c r="E413" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F413">
         <v>1</v>
       </c>
       <c r="G413" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H413" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
         <v>571</v>
       </c>
       <c r="B414">
         <v>12</v>
       </c>
       <c r="C414" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D414" t="s">
-        <v>610</v>
+        <v>156</v>
       </c>
       <c r="E414" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F414">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G414" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H414" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
         <v>571</v>
       </c>
       <c r="B415">
         <v>12.0</v>
       </c>
       <c r="C415" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="D415" t="s">
+        <v>97</v>
+      </c>
+      <c r="E415" t="s">
         <v>140</v>
       </c>
-      <c r="E415" t="s">
+      <c r="F415">
+        <v>2</v>
+      </c>
+      <c r="G415" t="s">
         <v>141</v>
       </c>
-      <c r="F415">
-[...4 lines deleted...]
-      </c>
       <c r="H415" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
         <v>571</v>
       </c>
       <c r="B416">
         <v>12.0</v>
       </c>
       <c r="C416" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D416" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="E416" t="s">
+        <v>140</v>
+      </c>
+      <c r="F416">
+        <v>1</v>
+      </c>
+      <c r="G416" t="s">
         <v>141</v>
       </c>
-      <c r="F416">
-[...4 lines deleted...]
-      </c>
       <c r="H416" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
         <v>571</v>
       </c>
       <c r="B417">
         <v>12.0</v>
       </c>
       <c r="C417" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="D417" t="s">
         <v>97</v>
       </c>
       <c r="E417" t="s">
+        <v>140</v>
+      </c>
+      <c r="F417">
+        <v>1</v>
+      </c>
+      <c r="G417" t="s">
         <v>141</v>
       </c>
-      <c r="F417">
-[...4 lines deleted...]
-      </c>
       <c r="H417" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
         <v>571</v>
       </c>
       <c r="B418">
         <v>12.0</v>
       </c>
       <c r="C418" t="s">
+        <v>145</v>
+      </c>
+      <c r="D418" t="s">
         <v>144</v>
       </c>
-      <c r="D418" t="s">
+      <c r="E418" t="s">
         <v>140</v>
       </c>
-      <c r="E418" t="s">
+      <c r="F418">
+        <v>2</v>
+      </c>
+      <c r="G418" t="s">
         <v>141</v>
       </c>
-      <c r="F418">
-[...4 lines deleted...]
-      </c>
       <c r="H418" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
         <v>571</v>
       </c>
       <c r="B419" t="s">
         <v>42</v>
       </c>
       <c r="C419" t="s">
         <v>611</v>
       </c>
       <c r="D419" t="s">
         <v>200</v>
       </c>
       <c r="E419" t="s">
         <v>612</v>
       </c>
       <c r="F419">
         <v>1</v>
       </c>
       <c r="G419" t="s">
         <v>613</v>
       </c>
       <c r="H419" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
         <v>571</v>
       </c>
       <c r="B420" t="s">
         <v>42</v>
       </c>
       <c r="C420" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D420" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
       <c r="E420" t="s">
         <v>294</v>
       </c>
       <c r="F420">
         <v>1</v>
       </c>
       <c r="G420" t="s">
         <v>295</v>
       </c>
       <c r="H420" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>571</v>
       </c>
       <c r="B421" t="s">
         <v>42</v>
       </c>
       <c r="C421" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="D421" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
       <c r="E421" t="s">
         <v>294</v>
       </c>
       <c r="F421">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G421" t="s">
         <v>295</v>
       </c>
       <c r="H421" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
         <v>571</v>
       </c>
       <c r="B422" t="s">
         <v>42</v>
       </c>
       <c r="C422" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D422" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E422" t="s">
         <v>294</v>
       </c>
       <c r="F422">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G422" t="s">
         <v>295</v>
       </c>
       <c r="H422" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
         <v>571</v>
       </c>
       <c r="B423" t="s">
         <v>42</v>
       </c>
       <c r="C423" t="s">
         <v>614</v>
       </c>
       <c r="D423" t="s">
         <v>29</v>
       </c>
       <c r="E423" t="s">
         <v>591</v>
       </c>
       <c r="F423">
         <v>2</v>
       </c>
       <c r="G423" t="s">
         <v>592</v>
       </c>
       <c r="H423" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
         <v>571</v>
       </c>
       <c r="B424" t="s">
         <v>42</v>
       </c>
       <c r="C424" t="s">
         <v>299</v>
       </c>
       <c r="D424" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E424" t="s">
         <v>300</v>
       </c>
       <c r="F424">
         <v>1</v>
       </c>
       <c r="G424" t="s">
         <v>301</v>
       </c>
       <c r="H424" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
         <v>571</v>
       </c>
       <c r="B425">
         <v>13.0</v>
       </c>
       <c r="C425" t="s">
         <v>615</v>
       </c>
       <c r="D425" t="s">
@@ -14577,51 +14577,51 @@
       </c>
       <c r="E431" t="s">
         <v>625</v>
       </c>
       <c r="F431">
         <v>1</v>
       </c>
       <c r="G431" t="s">
         <v>626</v>
       </c>
       <c r="H431" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
         <v>571</v>
       </c>
       <c r="B432">
         <v>14</v>
       </c>
       <c r="C432" t="s">
         <v>528</v>
       </c>
       <c r="D432" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E432" t="s">
         <v>529</v>
       </c>
       <c r="F432">
         <v>2</v>
       </c>
       <c r="G432" t="s">
         <v>481</v>
       </c>
       <c r="H432" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
         <v>571</v>
       </c>
       <c r="B433">
         <v>16.0</v>
       </c>
       <c r="C433" t="s">
         <v>368</v>
       </c>
       <c r="D433" t="s">
@@ -14629,597 +14629,597 @@
       </c>
       <c r="E433" t="s">
         <v>369</v>
       </c>
       <c r="F433">
         <v>2</v>
       </c>
       <c r="G433" t="s">
         <v>370</v>
       </c>
       <c r="H433" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
         <v>571</v>
       </c>
       <c r="B434">
         <v>17.0</v>
       </c>
       <c r="C434" t="s">
         <v>363</v>
       </c>
       <c r="D434" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E434" t="s">
         <v>360</v>
       </c>
       <c r="F434">
         <v>2</v>
       </c>
       <c r="G434" t="s">
         <v>361</v>
       </c>
       <c r="H434" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
         <v>571</v>
       </c>
       <c r="B435">
         <v>17.0</v>
       </c>
       <c r="C435" t="s">
         <v>359</v>
       </c>
       <c r="D435" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E435" t="s">
         <v>360</v>
       </c>
       <c r="F435">
         <v>1</v>
       </c>
       <c r="G435" t="s">
         <v>361</v>
       </c>
       <c r="H435" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
         <v>571</v>
       </c>
       <c r="B436">
         <v>17.0</v>
       </c>
       <c r="C436" t="s">
         <v>365</v>
       </c>
       <c r="D436" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E436" t="s">
         <v>366</v>
       </c>
       <c r="F436">
         <v>2</v>
       </c>
       <c r="G436" t="s">
         <v>361</v>
       </c>
       <c r="H436" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
         <v>571</v>
       </c>
       <c r="B437">
         <v>8</v>
       </c>
       <c r="C437" t="s">
         <v>629</v>
       </c>
       <c r="D437" t="s">
+        <v>31</v>
+      </c>
+      <c r="E437" t="s">
         <v>630</v>
       </c>
-      <c r="E437" t="s">
+      <c r="F437">
+        <v>2</v>
+      </c>
+      <c r="G437" t="s">
         <v>631</v>
       </c>
-      <c r="F437">
-[...4 lines deleted...]
-      </c>
       <c r="H437" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
         <v>571</v>
       </c>
       <c r="B438">
         <v>8</v>
       </c>
       <c r="C438" t="s">
+        <v>632</v>
+      </c>
+      <c r="D438" t="s">
         <v>633</v>
       </c>
-      <c r="D438" t="s">
+      <c r="E438" t="s">
         <v>630</v>
       </c>
-      <c r="E438" t="s">
+      <c r="F438">
+        <v>2</v>
+      </c>
+      <c r="G438" t="s">
         <v>631</v>
       </c>
-      <c r="F438">
-[...4 lines deleted...]
-      </c>
       <c r="H438" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
         <v>571</v>
       </c>
       <c r="B439">
         <v>8</v>
       </c>
       <c r="C439" t="s">
         <v>634</v>
       </c>
       <c r="D439" t="s">
+        <v>633</v>
+      </c>
+      <c r="E439" t="s">
         <v>630</v>
       </c>
-      <c r="E439" t="s">
+      <c r="F439">
+        <v>2</v>
+      </c>
+      <c r="G439" t="s">
         <v>631</v>
       </c>
-      <c r="F439">
-[...4 lines deleted...]
-      </c>
       <c r="H439" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
         <v>571</v>
       </c>
       <c r="B440">
         <v>8</v>
       </c>
       <c r="C440" t="s">
         <v>635</v>
       </c>
       <c r="D440" t="s">
-        <v>39</v>
+        <v>633</v>
       </c>
       <c r="E440" t="s">
+        <v>630</v>
+      </c>
+      <c r="F440">
+        <v>1</v>
+      </c>
+      <c r="G440" t="s">
         <v>631</v>
       </c>
-      <c r="F440">
-[...4 lines deleted...]
-      </c>
       <c r="H440" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
         <v>571</v>
       </c>
       <c r="B441">
         <v>8</v>
       </c>
       <c r="C441" t="s">
         <v>636</v>
       </c>
       <c r="D441" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E441" t="s">
+        <v>630</v>
+      </c>
+      <c r="F441">
+        <v>1</v>
+      </c>
+      <c r="G441" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="H441" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
         <v>571</v>
       </c>
       <c r="B442">
         <v>8</v>
       </c>
       <c r="C442" t="s">
         <v>637</v>
       </c>
       <c r="D442" t="s">
         <v>31</v>
       </c>
       <c r="E442" t="s">
+        <v>630</v>
+      </c>
+      <c r="F442">
+        <v>2</v>
+      </c>
+      <c r="G442" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="H442" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
         <v>571</v>
       </c>
       <c r="B443">
         <v>8.0</v>
       </c>
       <c r="C443" t="s">
         <v>638</v>
       </c>
       <c r="D443" t="s">
         <v>116</v>
       </c>
       <c r="E443" t="s">
         <v>616</v>
       </c>
       <c r="F443">
         <v>2</v>
       </c>
       <c r="G443" t="s">
         <v>617</v>
       </c>
       <c r="H443" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
         <v>571</v>
       </c>
       <c r="B444" t="s">
         <v>118</v>
       </c>
       <c r="C444" t="s">
         <v>299</v>
       </c>
       <c r="D444" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E444" t="s">
         <v>421</v>
       </c>
       <c r="F444">
         <v>1</v>
       </c>
       <c r="G444" t="s">
         <v>422</v>
       </c>
       <c r="H444" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
         <v>571</v>
       </c>
       <c r="B445" t="s">
         <v>118</v>
       </c>
       <c r="C445" t="s">
         <v>550</v>
       </c>
       <c r="D445" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E445" t="s">
         <v>421</v>
       </c>
       <c r="F445">
         <v>2</v>
       </c>
       <c r="G445" t="s">
         <v>422</v>
       </c>
       <c r="H445" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
         <v>571</v>
       </c>
       <c r="B446">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>257</v>
+        <v>430</v>
       </c>
       <c r="D446" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E446" t="s">
         <v>424</v>
       </c>
       <c r="F446">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G446" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="H446" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
         <v>571</v>
       </c>
       <c r="B447">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>432</v>
+        <v>257</v>
       </c>
       <c r="D447" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E447" t="s">
         <v>424</v>
       </c>
       <c r="F447">
         <v>1</v>
       </c>
       <c r="G447" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="H447" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
         <v>571</v>
       </c>
       <c r="B448">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="D448" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E448" t="s">
         <v>424</v>
       </c>
       <c r="F448">
         <v>1</v>
       </c>
       <c r="G448" t="s">
         <v>425</v>
       </c>
       <c r="H448" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>571</v>
       </c>
       <c r="B449">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="D449" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E449" t="s">
         <v>424</v>
       </c>
       <c r="F449">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G449" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="H449" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
         <v>571</v>
       </c>
       <c r="B450">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D450" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E450" t="s">
         <v>424</v>
       </c>
       <c r="F450">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G450" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="H450" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
         <v>571</v>
       </c>
       <c r="B451">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="D451" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="E451" t="s">
         <v>424</v>
       </c>
       <c r="F451">
         <v>1</v>
       </c>
       <c r="G451" t="s">
         <v>428</v>
       </c>
       <c r="H451" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
         <v>571</v>
       </c>
       <c r="B452">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>429</v>
       </c>
       <c r="D452" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E452" t="s">
         <v>424</v>
       </c>
       <c r="F452">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G452" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="H452" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>571</v>
       </c>
       <c r="B453">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>639</v>
       </c>
       <c r="D453" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E453" t="s">
         <v>640</v>
       </c>
       <c r="F453">
         <v>1</v>
       </c>
       <c r="G453" t="s">
         <v>641</v>
       </c>
       <c r="H453" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>571</v>
       </c>
       <c r="B454">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="D454" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E454" t="s">
         <v>640</v>
       </c>
       <c r="F454">
         <v>1</v>
       </c>
       <c r="G454" t="s">
         <v>641</v>
       </c>
       <c r="H454" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
         <v>571</v>
       </c>
       <c r="B455">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>390</v>
       </c>
       <c r="D455" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E455" t="s">
         <v>552</v>
       </c>
       <c r="F455">
         <v>2</v>
       </c>
       <c r="G455" t="s">
         <v>642</v>
       </c>
       <c r="H455" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
         <v>571</v>
       </c>
       <c r="B456">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>643</v>
       </c>
       <c r="D456" t="s">
@@ -15227,519 +15227,519 @@
       </c>
       <c r="E456" t="s">
         <v>134</v>
       </c>
       <c r="F456">
         <v>2</v>
       </c>
       <c r="G456" t="s">
         <v>644</v>
       </c>
       <c r="H456" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
         <v>571</v>
       </c>
       <c r="B457">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>645</v>
       </c>
       <c r="D457" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E457" t="s">
         <v>134</v>
       </c>
       <c r="F457">
         <v>2</v>
       </c>
       <c r="G457" t="s">
         <v>644</v>
       </c>
       <c r="H457" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>571</v>
       </c>
       <c r="B458">
         <v>9.0</v>
       </c>
       <c r="C458" t="s">
         <v>433</v>
       </c>
       <c r="D458" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E458" t="s">
         <v>434</v>
       </c>
       <c r="F458">
         <v>2</v>
       </c>
       <c r="G458" t="s">
         <v>212</v>
       </c>
       <c r="H458" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>571</v>
       </c>
       <c r="B459">
         <v>9.0</v>
       </c>
       <c r="C459" t="s">
         <v>412</v>
       </c>
       <c r="D459" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E459" t="s">
         <v>237</v>
       </c>
       <c r="F459">
         <v>2</v>
       </c>
       <c r="G459" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H459" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>571</v>
       </c>
       <c r="B460">
         <v>9.0</v>
       </c>
       <c r="C460" t="s">
         <v>210</v>
       </c>
       <c r="D460" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E460" t="s">
         <v>211</v>
       </c>
       <c r="F460">
         <v>2</v>
       </c>
       <c r="G460" t="s">
         <v>212</v>
       </c>
       <c r="H460" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>571</v>
       </c>
       <c r="B461">
         <v>9.0</v>
       </c>
       <c r="C461" t="s">
         <v>308</v>
       </c>
       <c r="D461" t="s">
         <v>97</v>
       </c>
       <c r="E461" t="s">
         <v>328</v>
       </c>
       <c r="F461">
         <v>1</v>
       </c>
       <c r="G461" t="s">
         <v>646</v>
       </c>
       <c r="H461" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
         <v>571</v>
       </c>
       <c r="B462">
         <v>9.0</v>
       </c>
       <c r="C462" t="s">
+        <v>559</v>
+      </c>
+      <c r="D462" t="s">
+        <v>53</v>
+      </c>
+      <c r="E462" t="s">
+        <v>556</v>
+      </c>
+      <c r="F462">
+        <v>2</v>
+      </c>
+      <c r="G462" t="s">
+        <v>557</v>
+      </c>
+      <c r="H462" t="s">
         <v>558</v>
-      </c>
-[...13 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
         <v>571</v>
       </c>
       <c r="B463">
         <v>9.0</v>
       </c>
       <c r="C463" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D463" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E463" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F463">
         <v>2</v>
       </c>
       <c r="G463" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H463" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
         <v>571</v>
       </c>
       <c r="B464">
         <v>9.0</v>
       </c>
       <c r="C464" t="s">
-        <v>249</v>
+        <v>555</v>
       </c>
       <c r="D464" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E464" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F464">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G464" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H464" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>571</v>
       </c>
       <c r="B465">
         <v>9.0</v>
       </c>
       <c r="C465" t="s">
         <v>243</v>
       </c>
       <c r="D465" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E465" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F465">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G465" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H465" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
         <v>571</v>
       </c>
       <c r="B466">
         <v>9.0</v>
       </c>
       <c r="C466" t="s">
-        <v>560</v>
+        <v>246</v>
       </c>
       <c r="D466" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E466" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F466">
         <v>2</v>
       </c>
       <c r="G466" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H466" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>571</v>
       </c>
       <c r="B467" t="s">
         <v>85</v>
       </c>
       <c r="C467" t="s">
-        <v>415</v>
+        <v>435</v>
       </c>
       <c r="D467" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E467" t="s">
         <v>237</v>
       </c>
       <c r="F467">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G467" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H467" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
         <v>571</v>
       </c>
       <c r="B468" t="s">
         <v>85</v>
       </c>
       <c r="C468" t="s">
-        <v>437</v>
+        <v>415</v>
       </c>
       <c r="D468" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E468" t="s">
         <v>237</v>
       </c>
       <c r="F468">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G468" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H468" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
         <v>571</v>
       </c>
       <c r="B469" t="s">
         <v>85</v>
       </c>
       <c r="C469" t="s">
         <v>412</v>
       </c>
       <c r="D469" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E469" t="s">
         <v>237</v>
       </c>
       <c r="F469">
         <v>2</v>
       </c>
       <c r="G469" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H469" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
         <v>571</v>
       </c>
       <c r="B470" t="s">
         <v>85</v>
       </c>
       <c r="C470" t="s">
         <v>647</v>
       </c>
       <c r="D470" t="s">
-        <v>630</v>
+        <v>144</v>
       </c>
       <c r="E470" t="s">
         <v>648</v>
       </c>
       <c r="F470">
         <v>1</v>
       </c>
       <c r="G470" t="s">
         <v>581</v>
       </c>
       <c r="H470" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
         <v>571</v>
       </c>
       <c r="B471" t="s">
         <v>85</v>
       </c>
       <c r="C471" t="s">
         <v>649</v>
       </c>
       <c r="D471" t="s">
-        <v>36</v>
+        <v>633</v>
       </c>
       <c r="E471" t="s">
         <v>648</v>
       </c>
       <c r="F471">
         <v>1</v>
       </c>
       <c r="G471" t="s">
         <v>581</v>
       </c>
       <c r="H471" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
         <v>571</v>
       </c>
       <c r="B472" t="s">
         <v>85</v>
       </c>
       <c r="C472" t="s">
         <v>650</v>
       </c>
       <c r="D472" t="s">
-        <v>630</v>
+        <v>39</v>
       </c>
       <c r="E472" t="s">
         <v>648</v>
       </c>
       <c r="F472">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G472" t="s">
         <v>581</v>
       </c>
       <c r="H472" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
         <v>571</v>
       </c>
       <c r="B473" t="s">
         <v>85</v>
       </c>
       <c r="C473" t="s">
         <v>651</v>
       </c>
       <c r="D473" t="s">
-        <v>140</v>
+        <v>633</v>
       </c>
       <c r="E473" t="s">
         <v>648</v>
       </c>
       <c r="F473">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G473" t="s">
         <v>581</v>
       </c>
       <c r="H473" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
         <v>571</v>
       </c>
       <c r="B474" t="s">
         <v>85</v>
       </c>
       <c r="C474" t="s">
         <v>652</v>
       </c>
       <c r="D474" t="s">
         <v>97</v>
       </c>
       <c r="E474" t="s">
         <v>653</v>
       </c>
       <c r="F474">
         <v>2</v>
       </c>
       <c r="G474" t="s">
         <v>654</v>
       </c>
       <c r="H474" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
         <v>571</v>
       </c>
       <c r="B475" t="s">
         <v>85</v>
       </c>
       <c r="C475" t="s">
         <v>656</v>
       </c>
       <c r="D475" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E475" t="s">
         <v>653</v>
       </c>
       <c r="F475">
         <v>2</v>
       </c>
       <c r="G475" t="s">
         <v>654</v>
       </c>
       <c r="H475" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
         <v>571</v>
       </c>
       <c r="B476" t="s">
         <v>85</v>
       </c>
       <c r="C476" t="s">
         <v>657</v>
       </c>
       <c r="D476" t="s">
@@ -15799,181 +15799,181 @@
       </c>
       <c r="E478" t="s">
         <v>573</v>
       </c>
       <c r="F478">
         <v>1</v>
       </c>
       <c r="G478" t="s">
         <v>574</v>
       </c>
       <c r="H478" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
         <v>658</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>572</v>
       </c>
       <c r="D479" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E479" t="s">
         <v>573</v>
       </c>
       <c r="F479">
         <v>2</v>
       </c>
       <c r="G479" t="s">
         <v>574</v>
       </c>
       <c r="H479" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>658</v>
       </c>
       <c r="B480" t="s">
         <v>185</v>
       </c>
       <c r="C480" t="s">
         <v>663</v>
       </c>
       <c r="D480" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E480" t="s">
         <v>664</v>
       </c>
       <c r="F480">
         <v>1</v>
       </c>
       <c r="G480" t="s">
         <v>665</v>
       </c>
       <c r="H480" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
         <v>658</v>
       </c>
       <c r="B481" t="s">
         <v>185</v>
       </c>
       <c r="C481" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D481" t="s">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="E481" t="s">
         <v>461</v>
       </c>
       <c r="F481">
         <v>1</v>
       </c>
       <c r="G481" t="s">
         <v>462</v>
       </c>
       <c r="H481" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
         <v>658</v>
       </c>
       <c r="B482" t="s">
         <v>185</v>
       </c>
       <c r="C482" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="D482" t="s">
         <v>200</v>
       </c>
       <c r="E482" t="s">
         <v>461</v>
       </c>
       <c r="F482">
         <v>1</v>
       </c>
       <c r="G482" t="s">
         <v>462</v>
       </c>
       <c r="H482" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
         <v>658</v>
       </c>
       <c r="B483" t="s">
         <v>185</v>
       </c>
       <c r="C483" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D483" t="s">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="E483" t="s">
         <v>461</v>
       </c>
       <c r="F483">
         <v>1</v>
       </c>
       <c r="G483" t="s">
         <v>462</v>
       </c>
       <c r="H483" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
         <v>658</v>
       </c>
       <c r="B484">
         <v>10</v>
       </c>
       <c r="C484" t="s">
         <v>469</v>
       </c>
       <c r="D484" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E484" t="s">
         <v>470</v>
       </c>
       <c r="F484">
         <v>2</v>
       </c>
       <c r="G484" t="s">
         <v>471</v>
       </c>
       <c r="H484" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>658</v>
       </c>
       <c r="B485">
         <v>10.0</v>
       </c>
       <c r="C485" t="s">
         <v>272</v>
       </c>
       <c r="D485" t="s">
@@ -16033,748 +16033,748 @@
       </c>
       <c r="E487" t="s">
         <v>591</v>
       </c>
       <c r="F487">
         <v>2</v>
       </c>
       <c r="G487" t="s">
         <v>592</v>
       </c>
       <c r="H487" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
         <v>658</v>
       </c>
       <c r="B488" t="s">
         <v>22</v>
       </c>
       <c r="C488" t="s">
         <v>495</v>
       </c>
       <c r="D488" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E488" t="s">
         <v>496</v>
       </c>
       <c r="F488">
         <v>1</v>
       </c>
       <c r="G488"/>
       <c r="H488" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>658</v>
       </c>
       <c r="B489" t="s">
         <v>22</v>
       </c>
       <c r="C489" t="s">
         <v>497</v>
       </c>
       <c r="D489" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E489" t="s">
         <v>498</v>
       </c>
       <c r="F489">
         <v>2</v>
       </c>
       <c r="G489" t="s">
         <v>499</v>
       </c>
       <c r="H489" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>658</v>
       </c>
       <c r="B490">
         <v>12</v>
       </c>
       <c r="C490" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D490" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E490" t="s">
         <v>258</v>
       </c>
       <c r="F490">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G490" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H490" t="s">
-        <v>307</v>
+        <v>670</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
         <v>658</v>
       </c>
       <c r="B491">
         <v>12</v>
       </c>
       <c r="C491" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="D491" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E491" t="s">
         <v>258</v>
       </c>
       <c r="F491">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G491" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="H491" t="s">
-        <v>670</v>
+        <v>307</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>658</v>
       </c>
       <c r="B492">
         <v>12</v>
       </c>
       <c r="C492" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D492" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="E492" t="s">
         <v>263</v>
       </c>
       <c r="F492">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G492" t="s">
         <v>264</v>
       </c>
       <c r="H492" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>658</v>
       </c>
       <c r="B493">
         <v>12</v>
       </c>
       <c r="C493" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D493" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E493" t="s">
         <v>263</v>
       </c>
       <c r="F493">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G493" t="s">
         <v>264</v>
       </c>
       <c r="H493" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>658</v>
       </c>
       <c r="B494">
         <v>12</v>
       </c>
       <c r="C494" t="s">
-        <v>173</v>
+        <v>671</v>
       </c>
       <c r="D494" t="s">
-        <v>48</v>
+        <v>116</v>
       </c>
       <c r="E494" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F494">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G494" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H494" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>658</v>
       </c>
       <c r="B495">
         <v>12</v>
       </c>
       <c r="C495" t="s">
+        <v>173</v>
+      </c>
+      <c r="D495" t="s">
+        <v>53</v>
+      </c>
+      <c r="E495" t="s">
+        <v>672</v>
+      </c>
+      <c r="F495">
+        <v>2</v>
+      </c>
+      <c r="G495" t="s">
+        <v>673</v>
+      </c>
+      <c r="H495" t="s">
         <v>674</v>
-      </c>
-[...13 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>658</v>
       </c>
       <c r="B496">
         <v>12</v>
       </c>
       <c r="C496" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="D496" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E496" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F496">
         <v>1</v>
       </c>
       <c r="G496" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H496" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
         <v>658</v>
       </c>
       <c r="B497">
         <v>12</v>
       </c>
       <c r="C497" t="s">
+        <v>610</v>
+      </c>
+      <c r="D497" t="s">
+        <v>156</v>
+      </c>
+      <c r="E497" t="s">
+        <v>604</v>
+      </c>
+      <c r="F497">
+        <v>2</v>
+      </c>
+      <c r="G497" t="s">
+        <v>605</v>
+      </c>
+      <c r="H497" t="s">
         <v>606</v>
-      </c>
-[...13 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
         <v>658</v>
       </c>
       <c r="B498">
         <v>12</v>
       </c>
       <c r="C498" t="s">
         <v>607</v>
       </c>
       <c r="D498" t="s">
         <v>608</v>
       </c>
       <c r="E498" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F498">
         <v>1</v>
       </c>
       <c r="G498" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H498" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
         <v>658</v>
       </c>
       <c r="B499">
         <v>12</v>
       </c>
       <c r="C499" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="D499" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="E499" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F499">
         <v>1</v>
       </c>
       <c r="G499" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H499" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
         <v>658</v>
       </c>
       <c r="B500">
         <v>12.0</v>
       </c>
       <c r="C500" t="s">
         <v>600</v>
       </c>
       <c r="D500" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E500" t="s">
         <v>675</v>
       </c>
       <c r="F500">
         <v>1</v>
       </c>
       <c r="G500" t="s">
         <v>676</v>
       </c>
       <c r="H500" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
         <v>658</v>
       </c>
       <c r="B501">
         <v>12.0</v>
       </c>
       <c r="C501" t="s">
         <v>601</v>
       </c>
       <c r="D501" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E501" t="s">
         <v>675</v>
       </c>
       <c r="F501">
         <v>2</v>
       </c>
       <c r="G501" t="s">
         <v>676</v>
       </c>
       <c r="H501" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
         <v>658</v>
       </c>
       <c r="B502" t="s">
         <v>42</v>
       </c>
       <c r="C502" t="s">
         <v>292</v>
       </c>
       <c r="D502" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E502" t="s">
         <v>289</v>
       </c>
       <c r="F502">
         <v>2</v>
       </c>
       <c r="G502" t="s">
         <v>290</v>
       </c>
       <c r="H502" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
         <v>658</v>
       </c>
       <c r="B503" t="s">
         <v>42</v>
       </c>
       <c r="C503" t="s">
         <v>288</v>
       </c>
       <c r="D503" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E503" t="s">
         <v>289</v>
       </c>
       <c r="F503">
         <v>1</v>
       </c>
       <c r="G503" t="s">
         <v>290</v>
       </c>
       <c r="H503" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
         <v>658</v>
       </c>
       <c r="B504" t="s">
         <v>42</v>
       </c>
       <c r="C504" t="s">
         <v>291</v>
       </c>
       <c r="D504" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E504" t="s">
         <v>289</v>
       </c>
       <c r="F504">
         <v>1</v>
       </c>
       <c r="G504" t="s">
         <v>290</v>
       </c>
       <c r="H504" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
         <v>658</v>
       </c>
       <c r="B505" t="s">
         <v>42</v>
       </c>
       <c r="C505" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D505" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E505" t="s">
         <v>289</v>
       </c>
       <c r="F505">
         <v>1</v>
       </c>
       <c r="G505" t="s">
         <v>290</v>
       </c>
       <c r="H505" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
         <v>658</v>
       </c>
       <c r="B506" t="s">
         <v>42</v>
       </c>
       <c r="C506" t="s">
         <v>611</v>
       </c>
       <c r="D506" t="s">
         <v>200</v>
       </c>
       <c r="E506" t="s">
         <v>612</v>
       </c>
       <c r="F506">
         <v>1</v>
       </c>
       <c r="G506" t="s">
         <v>613</v>
       </c>
       <c r="H506" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
         <v>658</v>
       </c>
       <c r="B507" t="s">
         <v>42</v>
       </c>
       <c r="C507" t="s">
         <v>678</v>
       </c>
       <c r="D507" t="s">
         <v>29</v>
       </c>
       <c r="E507" t="s">
         <v>591</v>
       </c>
       <c r="F507">
         <v>2</v>
       </c>
       <c r="G507" t="s">
         <v>592</v>
       </c>
       <c r="H507" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
         <v>658</v>
       </c>
       <c r="B508" t="s">
         <v>42</v>
       </c>
       <c r="C508" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D508" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E508" t="s">
         <v>49</v>
       </c>
       <c r="F508">
         <v>2</v>
       </c>
       <c r="G508" t="s">
         <v>50</v>
       </c>
       <c r="H508" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
         <v>658</v>
       </c>
       <c r="B509" t="s">
         <v>42</v>
       </c>
       <c r="C509" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D509" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E509" t="s">
         <v>49</v>
       </c>
       <c r="F509">
         <v>1</v>
       </c>
       <c r="G509" t="s">
         <v>50</v>
       </c>
       <c r="H509" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
         <v>658</v>
       </c>
       <c r="B510" t="s">
         <v>42</v>
       </c>
       <c r="C510" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D510" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E510" t="s">
         <v>49</v>
       </c>
       <c r="F510">
         <v>1</v>
       </c>
       <c r="G510" t="s">
         <v>50</v>
       </c>
       <c r="H510" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
         <v>658</v>
       </c>
       <c r="B511" t="s">
         <v>42</v>
       </c>
       <c r="C511" t="s">
         <v>679</v>
       </c>
       <c r="D511" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E511" t="s">
         <v>49</v>
       </c>
       <c r="F511">
         <v>2</v>
       </c>
       <c r="G511" t="s">
         <v>50</v>
       </c>
       <c r="H511" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
         <v>658</v>
       </c>
       <c r="B512" t="s">
         <v>42</v>
       </c>
       <c r="C512" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="D512" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E512" t="s">
         <v>49</v>
       </c>
       <c r="F512">
         <v>2</v>
       </c>
       <c r="G512" t="s">
         <v>50</v>
       </c>
       <c r="H512" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
         <v>658</v>
       </c>
       <c r="B513">
         <v>13.0</v>
       </c>
       <c r="C513" t="s">
         <v>680</v>
       </c>
       <c r="D513" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E513" t="s">
         <v>548</v>
       </c>
       <c r="F513">
         <v>1</v>
       </c>
       <c r="G513" t="s">
         <v>549</v>
       </c>
       <c r="H513" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
         <v>658</v>
       </c>
       <c r="B514" t="s">
         <v>318</v>
       </c>
       <c r="C514" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D514" t="s">
         <v>200</v>
       </c>
       <c r="E514" t="s">
         <v>320</v>
       </c>
       <c r="F514">
         <v>2</v>
       </c>
       <c r="G514" t="s">
         <v>321</v>
       </c>
       <c r="H514" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
         <v>658</v>
       </c>
       <c r="B515" t="s">
         <v>318</v>
       </c>
       <c r="C515" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D515" t="s">
         <v>24</v>
       </c>
       <c r="E515" t="s">
         <v>320</v>
       </c>
       <c r="F515">
         <v>2</v>
       </c>
       <c r="G515" t="s">
         <v>321</v>
       </c>
       <c r="H515" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
         <v>658</v>
       </c>
       <c r="B516" t="s">
         <v>318</v>
       </c>
       <c r="C516" t="s">
@@ -16782,288 +16782,288 @@
       </c>
       <c r="D516" t="s">
         <v>97</v>
       </c>
       <c r="E516" t="s">
         <v>320</v>
       </c>
       <c r="F516">
         <v>2</v>
       </c>
       <c r="G516" t="s">
         <v>321</v>
       </c>
       <c r="H516" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
         <v>658</v>
       </c>
       <c r="B517" t="s">
         <v>318</v>
       </c>
       <c r="C517" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="D517" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E517" t="s">
         <v>320</v>
       </c>
       <c r="F517">
         <v>2</v>
       </c>
       <c r="G517" t="s">
         <v>321</v>
       </c>
       <c r="H517" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
         <v>658</v>
       </c>
       <c r="B518" t="s">
         <v>318</v>
       </c>
       <c r="C518" t="s">
         <v>326</v>
       </c>
       <c r="D518" t="s">
         <v>97</v>
       </c>
       <c r="E518" t="s">
         <v>320</v>
       </c>
       <c r="F518">
         <v>1</v>
       </c>
       <c r="G518" t="s">
         <v>321</v>
       </c>
       <c r="H518" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
         <v>658</v>
       </c>
       <c r="B519" t="s">
         <v>318</v>
       </c>
       <c r="C519" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D519" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E519" t="s">
         <v>320</v>
       </c>
       <c r="F519">
         <v>1</v>
       </c>
       <c r="G519" t="s">
         <v>321</v>
       </c>
       <c r="H519" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
         <v>658</v>
       </c>
       <c r="B520" t="s">
         <v>318</v>
       </c>
       <c r="C520" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D520" t="s">
         <v>24</v>
       </c>
       <c r="E520" t="s">
         <v>320</v>
       </c>
       <c r="F520">
         <v>2</v>
       </c>
       <c r="G520" t="s">
         <v>321</v>
       </c>
       <c r="H520" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
         <v>658</v>
       </c>
       <c r="B521" t="s">
         <v>318</v>
       </c>
       <c r="C521" t="s">
         <v>326</v>
       </c>
       <c r="D521" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E521" t="s">
         <v>320</v>
       </c>
       <c r="F521">
         <v>1</v>
       </c>
       <c r="G521" t="s">
         <v>321</v>
       </c>
       <c r="H521" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
         <v>658</v>
       </c>
       <c r="B522" t="s">
         <v>318</v>
       </c>
       <c r="C522" t="s">
-        <v>299</v>
+        <v>375</v>
       </c>
       <c r="D522" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E522" t="s">
         <v>421</v>
       </c>
       <c r="F522">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G522" t="s">
         <v>422</v>
       </c>
       <c r="H522" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
         <v>658</v>
       </c>
       <c r="B523" t="s">
         <v>318</v>
       </c>
       <c r="C523" t="s">
-        <v>374</v>
+        <v>299</v>
       </c>
       <c r="D523" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E523" t="s">
         <v>421</v>
       </c>
       <c r="F523">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G523" t="s">
         <v>422</v>
       </c>
       <c r="H523" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
         <v>658</v>
       </c>
       <c r="B524">
         <v>14</v>
       </c>
       <c r="C524" t="s">
         <v>326</v>
       </c>
       <c r="D524" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E524" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F524">
         <v>1</v>
       </c>
       <c r="G524" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H524" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
         <v>658</v>
       </c>
       <c r="B525">
         <v>16</v>
       </c>
       <c r="C525" t="s">
         <v>681</v>
       </c>
       <c r="D525" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E525" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F525">
         <v>1</v>
       </c>
       <c r="G525" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H525" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
         <v>658</v>
       </c>
       <c r="B526">
         <v>8</v>
       </c>
       <c r="C526" t="s">
         <v>386</v>
       </c>
       <c r="D526" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E526" t="s">
         <v>387</v>
       </c>
       <c r="F526">
         <v>2</v>
       </c>
       <c r="G526" t="s">
         <v>388</v>
       </c>
       <c r="H526" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
         <v>658</v>
       </c>
       <c r="B527">
         <v>8</v>
       </c>
       <c r="C527" t="s">
         <v>593</v>
       </c>
       <c r="D527" t="s">
@@ -17097,840 +17097,840 @@
       </c>
       <c r="E528" t="s">
         <v>616</v>
       </c>
       <c r="F528">
         <v>2</v>
       </c>
       <c r="G528" t="s">
         <v>617</v>
       </c>
       <c r="H528" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
         <v>658</v>
       </c>
       <c r="B529">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>639</v>
       </c>
       <c r="D529" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E529" t="s">
         <v>640</v>
       </c>
       <c r="F529">
         <v>1</v>
       </c>
       <c r="G529" t="s">
         <v>641</v>
       </c>
       <c r="H529" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
         <v>658</v>
       </c>
       <c r="B530">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>685</v>
       </c>
       <c r="D530" t="s">
         <v>24</v>
       </c>
       <c r="E530" t="s">
         <v>686</v>
       </c>
       <c r="F530">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G530" t="s">
         <v>687</v>
       </c>
       <c r="H530" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
         <v>658</v>
       </c>
       <c r="B531">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>688</v>
       </c>
       <c r="D531" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="E531" t="s">
         <v>686</v>
       </c>
       <c r="F531">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G531" t="s">
         <v>687</v>
       </c>
       <c r="H531" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
         <v>658</v>
       </c>
       <c r="B532">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>689</v>
       </c>
       <c r="D532" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E532" t="s">
         <v>686</v>
       </c>
       <c r="F532">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G532" t="s">
         <v>687</v>
       </c>
       <c r="H532" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
         <v>658</v>
       </c>
       <c r="B533">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>690</v>
       </c>
       <c r="D533" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="E533" t="s">
         <v>686</v>
       </c>
       <c r="F533">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G533" t="s">
         <v>687</v>
       </c>
       <c r="H533" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
         <v>658</v>
       </c>
       <c r="B534">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>691</v>
       </c>
       <c r="D534" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="E534" t="s">
         <v>686</v>
       </c>
       <c r="F534">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G534" t="s">
         <v>687</v>
       </c>
       <c r="H534" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
         <v>658</v>
       </c>
       <c r="B535">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>692</v>
       </c>
       <c r="D535" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E535" t="s">
         <v>686</v>
       </c>
       <c r="F535">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G535" t="s">
         <v>687</v>
       </c>
       <c r="H535" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
         <v>658</v>
       </c>
       <c r="B536">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>693</v>
       </c>
       <c r="D536" t="s">
         <v>24</v>
       </c>
       <c r="E536" t="s">
         <v>694</v>
       </c>
       <c r="F536">
         <v>2</v>
       </c>
       <c r="G536" t="s">
         <v>695</v>
       </c>
       <c r="H536" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
         <v>658</v>
       </c>
       <c r="B537">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>645</v>
       </c>
       <c r="D537" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E537" t="s">
         <v>134</v>
       </c>
       <c r="F537">
         <v>2</v>
       </c>
       <c r="G537" t="s">
         <v>644</v>
       </c>
       <c r="H537" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
         <v>658</v>
       </c>
       <c r="B538">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>643</v>
       </c>
       <c r="D538" t="s">
         <v>24</v>
       </c>
       <c r="E538" t="s">
         <v>134</v>
       </c>
       <c r="F538">
         <v>2</v>
       </c>
       <c r="G538" t="s">
         <v>644</v>
       </c>
       <c r="H538" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
         <v>658</v>
       </c>
       <c r="B539">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D539" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E539" t="s">
         <v>82</v>
       </c>
       <c r="F539">
         <v>2</v>
       </c>
       <c r="G539" t="s">
         <v>554</v>
       </c>
       <c r="H539" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
         <v>658</v>
       </c>
       <c r="B540">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>81</v>
       </c>
       <c r="D540" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E540" t="s">
         <v>82</v>
       </c>
       <c r="F540">
         <v>2</v>
       </c>
       <c r="G540" t="s">
         <v>554</v>
       </c>
       <c r="H540" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
         <v>658</v>
       </c>
       <c r="B541">
         <v>9.0</v>
       </c>
       <c r="C541" t="s">
-        <v>163</v>
+        <v>697</v>
       </c>
       <c r="D541" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E541" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F541">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G541" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H541" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
         <v>658</v>
       </c>
       <c r="B542">
         <v>9.0</v>
       </c>
       <c r="C542" t="s">
+        <v>168</v>
+      </c>
+      <c r="D542" t="s">
+        <v>56</v>
+      </c>
+      <c r="E542" t="s">
+        <v>698</v>
+      </c>
+      <c r="F542">
+        <v>1</v>
+      </c>
+      <c r="G542" t="s">
         <v>699</v>
-      </c>
-[...10 lines deleted...]
-        <v>698</v>
       </c>
       <c r="H542" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
         <v>658</v>
       </c>
       <c r="B543" t="s">
         <v>85</v>
       </c>
       <c r="C543" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D543" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E543" t="s">
         <v>653</v>
       </c>
       <c r="F543">
         <v>2</v>
       </c>
       <c r="G543" t="s">
         <v>654</v>
       </c>
       <c r="H543" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
         <v>658</v>
       </c>
       <c r="B544" t="s">
         <v>85</v>
       </c>
       <c r="C544" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="D544" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E544" t="s">
         <v>653</v>
       </c>
       <c r="F544">
         <v>2</v>
       </c>
       <c r="G544" t="s">
         <v>654</v>
       </c>
       <c r="H544" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>658</v>
       </c>
       <c r="B545" t="s">
         <v>85</v>
       </c>
       <c r="C545" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="D545" t="s">
         <v>97</v>
       </c>
       <c r="E545" t="s">
         <v>653</v>
       </c>
       <c r="F545">
         <v>2</v>
       </c>
       <c r="G545" t="s">
         <v>654</v>
       </c>
       <c r="H545" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>658</v>
       </c>
       <c r="B546" t="s">
         <v>85</v>
       </c>
       <c r="C546" t="s">
         <v>566</v>
       </c>
       <c r="D546" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="E546" t="s">
         <v>564</v>
       </c>
       <c r="F546">
         <v>2</v>
       </c>
       <c r="G546" t="s">
         <v>565</v>
       </c>
       <c r="H546" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
         <v>658</v>
       </c>
       <c r="B547" t="s">
         <v>85</v>
       </c>
       <c r="C547" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="D547" t="s">
         <v>97</v>
       </c>
       <c r="E547" t="s">
         <v>564</v>
       </c>
       <c r="F547">
         <v>2</v>
       </c>
       <c r="G547" t="s">
         <v>565</v>
       </c>
       <c r="H547" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
         <v>658</v>
       </c>
       <c r="B548" t="s">
         <v>85</v>
       </c>
       <c r="C548" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="D548" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E548" t="s">
         <v>564</v>
       </c>
       <c r="F548">
         <v>2</v>
       </c>
       <c r="G548" t="s">
         <v>565</v>
       </c>
       <c r="H548" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
         <v>658</v>
       </c>
       <c r="B549" t="s">
         <v>85</v>
       </c>
       <c r="C549" t="s">
         <v>569</v>
       </c>
       <c r="D549" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E549" t="s">
         <v>564</v>
       </c>
       <c r="F549">
         <v>2</v>
       </c>
       <c r="G549" t="s">
         <v>565</v>
       </c>
       <c r="H549" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
         <v>658</v>
       </c>
       <c r="B550" t="s">
         <v>85</v>
       </c>
       <c r="C550" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="D550" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="E550" t="s">
         <v>564</v>
       </c>
       <c r="F550">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G550" t="s">
         <v>565</v>
       </c>
       <c r="H550" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
         <v>658</v>
       </c>
       <c r="B551" t="s">
         <v>85</v>
       </c>
       <c r="C551" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="D551" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E551" t="s">
         <v>564</v>
       </c>
       <c r="F551">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G551" t="s">
         <v>565</v>
       </c>
       <c r="H551" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
         <v>700</v>
       </c>
       <c r="B552" t="s">
         <v>185</v>
       </c>
       <c r="C552" t="s">
         <v>576</v>
       </c>
       <c r="D552" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E552" t="s">
         <v>577</v>
       </c>
       <c r="F552">
         <v>1</v>
       </c>
       <c r="G552" t="s">
         <v>578</v>
       </c>
       <c r="H552" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
         <v>700</v>
       </c>
       <c r="B553" t="s">
         <v>42</v>
       </c>
       <c r="C553" t="s">
         <v>524</v>
       </c>
       <c r="D553" t="s">
         <v>525</v>
       </c>
       <c r="E553" t="s">
         <v>526</v>
       </c>
       <c r="F553">
         <v>1</v>
       </c>
       <c r="G553" t="s">
         <v>527</v>
       </c>
       <c r="H553" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
         <v>700</v>
       </c>
       <c r="B554">
         <v>16.0</v>
       </c>
       <c r="C554" t="s">
         <v>701</v>
       </c>
       <c r="D554" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E554" t="s">
         <v>702</v>
       </c>
       <c r="F554">
         <v>2</v>
       </c>
       <c r="G554" t="s">
         <v>703</v>
       </c>
       <c r="H554" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
         <v>700</v>
       </c>
       <c r="B555">
         <v>16.0</v>
       </c>
       <c r="C555" t="s">
         <v>386</v>
       </c>
       <c r="D555" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="E555" t="s">
         <v>705</v>
       </c>
       <c r="F555">
         <v>2</v>
       </c>
       <c r="G555" t="s">
         <v>706</v>
       </c>
       <c r="H555" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
         <v>700</v>
       </c>
       <c r="B556">
         <v>16.0</v>
       </c>
       <c r="C556" t="s">
         <v>386</v>
       </c>
       <c r="D556" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="E556" t="s">
         <v>705</v>
       </c>
       <c r="F556">
         <v>2</v>
       </c>
       <c r="G556" t="s">
         <v>706</v>
       </c>
       <c r="H556" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
         <v>700</v>
       </c>
       <c r="B557">
         <v>8</v>
       </c>
       <c r="C557" t="s">
         <v>57</v>
       </c>
       <c r="D557" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E557" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F557">
         <v>2</v>
       </c>
       <c r="G557" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H557" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
         <v>700</v>
       </c>
       <c r="B558">
         <v>8</v>
       </c>
       <c r="C558" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D558" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E558" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F558">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G558" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H558" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
         <v>700</v>
       </c>
       <c r="B559">
         <v>8</v>
       </c>
       <c r="C559" t="s">
         <v>62</v>
       </c>
       <c r="D559" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E559" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F559">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G559" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H559" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
         <v>700</v>
       </c>
       <c r="B560">
         <v>8</v>
       </c>
       <c r="C560" t="s">
         <v>708</v>
       </c>
       <c r="D560" t="s">
         <v>200</v>
       </c>
       <c r="E560" t="s">
         <v>709</v>
       </c>
       <c r="F560">
         <v>2</v>
       </c>
       <c r="G560" t="s">
@@ -17952,106 +17952,106 @@
       </c>
       <c r="D561" t="s">
         <v>29</v>
       </c>
       <c r="E561" t="s">
         <v>713</v>
       </c>
       <c r="F561">
         <v>1</v>
       </c>
       <c r="G561" t="s">
         <v>714</v>
       </c>
       <c r="H561" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
         <v>700</v>
       </c>
       <c r="B562" t="s">
         <v>118</v>
       </c>
       <c r="C562" t="s">
-        <v>54</v>
+        <v>715</v>
       </c>
       <c r="D562" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E562" t="s">
         <v>713</v>
       </c>
       <c r="F562">
         <v>1</v>
       </c>
       <c r="G562" t="s">
         <v>714</v>
       </c>
       <c r="H562" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
         <v>700</v>
       </c>
       <c r="B563" t="s">
         <v>118</v>
       </c>
       <c r="C563" t="s">
-        <v>715</v>
+        <v>55</v>
       </c>
       <c r="D563" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="E563" t="s">
         <v>713</v>
       </c>
       <c r="F563">
         <v>1</v>
       </c>
       <c r="G563" t="s">
         <v>714</v>
       </c>
       <c r="H563" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
         <v>700</v>
       </c>
       <c r="B564" t="s">
         <v>118</v>
       </c>
       <c r="C564" t="s">
         <v>716</v>
       </c>
       <c r="D564" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E564" t="s">
         <v>717</v>
       </c>
       <c r="F564">
         <v>2</v>
       </c>
       <c r="G564" t="s">
         <v>718</v>
       </c>
       <c r="H564" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
         <v>700</v>
       </c>
       <c r="B565" t="s">
         <v>118</v>
       </c>
       <c r="C565" t="s">
         <v>719</v>
       </c>
       <c r="D565" t="s">
@@ -18059,51 +18059,51 @@
       </c>
       <c r="E565" t="s">
         <v>717</v>
       </c>
       <c r="F565">
         <v>2</v>
       </c>
       <c r="G565" t="s">
         <v>718</v>
       </c>
       <c r="H565" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
         <v>700</v>
       </c>
       <c r="B566" t="s">
         <v>118</v>
       </c>
       <c r="C566" t="s">
         <v>720</v>
       </c>
       <c r="D566" t="s">
-        <v>420</v>
+        <v>29</v>
       </c>
       <c r="E566" t="s">
         <v>717</v>
       </c>
       <c r="F566">
         <v>2</v>
       </c>
       <c r="G566" t="s">
         <v>718</v>
       </c>
       <c r="H566" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
         <v>700</v>
       </c>
       <c r="B567" t="s">
         <v>118</v>
       </c>
       <c r="C567" t="s">
         <v>721</v>
       </c>
       <c r="D567" t="s">
@@ -18137,907 +18137,907 @@
       </c>
       <c r="E568" t="s">
         <v>717</v>
       </c>
       <c r="F568">
         <v>2</v>
       </c>
       <c r="G568" t="s">
         <v>718</v>
       </c>
       <c r="H568" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
         <v>700</v>
       </c>
       <c r="B569" t="s">
         <v>118</v>
       </c>
       <c r="C569" t="s">
         <v>723</v>
       </c>
       <c r="D569" t="s">
-        <v>29</v>
+        <v>420</v>
       </c>
       <c r="E569" t="s">
         <v>717</v>
       </c>
       <c r="F569">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G569" t="s">
         <v>718</v>
       </c>
       <c r="H569" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
         <v>700</v>
       </c>
       <c r="B570" t="s">
         <v>118</v>
       </c>
       <c r="C570" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="D570" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E570" t="s">
         <v>717</v>
       </c>
       <c r="F570">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G570" t="s">
         <v>718</v>
       </c>
       <c r="H570" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
         <v>700</v>
       </c>
       <c r="B571" t="s">
         <v>118</v>
       </c>
       <c r="C571" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D571" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E571" t="s">
         <v>717</v>
       </c>
       <c r="F571">
         <v>2</v>
       </c>
       <c r="G571" t="s">
         <v>718</v>
       </c>
       <c r="H571" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
         <v>700</v>
       </c>
       <c r="B572">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D572" t="s">
         <v>31</v>
       </c>
       <c r="E572" t="s">
+        <v>630</v>
+      </c>
+      <c r="F572">
+        <v>2</v>
+      </c>
+      <c r="G572" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="H572" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
         <v>700</v>
       </c>
       <c r="B573">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D573" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E573" t="s">
+        <v>630</v>
+      </c>
+      <c r="F573">
+        <v>1</v>
+      </c>
+      <c r="G573" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="H573" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
         <v>700</v>
       </c>
       <c r="B574">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="D574" t="s">
         <v>31</v>
       </c>
       <c r="E574" t="s">
+        <v>630</v>
+      </c>
+      <c r="F574">
+        <v>2</v>
+      </c>
+      <c r="G574" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="H574" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
         <v>700</v>
       </c>
       <c r="B575">
         <v>9</v>
       </c>
       <c r="C575" t="s">
+        <v>634</v>
+      </c>
+      <c r="D575" t="s">
         <v>633</v>
       </c>
-      <c r="D575" t="s">
+      <c r="E575" t="s">
         <v>630</v>
       </c>
-      <c r="E575" t="s">
+      <c r="F575">
+        <v>2</v>
+      </c>
+      <c r="G575" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="H575" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
         <v>700</v>
       </c>
       <c r="B576">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D576" t="s">
+        <v>633</v>
+      </c>
+      <c r="E576" t="s">
         <v>630</v>
       </c>
-      <c r="E576" t="s">
+      <c r="F576">
+        <v>1</v>
+      </c>
+      <c r="G576" t="s">
         <v>631</v>
       </c>
-      <c r="F576">
-[...4 lines deleted...]
-      </c>
       <c r="H576" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
         <v>700</v>
       </c>
       <c r="B577">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="D577" t="s">
+        <v>633</v>
+      </c>
+      <c r="E577" t="s">
         <v>630</v>
       </c>
-      <c r="E577" t="s">
+      <c r="F577">
+        <v>2</v>
+      </c>
+      <c r="G577" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="H577" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
         <v>700</v>
       </c>
       <c r="B578">
         <v>9.0</v>
       </c>
       <c r="C578" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="D578" t="s">
-        <v>63</v>
+        <v>228</v>
       </c>
       <c r="E578" t="s">
         <v>305</v>
       </c>
       <c r="F578">
         <v>1</v>
       </c>
       <c r="G578" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="H578" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
         <v>700</v>
       </c>
       <c r="B579">
         <v>9.0</v>
       </c>
       <c r="C579" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="D579" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E579" t="s">
         <v>305</v>
       </c>
       <c r="F579">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G579" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="H579" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
         <v>700</v>
       </c>
       <c r="B580">
         <v>9.0</v>
       </c>
       <c r="C580" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D580" t="s">
         <v>48</v>
       </c>
       <c r="E580" t="s">
         <v>305</v>
       </c>
       <c r="F580">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G580" t="s">
         <v>310</v>
       </c>
       <c r="H580" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
         <v>700</v>
       </c>
       <c r="B581">
         <v>9.0</v>
       </c>
       <c r="C581" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D581" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E581" t="s">
         <v>305</v>
       </c>
       <c r="F581">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G581" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="H581" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
         <v>700</v>
       </c>
       <c r="B582">
         <v>9.0</v>
       </c>
       <c r="C582" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D582" t="s">
-        <v>228</v>
+        <v>58</v>
       </c>
       <c r="E582" t="s">
         <v>305</v>
       </c>
       <c r="F582">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G582" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="H582" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
         <v>700</v>
       </c>
       <c r="B583">
         <v>9.0</v>
       </c>
       <c r="C583" t="s">
         <v>330</v>
       </c>
       <c r="D583" t="s">
         <v>24</v>
       </c>
       <c r="E583" t="s">
         <v>328</v>
       </c>
       <c r="F583">
         <v>2</v>
       </c>
       <c r="G583"/>
       <c r="H583" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
         <v>700</v>
       </c>
       <c r="B584" t="s">
         <v>85</v>
       </c>
       <c r="C584" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D584" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E584" t="s">
         <v>648</v>
       </c>
       <c r="F584">
         <v>1</v>
       </c>
       <c r="G584" t="s">
         <v>581</v>
       </c>
       <c r="H584" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
         <v>700</v>
       </c>
       <c r="B585" t="s">
         <v>85</v>
       </c>
       <c r="C585" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="D585" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E585" t="s">
         <v>648</v>
       </c>
       <c r="F585">
         <v>1</v>
       </c>
       <c r="G585" t="s">
         <v>581</v>
       </c>
       <c r="H585" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
         <v>700</v>
       </c>
       <c r="B586" t="s">
         <v>85</v>
       </c>
       <c r="C586" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D586" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E586" t="s">
         <v>648</v>
       </c>
       <c r="F586">
         <v>2</v>
       </c>
       <c r="G586" t="s">
         <v>581</v>
       </c>
       <c r="H586" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
         <v>700</v>
       </c>
       <c r="B587" t="s">
         <v>85</v>
       </c>
       <c r="C587" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="D587" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E587" t="s">
         <v>648</v>
       </c>
       <c r="F587">
         <v>1</v>
       </c>
       <c r="G587" t="s">
         <v>581</v>
       </c>
       <c r="H587" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
         <v>725</v>
       </c>
       <c r="B588">
         <v>8</v>
       </c>
       <c r="C588" t="s">
         <v>708</v>
       </c>
       <c r="D588" t="s">
         <v>200</v>
       </c>
       <c r="E588" t="s">
         <v>709</v>
       </c>
       <c r="F588">
         <v>2</v>
       </c>
       <c r="G588" t="s">
         <v>710</v>
       </c>
       <c r="H588" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
         <v>725</v>
       </c>
       <c r="B589" t="s">
         <v>118</v>
       </c>
       <c r="C589" t="s">
-        <v>715</v>
+        <v>55</v>
       </c>
       <c r="D589" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="E589" t="s">
         <v>713</v>
       </c>
       <c r="F589">
         <v>1</v>
       </c>
       <c r="G589" t="s">
         <v>714</v>
       </c>
       <c r="H589" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
         <v>725</v>
       </c>
       <c r="B590" t="s">
         <v>118</v>
       </c>
       <c r="C590" t="s">
         <v>712</v>
       </c>
       <c r="D590" t="s">
         <v>29</v>
       </c>
       <c r="E590" t="s">
         <v>713</v>
       </c>
       <c r="F590">
         <v>1</v>
       </c>
       <c r="G590" t="s">
         <v>714</v>
       </c>
       <c r="H590" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
         <v>725</v>
       </c>
       <c r="B591" t="s">
         <v>118</v>
       </c>
       <c r="C591" t="s">
-        <v>54</v>
+        <v>715</v>
       </c>
       <c r="D591" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E591" t="s">
         <v>713</v>
       </c>
       <c r="F591">
         <v>1</v>
       </c>
       <c r="G591" t="s">
         <v>714</v>
       </c>
       <c r="H591" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
         <v>725</v>
       </c>
       <c r="B592" t="s">
         <v>118</v>
       </c>
       <c r="C592" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="D592" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E592" t="s">
         <v>717</v>
       </c>
       <c r="F592">
         <v>2</v>
       </c>
       <c r="G592" t="s">
         <v>718</v>
       </c>
       <c r="H592" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
         <v>725</v>
       </c>
       <c r="B593" t="s">
         <v>118</v>
       </c>
       <c r="C593" t="s">
         <v>722</v>
       </c>
       <c r="D593" t="s">
         <v>116</v>
       </c>
       <c r="E593" t="s">
         <v>717</v>
       </c>
       <c r="F593">
         <v>2</v>
       </c>
       <c r="G593" t="s">
         <v>718</v>
       </c>
       <c r="H593" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
         <v>725</v>
       </c>
       <c r="B594" t="s">
         <v>118</v>
       </c>
       <c r="C594" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="D594" t="s">
         <v>29</v>
       </c>
       <c r="E594" t="s">
         <v>717</v>
       </c>
       <c r="F594">
         <v>2</v>
       </c>
       <c r="G594" t="s">
         <v>718</v>
       </c>
       <c r="H594" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
         <v>725</v>
       </c>
       <c r="B595" t="s">
         <v>118</v>
       </c>
       <c r="C595" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D595" t="s">
         <v>29</v>
       </c>
       <c r="E595" t="s">
         <v>717</v>
       </c>
       <c r="F595">
         <v>2</v>
       </c>
       <c r="G595" t="s">
         <v>718</v>
       </c>
       <c r="H595" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
         <v>725</v>
       </c>
       <c r="B596" t="s">
         <v>118</v>
       </c>
       <c r="C596" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D596" t="s">
         <v>420</v>
       </c>
       <c r="E596" t="s">
         <v>717</v>
       </c>
       <c r="F596">
         <v>2</v>
       </c>
       <c r="G596" t="s">
         <v>718</v>
       </c>
       <c r="H596" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
         <v>725</v>
       </c>
       <c r="B597" t="s">
         <v>118</v>
       </c>
       <c r="C597" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="D597" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E597" t="s">
         <v>717</v>
       </c>
       <c r="F597">
         <v>2</v>
       </c>
       <c r="G597" t="s">
         <v>718</v>
       </c>
       <c r="H597" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
         <v>725</v>
       </c>
       <c r="B598" t="s">
         <v>118</v>
       </c>
       <c r="C598" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="D598" t="s">
         <v>420</v>
       </c>
       <c r="E598" t="s">
         <v>717</v>
       </c>
       <c r="F598">
         <v>2</v>
       </c>
       <c r="G598" t="s">
         <v>718</v>
       </c>
       <c r="H598" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
         <v>725</v>
       </c>
       <c r="B599" t="s">
         <v>118</v>
       </c>
       <c r="C599" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D599" t="s">
         <v>29</v>
       </c>
       <c r="E599" t="s">
         <v>717</v>
       </c>
       <c r="F599">
         <v>1</v>
       </c>
       <c r="G599" t="s">
         <v>718</v>
       </c>
       <c r="H599" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
         <v>726</v>
       </c>
       <c r="B600" t="s">
         <v>185</v>
       </c>
       <c r="C600" t="s">
         <v>727</v>
       </c>
       <c r="D600" t="s">
-        <v>53</v>
+        <v>561</v>
       </c>
       <c r="E600" t="s">
         <v>728</v>
       </c>
       <c r="F600">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G600" t="s">
         <v>729</v>
       </c>
       <c r="H600" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
         <v>726</v>
       </c>
       <c r="B601" t="s">
         <v>185</v>
       </c>
       <c r="C601" t="s">
         <v>731</v>
       </c>
       <c r="D601" t="s">
         <v>48</v>
       </c>
       <c r="E601" t="s">
         <v>728</v>
       </c>
       <c r="F601">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G601" t="s">
         <v>729</v>
       </c>
       <c r="H601" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
         <v>726</v>
       </c>
       <c r="B602" t="s">
         <v>185</v>
       </c>
       <c r="C602" t="s">
         <v>732</v>
       </c>
       <c r="D602" t="s">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="E602" t="s">
         <v>728</v>
       </c>
       <c r="F602">
         <v>2</v>
       </c>
       <c r="G602" t="s">
         <v>729</v>
       </c>
       <c r="H602" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
         <v>726</v>
       </c>
       <c r="B603" t="s">
         <v>185</v>
       </c>
       <c r="C603" t="s">
         <v>733</v>
       </c>
       <c r="D603" t="s">
@@ -19045,1097 +19045,1097 @@
       </c>
       <c r="E603" t="s">
         <v>728</v>
       </c>
       <c r="F603">
         <v>2</v>
       </c>
       <c r="G603" t="s">
         <v>729</v>
       </c>
       <c r="H603" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
         <v>726</v>
       </c>
       <c r="B604" t="s">
         <v>185</v>
       </c>
       <c r="C604" t="s">
         <v>734</v>
       </c>
       <c r="D604" t="s">
-        <v>561</v>
+        <v>156</v>
       </c>
       <c r="E604" t="s">
         <v>728</v>
       </c>
       <c r="F604">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G604" t="s">
         <v>729</v>
       </c>
       <c r="H604" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
         <v>726</v>
       </c>
       <c r="B605" t="s">
         <v>185</v>
       </c>
       <c r="C605" t="s">
         <v>735</v>
       </c>
       <c r="D605" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E605" t="s">
         <v>728</v>
       </c>
       <c r="F605">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G605" t="s">
         <v>729</v>
       </c>
       <c r="H605" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
         <v>726</v>
       </c>
       <c r="B606">
         <v>10</v>
       </c>
       <c r="C606" t="s">
         <v>736</v>
       </c>
       <c r="D606" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E606" t="s">
         <v>737</v>
       </c>
       <c r="F606">
         <v>1</v>
       </c>
       <c r="G606" t="s">
         <v>738</v>
       </c>
       <c r="H606" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
         <v>726</v>
       </c>
       <c r="B607">
         <v>10</v>
       </c>
       <c r="C607" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D607" t="s">
-        <v>29</v>
+        <v>486</v>
       </c>
       <c r="E607" t="s">
         <v>105</v>
       </c>
       <c r="F607">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G607" t="s">
         <v>106</v>
       </c>
       <c r="H607" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
         <v>726</v>
       </c>
       <c r="B608">
         <v>10</v>
       </c>
       <c r="C608" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D608" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E608" t="s">
         <v>105</v>
       </c>
       <c r="F608">
         <v>2</v>
       </c>
       <c r="G608" t="s">
         <v>106</v>
       </c>
       <c r="H608" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
         <v>726</v>
       </c>
       <c r="B609">
         <v>10</v>
       </c>
       <c r="C609" t="s">
         <v>483</v>
       </c>
       <c r="D609" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E609" t="s">
         <v>105</v>
       </c>
       <c r="F609">
         <v>2</v>
       </c>
       <c r="G609" t="s">
         <v>106</v>
       </c>
       <c r="H609" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
         <v>726</v>
       </c>
       <c r="B610">
         <v>10</v>
       </c>
       <c r="C610" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="D610" t="s">
-        <v>24</v>
+        <v>420</v>
       </c>
       <c r="E610" t="s">
         <v>105</v>
       </c>
       <c r="F610">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G610" t="s">
         <v>106</v>
       </c>
       <c r="H610" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
         <v>726</v>
       </c>
       <c r="B611">
         <v>10</v>
       </c>
       <c r="C611" t="s">
-        <v>489</v>
+        <v>104</v>
       </c>
       <c r="D611" t="s">
-        <v>53</v>
+        <v>200</v>
       </c>
       <c r="E611" t="s">
         <v>105</v>
       </c>
       <c r="F611">
         <v>1</v>
       </c>
       <c r="G611" t="s">
         <v>106</v>
       </c>
       <c r="H611" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
         <v>726</v>
       </c>
       <c r="B612">
         <v>10</v>
       </c>
       <c r="C612" t="s">
         <v>104</v>
       </c>
       <c r="D612" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E612" t="s">
         <v>105</v>
       </c>
       <c r="F612">
         <v>1</v>
       </c>
       <c r="G612" t="s">
         <v>106</v>
       </c>
       <c r="H612" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
         <v>726</v>
       </c>
       <c r="B613">
         <v>10</v>
       </c>
       <c r="C613" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D613" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="E613" t="s">
         <v>105</v>
       </c>
       <c r="F613">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G613" t="s">
         <v>106</v>
       </c>
       <c r="H613" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
         <v>726</v>
       </c>
       <c r="B614">
         <v>10</v>
       </c>
       <c r="C614" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="D614" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="E614" t="s">
         <v>105</v>
       </c>
       <c r="F614">
         <v>2</v>
       </c>
       <c r="G614" t="s">
-        <v>740</v>
+        <v>106</v>
       </c>
       <c r="H614" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
         <v>726</v>
       </c>
       <c r="B615">
         <v>10</v>
       </c>
       <c r="C615" t="s">
-        <v>104</v>
+        <v>489</v>
       </c>
       <c r="D615" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
       <c r="E615" t="s">
         <v>105</v>
       </c>
       <c r="F615">
         <v>1</v>
       </c>
       <c r="G615" t="s">
         <v>106</v>
       </c>
       <c r="H615" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
         <v>726</v>
       </c>
       <c r="B616">
         <v>10</v>
       </c>
       <c r="C616" t="s">
         <v>483</v>
       </c>
       <c r="D616" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E616" t="s">
         <v>105</v>
       </c>
       <c r="F616">
         <v>2</v>
       </c>
       <c r="G616" t="s">
         <v>106</v>
       </c>
       <c r="H616" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
         <v>726</v>
       </c>
       <c r="B617">
         <v>10</v>
       </c>
       <c r="C617" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="D617" t="s">
-        <v>200</v>
+        <v>24</v>
       </c>
       <c r="E617" t="s">
         <v>105</v>
       </c>
       <c r="F617">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G617" t="s">
         <v>106</v>
       </c>
       <c r="H617" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
         <v>726</v>
       </c>
       <c r="B618">
         <v>10</v>
       </c>
       <c r="C618" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D618" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="E618" t="s">
         <v>105</v>
       </c>
       <c r="F618">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G618" t="s">
         <v>106</v>
       </c>
       <c r="H618" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
         <v>726</v>
       </c>
       <c r="B619">
         <v>10</v>
       </c>
       <c r="C619" t="s">
-        <v>104</v>
+        <v>484</v>
       </c>
       <c r="D619" t="s">
-        <v>485</v>
+        <v>48</v>
       </c>
       <c r="E619" t="s">
         <v>105</v>
       </c>
       <c r="F619">
         <v>1</v>
       </c>
       <c r="G619" t="s">
         <v>106</v>
       </c>
       <c r="H619" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
         <v>726</v>
       </c>
       <c r="B620">
         <v>10</v>
       </c>
       <c r="C620" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D620" t="s">
-        <v>420</v>
+        <v>116</v>
       </c>
       <c r="E620" t="s">
         <v>105</v>
       </c>
       <c r="F620">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G620" t="s">
         <v>106</v>
       </c>
       <c r="H620" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
         <v>726</v>
       </c>
       <c r="B621">
         <v>10</v>
       </c>
       <c r="C621" t="s">
-        <v>484</v>
+        <v>104</v>
       </c>
       <c r="D621" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="E621" t="s">
         <v>105</v>
       </c>
       <c r="F621">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G621" t="s">
         <v>106</v>
       </c>
       <c r="H621" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
         <v>726</v>
       </c>
       <c r="B622">
         <v>10</v>
       </c>
       <c r="C622" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D622" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="E622" t="s">
         <v>105</v>
       </c>
       <c r="F622">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G622" t="s">
-        <v>106</v>
+        <v>740</v>
       </c>
       <c r="H622" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
         <v>726</v>
       </c>
       <c r="B623">
         <v>10</v>
       </c>
       <c r="C623" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D623" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="E623" t="s">
         <v>105</v>
       </c>
       <c r="F623">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G623" t="s">
         <v>106</v>
       </c>
       <c r="H623" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
         <v>726</v>
       </c>
       <c r="B624">
         <v>10</v>
       </c>
       <c r="C624" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D624" t="s">
-        <v>63</v>
+        <v>200</v>
       </c>
       <c r="E624" t="s">
         <v>105</v>
       </c>
       <c r="F624">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G624" t="s">
         <v>106</v>
       </c>
       <c r="H624" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
         <v>726</v>
       </c>
       <c r="B625">
         <v>10</v>
       </c>
       <c r="C625" t="s">
         <v>483</v>
       </c>
       <c r="D625" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="E625" t="s">
         <v>105</v>
       </c>
       <c r="F625">
         <v>2</v>
       </c>
       <c r="G625" t="s">
         <v>106</v>
       </c>
       <c r="H625" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>726</v>
       </c>
       <c r="B626">
         <v>10</v>
       </c>
       <c r="C626" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D626" t="s">
-        <v>48</v>
+        <v>486</v>
       </c>
       <c r="E626" t="s">
         <v>105</v>
       </c>
       <c r="F626">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G626" t="s">
         <v>106</v>
       </c>
       <c r="H626" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
         <v>726</v>
       </c>
       <c r="B627">
         <v>10</v>
       </c>
       <c r="C627" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D627" t="s">
-        <v>485</v>
+        <v>420</v>
       </c>
       <c r="E627" t="s">
         <v>105</v>
       </c>
       <c r="F627">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G627" t="s">
         <v>106</v>
       </c>
       <c r="H627" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
         <v>726</v>
       </c>
       <c r="B628">
         <v>10</v>
       </c>
       <c r="C628" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D628" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E628" t="s">
         <v>105</v>
       </c>
       <c r="F628">
         <v>2</v>
       </c>
       <c r="G628" t="s">
         <v>106</v>
       </c>
       <c r="H628" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
         <v>726</v>
       </c>
       <c r="B629">
         <v>10</v>
       </c>
       <c r="C629" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D629" t="s">
-        <v>420</v>
+        <v>116</v>
       </c>
       <c r="E629" t="s">
         <v>105</v>
       </c>
       <c r="F629">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G629" t="s">
         <v>106</v>
       </c>
       <c r="H629" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
         <v>726</v>
       </c>
       <c r="B630">
         <v>10</v>
       </c>
       <c r="C630" t="s">
-        <v>483</v>
+        <v>104</v>
       </c>
       <c r="D630" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E630" t="s">
         <v>105</v>
       </c>
       <c r="F630">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G630" t="s">
         <v>106</v>
       </c>
       <c r="H630" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
         <v>726</v>
       </c>
       <c r="B631">
         <v>10</v>
       </c>
       <c r="C631" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D631" t="s">
-        <v>200</v>
+        <v>92</v>
       </c>
       <c r="E631" t="s">
         <v>105</v>
       </c>
       <c r="F631">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G631" t="s">
         <v>106</v>
       </c>
       <c r="H631" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
         <v>726</v>
       </c>
       <c r="B632">
         <v>10</v>
       </c>
       <c r="C632" t="s">
         <v>104</v>
       </c>
       <c r="D632" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="E632" t="s">
         <v>105</v>
       </c>
       <c r="F632">
         <v>1</v>
       </c>
       <c r="G632" t="s">
         <v>106</v>
       </c>
       <c r="H632" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
         <v>726</v>
       </c>
       <c r="B633">
         <v>10</v>
       </c>
       <c r="C633" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="D633" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E633" t="s">
         <v>105</v>
       </c>
       <c r="F633">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G633" t="s">
         <v>106</v>
       </c>
       <c r="H633" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
         <v>726</v>
       </c>
       <c r="B634">
         <v>10.0</v>
       </c>
       <c r="C634" t="s">
         <v>741</v>
       </c>
       <c r="D634" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E634" t="s">
         <v>742</v>
       </c>
       <c r="F634">
         <v>2</v>
       </c>
       <c r="G634" t="s">
         <v>743</v>
       </c>
       <c r="H634" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
         <v>726</v>
       </c>
       <c r="B635">
         <v>10.0</v>
       </c>
       <c r="C635" t="s">
         <v>744</v>
       </c>
       <c r="D635" t="s">
         <v>116</v>
       </c>
       <c r="E635" t="s">
         <v>742</v>
       </c>
       <c r="F635">
         <v>2</v>
       </c>
       <c r="G635" t="s">
         <v>743</v>
       </c>
       <c r="H635" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
         <v>726</v>
       </c>
       <c r="B636">
         <v>10.0</v>
       </c>
       <c r="C636" t="s">
         <v>745</v>
       </c>
       <c r="D636" t="s">
         <v>29</v>
       </c>
       <c r="E636" t="s">
         <v>742</v>
       </c>
       <c r="F636">
         <v>2</v>
       </c>
       <c r="G636" t="s">
         <v>743</v>
       </c>
       <c r="H636" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
         <v>726</v>
       </c>
       <c r="B637">
         <v>10.0</v>
       </c>
       <c r="C637" t="s">
         <v>746</v>
       </c>
       <c r="D637" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E637" t="s">
         <v>747</v>
       </c>
       <c r="F637">
         <v>1</v>
       </c>
       <c r="G637" t="s">
         <v>748</v>
       </c>
       <c r="H637" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
         <v>726</v>
       </c>
       <c r="B638" t="s">
         <v>22</v>
       </c>
       <c r="C638" t="s">
         <v>195</v>
       </c>
       <c r="D638" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E638" t="s">
         <v>196</v>
       </c>
       <c r="F638">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G638"/>
       <c r="H638" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
         <v>726</v>
       </c>
       <c r="B639" t="s">
         <v>22</v>
       </c>
       <c r="C639" t="s">
         <v>197</v>
       </c>
       <c r="D639" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E639" t="s">
         <v>196</v>
       </c>
       <c r="F639">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G639"/>
       <c r="H639" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
         <v>726</v>
       </c>
       <c r="B640" t="s">
         <v>22</v>
       </c>
       <c r="C640" t="s">
         <v>198</v>
       </c>
       <c r="D640" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E640" t="s">
         <v>196</v>
       </c>
       <c r="F640">
         <v>1</v>
       </c>
       <c r="G640"/>
       <c r="H640" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
         <v>726</v>
       </c>
       <c r="B641" t="s">
         <v>22</v>
       </c>
       <c r="C641" t="s">
         <v>256</v>
       </c>
       <c r="D641" t="s">
         <v>116</v>
       </c>
       <c r="E641" t="s">
         <v>591</v>
       </c>
       <c r="F641">
         <v>2</v>
       </c>
       <c r="G641" t="s">
         <v>592</v>
       </c>
       <c r="H641" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
         <v>726</v>
       </c>
       <c r="B642" t="s">
         <v>22</v>
       </c>
       <c r="C642" t="s">
         <v>750</v>
       </c>
       <c r="D642" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E642" t="s">
         <v>751</v>
       </c>
       <c r="F642">
         <v>2</v>
       </c>
       <c r="G642" t="s">
         <v>752</v>
       </c>
       <c r="H642" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
         <v>726</v>
       </c>
       <c r="B643" t="s">
         <v>22</v>
       </c>
       <c r="C643" t="s">
         <v>753</v>
       </c>
       <c r="D643" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E643" t="s">
         <v>754</v>
       </c>
       <c r="F643">
         <v>2</v>
       </c>
       <c r="G643" t="s">
         <v>755</v>
       </c>
       <c r="H643" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
         <v>726</v>
       </c>
       <c r="B644" t="s">
         <v>22</v>
       </c>
       <c r="C644" t="s">
         <v>756</v>
       </c>
       <c r="D644" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E644" t="s">
         <v>754</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644" t="s">
         <v>755</v>
       </c>
       <c r="H644" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
         <v>726</v>
       </c>
       <c r="B645" t="s">
         <v>22</v>
       </c>
       <c r="C645" t="s">
         <v>757</v>
       </c>
       <c r="D645" t="s">
         <v>97</v>
       </c>
       <c r="E645" t="s">
         <v>758</v>
       </c>
       <c r="F645">
         <v>1</v>
       </c>
       <c r="G645" t="s">
         <v>759</v>
       </c>
       <c r="H645" t="s">
@@ -20157,181 +20157,181 @@
       </c>
       <c r="E646" t="s">
         <v>758</v>
       </c>
       <c r="F646">
         <v>1</v>
       </c>
       <c r="G646" t="s">
         <v>759</v>
       </c>
       <c r="H646" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
         <v>726</v>
       </c>
       <c r="B647" t="s">
         <v>22</v>
       </c>
       <c r="C647" t="s">
         <v>761</v>
       </c>
       <c r="D647" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="E647" t="s">
         <v>762</v>
       </c>
       <c r="F647">
         <v>1</v>
       </c>
       <c r="G647" t="s">
         <v>763</v>
       </c>
       <c r="H647" t="s">
-        <v>684</v>
+        <v>128</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
         <v>726</v>
       </c>
       <c r="B648" t="s">
         <v>22</v>
       </c>
       <c r="C648" t="s">
         <v>764</v>
       </c>
       <c r="D648" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E648" t="s">
         <v>762</v>
       </c>
       <c r="F648">
         <v>1</v>
       </c>
       <c r="G648" t="s">
         <v>763</v>
       </c>
       <c r="H648" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
         <v>726</v>
       </c>
       <c r="B649" t="s">
         <v>22</v>
       </c>
       <c r="C649" t="s">
         <v>765</v>
       </c>
       <c r="D649" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="E649" t="s">
         <v>762</v>
       </c>
       <c r="F649">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G649" t="s">
         <v>763</v>
       </c>
       <c r="H649" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
         <v>726</v>
       </c>
       <c r="B650" t="s">
         <v>22</v>
       </c>
       <c r="C650" t="s">
         <v>766</v>
       </c>
       <c r="D650" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E650" t="s">
         <v>762</v>
       </c>
       <c r="F650">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G650" t="s">
         <v>763</v>
       </c>
       <c r="H650" t="s">
-        <v>127</v>
+        <v>684</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
         <v>726</v>
       </c>
       <c r="B651" t="s">
         <v>22</v>
       </c>
       <c r="C651" t="s">
         <v>679</v>
       </c>
       <c r="D651" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E651" t="s">
         <v>49</v>
       </c>
       <c r="F651">
         <v>2</v>
       </c>
       <c r="G651" t="s">
         <v>50</v>
       </c>
       <c r="H651" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
         <v>726</v>
       </c>
       <c r="B652">
         <v>11</v>
       </c>
       <c r="C652" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="D652" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E652" t="s">
         <v>640</v>
       </c>
       <c r="F652">
         <v>1</v>
       </c>
       <c r="G652" t="s">
         <v>767</v>
       </c>
       <c r="H652" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
         <v>726</v>
       </c>
       <c r="B653">
         <v>11</v>
       </c>
       <c r="C653" t="s">
         <v>769</v>
       </c>
       <c r="D653" t="s">
@@ -20469,103 +20469,103 @@
       </c>
       <c r="E658" t="s">
         <v>776</v>
       </c>
       <c r="F658">
         <v>1</v>
       </c>
       <c r="G658" t="s">
         <v>777</v>
       </c>
       <c r="H658" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
         <v>726</v>
       </c>
       <c r="B659" t="s">
         <v>255</v>
       </c>
       <c r="C659" t="s">
         <v>298</v>
       </c>
       <c r="D659" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E659" t="s">
         <v>782</v>
       </c>
       <c r="F659">
         <v>1</v>
       </c>
       <c r="G659" t="s">
         <v>783</v>
       </c>
       <c r="H659" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
         <v>726</v>
       </c>
       <c r="B660">
         <v>12</v>
       </c>
       <c r="C660" t="s">
         <v>181</v>
       </c>
       <c r="D660" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E660" t="s">
         <v>784</v>
       </c>
       <c r="F660">
         <v>1</v>
       </c>
       <c r="G660" t="s">
         <v>785</v>
       </c>
       <c r="H660" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
         <v>726</v>
       </c>
       <c r="B661" t="s">
         <v>42</v>
       </c>
       <c r="C661" t="s">
         <v>787</v>
       </c>
       <c r="D661" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E661" t="s">
         <v>788</v>
       </c>
       <c r="F661">
         <v>2</v>
       </c>
       <c r="G661" t="s">
         <v>789</v>
       </c>
       <c r="H661" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
         <v>726</v>
       </c>
       <c r="B662" t="s">
         <v>42</v>
       </c>
       <c r="C662" t="s">
         <v>614</v>
       </c>
       <c r="D662" t="s">
@@ -20599,259 +20599,259 @@
       </c>
       <c r="E663" t="s">
         <v>792</v>
       </c>
       <c r="F663">
         <v>1</v>
       </c>
       <c r="G663" t="s">
         <v>793</v>
       </c>
       <c r="H663" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
         <v>726</v>
       </c>
       <c r="B664">
         <v>13.0</v>
       </c>
       <c r="C664" t="s">
         <v>680</v>
       </c>
       <c r="D664" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E664" t="s">
         <v>548</v>
       </c>
       <c r="F664">
         <v>1</v>
       </c>
       <c r="G664" t="s">
         <v>549</v>
       </c>
       <c r="H664" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
         <v>726</v>
       </c>
       <c r="B665" t="s">
         <v>318</v>
       </c>
       <c r="C665" t="s">
         <v>794</v>
       </c>
       <c r="D665" t="s">
         <v>29</v>
       </c>
       <c r="E665" t="s">
         <v>421</v>
       </c>
       <c r="F665">
         <v>2</v>
       </c>
       <c r="G665" t="s">
         <v>422</v>
       </c>
       <c r="H665" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
         <v>726</v>
       </c>
       <c r="B666">
         <v>16</v>
       </c>
       <c r="C666" t="s">
         <v>534</v>
       </c>
       <c r="D666" t="s">
         <v>200</v>
       </c>
       <c r="E666" t="s">
         <v>535</v>
       </c>
       <c r="F666">
         <v>1</v>
       </c>
       <c r="G666" t="s">
         <v>795</v>
       </c>
       <c r="H666" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
         <v>726</v>
       </c>
       <c r="B667">
         <v>16.0</v>
       </c>
       <c r="C667" t="s">
         <v>701</v>
       </c>
       <c r="D667" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E667" t="s">
         <v>702</v>
       </c>
       <c r="F667">
         <v>2</v>
       </c>
       <c r="G667" t="s">
         <v>703</v>
       </c>
       <c r="H667" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>726</v>
       </c>
       <c r="B668">
         <v>16.0</v>
       </c>
       <c r="C668" t="s">
         <v>386</v>
       </c>
       <c r="D668" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E668" t="s">
         <v>705</v>
       </c>
       <c r="F668">
         <v>2</v>
       </c>
       <c r="G668" t="s">
         <v>706</v>
       </c>
       <c r="H668" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>726</v>
       </c>
       <c r="B669">
         <v>17.0</v>
       </c>
       <c r="C669" t="s">
         <v>15</v>
       </c>
       <c r="D669" t="s">
         <v>16</v>
       </c>
       <c r="E669" t="s">
         <v>17</v>
       </c>
       <c r="F669">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G669" t="s">
         <v>18</v>
       </c>
       <c r="H669" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
         <v>726</v>
       </c>
       <c r="B670">
         <v>17.0</v>
       </c>
       <c r="C670" t="s">
         <v>20</v>
       </c>
       <c r="D670" t="s">
         <v>21</v>
       </c>
       <c r="E670" t="s">
         <v>17</v>
       </c>
       <c r="F670">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G670" t="s">
         <v>18</v>
       </c>
       <c r="H670" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
         <v>726</v>
       </c>
       <c r="B671" t="s">
         <v>796</v>
       </c>
       <c r="C671" t="s">
         <v>28</v>
       </c>
       <c r="D671" t="s">
         <v>29</v>
       </c>
       <c r="E671" t="s">
         <v>25</v>
       </c>
       <c r="F671">
         <v>2</v>
       </c>
       <c r="G671" t="s">
         <v>26</v>
       </c>
       <c r="H671" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>726</v>
       </c>
       <c r="B672" t="s">
         <v>796</v>
       </c>
       <c r="C672" t="s">
         <v>27</v>
       </c>
       <c r="D672" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E672" t="s">
         <v>25</v>
       </c>
       <c r="F672">
         <v>2</v>
       </c>
       <c r="G672" t="s">
         <v>26</v>
       </c>
       <c r="H672" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>726</v>
       </c>
       <c r="B673" t="s">
         <v>796</v>
       </c>
       <c r="C673" t="s">
         <v>23</v>
       </c>
       <c r="D673" t="s">
@@ -20859,519 +20859,519 @@
       </c>
       <c r="E673" t="s">
         <v>25</v>
       </c>
       <c r="F673">
         <v>2</v>
       </c>
       <c r="G673" t="s">
         <v>26</v>
       </c>
       <c r="H673" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
         <v>726</v>
       </c>
       <c r="B674">
         <v>8</v>
       </c>
       <c r="C674" t="s">
         <v>797</v>
       </c>
       <c r="D674" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E674" t="s">
         <v>798</v>
       </c>
       <c r="F674">
         <v>1</v>
       </c>
       <c r="G674" t="s">
         <v>799</v>
       </c>
       <c r="H674" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
         <v>726</v>
       </c>
       <c r="B675">
         <v>8</v>
       </c>
       <c r="C675" t="s">
         <v>390</v>
       </c>
       <c r="D675" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E675" t="s">
         <v>391</v>
       </c>
       <c r="F675">
         <v>2</v>
       </c>
       <c r="G675" t="s">
         <v>392</v>
       </c>
       <c r="H675" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
         <v>726</v>
       </c>
       <c r="B676">
         <v>8.0</v>
       </c>
       <c r="C676" t="s">
         <v>543</v>
       </c>
       <c r="D676" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E676" t="s">
         <v>544</v>
       </c>
       <c r="F676">
         <v>1</v>
       </c>
       <c r="G676" t="s">
         <v>545</v>
       </c>
       <c r="H676" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
         <v>726</v>
       </c>
       <c r="B677">
         <v>8.0</v>
       </c>
       <c r="C677" t="s">
         <v>550</v>
       </c>
       <c r="D677" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E677" t="s">
         <v>548</v>
       </c>
       <c r="F677">
         <v>2</v>
       </c>
       <c r="G677" t="s">
         <v>549</v>
       </c>
       <c r="H677" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
         <v>726</v>
       </c>
       <c r="B678">
         <v>8.0</v>
       </c>
       <c r="C678" t="s">
         <v>547</v>
       </c>
       <c r="D678" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E678" t="s">
         <v>548</v>
       </c>
       <c r="F678">
         <v>2</v>
       </c>
       <c r="G678" t="s">
         <v>549</v>
       </c>
       <c r="H678" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
         <v>726</v>
       </c>
       <c r="B679" t="s">
         <v>118</v>
       </c>
       <c r="C679" t="s">
-        <v>374</v>
+        <v>801</v>
       </c>
       <c r="D679" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E679" t="s">
         <v>421</v>
       </c>
       <c r="F679">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G679" t="s">
         <v>422</v>
       </c>
       <c r="H679" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
         <v>726</v>
       </c>
       <c r="B680" t="s">
         <v>118</v>
       </c>
       <c r="C680" t="s">
-        <v>801</v>
+        <v>375</v>
       </c>
       <c r="D680" t="s">
-        <v>200</v>
+        <v>79</v>
       </c>
       <c r="E680" t="s">
         <v>421</v>
       </c>
       <c r="F680">
         <v>2</v>
       </c>
       <c r="G680" t="s">
         <v>422</v>
       </c>
       <c r="H680" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
         <v>726</v>
       </c>
       <c r="B681" t="s">
         <v>118</v>
       </c>
       <c r="C681" t="s">
         <v>802</v>
       </c>
       <c r="D681" t="s">
-        <v>29</v>
+        <v>200</v>
       </c>
       <c r="E681" t="s">
         <v>421</v>
       </c>
       <c r="F681">
         <v>2</v>
       </c>
       <c r="G681" t="s">
         <v>422</v>
       </c>
       <c r="H681" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
         <v>726</v>
       </c>
       <c r="B682" t="s">
         <v>118</v>
       </c>
       <c r="C682" t="s">
         <v>803</v>
       </c>
       <c r="D682" t="s">
         <v>29</v>
       </c>
       <c r="E682" t="s">
         <v>421</v>
       </c>
       <c r="F682">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G682" t="s">
         <v>422</v>
       </c>
       <c r="H682" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
         <v>726</v>
       </c>
       <c r="B683" t="s">
         <v>118</v>
       </c>
       <c r="C683" t="s">
         <v>386</v>
       </c>
       <c r="D683" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E683" t="s">
         <v>804</v>
       </c>
       <c r="F683">
         <v>2</v>
       </c>
       <c r="G683" t="s">
         <v>805</v>
       </c>
       <c r="H683" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
         <v>726</v>
       </c>
       <c r="B684">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>447</v>
+        <v>806</v>
       </c>
       <c r="D684" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E684" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F684">
         <v>1</v>
       </c>
       <c r="G684" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H684" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
         <v>726</v>
       </c>
       <c r="B685">
         <v>9</v>
       </c>
       <c r="C685" t="s">
+        <v>444</v>
+      </c>
+      <c r="D685" t="s">
+        <v>56</v>
+      </c>
+      <c r="E685" t="s">
+        <v>807</v>
+      </c>
+      <c r="F685">
+        <v>1</v>
+      </c>
+      <c r="G685" t="s">
         <v>808</v>
-      </c>
-[...10 lines deleted...]
-        <v>807</v>
       </c>
       <c r="H685" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
         <v>726</v>
       </c>
       <c r="B686">
         <v>9</v>
       </c>
       <c r="C686" t="s">
         <v>809</v>
       </c>
       <c r="D686" t="s">
         <v>97</v>
       </c>
       <c r="E686" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F686">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G686" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H686" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
         <v>726</v>
       </c>
       <c r="B687">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>374</v>
+        <v>810</v>
       </c>
       <c r="D687" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="E687" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F687">
         <v>2</v>
       </c>
       <c r="G687" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H687" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
         <v>726</v>
       </c>
       <c r="B688">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>810</v>
+        <v>375</v>
       </c>
       <c r="D688" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E688" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F688">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G688" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H688" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
         <v>726</v>
       </c>
       <c r="B689">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>811</v>
       </c>
       <c r="D689" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="E689" t="s">
         <v>812</v>
       </c>
       <c r="F689">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G689" t="s">
         <v>813</v>
       </c>
       <c r="H689" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
         <v>726</v>
       </c>
       <c r="B690">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>814</v>
       </c>
       <c r="D690" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="E690" t="s">
         <v>812</v>
       </c>
       <c r="F690">
         <v>2</v>
       </c>
       <c r="G690" t="s">
         <v>813</v>
       </c>
       <c r="H690" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
         <v>726</v>
       </c>
       <c r="B691">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>815</v>
       </c>
       <c r="D691" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E691" t="s">
         <v>812</v>
       </c>
       <c r="F691">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G691" t="s">
         <v>813</v>
       </c>
       <c r="H691" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
         <v>726</v>
       </c>
       <c r="B692">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>390</v>
       </c>
       <c r="D692" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E692" t="s">
         <v>552</v>
       </c>
       <c r="F692">
         <v>2</v>
       </c>
       <c r="G692" t="s">
         <v>816</v>
       </c>
       <c r="H692" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
         <v>726</v>
       </c>
       <c r="B693">
         <v>9</v>
       </c>
       <c r="C693" t="s">
         <v>419</v>
       </c>
       <c r="D693" t="s">
@@ -21379,742 +21379,742 @@
       </c>
       <c r="E693" t="s">
         <v>817</v>
       </c>
       <c r="F693">
         <v>1</v>
       </c>
       <c r="G693" t="s">
         <v>818</v>
       </c>
       <c r="H693" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
         <v>726</v>
       </c>
       <c r="B694">
         <v>9</v>
       </c>
       <c r="C694" t="s">
         <v>819</v>
       </c>
       <c r="D694" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E694" t="s">
         <v>820</v>
       </c>
       <c r="F694">
         <v>1</v>
       </c>
       <c r="G694" t="s">
         <v>821</v>
       </c>
       <c r="H694" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
         <v>726</v>
       </c>
       <c r="B695">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D695" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E695" t="s">
         <v>686</v>
       </c>
       <c r="F695">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G695" t="s">
         <v>687</v>
       </c>
       <c r="H695" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
         <v>726</v>
       </c>
       <c r="B696">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="D696" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="E696" t="s">
         <v>686</v>
       </c>
       <c r="F696">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G696" t="s">
         <v>687</v>
       </c>
       <c r="H696" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
         <v>726</v>
       </c>
       <c r="B697">
         <v>9</v>
       </c>
       <c r="C697" t="s">
         <v>685</v>
       </c>
       <c r="D697" t="s">
         <v>24</v>
       </c>
       <c r="E697" t="s">
         <v>686</v>
       </c>
       <c r="F697">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G697" t="s">
         <v>687</v>
       </c>
       <c r="H697" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
         <v>726</v>
       </c>
       <c r="B698">
         <v>9</v>
       </c>
       <c r="C698" t="s">
         <v>688</v>
       </c>
       <c r="D698" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="E698" t="s">
         <v>686</v>
       </c>
       <c r="F698">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G698" t="s">
         <v>687</v>
       </c>
       <c r="H698" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
         <v>726</v>
       </c>
       <c r="B699">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="D699" t="s">
         <v>48</v>
       </c>
       <c r="E699" t="s">
         <v>686</v>
       </c>
       <c r="F699">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G699" t="s">
         <v>687</v>
       </c>
       <c r="H699" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
         <v>726</v>
       </c>
       <c r="B700">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D700" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E700" t="s">
         <v>686</v>
       </c>
       <c r="F700">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G700" t="s">
         <v>687</v>
       </c>
       <c r="H700" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
         <v>726</v>
       </c>
       <c r="B701">
         <v>9</v>
       </c>
       <c r="C701" t="s">
         <v>693</v>
       </c>
       <c r="D701" t="s">
         <v>24</v>
       </c>
       <c r="E701" t="s">
         <v>694</v>
       </c>
       <c r="F701">
         <v>2</v>
       </c>
       <c r="G701" t="s">
         <v>695</v>
       </c>
       <c r="H701" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
         <v>726</v>
       </c>
       <c r="B702">
         <v>9.0</v>
       </c>
       <c r="C702" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D702" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E702" t="s">
         <v>12</v>
       </c>
       <c r="F702">
         <v>1</v>
       </c>
       <c r="G702" t="s">
         <v>822</v>
       </c>
       <c r="H702" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
         <v>726</v>
       </c>
       <c r="B703">
         <v>9.0</v>
       </c>
       <c r="C703" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D703" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E703" t="s">
         <v>12</v>
       </c>
       <c r="F703">
         <v>2</v>
       </c>
       <c r="G703" t="s">
         <v>822</v>
       </c>
       <c r="H703" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
         <v>726</v>
       </c>
       <c r="B704">
         <v>9.0</v>
       </c>
       <c r="C704" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D704" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E704" t="s">
         <v>12</v>
       </c>
       <c r="F704">
         <v>1</v>
       </c>
       <c r="G704" t="s">
         <v>822</v>
       </c>
       <c r="H704" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
         <v>726</v>
       </c>
       <c r="B705">
         <v>9.0</v>
       </c>
       <c r="C705" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D705" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E705" t="s">
         <v>12</v>
       </c>
       <c r="F705">
         <v>1</v>
       </c>
       <c r="G705" t="s">
         <v>822</v>
       </c>
       <c r="H705" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
         <v>726</v>
       </c>
       <c r="B706">
         <v>9.0</v>
       </c>
       <c r="C706" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="D706" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E706" t="s">
         <v>12</v>
       </c>
       <c r="F706">
         <v>1</v>
       </c>
       <c r="G706" t="s">
         <v>822</v>
       </c>
       <c r="H706" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
         <v>823</v>
       </c>
       <c r="B707" t="s">
         <v>138</v>
       </c>
       <c r="C707" t="s">
         <v>659</v>
       </c>
       <c r="D707" t="s">
         <v>24</v>
       </c>
       <c r="E707" t="s">
         <v>660</v>
       </c>
       <c r="F707">
         <v>1</v>
       </c>
       <c r="G707" t="s">
         <v>824</v>
       </c>
       <c r="H707" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
         <v>823</v>
       </c>
       <c r="B708" t="s">
         <v>185</v>
       </c>
       <c r="C708" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D708" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E708" t="s">
         <v>187</v>
       </c>
       <c r="F708">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G708"/>
       <c r="H708" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
         <v>823</v>
       </c>
       <c r="B709" t="s">
         <v>185</v>
       </c>
       <c r="C709" t="s">
         <v>193</v>
       </c>
       <c r="D709" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E709" t="s">
         <v>187</v>
       </c>
       <c r="F709">
         <v>1</v>
       </c>
       <c r="G709"/>
       <c r="H709" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
         <v>823</v>
       </c>
       <c r="B710" t="s">
         <v>185</v>
       </c>
       <c r="C710" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D710" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E710" t="s">
         <v>187</v>
       </c>
       <c r="F710">
         <v>1</v>
       </c>
       <c r="G710"/>
       <c r="H710" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
         <v>823</v>
       </c>
       <c r="B711" t="s">
         <v>185</v>
       </c>
       <c r="C711" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D711" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E711" t="s">
         <v>187</v>
       </c>
       <c r="F711">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G711"/>
       <c r="H711" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
         <v>823</v>
       </c>
       <c r="B712" t="s">
         <v>185</v>
       </c>
       <c r="C712" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D712" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="E712" t="s">
         <v>187</v>
       </c>
       <c r="F712">
         <v>2</v>
       </c>
       <c r="G712"/>
       <c r="H712" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
         <v>823</v>
       </c>
       <c r="B713" t="s">
         <v>185</v>
       </c>
       <c r="C713" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D713" t="s">
         <v>97</v>
       </c>
       <c r="E713" t="s">
         <v>187</v>
       </c>
       <c r="F713">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G713"/>
       <c r="H713" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
         <v>823</v>
       </c>
       <c r="B714" t="s">
         <v>185</v>
       </c>
       <c r="C714" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D714" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E714" t="s">
         <v>187</v>
       </c>
       <c r="F714">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G714"/>
       <c r="H714" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
         <v>823</v>
       </c>
       <c r="B715" t="s">
         <v>185</v>
       </c>
       <c r="C715" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
       <c r="D715" t="s">
-        <v>153</v>
+        <v>561</v>
       </c>
       <c r="E715" t="s">
         <v>728</v>
       </c>
       <c r="F715">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G715" t="s">
         <v>729</v>
       </c>
       <c r="H715" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
         <v>823</v>
       </c>
       <c r="B716" t="s">
         <v>185</v>
       </c>
       <c r="C716" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="D716" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E716" t="s">
         <v>728</v>
       </c>
       <c r="F716">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G716" t="s">
         <v>729</v>
       </c>
       <c r="H716" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
         <v>823</v>
       </c>
       <c r="B717" t="s">
         <v>185</v>
       </c>
       <c r="C717" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="D717" t="s">
-        <v>48</v>
+        <v>156</v>
       </c>
       <c r="E717" t="s">
         <v>728</v>
       </c>
       <c r="F717">
         <v>2</v>
       </c>
       <c r="G717" t="s">
         <v>729</v>
       </c>
       <c r="H717" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
         <v>823</v>
       </c>
       <c r="B718" t="s">
         <v>185</v>
       </c>
       <c r="C718" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="D718" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E718" t="s">
         <v>728</v>
       </c>
       <c r="F718">
         <v>2</v>
       </c>
       <c r="G718" t="s">
         <v>729</v>
       </c>
       <c r="H718" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>823</v>
       </c>
       <c r="B719" t="s">
         <v>185</v>
       </c>
       <c r="C719" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D719" t="s">
-        <v>561</v>
+        <v>53</v>
       </c>
       <c r="E719" t="s">
         <v>728</v>
       </c>
       <c r="F719">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G719" t="s">
         <v>729</v>
       </c>
       <c r="H719" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
         <v>823</v>
       </c>
       <c r="B720" t="s">
         <v>185</v>
       </c>
       <c r="C720" t="s">
         <v>735</v>
       </c>
       <c r="D720" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E720" t="s">
         <v>728</v>
       </c>
       <c r="F720">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G720" t="s">
         <v>729</v>
       </c>
       <c r="H720" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
         <v>823</v>
       </c>
       <c r="B721" t="s">
         <v>826</v>
       </c>
       <c r="C721" t="s">
         <v>827</v>
       </c>
       <c r="D721" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E721" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F721">
         <v>1</v>
       </c>
       <c r="G721" t="s">
         <v>828</v>
       </c>
       <c r="H721" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
         <v>823</v>
       </c>
       <c r="B722">
         <v>10</v>
       </c>
       <c r="C722" t="s">
         <v>829</v>
       </c>
       <c r="D722" t="s">
         <v>24</v>
       </c>
       <c r="E722" t="s">
@@ -22145,51 +22145,51 @@
       </c>
       <c r="E723" t="s">
         <v>201</v>
       </c>
       <c r="F723">
         <v>1</v>
       </c>
       <c r="G723" t="s">
         <v>202</v>
       </c>
       <c r="H723" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>823</v>
       </c>
       <c r="B724">
         <v>10</v>
       </c>
       <c r="C724" t="s">
         <v>736</v>
       </c>
       <c r="D724" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E724" t="s">
         <v>737</v>
       </c>
       <c r="F724">
         <v>1</v>
       </c>
       <c r="G724" t="s">
         <v>738</v>
       </c>
       <c r="H724" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
         <v>823</v>
       </c>
       <c r="B725">
         <v>10</v>
       </c>
       <c r="C725" t="s">
         <v>159</v>
       </c>
       <c r="D725" t="s">
@@ -22197,231 +22197,231 @@
       </c>
       <c r="E725" t="s">
         <v>833</v>
       </c>
       <c r="F725">
         <v>2</v>
       </c>
       <c r="G725" t="s">
         <v>834</v>
       </c>
       <c r="H725" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
         <v>823</v>
       </c>
       <c r="B726">
         <v>10.0</v>
       </c>
       <c r="C726" t="s">
         <v>589</v>
       </c>
       <c r="D726" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E726" t="s">
         <v>585</v>
       </c>
       <c r="F726">
         <v>1</v>
       </c>
       <c r="G726" t="s">
         <v>586</v>
       </c>
       <c r="H726" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
         <v>823</v>
       </c>
       <c r="B727">
         <v>10.0</v>
       </c>
       <c r="C727" t="s">
         <v>588</v>
       </c>
       <c r="D727" t="s">
         <v>200</v>
       </c>
       <c r="E727" t="s">
         <v>585</v>
       </c>
       <c r="F727">
         <v>2</v>
       </c>
       <c r="G727" t="s">
         <v>586</v>
       </c>
       <c r="H727" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
         <v>823</v>
       </c>
       <c r="B728">
         <v>10.0</v>
       </c>
       <c r="C728" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D728" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E728" t="s">
         <v>585</v>
       </c>
       <c r="F728">
         <v>1</v>
       </c>
       <c r="G728" t="s">
         <v>586</v>
       </c>
       <c r="H728" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
         <v>823</v>
       </c>
       <c r="B729">
         <v>10.0</v>
       </c>
       <c r="C729" t="s">
         <v>229</v>
       </c>
       <c r="D729" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E729" t="s">
         <v>230</v>
       </c>
       <c r="F729">
         <v>1</v>
       </c>
       <c r="G729"/>
       <c r="H729" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
         <v>823</v>
       </c>
       <c r="B730" t="s">
         <v>22</v>
       </c>
       <c r="C730" t="s">
         <v>669</v>
       </c>
       <c r="D730" t="s">
         <v>116</v>
       </c>
       <c r="E730" t="s">
         <v>591</v>
       </c>
       <c r="F730">
         <v>2</v>
       </c>
       <c r="G730" t="s">
         <v>592</v>
       </c>
       <c r="H730" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
         <v>823</v>
       </c>
       <c r="B731" t="s">
         <v>22</v>
       </c>
       <c r="C731" t="s">
         <v>750</v>
       </c>
       <c r="D731" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E731" t="s">
         <v>751</v>
       </c>
       <c r="F731">
         <v>2</v>
       </c>
       <c r="G731" t="s">
         <v>752</v>
       </c>
       <c r="H731" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
         <v>823</v>
       </c>
       <c r="B732" t="s">
         <v>22</v>
       </c>
       <c r="C732" t="s">
         <v>501</v>
       </c>
       <c r="D732" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E732" t="s">
         <v>502</v>
       </c>
       <c r="F732">
         <v>1</v>
       </c>
       <c r="G732" t="s">
         <v>503</v>
       </c>
       <c r="H732" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
         <v>823</v>
       </c>
       <c r="B733">
         <v>11</v>
       </c>
       <c r="C733" t="s">
         <v>836</v>
       </c>
       <c r="D733" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E733" t="s">
         <v>817</v>
       </c>
       <c r="F733">
         <v>2</v>
       </c>
       <c r="G733" t="s">
         <v>837</v>
       </c>
       <c r="H733" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
         <v>823</v>
       </c>
       <c r="B734">
         <v>11.0</v>
       </c>
       <c r="C734" t="s">
         <v>770</v>
       </c>
       <c r="D734" t="s">
@@ -22455,63 +22455,63 @@
       </c>
       <c r="E735" t="s">
         <v>771</v>
       </c>
       <c r="F735">
         <v>2</v>
       </c>
       <c r="G735" t="s">
         <v>718</v>
       </c>
       <c r="H735" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
         <v>823</v>
       </c>
       <c r="B736" t="s">
         <v>255</v>
       </c>
       <c r="C736" t="s">
         <v>298</v>
       </c>
       <c r="D736" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E736" t="s">
         <v>782</v>
       </c>
       <c r="F736">
         <v>1</v>
       </c>
       <c r="G736" t="s">
         <v>783</v>
       </c>
       <c r="H736" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
         <v>823</v>
       </c>
       <c r="B737">
         <v>12.0</v>
       </c>
       <c r="C737" t="s">
         <v>838</v>
       </c>
       <c r="D737" t="s">
         <v>420</v>
       </c>
       <c r="E737" t="s">
         <v>742</v>
       </c>
       <c r="F737">
         <v>2</v>
       </c>
       <c r="G737" t="s">
         <v>743</v>
       </c>
       <c r="H737" t="s">
@@ -22715,155 +22715,155 @@
       </c>
       <c r="E745" t="s">
         <v>843</v>
       </c>
       <c r="F745">
         <v>2</v>
       </c>
       <c r="G745" t="s">
         <v>844</v>
       </c>
       <c r="H745" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
         <v>823</v>
       </c>
       <c r="B746" t="s">
         <v>42</v>
       </c>
       <c r="C746" t="s">
         <v>849</v>
       </c>
       <c r="D746" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E746" t="s">
         <v>843</v>
       </c>
       <c r="F746">
         <v>2</v>
       </c>
       <c r="G746" t="s">
         <v>844</v>
       </c>
       <c r="H746" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
         <v>823</v>
       </c>
       <c r="B747" t="s">
         <v>42</v>
       </c>
       <c r="C747" t="s">
         <v>850</v>
       </c>
       <c r="D747" t="s">
-        <v>420</v>
+        <v>36</v>
       </c>
       <c r="E747" t="s">
         <v>851</v>
       </c>
       <c r="F747">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G747" t="s">
         <v>852</v>
       </c>
       <c r="H747" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
         <v>823</v>
       </c>
       <c r="B748" t="s">
         <v>42</v>
       </c>
       <c r="C748" t="s">
         <v>854</v>
       </c>
       <c r="D748" t="s">
-        <v>24</v>
+        <v>420</v>
       </c>
       <c r="E748" t="s">
         <v>851</v>
       </c>
       <c r="F748">
         <v>1</v>
       </c>
       <c r="G748" t="s">
         <v>852</v>
       </c>
       <c r="H748" t="s">
-        <v>302</v>
+        <v>853</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
         <v>823</v>
       </c>
       <c r="B749" t="s">
         <v>42</v>
       </c>
       <c r="C749" t="s">
         <v>855</v>
       </c>
       <c r="D749" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E749" t="s">
         <v>851</v>
       </c>
       <c r="F749">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G749" t="s">
         <v>852</v>
       </c>
       <c r="H749" t="s">
-        <v>853</v>
+        <v>302</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
         <v>823</v>
       </c>
       <c r="B750">
         <v>13</v>
       </c>
       <c r="C750" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D750" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E750" t="s">
         <v>792</v>
       </c>
       <c r="F750">
         <v>1</v>
       </c>
       <c r="G750" t="s">
         <v>856</v>
       </c>
       <c r="H750" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
         <v>823</v>
       </c>
       <c r="B751">
         <v>13</v>
       </c>
       <c r="C751" t="s">
         <v>857</v>
       </c>
       <c r="D751" t="s">
@@ -22946,1536 +22946,1536 @@
       </c>
       <c r="D754" t="s">
         <v>97</v>
       </c>
       <c r="E754" t="s">
         <v>792</v>
       </c>
       <c r="F754">
         <v>2</v>
       </c>
       <c r="G754" t="s">
         <v>793</v>
       </c>
       <c r="H754" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
         <v>823</v>
       </c>
       <c r="B755">
         <v>13</v>
       </c>
       <c r="C755" t="s">
+        <v>860</v>
+      </c>
+      <c r="D755" t="s">
+        <v>24</v>
+      </c>
+      <c r="E755" t="s">
+        <v>672</v>
+      </c>
+      <c r="F755">
+        <v>2</v>
+      </c>
+      <c r="G755" t="s">
+        <v>673</v>
+      </c>
+      <c r="H755" t="s">
         <v>674</v>
-      </c>
-[...13 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
         <v>823</v>
       </c>
       <c r="B756">
         <v>13</v>
       </c>
       <c r="C756" t="s">
-        <v>860</v>
+        <v>671</v>
       </c>
       <c r="D756" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="E756" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F756">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G756" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H756" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
         <v>823</v>
       </c>
       <c r="B757">
         <v>13</v>
       </c>
       <c r="C757" t="s">
         <v>181</v>
       </c>
       <c r="D757" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E757" t="s">
         <v>784</v>
       </c>
       <c r="F757">
         <v>1</v>
       </c>
       <c r="G757" t="s">
         <v>861</v>
       </c>
       <c r="H757" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
         <v>823</v>
       </c>
       <c r="B758">
         <v>13.0</v>
       </c>
       <c r="C758" t="s">
         <v>683</v>
       </c>
       <c r="D758" t="s">
         <v>29</v>
       </c>
       <c r="E758" t="s">
         <v>616</v>
       </c>
       <c r="F758">
         <v>2</v>
       </c>
       <c r="G758" t="s">
         <v>862</v>
       </c>
       <c r="H758" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
         <v>823</v>
       </c>
       <c r="B759">
         <v>14</v>
       </c>
       <c r="C759" t="s">
-        <v>326</v>
+        <v>256</v>
       </c>
       <c r="D759" t="s">
         <v>200</v>
       </c>
       <c r="E759" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F759">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G759" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H759" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
         <v>823</v>
       </c>
       <c r="B760">
         <v>14</v>
       </c>
       <c r="C760" t="s">
-        <v>256</v>
+        <v>326</v>
       </c>
       <c r="D760" t="s">
         <v>200</v>
       </c>
       <c r="E760" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F760">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G760" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H760" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
         <v>823</v>
       </c>
       <c r="B761">
         <v>17</v>
       </c>
       <c r="C761" t="s">
         <v>863</v>
       </c>
       <c r="D761" t="s">
         <v>420</v>
       </c>
       <c r="E761" t="s">
         <v>864</v>
       </c>
       <c r="F761">
         <v>1</v>
       </c>
       <c r="G761" t="s">
         <v>865</v>
       </c>
       <c r="H761" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
         <v>823</v>
       </c>
       <c r="B762" t="s">
         <v>866</v>
       </c>
       <c r="C762" t="s">
         <v>867</v>
       </c>
       <c r="D762" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="E762" t="s">
         <v>868</v>
       </c>
       <c r="F762">
         <v>1</v>
       </c>
       <c r="G762" t="s">
         <v>869</v>
       </c>
       <c r="H762" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
         <v>823</v>
       </c>
       <c r="B763" t="s">
         <v>866</v>
       </c>
       <c r="C763" t="s">
         <v>871</v>
       </c>
       <c r="D763" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E763" t="s">
         <v>868</v>
       </c>
       <c r="F763">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G763" t="s">
         <v>869</v>
       </c>
       <c r="H763" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
         <v>823</v>
       </c>
       <c r="B764" t="s">
         <v>866</v>
       </c>
       <c r="C764" t="s">
         <v>872</v>
       </c>
       <c r="D764" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E764" t="s">
         <v>868</v>
       </c>
       <c r="F764">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G764" t="s">
         <v>869</v>
       </c>
       <c r="H764" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
         <v>823</v>
       </c>
       <c r="B765" t="s">
         <v>866</v>
       </c>
       <c r="C765" t="s">
         <v>873</v>
       </c>
       <c r="D765" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E765" t="s">
         <v>868</v>
       </c>
       <c r="F765">
         <v>1</v>
       </c>
       <c r="G765" t="s">
         <v>869</v>
       </c>
       <c r="H765" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
         <v>823</v>
       </c>
       <c r="B766" t="s">
         <v>866</v>
       </c>
       <c r="C766" t="s">
         <v>874</v>
       </c>
       <c r="D766" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="E766" t="s">
         <v>868</v>
       </c>
       <c r="F766">
         <v>1</v>
       </c>
       <c r="G766" t="s">
         <v>869</v>
       </c>
       <c r="H766" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
         <v>823</v>
       </c>
       <c r="B767" t="s">
         <v>866</v>
       </c>
       <c r="C767" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D767" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E767" t="s">
         <v>875</v>
       </c>
       <c r="F767">
         <v>1</v>
       </c>
       <c r="G767" t="s">
         <v>876</v>
       </c>
       <c r="H767" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
         <v>823</v>
       </c>
       <c r="B768" t="s">
         <v>866</v>
       </c>
       <c r="C768" t="s">
         <v>877</v>
       </c>
       <c r="D768" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E768" t="s">
         <v>875</v>
       </c>
       <c r="F768">
         <v>1</v>
       </c>
       <c r="G768" t="s">
         <v>876</v>
       </c>
       <c r="H768" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
         <v>823</v>
       </c>
       <c r="B769" t="s">
         <v>866</v>
       </c>
       <c r="C769" t="s">
         <v>878</v>
       </c>
       <c r="D769" t="s">
         <v>97</v>
       </c>
       <c r="E769" t="s">
         <v>875</v>
       </c>
       <c r="F769">
         <v>2</v>
       </c>
       <c r="G769" t="s">
         <v>876</v>
       </c>
       <c r="H769" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
         <v>823</v>
       </c>
       <c r="B770" t="s">
         <v>866</v>
       </c>
       <c r="C770" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D770" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E770" t="s">
         <v>875</v>
       </c>
       <c r="F770">
         <v>2</v>
       </c>
       <c r="G770" t="s">
         <v>876</v>
       </c>
       <c r="H770" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
         <v>823</v>
       </c>
       <c r="B771" t="s">
         <v>866</v>
       </c>
       <c r="C771" t="s">
         <v>879</v>
       </c>
       <c r="D771" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E771" t="s">
         <v>880</v>
       </c>
       <c r="F771">
         <v>2</v>
       </c>
       <c r="G771" t="s">
         <v>881</v>
       </c>
       <c r="H771" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
         <v>823</v>
       </c>
       <c r="B772" t="s">
         <v>866</v>
       </c>
       <c r="C772" t="s">
         <v>882</v>
       </c>
       <c r="D772" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E772" t="s">
         <v>880</v>
       </c>
       <c r="F772">
         <v>1</v>
       </c>
       <c r="G772" t="s">
         <v>881</v>
       </c>
       <c r="H772" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
         <v>823</v>
       </c>
       <c r="B773">
         <v>8</v>
       </c>
       <c r="C773" t="s">
         <v>797</v>
       </c>
       <c r="D773" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E773" t="s">
         <v>798</v>
       </c>
       <c r="F773">
         <v>1</v>
       </c>
       <c r="G773" t="s">
         <v>799</v>
       </c>
       <c r="H773" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
         <v>823</v>
       </c>
       <c r="B774">
         <v>8</v>
       </c>
       <c r="C774" t="s">
         <v>883</v>
       </c>
       <c r="D774" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E774" t="s">
         <v>884</v>
       </c>
       <c r="F774">
         <v>1</v>
       </c>
       <c r="G774" t="s">
         <v>885</v>
       </c>
       <c r="H774" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
         <v>823</v>
       </c>
       <c r="B775">
         <v>8</v>
       </c>
       <c r="C775" t="s">
         <v>887</v>
       </c>
       <c r="D775" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E775" t="s">
         <v>888</v>
       </c>
       <c r="F775">
         <v>2</v>
       </c>
       <c r="G775" t="s">
         <v>889</v>
       </c>
       <c r="H775" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
         <v>823</v>
       </c>
       <c r="B776">
         <v>8</v>
       </c>
       <c r="C776" t="s">
         <v>891</v>
       </c>
       <c r="D776" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E776" t="s">
         <v>888</v>
       </c>
       <c r="F776">
         <v>2</v>
       </c>
       <c r="G776" t="s">
         <v>892</v>
       </c>
       <c r="H776" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
         <v>823</v>
       </c>
       <c r="B777">
         <v>8</v>
       </c>
       <c r="C777" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="D777" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E777" t="s">
         <v>598</v>
       </c>
       <c r="F777">
         <v>2</v>
       </c>
       <c r="G777" t="s">
         <v>599</v>
       </c>
       <c r="H777" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
         <v>823</v>
       </c>
       <c r="B778">
         <v>8</v>
       </c>
       <c r="C778" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D778" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E778" t="s">
         <v>598</v>
       </c>
       <c r="F778">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G778" t="s">
         <v>599</v>
       </c>
       <c r="H778" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
         <v>823</v>
       </c>
       <c r="B779">
         <v>8</v>
       </c>
       <c r="C779" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D779" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E779" t="s">
         <v>598</v>
       </c>
       <c r="F779">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G779" t="s">
         <v>599</v>
       </c>
       <c r="H779" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
         <v>823</v>
       </c>
       <c r="B780">
         <v>8</v>
       </c>
       <c r="C780" t="s">
-        <v>893</v>
+        <v>689</v>
       </c>
       <c r="D780" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E780" t="s">
         <v>394</v>
       </c>
       <c r="F780">
         <v>2</v>
       </c>
       <c r="G780" t="s">
         <v>395</v>
       </c>
       <c r="H780" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
         <v>823</v>
       </c>
       <c r="B781">
         <v>8</v>
       </c>
       <c r="C781" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="D781" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E781" t="s">
         <v>394</v>
       </c>
       <c r="F781">
         <v>2</v>
       </c>
       <c r="G781" t="s">
         <v>395</v>
       </c>
       <c r="H781" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
         <v>823</v>
       </c>
       <c r="B782">
         <v>8</v>
       </c>
       <c r="C782" t="s">
-        <v>688</v>
+        <v>895</v>
       </c>
       <c r="D782" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="E782" t="s">
         <v>394</v>
       </c>
       <c r="F782">
         <v>2</v>
       </c>
       <c r="G782" t="s">
         <v>395</v>
       </c>
       <c r="H782" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
         <v>823</v>
       </c>
       <c r="B783">
         <v>8</v>
       </c>
       <c r="C783" t="s">
         <v>896</v>
       </c>
       <c r="D783" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="E783" t="s">
         <v>394</v>
       </c>
       <c r="F783">
         <v>2</v>
       </c>
       <c r="G783" t="s">
         <v>395</v>
       </c>
       <c r="H783" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
         <v>823</v>
       </c>
       <c r="B784">
         <v>8.0</v>
       </c>
       <c r="C784" t="s">
         <v>638</v>
       </c>
       <c r="D784" t="s">
         <v>116</v>
       </c>
       <c r="E784" t="s">
         <v>616</v>
       </c>
       <c r="F784">
         <v>2</v>
       </c>
       <c r="G784" t="s">
         <v>862</v>
       </c>
       <c r="H784" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
         <v>823</v>
       </c>
       <c r="B785" t="s">
         <v>118</v>
       </c>
       <c r="C785" t="s">
         <v>802</v>
       </c>
       <c r="D785" t="s">
-        <v>29</v>
+        <v>200</v>
       </c>
       <c r="E785" t="s">
         <v>421</v>
       </c>
       <c r="F785">
         <v>2</v>
       </c>
       <c r="G785" t="s">
         <v>422</v>
       </c>
       <c r="H785" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
         <v>823</v>
       </c>
       <c r="B786" t="s">
         <v>118</v>
       </c>
       <c r="C786" t="s">
         <v>803</v>
       </c>
       <c r="D786" t="s">
         <v>29</v>
       </c>
       <c r="E786" t="s">
         <v>421</v>
       </c>
       <c r="F786">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G786" t="s">
         <v>422</v>
       </c>
       <c r="H786" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
         <v>823</v>
       </c>
       <c r="B787" t="s">
         <v>118</v>
       </c>
       <c r="C787" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="D787" t="s">
         <v>29</v>
       </c>
       <c r="E787" t="s">
         <v>421</v>
       </c>
       <c r="F787">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G787" t="s">
         <v>422</v>
       </c>
       <c r="H787" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
         <v>823</v>
       </c>
       <c r="B788" t="s">
         <v>118</v>
       </c>
       <c r="C788" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
       <c r="D788" t="s">
-        <v>200</v>
+        <v>29</v>
       </c>
       <c r="E788" t="s">
         <v>421</v>
       </c>
       <c r="F788">
         <v>2</v>
       </c>
       <c r="G788" t="s">
         <v>422</v>
       </c>
       <c r="H788" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
         <v>823</v>
       </c>
       <c r="B789">
         <v>9</v>
       </c>
       <c r="C789" t="s">
         <v>814</v>
       </c>
       <c r="D789" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="E789" t="s">
         <v>812</v>
       </c>
       <c r="F789">
         <v>2</v>
       </c>
       <c r="G789" t="s">
         <v>813</v>
       </c>
       <c r="H789" t="s">
-        <v>897</v>
+        <v>14</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
         <v>823</v>
       </c>
       <c r="B790">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="D790" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="E790" t="s">
         <v>812</v>
       </c>
       <c r="F790">
         <v>2</v>
       </c>
       <c r="G790" t="s">
         <v>813</v>
       </c>
       <c r="H790" t="s">
-        <v>14</v>
+        <v>897</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
         <v>823</v>
       </c>
       <c r="B791">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="D791" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E791" t="s">
         <v>812</v>
       </c>
       <c r="F791">
         <v>1</v>
       </c>
       <c r="G791" t="s">
         <v>813</v>
       </c>
       <c r="H791" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
         <v>823</v>
       </c>
       <c r="B792">
         <v>9</v>
       </c>
       <c r="C792" t="s">
         <v>390</v>
       </c>
       <c r="D792" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E792" t="s">
         <v>552</v>
       </c>
       <c r="F792">
         <v>2</v>
       </c>
       <c r="G792" t="s">
         <v>898</v>
       </c>
       <c r="H792" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
         <v>823</v>
       </c>
       <c r="B793">
         <v>9</v>
       </c>
       <c r="C793" t="s">
         <v>899</v>
       </c>
       <c r="D793" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E793" t="s">
         <v>817</v>
       </c>
       <c r="F793">
         <v>2</v>
       </c>
       <c r="G793" t="s">
         <v>818</v>
       </c>
       <c r="H793" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
         <v>823</v>
       </c>
       <c r="B794">
         <v>9</v>
       </c>
       <c r="C794" t="s">
         <v>819</v>
       </c>
       <c r="D794" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E794" t="s">
         <v>820</v>
       </c>
       <c r="F794">
         <v>1</v>
       </c>
       <c r="G794" t="s">
         <v>821</v>
       </c>
       <c r="H794" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
         <v>823</v>
       </c>
       <c r="B795" t="s">
         <v>85</v>
       </c>
       <c r="C795" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D795" t="s">
-        <v>53</v>
+        <v>228</v>
       </c>
       <c r="E795" t="s">
         <v>900</v>
       </c>
       <c r="F795">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G795" t="s">
         <v>901</v>
       </c>
       <c r="H795" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
         <v>823</v>
       </c>
       <c r="B796" t="s">
         <v>85</v>
       </c>
       <c r="C796" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D796" t="s">
-        <v>228</v>
+        <v>48</v>
       </c>
       <c r="E796" t="s">
         <v>900</v>
       </c>
       <c r="F796">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G796" t="s">
         <v>901</v>
       </c>
       <c r="H796" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
         <v>823</v>
       </c>
       <c r="B797" t="s">
         <v>85</v>
       </c>
       <c r="C797" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D797" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E797" t="s">
         <v>782</v>
       </c>
       <c r="F797">
         <v>2</v>
       </c>
       <c r="G797" t="s">
         <v>783</v>
       </c>
       <c r="H797" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
         <v>823</v>
       </c>
       <c r="B798" t="s">
         <v>902</v>
       </c>
       <c r="C798" t="s">
         <v>256</v>
       </c>
       <c r="D798" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E798" t="s">
         <v>762</v>
       </c>
       <c r="F798">
         <v>2</v>
       </c>
       <c r="G798" t="s">
         <v>763</v>
       </c>
       <c r="H798" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
         <v>904</v>
       </c>
       <c r="B799" t="s">
         <v>147</v>
       </c>
       <c r="C799" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D799" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="E799" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F799">
         <v>2</v>
       </c>
       <c r="G799" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="H799" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
         <v>904</v>
       </c>
       <c r="B800" t="s">
         <v>147</v>
       </c>
       <c r="C800" t="s">
-        <v>451</v>
+        <v>313</v>
       </c>
       <c r="D800" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E800" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F800">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G800" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H800" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
         <v>904</v>
       </c>
       <c r="B801" t="s">
         <v>147</v>
       </c>
       <c r="C801" t="s">
+        <v>311</v>
+      </c>
+      <c r="D801" t="s">
+        <v>31</v>
+      </c>
+      <c r="E801" t="s">
+        <v>445</v>
+      </c>
+      <c r="F801">
+        <v>1</v>
+      </c>
+      <c r="G801" t="s">
+        <v>448</v>
+      </c>
+      <c r="H801" t="s">
         <v>447</v>
-      </c>
-[...13 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
         <v>904</v>
       </c>
       <c r="B802" t="s">
         <v>147</v>
       </c>
       <c r="C802" t="s">
-        <v>249</v>
+        <v>450</v>
       </c>
       <c r="D802" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="E802" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F802">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G802" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H802" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
         <v>904</v>
       </c>
       <c r="B803" t="s">
         <v>147</v>
       </c>
       <c r="C803" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D803" t="s">
-        <v>140</v>
+        <v>36</v>
       </c>
       <c r="E803" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F803">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G803" t="s">
         <v>448</v>
       </c>
       <c r="H803" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
         <v>904</v>
       </c>
       <c r="B804" t="s">
         <v>147</v>
       </c>
       <c r="C804" t="s">
-        <v>311</v>
+        <v>444</v>
       </c>
       <c r="D804" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E804" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F804">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G804" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H804" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
         <v>904</v>
       </c>
       <c r="B805" t="s">
         <v>147</v>
       </c>
       <c r="C805" t="s">
-        <v>312</v>
+        <v>243</v>
       </c>
       <c r="D805" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="E805" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F805">
         <v>1</v>
       </c>
       <c r="G805" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H805" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
         <v>904</v>
       </c>
       <c r="B806" t="s">
         <v>147</v>
       </c>
       <c r="C806" t="s">
         <v>171</v>
       </c>
       <c r="D806" t="s">
         <v>116</v>
       </c>
       <c r="E806" t="s">
         <v>164</v>
       </c>
       <c r="F806">
         <v>2</v>
       </c>
       <c r="G806" t="s">
         <v>905</v>
       </c>
       <c r="H806" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
         <v>904</v>
       </c>
       <c r="B807" t="s">
         <v>147</v>
       </c>
       <c r="C807" t="s">
         <v>172</v>
       </c>
       <c r="D807" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E807" t="s">
         <v>164</v>
       </c>
       <c r="F807">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G807" t="s">
         <v>905</v>
       </c>
       <c r="H807" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
         <v>904</v>
       </c>
       <c r="B808" t="s">
         <v>147</v>
       </c>
       <c r="C808" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D808" t="s">
         <v>116</v>
       </c>
       <c r="E808" t="s">
         <v>164</v>
       </c>
       <c r="F808">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G808" t="s">
         <v>905</v>
       </c>
       <c r="H808" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
         <v>904</v>
       </c>
       <c r="B809" t="s">
         <v>147</v>
       </c>
       <c r="C809" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D809" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E809" t="s">
         <v>164</v>
       </c>
       <c r="F809">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G809" t="s">
         <v>905</v>
       </c>
       <c r="H809" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
         <v>904</v>
       </c>
       <c r="B810" t="s">
         <v>147</v>
       </c>
       <c r="C810" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D810" t="s">
         <v>116</v>
       </c>
       <c r="E810" t="s">
         <v>164</v>
       </c>
       <c r="F810">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G810" t="s">
         <v>905</v>
       </c>
       <c r="H810" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
         <v>904</v>
       </c>
       <c r="B811" t="s">
         <v>147</v>
       </c>
       <c r="C811" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D811" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="E811" t="s">
         <v>164</v>
       </c>
       <c r="F811">
         <v>1</v>
       </c>
       <c r="G811" t="s">
         <v>905</v>
       </c>
       <c r="H811" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
         <v>904</v>
       </c>
       <c r="B812" t="s">
         <v>147</v>
       </c>
       <c r="C812" t="s">
         <v>173</v>
       </c>
       <c r="D812" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E812" t="s">
         <v>165</v>
       </c>
       <c r="F812">
         <v>2</v>
       </c>
       <c r="G812" t="s">
         <v>174</v>
       </c>
       <c r="H812" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
         <v>904</v>
       </c>
       <c r="B813" t="s">
         <v>147</v>
       </c>
       <c r="C813" t="s">
         <v>175</v>
       </c>
       <c r="D813" t="s">
@@ -24506,262 +24506,262 @@
       </c>
       <c r="D814" t="s">
         <v>29</v>
       </c>
       <c r="E814" t="s">
         <v>165</v>
       </c>
       <c r="F814">
         <v>2</v>
       </c>
       <c r="G814" t="s">
         <v>174</v>
       </c>
       <c r="H814" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
         <v>904</v>
       </c>
       <c r="B815" t="s">
         <v>147</v>
       </c>
       <c r="C815" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D815" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E815" t="s">
         <v>457</v>
       </c>
       <c r="F815">
         <v>2</v>
       </c>
       <c r="G815" t="s">
         <v>459</v>
       </c>
       <c r="H815" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
         <v>904</v>
       </c>
       <c r="B816" t="s">
         <v>147</v>
       </c>
       <c r="C816" t="s">
         <v>456</v>
       </c>
       <c r="D816" t="s">
         <v>24</v>
       </c>
       <c r="E816" t="s">
         <v>457</v>
       </c>
       <c r="F816">
         <v>1</v>
       </c>
       <c r="G816" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="H816" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
         <v>904</v>
       </c>
       <c r="B817" t="s">
         <v>147</v>
       </c>
       <c r="C817" t="s">
         <v>458</v>
       </c>
       <c r="D817" t="s">
         <v>24</v>
       </c>
       <c r="E817" t="s">
         <v>457</v>
       </c>
       <c r="F817">
         <v>2</v>
       </c>
       <c r="G817" t="s">
         <v>459</v>
       </c>
       <c r="H817" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
         <v>904</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>181</v>
       </c>
       <c r="D818" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E818" t="s">
         <v>182</v>
       </c>
       <c r="F818">
         <v>1</v>
       </c>
       <c r="G818" t="s">
         <v>183</v>
       </c>
       <c r="H818" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
         <v>904</v>
       </c>
       <c r="B819">
         <v>10</v>
       </c>
       <c r="C819" t="s">
         <v>466</v>
       </c>
       <c r="D819" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E819" t="s">
         <v>467</v>
       </c>
       <c r="F819">
         <v>2</v>
       </c>
       <c r="G819" t="s">
         <v>468</v>
       </c>
       <c r="H819" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
         <v>904</v>
       </c>
       <c r="B820">
         <v>10</v>
       </c>
       <c r="C820" t="s">
         <v>906</v>
       </c>
       <c r="D820" t="s">
-        <v>97</v>
+        <v>420</v>
       </c>
       <c r="E820" t="s">
         <v>907</v>
       </c>
       <c r="F820">
         <v>1</v>
       </c>
       <c r="G820" t="s">
         <v>908</v>
       </c>
       <c r="H820" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
         <v>904</v>
       </c>
       <c r="B821">
         <v>10</v>
       </c>
       <c r="C821" t="s">
         <v>909</v>
       </c>
       <c r="D821" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E821" t="s">
         <v>907</v>
       </c>
       <c r="F821">
         <v>1</v>
       </c>
       <c r="G821" t="s">
         <v>908</v>
       </c>
       <c r="H821" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
         <v>904</v>
       </c>
       <c r="B822">
         <v>10</v>
       </c>
       <c r="C822" t="s">
         <v>910</v>
       </c>
       <c r="D822" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E822" t="s">
         <v>907</v>
       </c>
       <c r="F822">
         <v>1</v>
       </c>
       <c r="G822" t="s">
         <v>908</v>
       </c>
       <c r="H822" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
         <v>904</v>
       </c>
       <c r="B823">
         <v>10</v>
       </c>
       <c r="C823" t="s">
         <v>911</v>
       </c>
       <c r="D823" t="s">
-        <v>420</v>
+        <v>16</v>
       </c>
       <c r="E823" t="s">
         <v>907</v>
       </c>
       <c r="F823">
         <v>1</v>
       </c>
       <c r="G823" t="s">
         <v>908</v>
       </c>
       <c r="H823" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
         <v>904</v>
       </c>
       <c r="B824">
         <v>10</v>
       </c>
       <c r="C824" t="s">
         <v>829</v>
       </c>
       <c r="D824" t="s">
@@ -24795,311 +24795,311 @@
       </c>
       <c r="E825" t="s">
         <v>474</v>
       </c>
       <c r="F825">
         <v>1</v>
       </c>
       <c r="G825" t="s">
         <v>581</v>
       </c>
       <c r="H825" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
         <v>904</v>
       </c>
       <c r="B826">
         <v>10</v>
       </c>
       <c r="C826" t="s">
         <v>477</v>
       </c>
       <c r="D826" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E826" t="s">
         <v>478</v>
       </c>
       <c r="F826">
         <v>2</v>
       </c>
       <c r="G826" t="s">
         <v>479</v>
       </c>
       <c r="H826" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
         <v>904</v>
       </c>
       <c r="B827" t="s">
         <v>22</v>
       </c>
       <c r="C827" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="D827" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E827" t="s">
         <v>754</v>
       </c>
       <c r="F827">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G827" t="s">
         <v>755</v>
       </c>
       <c r="H827" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
         <v>904</v>
       </c>
       <c r="B828" t="s">
         <v>22</v>
       </c>
       <c r="C828" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="D828" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E828" t="s">
         <v>754</v>
       </c>
       <c r="F828">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G828" t="s">
         <v>755</v>
       </c>
       <c r="H828" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
         <v>904</v>
       </c>
       <c r="B829" t="s">
         <v>22</v>
       </c>
       <c r="C829" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="D829" t="s">
         <v>97</v>
       </c>
       <c r="E829" t="s">
         <v>758</v>
       </c>
       <c r="F829">
         <v>1</v>
       </c>
       <c r="G829" t="s">
         <v>759</v>
       </c>
       <c r="H829" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
         <v>904</v>
       </c>
       <c r="B830" t="s">
         <v>22</v>
       </c>
       <c r="C830" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="D830" t="s">
         <v>24</v>
       </c>
       <c r="E830" t="s">
         <v>762</v>
       </c>
       <c r="F830">
         <v>1</v>
       </c>
       <c r="G830" t="s">
         <v>763</v>
       </c>
       <c r="H830" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
         <v>904</v>
       </c>
       <c r="B831" t="s">
         <v>22</v>
       </c>
       <c r="C831" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D831" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E831" t="s">
         <v>762</v>
       </c>
       <c r="F831">
         <v>2</v>
       </c>
       <c r="G831" t="s">
         <v>763</v>
       </c>
       <c r="H831" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
         <v>904</v>
       </c>
       <c r="B832" t="s">
         <v>22</v>
       </c>
       <c r="C832" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="D832" t="s">
         <v>116</v>
       </c>
       <c r="E832" t="s">
         <v>762</v>
       </c>
       <c r="F832">
         <v>1</v>
       </c>
       <c r="G832" t="s">
         <v>763</v>
       </c>
       <c r="H832" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
         <v>904</v>
       </c>
       <c r="B833" t="s">
         <v>22</v>
       </c>
       <c r="C833" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D833" t="s">
         <v>29</v>
       </c>
       <c r="E833" t="s">
         <v>762</v>
       </c>
       <c r="F833">
         <v>1</v>
       </c>
       <c r="G833" t="s">
         <v>763</v>
       </c>
       <c r="H833" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
         <v>904</v>
       </c>
       <c r="B834">
         <v>11</v>
       </c>
       <c r="C834" t="s">
         <v>836</v>
       </c>
       <c r="D834" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E834" t="s">
         <v>817</v>
       </c>
       <c r="F834">
         <v>2</v>
       </c>
       <c r="G834" t="s">
         <v>912</v>
       </c>
       <c r="H834" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
         <v>904</v>
       </c>
       <c r="B835" t="s">
         <v>255</v>
       </c>
       <c r="C835" t="s">
         <v>913</v>
       </c>
       <c r="D835" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E835" t="s">
         <v>914</v>
       </c>
       <c r="F835">
         <v>1</v>
       </c>
       <c r="G835" t="s">
         <v>915</v>
       </c>
       <c r="H835" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
         <v>904</v>
       </c>
       <c r="B836">
         <v>12</v>
       </c>
       <c r="C836" t="s">
         <v>508</v>
       </c>
       <c r="D836" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E836" t="s">
         <v>509</v>
       </c>
       <c r="F836">
         <v>1</v>
       </c>
       <c r="G836" t="s">
         <v>510</v>
       </c>
       <c r="H836" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
         <v>904</v>
       </c>
       <c r="B837">
         <v>12</v>
       </c>
       <c r="C837" t="s">
         <v>863</v>
       </c>
       <c r="D837" t="s">
@@ -25107,126 +25107,126 @@
       </c>
       <c r="E837" t="s">
         <v>864</v>
       </c>
       <c r="F837">
         <v>1</v>
       </c>
       <c r="G837" t="s">
         <v>917</v>
       </c>
       <c r="H837" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
         <v>904</v>
       </c>
       <c r="B838">
         <v>12</v>
       </c>
       <c r="C838" t="s">
         <v>517</v>
       </c>
       <c r="D838" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E838" t="s">
         <v>518</v>
       </c>
       <c r="F838">
         <v>1</v>
       </c>
       <c r="G838" t="s">
         <v>919</v>
       </c>
       <c r="H838" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
         <v>904</v>
       </c>
       <c r="B839">
         <v>12.0</v>
       </c>
       <c r="C839" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="D839" t="s">
         <v>420</v>
       </c>
       <c r="E839" t="s">
         <v>742</v>
       </c>
       <c r="F839">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G839" t="s">
         <v>743</v>
       </c>
       <c r="H839" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
         <v>904</v>
       </c>
       <c r="B840">
         <v>12.0</v>
       </c>
       <c r="C840" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="D840" t="s">
         <v>420</v>
       </c>
       <c r="E840" t="s">
         <v>742</v>
       </c>
       <c r="F840">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G840" t="s">
         <v>743</v>
       </c>
       <c r="H840" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
         <v>904</v>
       </c>
       <c r="B841">
         <v>12.0</v>
       </c>
       <c r="C841" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D841" t="s">
         <v>420</v>
       </c>
       <c r="E841" t="s">
         <v>742</v>
       </c>
       <c r="F841">
         <v>1</v>
       </c>
       <c r="G841" t="s">
         <v>743</v>
       </c>
       <c r="H841" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
         <v>904</v>
       </c>
       <c r="B842" t="s">
         <v>42</v>
       </c>
       <c r="C842" t="s">
@@ -25341,155 +25341,155 @@
       </c>
       <c r="E846" t="s">
         <v>843</v>
       </c>
       <c r="F846">
         <v>2</v>
       </c>
       <c r="G846" t="s">
         <v>920</v>
       </c>
       <c r="H846" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
         <v>904</v>
       </c>
       <c r="B847" t="s">
         <v>42</v>
       </c>
       <c r="C847" t="s">
         <v>849</v>
       </c>
       <c r="D847" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E847" t="s">
         <v>843</v>
       </c>
       <c r="F847">
         <v>2</v>
       </c>
       <c r="G847" t="s">
         <v>920</v>
       </c>
       <c r="H847" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
         <v>904</v>
       </c>
       <c r="B848" t="s">
         <v>42</v>
       </c>
       <c r="C848" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="D848" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E848" t="s">
         <v>851</v>
       </c>
       <c r="F848">
         <v>2</v>
       </c>
       <c r="G848" t="s">
         <v>852</v>
       </c>
       <c r="H848" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
         <v>904</v>
       </c>
       <c r="B849" t="s">
         <v>42</v>
       </c>
       <c r="C849" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="D849" t="s">
         <v>420</v>
       </c>
       <c r="E849" t="s">
         <v>851</v>
       </c>
       <c r="F849">
         <v>1</v>
       </c>
       <c r="G849" t="s">
         <v>852</v>
       </c>
       <c r="H849" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
         <v>904</v>
       </c>
       <c r="B850" t="s">
         <v>42</v>
       </c>
       <c r="C850" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D850" t="s">
         <v>24</v>
       </c>
       <c r="E850" t="s">
         <v>851</v>
       </c>
       <c r="F850">
         <v>1</v>
       </c>
       <c r="G850" t="s">
         <v>852</v>
       </c>
       <c r="H850" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
         <v>904</v>
       </c>
       <c r="B851" t="s">
         <v>42</v>
       </c>
       <c r="C851" t="s">
         <v>332</v>
       </c>
       <c r="D851" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E851" t="s">
         <v>333</v>
       </c>
       <c r="F851">
         <v>2</v>
       </c>
       <c r="G851" t="s">
         <v>334</v>
       </c>
       <c r="H851" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
         <v>904</v>
       </c>
       <c r="B852">
         <v>13</v>
       </c>
       <c r="C852" t="s">
         <v>419</v>
       </c>
       <c r="D852" t="s">
@@ -25523,337 +25523,337 @@
       </c>
       <c r="E853" t="s">
         <v>922</v>
       </c>
       <c r="F853">
         <v>2</v>
       </c>
       <c r="G853" t="s">
         <v>923</v>
       </c>
       <c r="H853" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
         <v>904</v>
       </c>
       <c r="B854">
         <v>13.0</v>
       </c>
       <c r="C854" t="s">
         <v>924</v>
       </c>
       <c r="D854" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E854" t="s">
         <v>922</v>
       </c>
       <c r="F854">
         <v>2</v>
       </c>
       <c r="G854" t="s">
         <v>925</v>
       </c>
       <c r="H854" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
         <v>904</v>
       </c>
       <c r="B855">
         <v>13.0</v>
       </c>
       <c r="C855" t="s">
         <v>926</v>
       </c>
       <c r="D855" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E855" t="s">
         <v>922</v>
       </c>
       <c r="F855">
         <v>2</v>
       </c>
       <c r="G855" t="s">
         <v>927</v>
       </c>
       <c r="H855" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
         <v>904</v>
       </c>
       <c r="B856" t="s">
         <v>318</v>
       </c>
       <c r="C856" t="s">
         <v>928</v>
       </c>
       <c r="D856" t="s">
-        <v>420</v>
+        <v>21</v>
       </c>
       <c r="E856" t="s">
         <v>929</v>
       </c>
       <c r="F856">
         <v>2</v>
       </c>
       <c r="G856" t="s">
         <v>930</v>
       </c>
       <c r="H856" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
         <v>904</v>
       </c>
       <c r="B857" t="s">
         <v>318</v>
       </c>
       <c r="C857" t="s">
         <v>931</v>
       </c>
       <c r="D857" t="s">
-        <v>16</v>
+        <v>420</v>
       </c>
       <c r="E857" t="s">
         <v>929</v>
       </c>
       <c r="F857">
         <v>2</v>
       </c>
       <c r="G857" t="s">
         <v>930</v>
       </c>
       <c r="H857" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
         <v>904</v>
       </c>
       <c r="B858" t="s">
         <v>318</v>
       </c>
       <c r="C858" t="s">
         <v>932</v>
       </c>
       <c r="D858" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E858" t="s">
         <v>933</v>
       </c>
       <c r="F858">
         <v>1</v>
       </c>
       <c r="G858" t="s">
         <v>934</v>
       </c>
       <c r="H858" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
         <v>904</v>
       </c>
       <c r="B859" t="s">
         <v>318</v>
       </c>
       <c r="C859" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D859" t="s">
         <v>24</v>
       </c>
       <c r="E859" t="s">
         <v>933</v>
       </c>
       <c r="F859">
         <v>2</v>
       </c>
       <c r="G859" t="s">
         <v>934</v>
       </c>
       <c r="H859" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
         <v>904</v>
       </c>
       <c r="B860" t="s">
         <v>318</v>
       </c>
       <c r="C860" t="s">
         <v>935</v>
       </c>
       <c r="D860" t="s">
         <v>31</v>
       </c>
       <c r="E860" t="s">
         <v>933</v>
       </c>
       <c r="F860">
         <v>1</v>
       </c>
       <c r="G860" t="s">
         <v>936</v>
       </c>
       <c r="H860" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
         <v>904</v>
       </c>
       <c r="B861" t="s">
         <v>318</v>
       </c>
       <c r="C861" t="s">
         <v>937</v>
       </c>
       <c r="D861" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="E861" t="s">
         <v>938</v>
       </c>
       <c r="F861">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G861" t="s">
         <v>939</v>
       </c>
       <c r="H861" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
         <v>904</v>
       </c>
       <c r="B862" t="s">
         <v>318</v>
       </c>
       <c r="C862" t="s">
         <v>940</v>
       </c>
       <c r="D862" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E862" t="s">
         <v>938</v>
       </c>
       <c r="F862">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G862" t="s">
         <v>939</v>
       </c>
       <c r="H862" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
         <v>904</v>
       </c>
       <c r="B863" t="s">
         <v>318</v>
       </c>
       <c r="C863" t="s">
         <v>941</v>
       </c>
       <c r="D863" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E863" t="s">
         <v>938</v>
       </c>
       <c r="F863">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G863" t="s">
         <v>939</v>
       </c>
       <c r="H863" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
         <v>904</v>
       </c>
       <c r="B864" t="s">
         <v>318</v>
       </c>
       <c r="C864" t="s">
         <v>942</v>
       </c>
       <c r="D864" t="s">
         <v>29</v>
       </c>
       <c r="E864" t="s">
         <v>938</v>
       </c>
       <c r="F864">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G864" t="s">
         <v>939</v>
       </c>
       <c r="H864" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
         <v>904</v>
       </c>
       <c r="B865">
         <v>14</v>
       </c>
       <c r="C865" t="s">
         <v>359</v>
       </c>
       <c r="D865" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E865" t="s">
         <v>530</v>
       </c>
       <c r="F865">
         <v>1</v>
       </c>
       <c r="G865" t="s">
         <v>531</v>
       </c>
       <c r="H865" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
         <v>904</v>
       </c>
       <c r="B866">
         <v>18.0</v>
       </c>
       <c r="C866" t="s">
         <v>538</v>
       </c>
       <c r="D866" t="s">
@@ -25861,493 +25861,493 @@
       </c>
       <c r="E866" t="s">
         <v>539</v>
       </c>
       <c r="F866">
         <v>1</v>
       </c>
       <c r="G866" t="s">
         <v>540</v>
       </c>
       <c r="H866" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
         <v>904</v>
       </c>
       <c r="B867">
         <v>8</v>
       </c>
       <c r="C867" t="s">
         <v>883</v>
       </c>
       <c r="D867" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E867" t="s">
         <v>884</v>
       </c>
       <c r="F867">
         <v>1</v>
       </c>
       <c r="G867" t="s">
         <v>885</v>
       </c>
       <c r="H867" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
         <v>904</v>
       </c>
       <c r="B868">
         <v>8</v>
       </c>
       <c r="C868" t="s">
         <v>896</v>
       </c>
       <c r="D868" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="E868" t="s">
         <v>394</v>
       </c>
       <c r="F868">
         <v>2</v>
       </c>
       <c r="G868" t="s">
         <v>395</v>
       </c>
       <c r="H868" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
         <v>904</v>
       </c>
       <c r="B869">
         <v>8</v>
       </c>
       <c r="C869" t="s">
-        <v>688</v>
+        <v>894</v>
       </c>
       <c r="D869" t="s">
         <v>116</v>
       </c>
       <c r="E869" t="s">
         <v>394</v>
       </c>
       <c r="F869">
         <v>2</v>
       </c>
       <c r="G869" t="s">
         <v>395</v>
       </c>
       <c r="H869" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
         <v>904</v>
       </c>
       <c r="B870">
         <v>8</v>
       </c>
       <c r="C870" t="s">
-        <v>893</v>
+        <v>689</v>
       </c>
       <c r="D870" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E870" t="s">
         <v>394</v>
       </c>
       <c r="F870">
         <v>2</v>
       </c>
       <c r="G870" t="s">
         <v>395</v>
       </c>
       <c r="H870" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
         <v>904</v>
       </c>
       <c r="B871">
         <v>8</v>
       </c>
       <c r="C871" t="s">
         <v>895</v>
       </c>
       <c r="D871" t="s">
         <v>29</v>
       </c>
       <c r="E871" t="s">
         <v>394</v>
       </c>
       <c r="F871">
         <v>2</v>
       </c>
       <c r="G871" t="s">
         <v>395</v>
       </c>
       <c r="H871" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
         <v>904</v>
       </c>
       <c r="B872">
         <v>8.0</v>
       </c>
       <c r="C872" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="D872" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="E872" t="s">
         <v>616</v>
       </c>
       <c r="F872">
         <v>1</v>
       </c>
       <c r="G872" t="s">
         <v>943</v>
       </c>
       <c r="H872" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
         <v>904</v>
       </c>
       <c r="B873">
         <v>8.0</v>
       </c>
       <c r="C873" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="D873" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="E873" t="s">
         <v>616</v>
       </c>
       <c r="F873">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G873" t="s">
         <v>943</v>
       </c>
       <c r="H873" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
         <v>904</v>
       </c>
       <c r="B874">
         <v>8.0</v>
       </c>
       <c r="C874" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="D874" t="s">
         <v>29</v>
       </c>
       <c r="E874" t="s">
         <v>616</v>
       </c>
       <c r="F874">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G874" t="s">
         <v>943</v>
       </c>
       <c r="H874" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
         <v>904</v>
       </c>
       <c r="B875">
         <v>8.0</v>
       </c>
       <c r="C875" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D875" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="E875" t="s">
         <v>616</v>
       </c>
       <c r="F875">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G875" t="s">
         <v>943</v>
       </c>
       <c r="H875" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
         <v>904</v>
       </c>
       <c r="B876">
         <v>8.0</v>
       </c>
       <c r="C876" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D876" t="s">
-        <v>622</v>
+        <v>116</v>
       </c>
       <c r="E876" t="s">
         <v>616</v>
       </c>
       <c r="F876">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G876" t="s">
         <v>943</v>
       </c>
       <c r="H876" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
         <v>904</v>
       </c>
       <c r="B877">
         <v>8.0</v>
       </c>
       <c r="C877" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D877" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E877" t="s">
         <v>616</v>
       </c>
       <c r="F877">
         <v>1</v>
       </c>
       <c r="G877" t="s">
         <v>943</v>
       </c>
       <c r="H877" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
         <v>904</v>
       </c>
       <c r="B878">
         <v>9</v>
       </c>
       <c r="C878" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D878" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E878" t="s">
         <v>944</v>
       </c>
       <c r="F878">
         <v>1</v>
       </c>
       <c r="G878" t="s">
         <v>945</v>
       </c>
       <c r="H878" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
         <v>904</v>
       </c>
       <c r="B879">
         <v>9</v>
       </c>
       <c r="C879" t="s">
         <v>946</v>
       </c>
       <c r="D879" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E879" t="s">
         <v>944</v>
       </c>
       <c r="F879">
         <v>1</v>
       </c>
       <c r="G879" t="s">
         <v>945</v>
       </c>
       <c r="H879" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
         <v>904</v>
       </c>
       <c r="B880">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D880" t="s">
         <v>31</v>
       </c>
       <c r="E880" t="s">
         <v>944</v>
       </c>
       <c r="F880">
         <v>2</v>
       </c>
       <c r="G880" t="s">
         <v>945</v>
       </c>
       <c r="H880" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
         <v>904</v>
       </c>
       <c r="B881">
         <v>9</v>
       </c>
       <c r="C881" t="s">
         <v>899</v>
       </c>
       <c r="D881" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E881" t="s">
         <v>817</v>
       </c>
       <c r="F881">
         <v>2</v>
       </c>
       <c r="G881" t="s">
         <v>912</v>
       </c>
       <c r="H881" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
         <v>904</v>
       </c>
       <c r="B882" t="s">
         <v>85</v>
       </c>
       <c r="C882" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D882" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E882" t="s">
         <v>947</v>
       </c>
       <c r="F882">
         <v>1</v>
       </c>
       <c r="G882" t="s">
         <v>948</v>
       </c>
       <c r="H882" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
         <v>904</v>
       </c>
       <c r="B883" t="s">
         <v>85</v>
       </c>
       <c r="C883" t="s">
         <v>949</v>
       </c>
       <c r="D883" t="s">
         <v>29</v>
       </c>
       <c r="E883" t="s">
         <v>947</v>
       </c>
       <c r="F883">
         <v>1</v>
       </c>
       <c r="G883" t="s">
         <v>948</v>
       </c>
       <c r="H883" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
         <v>904</v>
       </c>
       <c r="B884" t="s">
         <v>85</v>
       </c>
       <c r="C884" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D884" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E884" t="s">
         <v>782</v>
       </c>
       <c r="F884">
         <v>2</v>
       </c>
       <c r="G884" t="s">
         <v>783</v>
       </c>
       <c r="H884" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
         <v>951</v>
       </c>
       <c r="B885" t="s">
         <v>147</v>
       </c>
       <c r="C885" t="s">
         <v>452</v>
       </c>
       <c r="D885" t="s">
@@ -26355,155 +26355,155 @@
       </c>
       <c r="E885" t="s">
         <v>453</v>
       </c>
       <c r="F885">
         <v>2</v>
       </c>
       <c r="G885" t="s">
         <v>454</v>
       </c>
       <c r="H885" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
         <v>951</v>
       </c>
       <c r="B886" t="s">
         <v>185</v>
       </c>
       <c r="C886" t="s">
         <v>663</v>
       </c>
       <c r="D886" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E886" t="s">
         <v>664</v>
       </c>
       <c r="F886">
         <v>1</v>
       </c>
       <c r="G886" t="s">
         <v>665</v>
       </c>
       <c r="H886" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
         <v>951</v>
       </c>
       <c r="B887">
         <v>10</v>
       </c>
       <c r="C887" t="s">
         <v>911</v>
       </c>
       <c r="D887" t="s">
-        <v>420</v>
+        <v>16</v>
       </c>
       <c r="E887" t="s">
         <v>907</v>
       </c>
       <c r="F887">
         <v>1</v>
       </c>
       <c r="G887" t="s">
         <v>908</v>
       </c>
       <c r="H887" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
         <v>951</v>
       </c>
       <c r="B888">
         <v>10</v>
       </c>
       <c r="C888" t="s">
         <v>909</v>
       </c>
       <c r="D888" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E888" t="s">
         <v>907</v>
       </c>
       <c r="F888">
         <v>1</v>
       </c>
       <c r="G888" t="s">
         <v>908</v>
       </c>
       <c r="H888" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
         <v>951</v>
       </c>
       <c r="B889">
         <v>10</v>
       </c>
       <c r="C889" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="D889" t="s">
-        <v>21</v>
+        <v>420</v>
       </c>
       <c r="E889" t="s">
         <v>907</v>
       </c>
       <c r="F889">
         <v>1</v>
       </c>
       <c r="G889" t="s">
         <v>908</v>
       </c>
       <c r="H889" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
         <v>951</v>
       </c>
       <c r="B890">
         <v>10</v>
       </c>
       <c r="C890" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="D890" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E890" t="s">
         <v>907</v>
       </c>
       <c r="F890">
         <v>1</v>
       </c>
       <c r="G890" t="s">
         <v>908</v>
       </c>
       <c r="H890" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
         <v>951</v>
       </c>
       <c r="B891">
         <v>10</v>
       </c>
       <c r="C891" t="s">
         <v>952</v>
       </c>
       <c r="D891" t="s">
@@ -26563,207 +26563,207 @@
       </c>
       <c r="E893" t="s">
         <v>833</v>
       </c>
       <c r="F893">
         <v>2</v>
       </c>
       <c r="G893" t="s">
         <v>956</v>
       </c>
       <c r="H893" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
         <v>951</v>
       </c>
       <c r="B894">
         <v>10</v>
       </c>
       <c r="C894" t="s">
         <v>517</v>
       </c>
       <c r="D894" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E894" t="s">
         <v>582</v>
       </c>
       <c r="F894">
         <v>1</v>
       </c>
       <c r="G894" t="s">
         <v>583</v>
       </c>
       <c r="H894" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
         <v>951</v>
       </c>
       <c r="B895">
         <v>10</v>
       </c>
       <c r="C895" t="s">
         <v>517</v>
       </c>
       <c r="D895" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E895" t="s">
         <v>582</v>
       </c>
       <c r="F895">
         <v>1</v>
       </c>
       <c r="G895" t="s">
         <v>583</v>
       </c>
       <c r="H895" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
         <v>951</v>
       </c>
       <c r="B896">
         <v>10</v>
       </c>
       <c r="C896" t="s">
         <v>517</v>
       </c>
       <c r="D896" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E896" t="s">
         <v>582</v>
       </c>
       <c r="F896">
         <v>1</v>
       </c>
       <c r="G896" t="s">
         <v>583</v>
       </c>
       <c r="H896" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
         <v>951</v>
       </c>
       <c r="B897">
         <v>10.0</v>
       </c>
       <c r="C897" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="D897" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E897" t="s">
         <v>742</v>
       </c>
       <c r="F897">
         <v>2</v>
       </c>
       <c r="G897" t="s">
         <v>743</v>
       </c>
       <c r="H897" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
         <v>951</v>
       </c>
       <c r="B898">
         <v>10.0</v>
       </c>
       <c r="C898" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="D898" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="E898" t="s">
         <v>742</v>
       </c>
       <c r="F898">
         <v>2</v>
       </c>
       <c r="G898" t="s">
         <v>743</v>
       </c>
       <c r="H898" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
         <v>951</v>
       </c>
       <c r="B899">
         <v>10.0</v>
       </c>
       <c r="C899" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D899" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E899" t="s">
         <v>742</v>
       </c>
       <c r="F899">
         <v>2</v>
       </c>
       <c r="G899" t="s">
         <v>743</v>
       </c>
       <c r="H899" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
         <v>951</v>
       </c>
       <c r="B900">
         <v>11</v>
       </c>
       <c r="C900" t="s">
         <v>769</v>
       </c>
       <c r="D900" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E900" t="s">
         <v>817</v>
       </c>
       <c r="F900">
         <v>2</v>
       </c>
       <c r="G900" t="s">
         <v>818</v>
       </c>
       <c r="H900" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
         <v>951</v>
       </c>
       <c r="B901">
         <v>11.0</v>
       </c>
       <c r="C901" t="s">
         <v>957</v>
       </c>
       <c r="D901" t="s">
@@ -26823,109 +26823,109 @@
       </c>
       <c r="E903" t="s">
         <v>963</v>
       </c>
       <c r="F903">
         <v>2</v>
       </c>
       <c r="G903" t="s">
         <v>964</v>
       </c>
       <c r="H903" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
         <v>951</v>
       </c>
       <c r="B904">
         <v>12.0</v>
       </c>
       <c r="C904" t="s">
         <v>966</v>
       </c>
       <c r="D904" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E904" t="s">
         <v>967</v>
       </c>
       <c r="F904">
         <v>1</v>
       </c>
       <c r="G904" t="s">
         <v>968</v>
       </c>
       <c r="H904" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
         <v>951</v>
       </c>
       <c r="B905">
         <v>12.0</v>
       </c>
       <c r="C905" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D905" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E905" t="s">
         <v>675</v>
       </c>
       <c r="F905">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G905" t="s">
         <v>969</v>
       </c>
       <c r="H905" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
         <v>951</v>
       </c>
       <c r="B906">
         <v>12.0</v>
       </c>
       <c r="C906" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D906" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E906" t="s">
         <v>675</v>
       </c>
       <c r="F906">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G906" t="s">
         <v>969</v>
       </c>
       <c r="H906" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
         <v>951</v>
       </c>
       <c r="B907" t="s">
         <v>42</v>
       </c>
       <c r="C907" t="s">
         <v>780</v>
       </c>
       <c r="D907" t="s">
         <v>781</v>
       </c>
       <c r="E907" t="s">
         <v>776</v>
       </c>
       <c r="F907">
@@ -26979,297 +26979,297 @@
       </c>
       <c r="E909" t="s">
         <v>776</v>
       </c>
       <c r="F909">
         <v>1</v>
       </c>
       <c r="G909" t="s">
         <v>777</v>
       </c>
       <c r="H909" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
         <v>951</v>
       </c>
       <c r="B910" t="s">
         <v>318</v>
       </c>
       <c r="C910" t="s">
         <v>931</v>
       </c>
       <c r="D910" t="s">
-        <v>16</v>
+        <v>420</v>
       </c>
       <c r="E910" t="s">
         <v>929</v>
       </c>
       <c r="F910">
         <v>2</v>
       </c>
       <c r="G910" t="s">
         <v>930</v>
       </c>
       <c r="H910" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
         <v>951</v>
       </c>
       <c r="B911" t="s">
         <v>318</v>
       </c>
       <c r="C911" t="s">
         <v>928</v>
       </c>
       <c r="D911" t="s">
-        <v>420</v>
+        <v>21</v>
       </c>
       <c r="E911" t="s">
         <v>929</v>
       </c>
       <c r="F911">
         <v>2</v>
       </c>
       <c r="G911" t="s">
         <v>930</v>
       </c>
       <c r="H911" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
         <v>951</v>
       </c>
       <c r="B912" t="s">
         <v>318</v>
       </c>
       <c r="C912" t="s">
         <v>624</v>
       </c>
       <c r="D912" t="s">
         <v>24</v>
       </c>
       <c r="E912" t="s">
         <v>625</v>
       </c>
       <c r="F912">
         <v>1</v>
       </c>
       <c r="G912" t="s">
         <v>626</v>
       </c>
       <c r="H912" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
         <v>951</v>
       </c>
       <c r="B913">
         <v>16.0</v>
       </c>
       <c r="C913" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="D913" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E913" t="s">
         <v>922</v>
       </c>
       <c r="F913">
         <v>2</v>
       </c>
       <c r="G913" t="s">
         <v>925</v>
       </c>
       <c r="H913" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
         <v>951</v>
       </c>
       <c r="B914">
         <v>16.0</v>
       </c>
       <c r="C914" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="D914" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="E914" t="s">
         <v>922</v>
       </c>
       <c r="F914">
         <v>2</v>
       </c>
       <c r="G914" t="s">
         <v>925</v>
       </c>
       <c r="H914" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
         <v>951</v>
       </c>
       <c r="B915">
         <v>16.0</v>
       </c>
       <c r="C915" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="D915" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E915" t="s">
         <v>922</v>
       </c>
       <c r="F915">
         <v>2</v>
       </c>
       <c r="G915" t="s">
         <v>925</v>
       </c>
       <c r="H915" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
         <v>951</v>
       </c>
       <c r="B916" t="s">
         <v>377</v>
       </c>
       <c r="C916" t="s">
         <v>942</v>
       </c>
       <c r="D916" t="s">
         <v>29</v>
       </c>
       <c r="E916" t="s">
         <v>938</v>
       </c>
       <c r="F916">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G916" t="s">
         <v>939</v>
       </c>
       <c r="H916" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
         <v>951</v>
       </c>
       <c r="B917" t="s">
         <v>377</v>
       </c>
       <c r="C917" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="D917" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="E917" t="s">
         <v>938</v>
       </c>
       <c r="F917">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G917" t="s">
         <v>939</v>
       </c>
       <c r="H917" t="s">
-        <v>14</v>
+        <v>970</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
         <v>951</v>
       </c>
       <c r="B918" t="s">
         <v>377</v>
       </c>
       <c r="C918" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="D918" t="s">
         <v>29</v>
       </c>
       <c r="E918" t="s">
         <v>938</v>
       </c>
       <c r="F918">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G918" t="s">
         <v>939</v>
       </c>
       <c r="H918" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
         <v>951</v>
       </c>
       <c r="B919" t="s">
         <v>377</v>
       </c>
       <c r="C919" t="s">
         <v>940</v>
       </c>
       <c r="D919" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E919" t="s">
         <v>938</v>
       </c>
       <c r="F919">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G919" t="s">
         <v>939</v>
       </c>
       <c r="H919" t="s">
-        <v>970</v>
+        <v>14</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
         <v>951</v>
       </c>
       <c r="B920">
         <v>17.0</v>
       </c>
       <c r="C920" t="s">
         <v>971</v>
       </c>
       <c r="D920" t="s">
         <v>24</v>
       </c>
       <c r="E920" t="s">
         <v>972</v>
       </c>
       <c r="F920">
         <v>1</v>
       </c>
       <c r="G920" t="s">
         <v>973</v>
       </c>
       <c r="H920" t="s">
@@ -27291,805 +27291,805 @@
       </c>
       <c r="E921" t="s">
         <v>972</v>
       </c>
       <c r="F921">
         <v>1</v>
       </c>
       <c r="G921" t="s">
         <v>973</v>
       </c>
       <c r="H921" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
         <v>951</v>
       </c>
       <c r="B922">
         <v>17.0</v>
       </c>
       <c r="C922" t="s">
         <v>977</v>
       </c>
       <c r="D922" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E922" t="s">
         <v>972</v>
       </c>
       <c r="F922">
         <v>1</v>
       </c>
       <c r="G922" t="s">
         <v>973</v>
       </c>
       <c r="H922" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
         <v>951</v>
       </c>
       <c r="B923">
         <v>17.0</v>
       </c>
       <c r="C923" t="s">
         <v>978</v>
       </c>
       <c r="D923" t="s">
         <v>979</v>
       </c>
       <c r="E923" t="s">
         <v>972</v>
       </c>
       <c r="F923">
         <v>2</v>
       </c>
       <c r="G923" t="s">
         <v>973</v>
       </c>
       <c r="H923" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
         <v>951</v>
       </c>
       <c r="B924" t="s">
         <v>796</v>
       </c>
       <c r="C924" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="D924" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E924" t="s">
         <v>933</v>
       </c>
       <c r="F924">
         <v>1</v>
       </c>
       <c r="G924" t="s">
         <v>934</v>
       </c>
       <c r="H924" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
         <v>951</v>
       </c>
       <c r="B925" t="s">
         <v>796</v>
       </c>
       <c r="C925" t="s">
-        <v>932</v>
+        <v>872</v>
       </c>
       <c r="D925" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E925" t="s">
         <v>933</v>
       </c>
       <c r="F925">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G925" t="s">
         <v>934</v>
       </c>
       <c r="H925" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
         <v>951</v>
       </c>
       <c r="B926" t="s">
         <v>796</v>
       </c>
       <c r="C926" t="s">
-        <v>871</v>
+        <v>935</v>
       </c>
       <c r="D926" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E926" t="s">
         <v>933</v>
       </c>
       <c r="F926">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G926" t="s">
         <v>934</v>
       </c>
       <c r="H926" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
         <v>951</v>
       </c>
       <c r="B927">
         <v>8</v>
       </c>
       <c r="C927" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D927" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E927" t="s">
         <v>953</v>
       </c>
       <c r="F927">
         <v>2</v>
       </c>
       <c r="G927" t="s">
         <v>980</v>
       </c>
       <c r="H927" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
         <v>951</v>
       </c>
       <c r="B928">
         <v>8</v>
       </c>
       <c r="C928" t="s">
         <v>887</v>
       </c>
       <c r="D928" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E928" t="s">
         <v>888</v>
       </c>
       <c r="F928">
         <v>2</v>
       </c>
       <c r="G928" t="s">
         <v>889</v>
       </c>
       <c r="H928" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
         <v>951</v>
       </c>
       <c r="B929">
         <v>8</v>
       </c>
       <c r="C929" t="s">
         <v>891</v>
       </c>
       <c r="D929" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E929" t="s">
         <v>888</v>
       </c>
       <c r="F929">
         <v>2</v>
       </c>
       <c r="G929" t="s">
         <v>892</v>
       </c>
       <c r="H929" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
         <v>951</v>
       </c>
       <c r="B930">
         <v>8.0</v>
       </c>
       <c r="C930" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D930" t="s">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="E930" t="s">
         <v>405</v>
       </c>
       <c r="F930">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G930" t="s">
         <v>982</v>
       </c>
       <c r="H930" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
         <v>951</v>
       </c>
       <c r="B931">
         <v>8.0</v>
       </c>
       <c r="C931" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D931" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E931" t="s">
         <v>405</v>
       </c>
       <c r="F931">
         <v>2</v>
       </c>
       <c r="G931" t="s">
         <v>982</v>
       </c>
       <c r="H931" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
         <v>951</v>
       </c>
       <c r="B932">
         <v>8.0</v>
       </c>
       <c r="C932" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D932" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E932" t="s">
         <v>405</v>
       </c>
       <c r="F932">
         <v>2</v>
       </c>
       <c r="G932" t="s">
         <v>982</v>
       </c>
       <c r="H932" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
         <v>951</v>
       </c>
       <c r="B933">
         <v>8.0</v>
       </c>
       <c r="C933" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D933" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="E933" t="s">
         <v>405</v>
       </c>
       <c r="F933">
         <v>2</v>
       </c>
       <c r="G933" t="s">
         <v>982</v>
       </c>
       <c r="H933" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
         <v>951</v>
       </c>
       <c r="B934">
         <v>8.0</v>
       </c>
       <c r="C934" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="D934" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E934" t="s">
         <v>405</v>
       </c>
       <c r="F934">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G934" t="s">
         <v>982</v>
       </c>
       <c r="H934" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
         <v>951</v>
       </c>
       <c r="B935">
         <v>8.0</v>
       </c>
       <c r="C935" t="s">
         <v>417</v>
       </c>
       <c r="D935" t="s">
         <v>418</v>
       </c>
       <c r="E935" t="s">
         <v>413</v>
       </c>
       <c r="F935">
         <v>2</v>
       </c>
       <c r="G935" t="s">
         <v>414</v>
       </c>
       <c r="H935" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
         <v>951</v>
       </c>
       <c r="B936">
         <v>8.0</v>
       </c>
       <c r="C936" t="s">
         <v>412</v>
       </c>
       <c r="D936" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E936" t="s">
         <v>413</v>
       </c>
       <c r="F936">
         <v>2</v>
       </c>
       <c r="G936" t="s">
         <v>414</v>
       </c>
       <c r="H936" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
         <v>951</v>
       </c>
       <c r="B937">
         <v>8.0</v>
       </c>
       <c r="C937" t="s">
         <v>415</v>
       </c>
       <c r="D937" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E937" t="s">
         <v>413</v>
       </c>
       <c r="F937">
         <v>1</v>
       </c>
       <c r="G937" t="s">
         <v>414</v>
       </c>
       <c r="H937" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
         <v>951</v>
       </c>
       <c r="B938">
         <v>8.0</v>
       </c>
       <c r="C938" t="s">
         <v>416</v>
       </c>
       <c r="D938" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E938" t="s">
         <v>413</v>
       </c>
       <c r="F938">
         <v>1</v>
       </c>
       <c r="G938" t="s">
         <v>414</v>
       </c>
       <c r="H938" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
         <v>951</v>
       </c>
       <c r="B939" t="s">
         <v>118</v>
       </c>
       <c r="C939" t="s">
         <v>177</v>
       </c>
       <c r="D939" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E939" t="s">
         <v>178</v>
       </c>
       <c r="F939">
         <v>1</v>
       </c>
       <c r="G939" t="s">
         <v>179</v>
       </c>
       <c r="H939" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
         <v>951</v>
       </c>
       <c r="B940">
         <v>9</v>
       </c>
       <c r="C940" t="s">
-        <v>374</v>
+        <v>810</v>
       </c>
       <c r="D940" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="E940" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F940">
         <v>2</v>
       </c>
       <c r="G940" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H940" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
         <v>951</v>
       </c>
       <c r="B941">
         <v>9</v>
       </c>
       <c r="C941" t="s">
+        <v>375</v>
+      </c>
+      <c r="D941" t="s">
+        <v>56</v>
+      </c>
+      <c r="E941" t="s">
+        <v>807</v>
+      </c>
+      <c r="F941">
+        <v>2</v>
+      </c>
+      <c r="G941" t="s">
         <v>808</v>
-      </c>
-[...10 lines deleted...]
-        <v>807</v>
       </c>
       <c r="H941" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
         <v>951</v>
       </c>
       <c r="B942">
         <v>9</v>
       </c>
       <c r="C942" t="s">
-        <v>447</v>
+        <v>809</v>
       </c>
       <c r="D942" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="E942" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F942">
         <v>1</v>
       </c>
       <c r="G942" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H942" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
         <v>951</v>
       </c>
       <c r="B943">
         <v>9</v>
       </c>
       <c r="C943" t="s">
-        <v>810</v>
+        <v>444</v>
       </c>
       <c r="D943" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E943" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F943">
         <v>1</v>
       </c>
       <c r="G943" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H943" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
         <v>951</v>
       </c>
       <c r="B944">
         <v>9</v>
       </c>
       <c r="C944" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="D944" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="E944" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F944">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G944" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H944" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
         <v>951</v>
       </c>
       <c r="B945">
         <v>9</v>
       </c>
       <c r="C945" t="s">
         <v>984</v>
       </c>
       <c r="D945" t="s">
-        <v>48</v>
+        <v>116</v>
       </c>
       <c r="E945" t="s">
         <v>985</v>
       </c>
       <c r="F945">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G945" t="s">
         <v>986</v>
       </c>
       <c r="H945" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
         <v>951</v>
       </c>
       <c r="B946">
         <v>9</v>
       </c>
       <c r="C946" t="s">
-        <v>988</v>
+        <v>708</v>
       </c>
       <c r="D946" t="s">
         <v>21</v>
       </c>
       <c r="E946" t="s">
         <v>985</v>
       </c>
       <c r="F946">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G946" t="s">
         <v>986</v>
       </c>
       <c r="H946" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
         <v>951</v>
       </c>
       <c r="B947">
         <v>9</v>
       </c>
       <c r="C947" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="D947" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="E947" t="s">
         <v>985</v>
       </c>
       <c r="F947">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G947" t="s">
         <v>986</v>
       </c>
       <c r="H947" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
         <v>951</v>
       </c>
       <c r="B948">
         <v>9</v>
       </c>
       <c r="C948" t="s">
-        <v>708</v>
+        <v>989</v>
       </c>
       <c r="D948" t="s">
         <v>16</v>
       </c>
       <c r="E948" t="s">
         <v>985</v>
       </c>
       <c r="F948">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G948" t="s">
         <v>986</v>
       </c>
       <c r="H948" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
         <v>951</v>
       </c>
       <c r="B949">
         <v>9</v>
       </c>
       <c r="C949" t="s">
         <v>990</v>
       </c>
       <c r="D949" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E949" t="s">
         <v>817</v>
       </c>
       <c r="F949">
         <v>2</v>
       </c>
       <c r="G949" t="s">
         <v>837</v>
       </c>
       <c r="H949" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
         <v>951</v>
       </c>
       <c r="B950">
         <v>9.0</v>
       </c>
       <c r="C950" t="s">
         <v>827</v>
       </c>
       <c r="D950" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E950" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F950">
         <v>1</v>
       </c>
       <c r="G950" t="s">
         <v>991</v>
       </c>
       <c r="H950" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
         <v>951</v>
       </c>
       <c r="B951" t="s">
         <v>85</v>
       </c>
       <c r="C951" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D951" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E951" t="s">
         <v>947</v>
       </c>
       <c r="F951">
         <v>1</v>
       </c>
       <c r="G951" t="s">
         <v>948</v>
       </c>
       <c r="H951" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
         <v>951</v>
       </c>
       <c r="B952" t="s">
         <v>85</v>
       </c>
       <c r="C952" t="s">
         <v>949</v>
       </c>
       <c r="D952" t="s">
@@ -28097,337 +28097,337 @@
       </c>
       <c r="E952" t="s">
         <v>947</v>
       </c>
       <c r="F952">
         <v>1</v>
       </c>
       <c r="G952" t="s">
         <v>948</v>
       </c>
       <c r="H952" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
         <v>951</v>
       </c>
       <c r="B953" t="s">
         <v>902</v>
       </c>
       <c r="C953" t="s">
         <v>256</v>
       </c>
       <c r="D953" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E953" t="s">
         <v>762</v>
       </c>
       <c r="F953">
         <v>2</v>
       </c>
       <c r="G953" t="s">
         <v>763</v>
       </c>
       <c r="H953" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
         <v>992</v>
       </c>
       <c r="B954" t="s">
         <v>147</v>
       </c>
       <c r="C954" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D954" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E954" t="s">
         <v>868</v>
       </c>
       <c r="F954">
         <v>1</v>
       </c>
       <c r="G954" t="s">
         <v>993</v>
       </c>
       <c r="H954" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
         <v>992</v>
       </c>
       <c r="B955" t="s">
         <v>147</v>
       </c>
       <c r="C955" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="D955" t="s">
         <v>24</v>
       </c>
       <c r="E955" t="s">
         <v>868</v>
       </c>
       <c r="F955">
         <v>1</v>
       </c>
       <c r="G955" t="s">
         <v>993</v>
       </c>
       <c r="H955" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
         <v>992</v>
       </c>
       <c r="B956" t="s">
         <v>147</v>
       </c>
       <c r="C956" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="D956" t="s">
         <v>97</v>
       </c>
       <c r="E956" t="s">
         <v>868</v>
       </c>
       <c r="F956">
         <v>1</v>
       </c>
       <c r="G956" t="s">
         <v>993</v>
       </c>
       <c r="H956" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
         <v>992</v>
       </c>
       <c r="B957" t="s">
         <v>147</v>
       </c>
       <c r="C957" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D957" t="s">
         <v>29</v>
       </c>
       <c r="E957" t="s">
         <v>868</v>
       </c>
       <c r="F957">
         <v>2</v>
       </c>
       <c r="G957" t="s">
         <v>993</v>
       </c>
       <c r="H957" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
         <v>992</v>
       </c>
       <c r="B958" t="s">
         <v>147</v>
       </c>
       <c r="C958" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D958" t="s">
         <v>29</v>
       </c>
       <c r="E958" t="s">
         <v>868</v>
       </c>
       <c r="F958">
         <v>1</v>
       </c>
       <c r="G958" t="s">
         <v>993</v>
       </c>
       <c r="H958" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
         <v>992</v>
       </c>
       <c r="B959" t="s">
         <v>147</v>
       </c>
       <c r="C959" t="s">
-        <v>447</v>
+        <v>878</v>
       </c>
       <c r="D959" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E959" t="s">
         <v>875</v>
       </c>
       <c r="F959">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G959" t="s">
         <v>876</v>
       </c>
       <c r="H959" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
         <v>992</v>
       </c>
       <c r="B960" t="s">
         <v>147</v>
       </c>
       <c r="C960" t="s">
-        <v>877</v>
+        <v>444</v>
       </c>
       <c r="D960" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="E960" t="s">
         <v>875</v>
       </c>
       <c r="F960">
         <v>1</v>
       </c>
       <c r="G960" t="s">
         <v>876</v>
       </c>
       <c r="H960" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
         <v>992</v>
       </c>
       <c r="B961" t="s">
         <v>147</v>
       </c>
       <c r="C961" t="s">
-        <v>563</v>
+        <v>877</v>
       </c>
       <c r="D961" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E961" t="s">
         <v>875</v>
       </c>
       <c r="F961">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G961" t="s">
         <v>876</v>
       </c>
       <c r="H961" t="s">
-        <v>994</v>
+        <v>188</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
         <v>992</v>
       </c>
       <c r="B962" t="s">
         <v>147</v>
       </c>
       <c r="C962" t="s">
-        <v>878</v>
+        <v>566</v>
       </c>
       <c r="D962" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E962" t="s">
         <v>875</v>
       </c>
       <c r="F962">
         <v>2</v>
       </c>
       <c r="G962" t="s">
         <v>876</v>
       </c>
       <c r="H962" t="s">
-        <v>188</v>
+        <v>994</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
         <v>992</v>
       </c>
       <c r="B963" t="s">
         <v>185</v>
       </c>
       <c r="C963" t="s">
         <v>879</v>
       </c>
       <c r="D963" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E963" t="s">
         <v>880</v>
       </c>
       <c r="F963">
         <v>2</v>
       </c>
       <c r="G963" t="s">
         <v>995</v>
       </c>
       <c r="H963" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
         <v>992</v>
       </c>
       <c r="B964" t="s">
         <v>185</v>
       </c>
       <c r="C964" t="s">
         <v>882</v>
       </c>
       <c r="D964" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E964" t="s">
         <v>880</v>
       </c>
       <c r="F964">
         <v>1</v>
       </c>
       <c r="G964" t="s">
         <v>995</v>
       </c>
       <c r="H964" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
         <v>992</v>
       </c>
       <c r="B965">
         <v>10</v>
       </c>
       <c r="C965" t="s">
         <v>952</v>
       </c>
       <c r="D965" t="s">
@@ -28461,51 +28461,51 @@
       </c>
       <c r="E966" t="s">
         <v>640</v>
       </c>
       <c r="F966">
         <v>2</v>
       </c>
       <c r="G966" t="s">
         <v>767</v>
       </c>
       <c r="H966" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
         <v>992</v>
       </c>
       <c r="B967">
         <v>11</v>
       </c>
       <c r="C967" t="s">
         <v>769</v>
       </c>
       <c r="D967" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E967" t="s">
         <v>817</v>
       </c>
       <c r="F967">
         <v>2</v>
       </c>
       <c r="G967" t="s">
         <v>912</v>
       </c>
       <c r="H967" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
         <v>992</v>
       </c>
       <c r="B968">
         <v>11.0</v>
       </c>
       <c r="C968" t="s">
         <v>957</v>
       </c>
       <c r="D968" t="s">
@@ -28539,51 +28539,51 @@
       </c>
       <c r="E969" t="s">
         <v>958</v>
       </c>
       <c r="F969">
         <v>1</v>
       </c>
       <c r="G969" t="s">
         <v>996</v>
       </c>
       <c r="H969" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
         <v>992</v>
       </c>
       <c r="B970">
         <v>11.0</v>
       </c>
       <c r="C970" t="s">
         <v>181</v>
       </c>
       <c r="D970" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E970" t="s">
         <v>251</v>
       </c>
       <c r="F970">
         <v>2</v>
       </c>
       <c r="G970" t="s">
         <v>252</v>
       </c>
       <c r="H970" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
         <v>992</v>
       </c>
       <c r="B971">
         <v>11.0</v>
       </c>
       <c r="C971" t="s">
         <v>250</v>
       </c>
       <c r="D971" t="s">
@@ -28617,812 +28617,812 @@
       </c>
       <c r="E972" t="s">
         <v>251</v>
       </c>
       <c r="F972">
         <v>2</v>
       </c>
       <c r="G972" t="s">
         <v>252</v>
       </c>
       <c r="H972" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
         <v>992</v>
       </c>
       <c r="B973">
         <v>11.0</v>
       </c>
       <c r="C973" t="s">
         <v>997</v>
       </c>
       <c r="D973" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E973" t="s">
         <v>998</v>
       </c>
       <c r="F973">
         <v>1</v>
       </c>
       <c r="G973"/>
       <c r="H973" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
         <v>992</v>
       </c>
       <c r="B974" t="s">
         <v>255</v>
       </c>
       <c r="C974" t="s">
         <v>913</v>
       </c>
       <c r="D974" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E974" t="s">
         <v>914</v>
       </c>
       <c r="F974">
         <v>1</v>
       </c>
       <c r="G974" t="s">
         <v>915</v>
       </c>
       <c r="H974" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
         <v>992</v>
       </c>
       <c r="B975">
         <v>12</v>
       </c>
       <c r="C975" t="s">
         <v>326</v>
       </c>
       <c r="D975" t="s">
         <v>200</v>
       </c>
       <c r="E975" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F975">
         <v>2</v>
       </c>
       <c r="G975" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H975" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
         <v>992</v>
       </c>
       <c r="B976">
         <v>12</v>
       </c>
       <c r="C976" t="s">
         <v>326</v>
       </c>
       <c r="D976" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E976" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F976">
         <v>1</v>
       </c>
       <c r="G976" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H976" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
         <v>992</v>
       </c>
       <c r="B977">
         <v>12</v>
       </c>
       <c r="C977" t="s">
         <v>256</v>
       </c>
       <c r="D977" t="s">
         <v>200</v>
       </c>
       <c r="E977" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F977">
         <v>1</v>
       </c>
       <c r="G977" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H977" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
         <v>992</v>
       </c>
       <c r="B978">
         <v>12.0</v>
       </c>
       <c r="C978" t="s">
         <v>966</v>
       </c>
       <c r="D978" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E978" t="s">
         <v>967</v>
       </c>
       <c r="F978">
         <v>1</v>
       </c>
       <c r="G978" t="s">
         <v>968</v>
       </c>
       <c r="H978" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
         <v>992</v>
       </c>
       <c r="B979" t="s">
         <v>42</v>
       </c>
       <c r="C979" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D979" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E979" t="s">
         <v>284</v>
       </c>
       <c r="F979">
         <v>1</v>
       </c>
       <c r="G979" t="s">
         <v>285</v>
       </c>
       <c r="H979" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
         <v>992</v>
       </c>
       <c r="B980" t="s">
         <v>42</v>
       </c>
       <c r="C980" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D980" t="s">
         <v>116</v>
       </c>
       <c r="E980" t="s">
         <v>284</v>
       </c>
       <c r="F980">
         <v>2</v>
       </c>
       <c r="G980" t="s">
         <v>285</v>
       </c>
       <c r="H980" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
         <v>992</v>
       </c>
       <c r="B981" t="s">
         <v>42</v>
       </c>
       <c r="C981" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D981" t="s">
         <v>24</v>
       </c>
       <c r="E981" t="s">
         <v>284</v>
       </c>
       <c r="F981">
         <v>1</v>
       </c>
       <c r="G981" t="s">
         <v>285</v>
       </c>
       <c r="H981" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
         <v>992</v>
       </c>
       <c r="B982" t="s">
         <v>42</v>
       </c>
       <c r="C982" t="s">
         <v>787</v>
       </c>
       <c r="D982" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E982" t="s">
         <v>788</v>
       </c>
       <c r="F982">
         <v>2</v>
       </c>
       <c r="G982" t="s">
         <v>999</v>
       </c>
       <c r="H982" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
         <v>992</v>
       </c>
       <c r="B983">
         <v>13</v>
       </c>
       <c r="C983" t="s">
-        <v>257</v>
+        <v>376</v>
       </c>
       <c r="D983" t="s">
-        <v>858</v>
+        <v>58</v>
       </c>
       <c r="E983" t="s">
         <v>792</v>
       </c>
       <c r="F983">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G983" t="s">
         <v>1001</v>
       </c>
       <c r="H983" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
         <v>992</v>
       </c>
       <c r="B984">
         <v>13</v>
       </c>
       <c r="C984" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="D984" t="s">
         <v>97</v>
       </c>
       <c r="E984" t="s">
         <v>792</v>
       </c>
       <c r="F984">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G984" t="s">
-        <v>1001</v>
+        <v>793</v>
       </c>
       <c r="H984" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
         <v>992</v>
       </c>
       <c r="B985">
         <v>13</v>
       </c>
       <c r="C985" t="s">
-        <v>859</v>
+        <v>257</v>
       </c>
       <c r="D985" t="s">
-        <v>97</v>
+        <v>858</v>
       </c>
       <c r="E985" t="s">
         <v>792</v>
       </c>
       <c r="F985">
         <v>2</v>
       </c>
       <c r="G985" t="s">
-        <v>793</v>
+        <v>1001</v>
       </c>
       <c r="H985" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
         <v>992</v>
       </c>
       <c r="B986">
         <v>13</v>
       </c>
       <c r="C986" t="s">
-        <v>375</v>
+        <v>857</v>
       </c>
       <c r="D986" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E986" t="s">
         <v>792</v>
       </c>
       <c r="F986">
         <v>1</v>
       </c>
       <c r="G986" t="s">
         <v>1001</v>
       </c>
       <c r="H986" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
         <v>992</v>
       </c>
       <c r="B987">
         <v>14</v>
       </c>
       <c r="C987" t="s">
         <v>173</v>
       </c>
       <c r="D987" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E987" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F987">
         <v>2</v>
       </c>
       <c r="G987" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H987" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
         <v>992</v>
       </c>
       <c r="B988">
         <v>14</v>
       </c>
       <c r="C988" t="s">
         <v>681</v>
       </c>
       <c r="D988" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E988" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F988">
         <v>1</v>
       </c>
       <c r="G988" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H988" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
         <v>992</v>
       </c>
       <c r="B989">
         <v>14</v>
       </c>
       <c r="C989" t="s">
         <v>860</v>
       </c>
       <c r="D989" t="s">
         <v>24</v>
       </c>
       <c r="E989" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F989">
         <v>2</v>
       </c>
       <c r="G989" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H989" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
         <v>992</v>
       </c>
       <c r="B990">
         <v>14.0</v>
       </c>
       <c r="C990" t="s">
         <v>746</v>
       </c>
       <c r="D990" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E990" t="s">
         <v>747</v>
       </c>
       <c r="F990">
         <v>1</v>
       </c>
       <c r="G990" t="s">
         <v>748</v>
       </c>
       <c r="H990" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
         <v>992</v>
       </c>
       <c r="B991">
         <v>8</v>
       </c>
       <c r="C991" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D991" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E991" t="s">
         <v>953</v>
       </c>
       <c r="F991">
         <v>2</v>
       </c>
       <c r="G991" t="s">
         <v>1002</v>
       </c>
       <c r="H991" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
         <v>992</v>
       </c>
       <c r="B992" t="s">
         <v>118</v>
       </c>
       <c r="C992" t="s">
         <v>386</v>
       </c>
       <c r="D992" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E992" t="s">
         <v>804</v>
       </c>
       <c r="F992">
         <v>2</v>
       </c>
       <c r="G992" t="s">
         <v>1003</v>
       </c>
       <c r="H992" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
         <v>992</v>
       </c>
       <c r="B993">
         <v>9</v>
       </c>
       <c r="C993" t="s">
-        <v>708</v>
+        <v>988</v>
       </c>
       <c r="D993" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E993" t="s">
         <v>985</v>
       </c>
       <c r="F993">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G993" t="s">
         <v>986</v>
       </c>
       <c r="H993" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
         <v>992</v>
       </c>
       <c r="B994">
         <v>9</v>
       </c>
       <c r="C994" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="D994" t="s">
         <v>116</v>
       </c>
       <c r="E994" t="s">
         <v>985</v>
       </c>
       <c r="F994">
         <v>1</v>
       </c>
       <c r="G994" t="s">
         <v>986</v>
       </c>
       <c r="H994" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
         <v>992</v>
       </c>
       <c r="B995">
         <v>9</v>
       </c>
       <c r="C995" t="s">
-        <v>988</v>
+        <v>708</v>
       </c>
       <c r="D995" t="s">
         <v>21</v>
       </c>
       <c r="E995" t="s">
         <v>985</v>
       </c>
       <c r="F995">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G995" t="s">
         <v>986</v>
       </c>
       <c r="H995" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
         <v>992</v>
       </c>
       <c r="B996">
         <v>9</v>
       </c>
       <c r="C996" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="D996" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E996" t="s">
         <v>985</v>
       </c>
       <c r="F996">
         <v>2</v>
       </c>
       <c r="G996" t="s">
         <v>986</v>
       </c>
       <c r="H996" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
         <v>992</v>
       </c>
       <c r="B997">
         <v>9</v>
       </c>
       <c r="C997" t="s">
         <v>946</v>
       </c>
       <c r="D997" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E997" t="s">
         <v>944</v>
       </c>
       <c r="F997">
         <v>1</v>
       </c>
       <c r="G997" t="s">
         <v>1004</v>
       </c>
       <c r="H997" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
         <v>992</v>
       </c>
       <c r="B998">
         <v>9</v>
       </c>
       <c r="C998" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D998" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E998" t="s">
         <v>944</v>
       </c>
       <c r="F998">
         <v>1</v>
       </c>
       <c r="G998" t="s">
         <v>1004</v>
       </c>
       <c r="H998" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
         <v>992</v>
       </c>
       <c r="B999">
         <v>9</v>
       </c>
       <c r="C999" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D999" t="s">
         <v>31</v>
       </c>
       <c r="E999" t="s">
         <v>944</v>
       </c>
       <c r="F999">
         <v>2</v>
       </c>
       <c r="G999" t="s">
         <v>1004</v>
       </c>
       <c r="H999" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
         <v>992</v>
       </c>
       <c r="B1000">
         <v>9</v>
       </c>
       <c r="C1000" t="s">
         <v>990</v>
       </c>
       <c r="D1000" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E1000" t="s">
         <v>817</v>
       </c>
       <c r="F1000">
         <v>2</v>
       </c>
       <c r="G1000" t="s">
         <v>912</v>
       </c>
       <c r="H1000" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
         <v>992</v>
       </c>
       <c r="B1001">
         <v>9.0</v>
       </c>
       <c r="C1001" t="s">
+        <v>168</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>56</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1001">
+        <v>1</v>
+      </c>
+      <c r="G1001" t="s">
         <v>699</v>
-      </c>
-[...10 lines deleted...]
-        <v>698</v>
       </c>
       <c r="H1001" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
         <v>992</v>
       </c>
       <c r="B1002">
         <v>9.0</v>
       </c>
       <c r="C1002" t="s">
-        <v>163</v>
+        <v>697</v>
       </c>
       <c r="D1002" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E1002" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F1002">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1002" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H1002" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
         <v>1005</v>
       </c>
       <c r="B1003">
         <v>8.0</v>
       </c>
       <c r="C1003" t="s">
         <v>971</v>
       </c>
       <c r="D1003" t="s">
         <v>24</v>
       </c>
       <c r="E1003" t="s">
         <v>972</v>
       </c>
       <c r="F1003">
         <v>1</v>
       </c>
       <c r="G1003" t="s">
@@ -29447,51 +29447,51 @@
       </c>
       <c r="E1004" t="s">
         <v>972</v>
       </c>
       <c r="F1004">
         <v>1</v>
       </c>
       <c r="G1004" t="s">
         <v>973</v>
       </c>
       <c r="H1004" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
         <v>1005</v>
       </c>
       <c r="B1005">
         <v>8.0</v>
       </c>
       <c r="C1005" t="s">
         <v>977</v>
       </c>
       <c r="D1005" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E1005" t="s">
         <v>972</v>
       </c>
       <c r="F1005">
         <v>1</v>
       </c>
       <c r="G1005" t="s">
         <v>973</v>
       </c>
       <c r="H1005" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
         <v>1005</v>
       </c>
       <c r="B1006">
         <v>8.0</v>
       </c>
       <c r="C1006" t="s">
         <v>978</v>
       </c>
       <c r="D1006" t="s">